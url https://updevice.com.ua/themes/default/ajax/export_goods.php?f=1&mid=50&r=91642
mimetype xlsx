--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -2341,51 +2341,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b34af0bd25f4cde6e2e372410c5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402401475a0c487c6fa1cb199c0e9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3adbc7e8e4d906e176e1539478fe013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8f60a6101b7a8391f88572ee95274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe35ab28bc64ae8c82a45080f5e7bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb3ff1f9137bf2e740d347d1de9146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa63333f766f695301b0417c1e9557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ac5a415909016ac005cbad96343aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bba6c2c55b06d60bfe00938af7eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6278af0c4910e24302947d31e6f30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0a2c24fcd35b2e39e096434180fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535fa4efe122f961c708176843f662f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4aaa9ec469ec3eb5dc14c787ef66c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28be78f6080f6aeb5dc3874bb708514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db246e935e99cf7c6577b87e0939115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059001d6f5e644975af4990ed4b833016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d209330075b073c05bb6a2ba6b70b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac106e37d12170451efaee856a08318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dce1107469373ce1d5c043f7eb62219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b83e1fcddb60436fd1cb7bac31e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4c1fb7eb12938e2bf1a7b0f4d14c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a030cb93adf5de4e9a9e01f84bc9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65997a8f1e1e2c40b06700e5e04a5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cfa2ab5c3fae977cd7320443b012a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698919d972fb13ed3f1486c55cdb5fa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0617888498470d3de396787031b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d470f0b818e85732432723f4ae97527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53001d640245d8c68dd3cfc7ee60128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f627432a7d1b96787cc5ea9f516929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed2fa7c872b6d4b858b638cfe4b3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c26912b289634909880584e053b2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b5fc088832a46f82704102ce1db932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf579c4ea7f1393d90d57940f7c9c7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbb30ef5fff4fece3c628c7bf081f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede5e82125e573932d88fd977a2b4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf46eb372127663be78c1fe33053eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058129b940f0ac01f0fda4c35096dd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe48eaa313873bf3137bf1a2ce8e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3000447531c84262418284d3b1c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128c62bce4a90fe4c32ced50e572c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d761bad2ec5e5287ce6b36226fce8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84878ac1a25054a91fe44e44ca570d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b3e35cff4d4ee4b446822f68060643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb66a9941e9fe88b8a91085241f8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ea00b699a5a011cb333bbb3a4f3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa9b275d3d141e754b0df96616c2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce6d0e325708d1260c5bafce3e07047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba0cbd8896741b7a543d775ce6d4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2172d1c1dcbc1e4c9d6a12c3eaaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b30b52e0edd4e38bf488b7df6918d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598b86af8b5c0af650de3607d0b9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e044b9c5b4cb83bdcccab0431cf4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2de2a1c2adcf22daba76c35b0c3fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6ae322436b289c67bb42e90b0ece54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a221a8f46787cdf505f28e3fe71db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e97e1f471559140beebbee18f97c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e93ff6580f9563566d1c4cda44d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16943d3c02acc9a51aec6dac695ecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b90345fda1b4f217b110efea520259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d58f6069fd7d568e4d590391b26060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74688fc6d326e84daa63b8daeece8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a98f9a7ea20e2be99a9fe0d71ba14262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93da328b688754a0b561bda95058763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4e190576d594191a8e42205cbf97564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae2a97d8c6ea5f800de979039f8cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7143370b92a6e0d6c3bcec3bb67a1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce448d48fb2ff505a134c94f81d5d47467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87f3de4a50e84799e9ec64c0f4eba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f88250f0235f82c6b200ec4e6b9cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3a78a8f1135de756ba09ca4b1d2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea5cb45673165007756d43dbc7bee571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b0f6cb0365db20ffb174c9003ebee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483bb555de498e8cc2a196f6fb013373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39091575d4a63724f695b79dd56e2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f52569ffe92f7a8eccee6fda559c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560007c34f6fd3bbfbbbc669bdf18d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfedd00b6cd02182c2febfd22255cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4be0e752cca372596347f33bbd61778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c512050a7238266dab740a050785bf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbba88dc89c264549d7c7afe81c8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50656156a4c306bbd105826ea078818481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b175d4694a33b0bf1aec211c3a43c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd77a2f19e6d6bfbf1b4e5040c91c9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78d9c12c4dddbadf527551352f78684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57881b268aaefe2f86f577c144572ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b7bf6eb2ebe767140c11814ba65b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381d37c6c69f84c809d3ddb71a73cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9805445617a840085f2c5f4cd3a2e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01615c8db33b8f32fda69974c8a03f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef16be3f40d5bbfe2974ffe72bb3e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db7e408374dc1aeb8269a5671c5ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b884309b499fb6a71d46a60b0c97392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa358f22ea38a68ff1250355ac73b4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73facaefc0519b16b9d5025543080fa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba30624c6119967e4420ce73caaa3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b95339e4ce319e0810a11a589b2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113568adacb20469fc2101ab9c9da8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f65a6084ea9faafebfeee53dd57d7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835605c6d4e0957d1565c6bc3d482099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b994fe9676cb75a782b9c4c16aaacc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020d293a62041d64d0e5757705d14b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be397248c5428e013b75ffbb76d51f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b82986f1eec704c5bf5f1349208ca7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e8e6b873bf1f3381cbd64a73fdc97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59068896bcc708549778b9c1ab891c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519b37c6f5b07718296accb2f01a58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaaffdff95a18270cbf7f950628391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60260b459fa9d48ce4f31a0dba7959108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b096edc0dcea87ce98413079c4435109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76148f8120e19ee9f9b586ebee63c30e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44409a1feab114e0fa414bdad5a4027111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2c2edd355fb490d7cb6306d3274a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a9756762ef7bd0dc82e3d6f53853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657273c7add059d8fddc730af54f798e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5c3e1d11430eb0b62617cb0aafea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9f4d52e18059c1d7dd08951d252e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ea412c71b97e3d7984a45b6610d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f8c99963891d175b77f3929660a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6587c1e3a49ac6c167d3bf882452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715b0d1d26d39c75bd42485a797aa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b878b67f7a9619f51857b3aa993f0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c685c34653eeb0d5e44c1ce70bc6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffacad9ec5f079fee6cc5ac5da911e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72613227b0a8d166a03f216100cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4f9895f38ad303482e2e70f15366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114721a96af0e1272bbf9030f3ea6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cdb5431d1ddab19748a14668ac903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee798df0ca1005cf2191089130516128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd0b9e9398a3cf98d0610a0d49f8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791ce0bc0391d648d97867ce1880c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97868e367d1f4b3eb02d33f9e6ccfeeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9977931685f2fdd4add307000c47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a36598cdaf50b1f4446dc3dd39d8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486127f9e22010090f4af5005e6909a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a3ccf39c7693595627b37fca093d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2e34e1f052ecf07c437ffdb195da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d76fc172fa237d728e9a8a15f6dd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb844736815bb7166d547c2e4ede691a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a5f82eb8c7a15ae4ddbb45a406544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7412ffbfc8c1fa3c47480f4703c548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0068550f57cf0609b514563d229a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e44f836bad14b813e396bd9e5ffe75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c003a6edf7bc0dfb5898c1530c2ba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae638630d1f785379f33d9f7fbd968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd18d23fddffbda42ff8f45a50c8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1aa2510212cb1838e9f8bdeca60eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1bdb45f9910a74176381c99d482d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd1ca68bbfb2285d50548b3b704ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ffc9578c4e302d3dc2cd26c724bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac82a8daac07bf592495f04ecd3889c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df725ece8433b441f20a7cb0fc4a019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d8e2e42be7864370f81f958dca0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c7d1febc7ceaa01e3190650d7bcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4084beccf4fe4054dd3650ce69938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f851ac727b0cb8d49fece1333438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8b579f1c312eddc68156fc753a44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d32141ec759e37b8ed515e7f63f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8649f417a245f50d98736a92e1d7f4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a317ea01e57d93779f41057984fbe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf34034ec0487ffde7ee3efe3ee5a70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478c9f44c74f859a16d37c77c9937e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5459334e74eaa1c9cb800328d25a0d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7482b5f3f34c3cf9a69e477b1b38a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5271a39dcfb33091b1b534190ffda6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833104341a10c8baf8d3b98418b4145d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade958e6e53033587eab37266382fc99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0b147ea0661f97e3645ce4bfdada167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d782785fda9951fb445f5b4df7288168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f30e8a3d6a609d1906e76602021f29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae206f8105214b43f0cca8b55b3aec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfe5ca340be06188f230c268b0c605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b2a77949b82b1d57cf5a400f5d2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e872a1b7a5c306bfa99c4f66a8cf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae61f7ea6b8249fd9f8f3f414bd9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ce7a4e5771b1eadf4fd90e1598a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531606c68cc5e86f449f97e3ec3eb6e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef11fc19a3cc94b8618921d6da1db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989824737e91f13473a1b9adbbf9d8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba71d3d084f3fe04bc263b512e92b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c793b56494ac8b73f3920cc24311576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa0b2e1a7dbd5cb5abfce1f555ef2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275237fecddb622bc22f53cea6fd482182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a6ff864418a6ef44a7a14ec92712183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae372186c0908935350e3975001adf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996949b3b932833e4e5bc16d46c6d64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596517165929975fa67a4fd8dacfc97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea13854c433683808281ed08c7cfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f578b290671ecd5814c8e55d053b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac010d4acc8fe59c76df95725f5f56e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa619b74fe70e92e7d3e045f608c91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab4ab6876e96e703ba10627967caa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c78cd8cd4935b11edfaf17f3a687192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e15588babf68f45f3627bde09bbf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72c65bbb93bbfb0872b7f33647f34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d3741c38888b095536c68fb633ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314dfcdeaf2f8bb4054c1ec689a230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bffcb3706fe2697d7f85d6959b51c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84a415617623320e09132d477d361198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf488f141f19c93580062833cc555ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bb7c489328c15b11da7355c2ecfcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4701986b32f98ef49b0410cd8f076a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d912e2244329eddb58d4694836a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f07b2b5398f0e7b41860a45a1bc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744863cf1df241f6e5ab876852ad755204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0efd70b80637be64dc601425c354205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea0a48f4a7babe6e76bc68e11c146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3621821eb036d5c42a13536d9f2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31e3a888991d60250a90188f90e85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb784c7e082a99fb9a14d13f25ff87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e32aa21df6699b38759ed9be5f05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd267ddc6c394c05090d8dd5aaf008e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059c957f7f3aea6575faa59901fd5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d345363bfc7acb0f045c9537683b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a07f58c2a491eec386ff927c27588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe9bbad71a4f299fb2787fa8c64f75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79907e4ee558ecf68d37056e92c7ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457552c708cc8d497ff90114e521db6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f4020f4af92f94ded09fb253c50c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9db3cceb8fa632237fe7b39fce9bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183804f83df3b12ea85844ce6b2c90ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518575e09bea2d7060daafce7c243a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ffeee36a9438a92ad52c2162708e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b370c8b36c9bac950268baf1ef13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2a3f3084bae085e62fc0d90bd899224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b553bebd79703f7080a1a384a347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a159e6ca5c30561b16f9b953b43d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738af41822e5b50f61007c8d4cf8aea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa00bc98a5d7a47620651fe467a6b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53744555ea136830ba2d72114ab2914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840c834153eb6ff751c15f47e0af50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163fa21011863f85bdee9a21da1da6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe4e2fd55c0b0035d58344981bdd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35075e1f86b0a2c7b96d8f49641a0e6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7764af163c9b1700524a1b6995f6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f353e510d6155ebf8b57ce4dfde18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5e8b1388334c3253b903d751b21f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460f8e47c3b137e104fb0ba31918ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8008b44e8832790a81579f440c99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79aa0e3de4c3281330dcbd09ee61f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464187b2bbdf2c5efa26e41d46c1ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31788d6a9cde572a2471b379807716d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993560807da7206cade77240c107376242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade97059909e831ad465424899c7aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8b06e37621631046afa368cbdd35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d408e329622cb711150b37eefd1f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a29f5c8c4e0f0fb47d9ca2512a92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf560ccc54044996088417432323d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44912f526e6687c5c906f7986641f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e8a383e2f0feb3c3f1c579e74dfd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61a934e12282be2b2ed056b59ec54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5eedd3810449177141f606794f57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccad6b8ad417e59bceed8bc6c2e092252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2523a721858beac171829349b1a81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f1a196213155c0c58e94600932c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52bb1252029ea09d4b3dae1a386e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278420a8334a5e62a1551fb5c52b8da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec1b92805322e62f26a93e3072c744257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917a1ac269e5bf9be7807e20338bf02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b97db03f25408890accbf5188d59a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6629ded7739e3aee8731705f29d1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae98edf3d235bb0ec49cea8f98212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d8ba685a73276daf7bb667c46357a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614677b3fffbab1b258d4ab4fa2975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f38c98ba9d050dfa2a7aeae7c8f00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ebaaee8966a965e1d9a0b02e44bd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f197fd2fc276d524f94a68708ccb3d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73378cf3a457bd8c28776df058317267267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad29b2e4d597997755fc0bbd20805268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cca58dde847c1bf93d9826ac22e91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a31d10a605cd9e452e2030bcb9994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dfc4bb05f659306c8124ed29738fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee52240f9867c8015bbdfb8fc0309272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1293860d445920dae27641ee953554273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dedccc89a4740f0a34bd288ec87601274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77911e15a33860359e481d79eeabb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d114bab53f8eb47aa6a50deb7b5540276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc89ad2b271d041ccb3efea3206a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7921833b2d6e44b8086dfcc4eb202278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a81de9adf57c1c1f82611f1d5baeb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8c2f25b3e3260b94e3bf15a05412280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa6393b44b9f6aed5ad39511ddf4d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560dbf40f71917512c9a4be86266b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a659d0780a8d9368b8cc2054ce9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893dc57dba88db0862384b07614bd3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe71932617e55df9cc26da1974e53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaca6a3a217d5aef7b0af02d8d5f71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e075c832df31ce34b03bf9f28039916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74891c550e44d8e0b59e425cb9b57d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34dd9be62a1f0039a969a852eb0a85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16360580f79ef8c6faa744d0ed286290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f9ab1fe2e0ee2ce24f47a77b2b29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3025fec66bef06eb947049cfb510ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4715d4c6c96df255aaa8cf72c944fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ecadfbe298931d9428a6460ad176294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5aeba2105f1f66d396c4f8742064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41723ec6182d56dbde3208d8ff19c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e2fbbb11c6c85495cea77c674560297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31881f2324629da0c5938df56e004f65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d78080402f9a5bf771c5b7b588f33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcefccaf726d1e5922dcfcee52f08d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b9d6cf2aae977c51544d4a38f42d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cbc634f74c94e4f643b868b2b14b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1a1ce087b5f493435d64fe3237a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca25e190c6271fd0305e93532342619304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98d12cd4e45136957f0974d612765f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12f1b99a45404ce03de66ba61e294306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded469607379b87f2a63e5c533b4f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70200fe374d97f0878c8199ce8180b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01081df9f0a4049b07a2e8326007694f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf157a754a2689bc4357d37615542b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f85867af0eebcf279f719d8a8276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da79023e8c0cac5fc380c87da00e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340335635f238fba0c37bcdd6f496e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6f9e47fd218749e0c526ab11fce7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd81c55cd5ef2c12e77a2a0cfcd85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c63c234743bfd7685b909bbaf1a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf8359e7ded90a92f97baf9e034f10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3782a235f733dc677adc0f8295acfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a37c0bd2c6905bf8887809234d77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319a3928ca26b635b1cb5f6b137f94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d7381bf522580701f04c5a31fc097321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd018f074ec88baaaf8530f706e5fcc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2b510c69753f5c8115c2ba4c4e18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8db55e4a260325c09ccdd6b1c4bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866298100f758f1b22a050244a4571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76de44f681ffe5f3d81c01b6e503ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbee2ba88beb0faccd4092196aa2ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f810409e0c6833ff7358ac5636a09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909099c9eccb6d1d30510251954572329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea4e7f53f69af975bbd4d74fe58726330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf7153e015c1a10605da13db50874331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140474a8389e8ec0681a82782204abdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c337239b7c7fd57f30b27821303a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5614faaca18f4b9ef8abddffa3fee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35814537560e6a197049d1d9409de186335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0238a155d35d3e01138416b683fd32b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65887002159325800c22c65808af2c78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25004fa1ab9de4a6513e9e24991a856d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86036cd8b27c9d460c1235732391d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf182c6c6b359a77c90fdef8494f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e0960d879c1fb9cacd9e69d0f3e89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cdf0e026ad5ce432eb1d90f1534a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dce3711f6c6b7e717f64b5480005b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb0388c07ab201f16a7ccd24cbe88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd514cf746c68cd7468ac53c480e9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd475fca164e632decb805a8d89902346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e2885f8fd7205f2b1b55f2955d3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb12bb7258bc7f34a904d0d7c050ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d3aa17a15628066e965ff962d77d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72abb841aa27bc79fdd522ddbc9616350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06590b21ff31ffd52756d2e4c53c56a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dea026811fc3031d9e964045c018c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d216e7502fa27ab8fdd7322a8e5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834472bfcc36ffb6f34675fd04f9d238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ec6d87638a462238edf6c728c159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c2df4302077f573256ae26996fac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706dfead6e0f0bac09dc031ea13a57b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe21d1c835e681c199736c3687b5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33f5d43d80f5bdbb7726fd579b6e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85be1d9147ee3848308584f6193a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201a929c044cd9a1c399dd071f2a57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278d820ab5f047c60a952abd43c2283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb097bd79628223947c8853ed904044363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ba202e0b71f83e24b5fe17f6e550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75d021b327f5b95341356156b3c36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261c813b0b0330c870b4a36b1530e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fe642a10bc3474429e01c73c44230367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45332f8dc3ad463577997e2facbc5e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aef732617b46d69de82b06d6d8c75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b4b2c8b7dca2c1c9561f1f5943872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3992d73805acac25a1aee0b5f452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87624f8ec0012dc8a2154b2f9871cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049093f4a0d381078b2a6b4e405c500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d25d0f3fec988bcf6c9f1215055b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4334098266d865c6e0eed6de8adf90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e1dda1e2d011ed589c9ea59d40ad8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37ffc1e0e30993e80fbc22ef7a3e7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d369bb00ada4627419cb7e75d3216378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c25cacd2acb3e592aa856df849642379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c137de1ad6b4b57a9065844928e463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d487ba279b270f238de32ce8aa7b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c47c9b5f7645d15f79597426b9e8d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88c35dea64176b3b3ebbcb394b99c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc567364a091d65a3a80fbb4751ebbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea758e76af887b4c729658c741712385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a969adb0faacf01a5d25df27cfa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291d886cf18521f3b061f7bb40861e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb51be4b3d14e78e6cfa626aa367e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846b9058c1ded961f834bb0edf6d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc724e93973bc2e4edb0f02966a19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534536f5d355572fec06fb344c21d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327464eb8a07a07a4b85c343e3e346a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ffe66c52db939618198363c21401393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0b24f24f2dc5845b4358cb46f7ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994232daf194a320ab93c45c9444a31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06961275bed76be7eb7a9bac7e1a3308396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c90b62b1c7eab2ec16dd977539cd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca504f029cf04a75c3fa68d37454e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf33cc7f7521d6af3f37a76fb9e62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c24bd14b2bb92410b2e7ac0496cfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9c88e3a942041b71690650326e85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013121fba7deabafc401fefdc44a0cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac9803c30aba5ba1d6e7b0bd7b89cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b9e17cd1d83385e7180352914e171404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861f07679f59f2f37df955fb8caf6f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2247453708ce8b8e319f580de6fed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44242237bb6b6b13f4afdc7c34fcde85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5b33e1c0bf12d64974ef11388b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431aae9e78661368193af33e40383c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a912f880d9782101e1c38542c6d86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1af6a3df4131e623f12e6a21b8c2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4ed3c920e9866aa220b6d4a66d5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144918805228e679c4463592fcc87cb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c40116cbd8fd87026c95fb3fd6cfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a33a4bb60c2a4098f1ad3fd936c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde490c03ac099ba2b43cb889545d90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2716ac770519f5f1c7e2e63745c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3d5353986cf5e6cbfc09a0573516418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94545be9d7f343f364836a3b89955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1fe1d0aea44d8049c98b5b0dfd21a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42684d2bb8587beadbf11ac8f403346d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818386b944ff1c5ae804f24355137498422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd36c982ff230c0bb679cde9c65cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06e803bee147924deb658f2f87e65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14228c09c9eea395ba2af79bc9f9c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832604c3c58f83fedb184bf91d25b52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0c95c28f113c27651e8bd10f2678d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92065d3b2f0d2da4844d8548f08528428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f46517fef33408e5436832c44855e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f23bff9d5228c1fd3a4bb9cef738430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecda75634093f49dfd187a531fe37d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6407bd5357252220ad333bb93062d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1670e32ce32d5fcd4987d924818c58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98709a5b584df8131b7d844f95814cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5f813bfe00817840c7ea04ab51c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f224563d9bdf322041faf0581cbd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d00841257dd122ccf71dcc54ffa1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a69441e124e16d6153533bd99043a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc30f33ca0c9084766aabeaf51529439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeff691d4bb275559dc0ed936d3205d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90de72ae662bc9c01105f7215a4ef0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c98b548d760a510eb5af6bc8622eb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7137c45e6b9fa2f85820f46d437878f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f8454289f6603f383f8de45b54b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb44cf2c3f106593229281b70b11336445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064243718cc4106fb0f1236b155716f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586673e3871aefee8b3052f342c5866447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02b4e8618ff705223b83502a194dc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db585c0090d958ad5a6cd50e691198e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8f8af7e3164c7b77995d7c3ecdc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4151ab053e712f79cea302d4a4d53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233f947c87477a03719b81bd647540452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99cc1edbc79f84ab9d5baf81e86f3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b6a401a751d2eb6a8ee24797a2e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc92134faabd87cf2cd0ac67ae4ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96561be271014c13d4a5a7c5362aea2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6475c84fa043214acae63111172343457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6abb44bf33e065a97c4f1055cd82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e0067f409f3823765d64857213eb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870afd5a54d2b9e5dc99cd3c197356e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26814bd491e5ebf530b1811884ccc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31629b40fea0305613099df3fd818c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197103c0bcdb87ad72f76c25c3fb36cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c84445fb949ee4b003adb7245c59e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b13360210d5ee7168da6b87dd9c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf74c455d18b93bfae07f4d0ad3c51a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7fdc27bc410b6443f4df27e9a82ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eadac5f6c07a815c801a572423a62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54d078fef5dad6113354011cc8c25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e6a23caf77349f680077c6814dad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c4e279d2e386b1a11103f6fcf3a1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517943bcf2a01c408ef8279c77420c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edfffa0a3a26095456d0711b2c3fef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103b5559dad48217aed666054c874e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d8d915311dec32b45c93040003fe0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a061247f9ed82865a74cf019c4d3ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849d60d984fb022fa40fb0b53fadbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ce19d1afea5881a2050a308c683f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35b95755c9ad938a26e8fabf36877479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b56ff65fa252e3f1412dc35b3ff3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c01bc6f42776a6dfd8bc713ea24d5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6c65bd0b8a2de37f28f6b5829b3d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fec15642ec7125fa237b756e75f0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d307d798856502c9e9d9406fbf43ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323f0caa0f48726a2ca56a3344bfb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367250759eb1ac399b3bbdbd91a3edf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf3e38db0839f529e74ccd82589e86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb68381b15429167396c9e81f1777488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a492fd7de33f5eeb8e5a9f3ba2ee9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad08a7ccb22f42972b60f9dfdf4707490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8c95a2fb94cd588c1f5b706fa936b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497520c774a805abfa9b1d3bbdd46cd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f8cfb670ae843a6d68471f322516493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01e5708b7ffcf6fd9eb18ba184f50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1888207abac92afd0fb636ec69d96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff3f56377577f7484f41ad83b555c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902b66d6b17faa245a8429ced6edf62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cbcc495e463ba1891ed9b427e25c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9442aeda90d2316903f01a41ef766d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642210198686caf5b6957a9b19cffb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71923d6810342d6928449549a0a6d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4d6ef22124b344202c828c69005c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bcd863aa8f9e643545bfafbbc25ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b63fdde67a76b34a15addbbb552aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb12243114b5ba7f86870f2eeffa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958f8ff3d9a699fe8d5128d1bd1af7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6741ae6f1cf20cd9a635ee01776014507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d4867f4de25baf087662b74ff08f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c847f61b21fb2acea460632b9f35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1f3a239ccaeaa14303f5604d2b47d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7629d9061478307332fcb137b794d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb614fda1d667b92a5e4b0c643453ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb76f60fa65188cbcdf58921bdd66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53f1c3c04b3048c66b098210f8688514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32e3c1dba8a1eabd13d8dd9b9d145515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aacea00f032a6ad34f62c95e366de8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66cb6b9ba7f53665e3e014daf1973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75322361907f2c775550cc2bb095f8f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde0f233f5b13298d69930f7abb72a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e05141554561e0b09810838743cb84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab900f01cedbcc1549f25778fcd388f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1619ef6d7af04db7d848b42e80ebd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e71709fa20e1a89f2b38b391ec8cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae3e0c7d836301796a173431443fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3fbab5348bba0612f790cb9b9db45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c80973d7db5467894d04e78c89802d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8bd76bbd691bffde808d82227ad9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db428698090fda3465de82644388c01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10a7215bfc519a38d7148b3fc6279529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420825f73d126f5d4186c44dba54d710530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a7932406766e8cdd2fce5d38cad91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8faef951a4db32b3ef0fe6700f5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad228dd1e381fd0e3dde4bb0a34132f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaa681eb556b5cfd65ca7af0a094c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b7e2b78a0bd847be6143fe4f2461535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c41ebfb892cbceea0f41aee308eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2d8c9ba6fddb211fe3c5d5ad9186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742bd0df0e4b689f73f0108f94f949538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c003322178873b10cfca7662fab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f8f4a6410e9fee3a4f5faf90a0a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dad8b93aa98a319c0e76cd9835db5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252dde7c6de6c12edd6ba8225ca5d37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b36ea1f813789a981dde1cf3e9da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58ca46d86f95517cdf9b4b29f4b57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ffeacb94fb964205c2cbdabe8395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790eb226dce5b2909070d2e9f35646e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b92cc19bb248c683af2c87893014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e4d1b1f9a794ecbe3ffa1976d2333548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073682140f0e2a890b2b09b95c04eb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7344797723360bafab86b26fff5790b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804cbf8b5f2261d4efc714b28d71d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071aa579e0d6a966e39d1c3338ee6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a4b585a86aaeacce1a00d733242e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beeaa9ea12b4a7b00546bfa91aac3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd016749d1c57ccd034a3de09f25f7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22a14ff8e5e543511a21c062aa058556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb065b8b090ca2dfea63126df7c4625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d232881494a02aaeeb76a4a82a24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dfe24c5a35bd5d014e62566e9603e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db38b4dcbe937e3973f052e356518d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a651039e9b2149b4d4aec569c4a21b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f1453cecb3e5b069f0c950a58413562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5ccd0d9c2b4f19bf64c843574a3b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9533d55c98f18cccc387d0e809e23f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6515025d74094f59a7992bfbf4bb7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc215947bf86d74f1bd09b6b5241939566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec101928c81db4ad392e77e4b9fd04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40381323bf71f30bbdcd59d8557a415f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6328ff7dc6a92a7cfe80896a3c8d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116dea42cfcc282ed235ad8f31f1264570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18fe8591d7c9b65c70899d7cd81cf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8056fb9bf0c14c6853ad1743154f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498ae8f9de8e0633e12e3da0a07b76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c8b751dcadde91861f312a7314fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49a7306ebb4d5196ae9bd27672282575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa3d4f28ec962eeaf35f2b83596c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed312b6d5a6878daa31c3ce014617c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2c752d4ae20abac49afb4eb05971578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc84949d2512886a0d96421649ba3b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b44b3f89d6f23cdc3cad931a563af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb3fa8de704535dc9c495d54543d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434336f2910c4e7cbca7d4adbf9c7325582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6848092fe54d9a5006b60614f717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c86639d0125716e93ee460cf58bb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e32309c99c7363a5a75e3d64ffa29c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124b2996a7b319536a626d8acd6c79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e7d24fced3f71cb5288c24ddf42c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599298871dbb15b4fc0848259cbdfdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b10bbbef68b95619e71511a81f8e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e73b8bd13f767922d4052059135ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21e6e28990f4104ad6c5a98580867591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d82965cfd93c1b7aa8b2c44ae54665592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6764f02d6300c5200b2d5e57dc6ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d613010b87053d88f8e7eb29c67607594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617949796f8341645f79e420fafaff2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b61886b55aa80a2ca9b48e4a9035f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b4d353aa16c035bf907f00084ee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b3a358da5e3fc03a8706354cf6d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2db371fcd083fc7b78cc77188bc44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5db02b2961c78f110bf1fb4460046600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403cb3129e9205894961e1da63a982601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36616869baf16df3ab3feae0692a72d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfcdcab137438586e31562c96b6801603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc49cde0ceb5323c7daf9b17522d69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186024b0195695207567cf133d6cf1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d5f23a3ac2247059af3c11b9e7854606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b30018763e23b88f7e4344936bb68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cad67632789949acba5f1d1d3d856608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7857a0af0e9e17cfa7c42348e30ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c524ae0178e718cb9c2dd0bd2bd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5b44b7fc13ab0950a1430a60451d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40efbd8b8cb93e135c87639d47825612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852453c3245729df376f56076798395613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982ac406a71b7812c560ecad574bd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047c188dc397b87dea93e90d2a407f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c744e5819af385213737fc1f590c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73df83365ff815eaba325230fefbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981232e7fe722c6e141f5f5f298efb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc797682bade596c0b4348f4805af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a52ef0850aa9330b0b301f02e74c2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338cfc29a23e16923e5fd1ba40eb922621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976d46d8d11f8534cc6aa11724b857b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e5242108591f0a953d654e5b2469623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa1c6e2108b889a9fc2b943b0d31d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8c4b6ab67004879281e9cecfd4d7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a1247a43d3580fac9e1aa2068e41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67407c58a36734b4dd931f3530cf9634627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f7fe337723f1da0aa306bd0c9a751628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4b18e5761fbc2525c5b3baadd95a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5162e952928cc26af22c13998028ed6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50c05211c280981d85eb213b675e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133ddc9f84801f79b8e4fbf06cce38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e7f1f940f67bc6d9558cee2515ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9662683546c5607e2729e45145998f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007489415d268b2a45513d734333973e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f57af9e7e615b32793c78050937f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfeb714ae8ace5661589194b4bdc21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00007b5ae4cff6bdfedd507cd3bb6f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1748c36ed95e3a177007b4377c15c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc28219de629a28219229ede36b7c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21613d6e17bd9d29041e4c5db3af7e1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f8401c63ae12d11b8d7898768d6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638b2d745bd8293a4c2371cb446df6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7d8b70187268c9dbb7b6920a7c970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a13a007ad212d2f07c338dc4eb4298645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec265a1f258710e77c5b1eb2e5fbe30646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f454e5a4939cc2b9f06094920849e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a582b5ae4db52e929eba8f6ba3652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa56863121b332c426073be5f73603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773cadd2ca6bd9cf25406954b5bbea84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1eb2e60e99ddb5c41707c8b1a0465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167655645c85189f3101951bf13bbe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89827415a880a61d3af080586a731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0534f28213b9b0b837ee9dae5edb648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaac0a5e8ce72e7cb478115d8f35af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76dbe08acea2d00640af211364248210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459043e24bc984637316ee537383b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98351a7ba2469de104f5ef03fc05b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91102292851bec4d8e05fbc22fc36d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a1c0e161202759cf261910fac76f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0630f20f0b18ab656c6fa90bc21c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffbd1f4ca2f84bc4aab406196f96916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d249a7d7c734077b7cbe8797d31f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6bbd474863eeb02995cc309e0251218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6e8dea1917e3326cde1da7f0a53b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0982ae2898e003163f5cee07d16acc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b17d46e58cc66bcf488639171a56021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b9da01929c03232f4297b01b7f9aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a72c61ce212af69bd52b410f4a0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0df02a6c1b004ab7f504d40aee70824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f9993cc8241f719543106e04abdee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a692f5d91ff16e55eeff110d71cd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d6c765fad07992076441de52391327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d501c42ec087126dc93569103cfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c921a259298e256eeb8faee1bd5ad529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b96c7d1d46352992ca8e0e8feaa3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6db346812b23d0149c7d4bf798aa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b632be871a699d064f4440b5b73da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365b962c1f03ece941b1f663c13bd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a795c3499684276d877f919b43cf9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f44a5bf1735ad5a3ff97a796d961a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c9779db928154f6cc6b986d31b81736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c1ef253560ea0d90a66e636e5ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fee222cf358934cbd2fccf8ddf54a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbddb6c20a8efbe4d6832336de70d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c70b54c6a11e625208f7cb99dc117440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e44684b35afae7cb7df9815b39032741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25796b7a6aaf7e0b7a147bc0f2c422e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533154d7c7131255a68047782b7523e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67444a199e11d35778787db600f9ada844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f605ce18c5f5620331cf78a2cc688445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a240c73a802ac61dedd434231a28b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae654181a2f13b02be50224d58a2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4ec8b9cc4c5c1fedd6f94103e2f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a50d68e90a112b5405cea98e63afe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7072145698697f9f7be1ed5ad23750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036bc7af92fe63501bb7a055c0916c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b63a60ac3b55e8038bb1df4b8ac5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f79a7afd0e2e631ffc69d5bf280753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5bf1dcd8b9056c7160301e86a28754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5a42dbf135639067d421d5f471f3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3cf6adf8274ca8fb7cb7210c6dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4578fa42c40b60e987b1b6a8762357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ccd1bd48765cf0394c85f4032e6d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76114ff43fc8fad360848a8da0cd3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed395356c47b759628eb6c9d1e187960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f72da6a67d1ab128d2f0dfce1a311461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f05654426f1db8ebe1929cb9190aa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1237ad90f1c0cee2e16a1f005d1be363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b810a5b4cd882877b847a32e5d4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b72be5f6cb7691c6330bb6bb636d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca9b2312ad9c762719617f470c1ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3f03c60d1bae006a548e76a0758667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19572a11f9cca2ae037f30d3eb14d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a391e16288263aa0c3fd09cd788f8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d70eb48c0b63fb318fae3ce846d5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c25f2718edb9eb24804adfcb74611171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301c004156206c24b3ecfcf2e0730672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d61d365da969675cfad0476157bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b36ad3c488f496c8248f3efc11acf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efb49f2e184982fad3a927cb088c7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced575bd2616359188064cbc30e5be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d192c0322330df85cce44a0ce11f6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e147ed90736725bdd924626bfb4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03091800cd42987e610896c7c6b7bb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220548f6d95c710589e7595a18773980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514857864b6e40dbf5aa30c96f8198681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da23da3ea31ca04cae1bead518f5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c0707a89bf2e3118fa728c9a4397783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca25d7fdc1bf736485c394b2abecd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9858f5b90bb0ef030ffa7a61fbd51ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4447c0680938ccee8cbfc746246b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ded6222fb67f5914c84396b5192c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7892c0e24be19adb578b853a8f71d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7e14c280db600f0d1ff70ec4127489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30315518f5a10836559d42f84006f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9a2ad68e5dccb258800d9969e4a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ec94b1065b01f9869a33a456b47a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0fcad84a65e6fda8ba490993d25ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ff09dbecfb907f774a365e588adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d541037b82554581ddd9242d9194495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce69d0407bb7e317a6f24bea9f18496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179ae2773b7da6be61d522e47f0149597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bbb28b52ad4010386b666602aee2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea43c3d5b6e0b10b1fbcecc685038099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a840b7ee7f051e870695aa5bfb6f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b842e07a527fa1954cfc9941d6ef43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0eccfef39ee39590daf315542ba25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ca70047a7e9df4743a95ad65878c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d998d27eb8c76b37babd00dcc4e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2756c0246b81ca8b5332b37af86403105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2600b6cf8be7012386fcec724926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf8f25bd57f2bc1a08de0880bf408e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0ec359e218a91089b30bf84a385e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406e8b8590282a332f507827677f60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87601b5f68155cc5442c14f52e328110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e4c851feded1ba67e085082e3635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14660af9f00fa5c42c18fb1dd2ef1ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d336d97a8c9fc1f43b0ee3ac5ac30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a4d300d918bb5d2d96dcbdf9c57b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7476c1d9901c02723c4f7799699829115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d30f52b58f13c63a78f3a82357de2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83461526ff47531444fd89ac219c2df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8885d2e1ccd0e99045d35ca3451d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057021c71b1fddf640d291121e029b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba663c1cd495aace0d29ed49de01a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba230a5ff64e37362283a277a23b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f5f35c1da144be86c254246f85a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219668bc79f86ce21019e496abcb9b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ba7308fc3370e260361c5fbe2c20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078df9fbacc49853c006cb20b5a947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ee62e0b8cb1c3c19ac2179261bd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55dd413a11a5d047a255a66b68e0f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0597c533ee0895eaf18797b32e49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f567f9866b17f5311a7aea7b5a52059129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f52e381bcc40ef29777ca1ccae343f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95cbb1cdac0daf0323c08e7c49a6f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6028f9fd227cb849b146045bca8f3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889635966e51a355a7c21408d65e37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe7e2d8b2c225c53fb23667d6a4369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f113b6b6214a89361ef329b03becf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645fbe0278d56552581ba9e0bdeaa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ea94b84d086153046d769eb7d305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5128d1e44d2c225fcb7be1851626f8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a8ec97b1a66bd6573abe03e9479c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f44b8410a508f25bb7a1240c1e02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7986cde621fb6f10c130c9f656890141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d8ab178ac230294676043c5393d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa155d87c985c3926b6b5d9834b6e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414e363c7efa11f3e51f4bc51ec2de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dad2256f1366c6a6f39a31a05402e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e21be69c84f47fbf45b366bc3dfb58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8051d6b8bfe3b2a8b1b584121d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c888556341f9a47eadb1809c47e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b752125c0f72c0f64aab7318f8430d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3964c0d07257060eb6b1b9bd8112150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae49a149b928ea92da6e454d254c68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b28c9d194e8d0d7a2c80436dfccb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf843f3e3f6fb73b72b5adfde6baea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf029262a550161f9a6848fd85ed6fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a3c3acadcea200086bc425bd23f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d10c25c3c6f59aaf4ac29a2bc6b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c52404298f3c180140376d816e096157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb96e064e95419bf3356b2882af77a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b05ff4b722ad892b540db777ec9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c46728e919c6b42daf334b2cf48b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f83d95ade93aeea579508470adaa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde046c8a3b54aa6f472fca6f9061417162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5777337aa5d43d23411f025f6250f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ef2f588fa3ed93dccca02d398159164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee95d2fbb9b8146c5bbd6b57f9d4ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f7d31064b875726678b69396e7bb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559b97fa7b909ede73eb08bd13f745167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394c6bbf3cfdcf76829a0a70e00017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c88e7ac1027b2f0d6d7a7a884ae18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ffcf6da1699cc73039d33a12bc76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c50a5650885962519dd4e544aea72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf67b9feaf951ca0d7dfda0a89c3c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531809cd1430a4180c6d600f6dccb45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64e78e02bb7c7168f3c6f46c9ecc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e06653f2b0de59f6ab39a2f9d826175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5cbd8bb8304938e2fb0db0cfab14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65f230dffee34675a8bde01063c7ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cddaf05de8bee7802d4495f183714a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75b13ef03192c3288831d1e81bb23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4228a46cf4e7ea40de9c56d6c1c72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79629431f46f916cb6b0e7d401034cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c424dcc351f13e60b883eceedb067182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469c898f2262c3f375f41ea40fc204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc94919608245018a9346c01d45fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef65262fcc30ff332100634860f0455185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e135617702a5be01955d9b585c704ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8365f8b2418b903b4f80e40fef01f42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59f763e3e345214af23e1f04c9169188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433b01e79721552708746f3abc668f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc49326031a894ce270a4ad32e5c21f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56d256f32b56a19524e48d9df597f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac61d4786fc991df47d5a1d236784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9caf01dac8f82cc5653437e10494e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff7fe7f442d4dcc81e0b0e27c1d0e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305025140d065644cb21a5e167aee02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a297e175d5d7887db10a747a252d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc218b81b50999b74c9dfb6842750ff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad176909b5552207633cbb5dca7d9bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f0806b2293a1060adfa7971fa6f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e09f87b22d501ce03d4cc0f93a99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da31fa0a5722a1f7e18cd6fa803ba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec564c8450a9cf4a27517e928ccd2e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5e73b9980a648845c786b2451161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa89dfbbb8eef2deb381668eb68b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed8c229ab21f28b9172fe328e3c93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735213494ee52cc42b79b4ddd6dc06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab912f7c0298afefa91be5deb50099e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce159d23a4e6b7d6462614eb6686602208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e7b1f868238f88b1072529f29076209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050910e2156f27207886963eb18ed4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14defd4878092f3419d8967442dbd9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964a9bf3187b6583cf48a20d2280a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba148114e3ddd8fd04e7932e0fa8d3af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195722636f1fee39552ced97e36d30ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cbd1ee58a4bf739e35b0106fc180215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a14c3f7ad06b56b022608c2acf77b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d101c899bcc4b98459ab39f1f6e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3ed3aea3944fbd71e11f8d9f1bd87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a96df4e3f0d50a7942a6436fbf6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fbf3564acea75f330ebd8212dadfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219bd9e10e81c58e094b2c6bfe9a50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b530fcb14a5c7a56bd725e8aacf872222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5daf7c09d52b989f620809666358b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701aede18a5cbc929f7f8046b4f3300224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055cf1426f9545c436ff2fb367d33ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140dadfb6c7039612bba688bc64b0ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a20c9564ff7b36504fa67ce927788b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065efc85111045672eaee86b6cd60a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfd9e99c19868c4091cdaa36b1170d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f336a1d718dd432b1596ce9601e4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e0551c973083b7f3d7c0856c81bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b576458dbab47a2f370ab6642d515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507fc90a66cbe00db0ed63e6446621e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc06d4daa3701916541865e7ae9b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7fc28ab1030d9d356d65ada1db67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a634ff45d5137a8472617d0a456ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f8fe367cb0f7b95fce3865e20307f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ab4a92984f89e12ba6f582a46cb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98dd2bf63a2abd18a3472e26db0948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c3a76f443551e05403365a27f8fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6dca26c5493abdbd5bc6c367586cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8e06409bfc339915f18500285471e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2cf3d62982dc9c85e79ede549a0db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013e6318e17fdc65b0e3d9b9a3612b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519baab220cf815aa64d276a45b821f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b665c8d2775838a59c9e17adac1e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4860dcc5845ade403d656c114113c9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfe046337452e60bfb34dd3e09ca3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08697a29a65a8fc6d9bfed1404170140249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f1b4204e7aaff2b55bdd644f4f32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50930534a3fcaf7afc165cdb7b54d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a033ec14641a73d3b0115b104632f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29615e3031d4c0aaa6d4cdc4a93f2b94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72ff1a3425904b4c2adcbbe6d7f33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad003d3d78abd499682c36eff0d28d1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cffe703d669a9ca56198697b9c6b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba674a2058d1ee8b64c37d879b398257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c8fdc3943910c2ead9575581caf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d1280a9f7e43727621042f381be9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b267c3878a747d0bd5cc69075d58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005a85608c0b20b16021cdfec928df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75eae362f58c77b364d966dc1b42d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e9444ee174223ac29b6af60b6a65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd431dbe7a83ca562a8847ea7a1bd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e684928ed82ad30997eb0f396bd35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9ded2054e48d24564e58fc0c51a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb70bfa9d85c1a727d1dd2f9a05d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd903127764a001e2212f83bfe83a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69252a89ab9a1cab3f24d8f1b11eccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f165c1f71335f254da810cc0ca154270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ba55b0871465f5871538c9796d59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3f251bb5100e47c1bc60a10c388f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c051103f3ff5aa3aecf8b547484505273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5233236bab569351b12fecf093902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d595b79181b3033dbf1d9b6b4dc4d33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40f7f075e8a54a7b722c93326d95e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08afc20bfdac257ed27dd86b2ae9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f51ffe98b44129c0fe982f8f1245278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283260bc53e3ed394a3bf4f6fc03f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270178b9bb6e22983c33cdcbe48305d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d414278244c0f6a5bec6e28216d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b98b7ea34c5db01ed66f4a413303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ebfc5ed8aa711388a3bd250c57f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9246f596e7d4f7838be6e1675c685284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f4ddde860b51fba5430dfdd980e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081b4724f151c4f88076710cf8747e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f093d9ed760d316d6bf5e8fefc864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb3fe411d9f0e6a37eb28ae301b45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ac4afeead65a91b16bdf49524d1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f8356954269d473f67addaf3414b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec1d7d80e4bcd72c08f67d2bdc2c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f489954d8cc3949d0a14477f31a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06233057c0a34d729b4c90a20c197a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055b70cae0651c2d22141b6ce8d7d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce00f165305c1eda7ce686ee6fa8f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90602995277ba0762bbab017e909d1a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3d8cf0ffc8e2b062906772eb9cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2652f976e18ffaee964932a675cfc24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af429c6227bc0e8189090569f2b9475f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9935d36b2928674a464d6b210d80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c40c77718d52c1277da7f50591a53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46fdc3f6a69b119103eef9a43118f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96d92482afea5a6bf692fb0a5653d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611dd4f73143f952b44da62f662718b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc214d5bd0b55deb698001d826d34e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb07030bad656a67509c1f5bac92b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58d223d73fe07b1c0135f485c3868307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d60a058d49ee9d5818e117dcc050a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f3b1da09a2b292e2fed113af196a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0a01918e6b21e997451d908762fde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de452f4d8973f20e2ad5920c7068af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f398818117f30e480e3504f0c7fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d04bf6d32c7e4b5961b722c06823a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e2d8ecd7485dbd6be24f2e090d42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924d8b3762380fdc2538d9e3d4aec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb0e1de3650bb87fd91d878ed3d04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd2719a043a4ef163de4dc4fac1ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7fded11024fbbf2e711ecff4efe4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68c6327c3a1c92714ca916a041730d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1dc8e86c2f4e4752a9522c43b0e03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f49cec8e2fc75e573c7bac57f07005321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024b82b4a29af45d1e6da29885d2c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853496acb85958911e3f8e67473ac5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220998784f847f696c82eb849718e6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38b8fd6004d70823bf24785370a57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e109e9662021ee72076a0194a712c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ca8ae8f12de4dc8584564922b4de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df98d6e1371b8fdf262d72e277156328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ceaa5255ff0d879c0983fcaed153a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3c01e6f4ecab11e52a17eb9f2d503330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46300a37d5b14687cdfaa396ceef0c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94dfcd4ad5243d95a06b8bee1946b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d90afc34e8942306e38df00682edd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b811b8bfd0624c2c0d21c3323d60b7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938160480bcb55c9b1a80b4f11ddfa7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91858cd96f9c28463e26a90e6d5acc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac0a77fb18a097b0504dca60ac501337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a081245acb16960d445efe3a874a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1404a7cba11e261a7b0944cc631efa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62484c69006b0b4b195cc6d806504c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e06bc0abcacfaaf83c570c0500af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c8c318fd1abda124dcab970e6c481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e58c68f805f92cd720a01d46f41b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e950570dfdaa67771c0a677adb59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd16dac2b3611463436e8045eacb9bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369eeb943c221ee7629d6efc5aea1f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33861c7ed8ac992abf7cdb9e721e05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197bdc25a39b8a48e3c1413368522cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3990640daceddef65342fdb2a428349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd966e9881e69f48379f0360800fe55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ac4244dcea4e12cfecd471b32930351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c47c0fa7a1d4a3d7f78a34c59953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882491ab42045b54d6303c031d173fbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae05b2d52076c7b1012303169a1915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d856caa89cf6ec4db20883e304a87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3076425de3250308a7c3cbabbdbf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6543a5eb8f5bd35cbf036090c37c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c239dc92a42a733def03cdf7314f6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b370b2410d6d62faf4453d02ccb46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f79ce4b0801d2967294397ff562a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c30590d46a310d9595d4b2297737e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d58518387178f24e3b1c5e976a6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f001a39d60547bca209d1147e11b45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238a0ee7743f3c9bc3191dfb3c5e64f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a57d557d188c0b1bd44b867cc353365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca7d20fbdaadb2818caa526562618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944da39c44c5c76c431e883eb99d05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797e44e8fe9583f88a87b3d2fe7da9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04920f1882125c5bfd33cba2638f1c54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66c8ad85cd13399ac3b3c0ce704d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f4545762a43995153ae588a2eef37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7481277aee54131fba7c7182d074802372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70314e6df0f79d844a0902878092effd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806573046c409a72d76c7475c0f4ac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeec312bf704b66bf8e090cc3fb794375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c3606122fde339c3ffac3460814c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926564ac4c9c4d4611f3b7d9443fc41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594911bbf20d0d9df899ffec0c7869e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819025dba81299d8f2c41c5a85d6260379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09019873ed3e3174ed77099493f1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860eb11ddb529dc8f96578c6a7ed1e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307e673bfe99d8a5bc608cd018a534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c4c2301049a3af06bcc5c8edeb44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc4955d2b63dd9d49898123ceaaea4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1987d9ad902c4cd3fae2006bc86b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540486ce97901f2644753d8533e713386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60215e69ee189e9406ac700d5ec59f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcfa678e2aa4a001db670146ffce32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe00bc2a2a303e1c4433a9e242114d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f98f79641e0b8b88f11376cca194390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155b8b5c0b2da7a96ee0ac8d6516681391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792bd66d48526318cbdb25e4dca0c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba553af9890c6ce4f8dff4eec7327393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb5e43e35f269669f50f9c227f798394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d95a7910229b4440223ca291592c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df426be55dc22bba99302b692ff0086396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d809ffe9f1273aa23f414ce8678c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d31817950f009074bec4a7f75ee2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e8bcc4c6fe0af45d783edfedec08e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93aa754ce5d62bfdbb33acffda09a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37060c138ac6ece21b5c09015b32de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471640009ca8b23dc38a866f659a39f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935292fbc831b426b39a36458844c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc54592649bcb0fa1d5b2326571b796404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9d573dad6fdbb849f6efddc59ddf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c7a6779089163551a2de5d65d7df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e4a3b97b82405623069d92d955af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319877899622730897c3ba7b6a0399c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f277c06e9eab2afb3f9891f2a8a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff286cfc6611cc36af8a5e87b2adf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c50f84a92d7875961172830e86146411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050fa6826ef7d8f979db95755739f00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51641914f8815a4457521bd7be71e64d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061cafbfc57b0716a48bcb467a89bf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e07957912068c9d8a1c18ddc3843b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9123cbe5d8c8a9bbe8ac8f79152345416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe5662963aec5ae93b2cd911ee8f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0ebb21c1be7fcda8949502134db30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73939db7518b5a3f95a79cd0fa62327419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024bd3aba7b4ce2c3d43a2206ac2148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc42af171089e1cd02b6b75b21a3805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fee158e9609173c04fdf5fd8d17a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34190f7edfe4c0de90ed8363afabab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce0208c58a04e356579e43c587615a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f97289f411b5c137844bee5b5a968425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1baa4d852f4657a70795e0b78e397e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39136557d4094118cc6773dfeaf163427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf9be17aa605e8e74305382617605428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d12c4033ce187ceaa51c0413a0f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07a2c29cb91f0c6b6e96cfa69cdc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bc7a0ce0a2c0ffe63815727fe145431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d73adbeb284e5e3bc7b883a8e51d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf84555f8b73c5558f934df7195b4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d09f89412165bfcca821440022503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1e23583422e4dfa916382da70cc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1da029a467ce58368a8ed18dfa61b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdad42ea096e90e348d3d59566d59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffa7b6dc019bc58ef52ee5c6875da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd067346e37593835e88d42762a49dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507505d7e9728e4a5f8a5227bb75d95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff364aa7e39da4d42097dec129c158441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08076e851ce362e447a39bb08b1d4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fb4cbfc8bb532f94d48213634fd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bfc968338acfe6cf8e89e4c434109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942bcf65e9b12a1af664608d68df801445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561e20db5801f33579eb26f291bf88e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d6c51235b583c3e27a17d51d95cdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951645eb90513a5f13c3c084a7a23b63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55c4b36df0e6e75db7fcea9134123449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08c3787804d0ab3fe0d966f41d02d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b31701a20937c7a838fa5dcd19c9d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8c2fd908b23418a7e883d08b89ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925dfb752911be5930d5f472cbb6d46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf47cbca43d662013539e654b39ee87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56400a64e68c459742735a25260ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c8e6129c9340b7799436e8bb2833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb286c0aa4d7cfa533bfc7f3daa539457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4bec491284fa5ddfa054ab92f033458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029d473c3f4d057b5e68a8477b5780459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a71234941a9bf1a6512a08966cca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d818efc7cfbd66ab93997eecae64b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674714408ab358ee01385a050d0c456462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b435f039edf80ea3d3e050541038463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea522d2ddf3e81ed22a45e225db02c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77329b02c115517cf5bdfe7043a28dd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c068c693ca82c22ec1fec7d1dfd2def466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5064530c5711577adb53fe28d60da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28ca9ce34d6173f0a9c3d1b8031f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b4a4c980657b5542a13af7f72b8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cf69d321624a7a95103e9ff307bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d894466526230b5ce9003c3dc480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533789eb7f3a205d495b58f1200ddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2e64b1d15d3e3a721f6de16033b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638021e060f43927d6360bbc5ca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb9ad8c1c81a5539d37982147601be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52b32bf76c18a5d1f95789640df95c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70a7019bf24e08c15bdfa927d9b1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a09d8649c6cbeb61dff6c170eafc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa386046d743ced999aa405afc9c8de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e46fe7af6aeb0ece2ab9ea26ec061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693df8979d8248e6d4f1246976c3b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0f468af40d0960e2d5f053b0c5c61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f978f3402581b6dfe5f9fd33326f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500cafa46b8184d007fb9775e1cbb6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6420c3dc590943717bbfeedd57d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ce3a64cdc738e8fd8695af0d10ee7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f997248c8992f5b0d63adc525eb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1b39fd41606d680c2197d1bd5d52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a743b64e318e2f0d10959051ef66055489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a65b59168cab4ffe83ae4d5b0117d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352c14f51cd5e8bdf15165cd4f3253491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0687bfb7781b0c9a8c47ba6b9f493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae1915942bb15ec6e7c850fc6cd63a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073cf9035cc75518b94e2008c388f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ecaa2f8dca4e8b31b515a0528b63b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89733a13cb492a529506d174571b6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb43e643bffdc4b568a4cf72c204e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e98aca4f4486f3c900581d7dca4d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e214588fc9131543bc03e9269564c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ab02cea33f0b6acb59e36db6a25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6384394eb0deb162a741705c9fc7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8233a71d293e8b29d4aa372c75e33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a05294f4f55425e5c0e452bbf72af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1cfcba2d9224b11e1b0291ee8e5f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed059cc0ff83ee2a9ab8a4ddb404686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c2f3ecdb5ec009c4a7780b8992de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f1885440068e60f9d9ca6eb991ef3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba207f4748a9549fb80e337698b1aca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757bd518e46bd4d765fb274ab455b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dfd6eeb7e4e5e6f8af0e2e6577f8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c5245e5660666d90c2bdabfe1d3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa67551c0b9c045ae2ed879922293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cd8116025cb173943d6a25100156513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020c49ffccbf5b78271ac0c522398b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fc1dbe74194dd18e05d3709c74d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488196abf5e07f2546c487f88368ff62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc62924b7b75fa9ba6369ba0f0bec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ecd5b1cbfcdb7c7a808cf02ee3602518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4ceabee5036933ad358e55d9eade519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ee68ded56687729236707477a793f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172df1e873cc132a1d8e018323cbdb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c07cb3f3239d027f369b62bff02de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540e89057274035c8f1758c9f4e69f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84754f030d564573a994f473d3f1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7efa9aa91a71c2d919f60961cc1df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9ef04dc717aa491ccd059a32fcc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26240669459623b881685c1c05d64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de173c3e165906117fe10e8d511c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c0aca5238936cf27d345754822a76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1119d302d7714afda47401f0b0880f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e289c1d08d9cce09e3b0911f34efb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fdc63583267c1b5cd464737f931b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de711dbd994e26c775b4d88cfb8da9b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365c701efdf50ca151e9acc0302e5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7063a8233bf96cd5e9f4e8dde78f02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b09645ff334a15ec4891118168b11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a815b38e93095bb3b3372c6064ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4dcae0e6a4cb1df3299809a8d19f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5c5a61d3613dd75c589d318c8390539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429e8042ec8c6a069ac9268433e36f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45328f7be96d0d74d69af868248c69b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dfee00a7618df2c86f124c81efd7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e91f4ab60bbcd9f11c52d1ba0f4b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a6c381b5a2db7c97bbaf9efbd70f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295695d0c06c5028c68f3fb4f6f45d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed469e8743395ff8876044cde0139e10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b8058345ed9c024ecd11fa4c91cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96083abc96d383be38507a18788d47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f90b62399016d7f3dd01f6680524549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d43b7277558e7889edd33981ad2ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2cba06deb2e82525061d6bbe11a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4853ee3686dead11a60e56dd38aa9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd204c73207f10e768572dba604f66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69edffc2d2b5ec3d49f347b65fc46f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb33590b3c6fe30ea0623dcf0d04c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4cca6eb30c187041e98c2f0ed928556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bc3188da770b5a5b3d778364733f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e7297aa7471145196b4b7525bac4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1158847cbf86dbc5714773543c9f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc4b03a2a15d2c028ccc1d191a0f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bae751cd535c1a55c68734d4d7eb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d12ebe6903adb9c2fbb00d4101591d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de659c94d7216eca9d41ce852e048a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894ef445b116e9b84274ef1b422878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a91c19c103d1518719eafe04b697f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb612a1530f7090c63656e9e2388211566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c317e4beef63168267628e587ef48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb8508b2879b5f2ca66f9a80fe374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b5d4f1a23a73bbd8295ee27cd4db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5268112b2d7bc3a9c9e498f4dcac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09dfffd2433fc3bc51ad630a18140f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461eb3918ce2ba6294ea15ba160db4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74413e3211fabdb949d471b0bb2c62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706718c2dbd54c31bf4caf09e233a831574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2437ede5491875e30054d5144d365575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f2fe27f72b57bc2941491e765ded576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a7f226bdd1267e3e085eafd8436d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4c7eec996f65d0f9525f1e4778e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9534994e012e1b46f9aaac72b7895579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63813cf2826c418bbc933a24f9ceea8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4492d281d6b3874a3c55bd073cabd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a19ab0d41cc3863e50ec762cc2d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e7b09978a92ca1b7ee1fad58be19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1103011d9144d8e5eee7f9b6bcded584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeebad22263aeb04ca410403dbc467d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f32f3bb3080e90e486d0811bb5306d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1bc02ebb333c510df77c0fd0d2f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b138b3b7886029e4ad4c59307dbedf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9f6cc89295e8f340550a198ba12bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569d8bdf1a7a633f4b316f7c121d5ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef00f7c180df6b2977d40134e5f998591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99ee247578d5904c2fb8ff2638fb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c628c1b18f63b7d07211713d937562593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32752be6f3e73065e468b115f53d9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96fb454ec45d144912134313ad7dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabaf0cd47d116466c6d305c7b7980596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b1b9dcbf07134e2793962d9247fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a7185ec150b715cc63f8b62a692a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba797dca8b760addeb23b6943f6c02d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab32c9f007f02b91a2fecfa4e9a000600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8012700dd307881975d85e0b1ab83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb2f9fad5df5b5918a398bd1593ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1491297550c2f185b1a985440382a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554579752496cb6326eca75d5088f6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f7c562311901e4820f5296a734ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034e7ddf535fc92cdfee30de8b30ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d845a73cc5e3f8a342e41db503f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e32afaf84d2dd2bc767f03b027c69f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86c4e1d0e2ab05e0257eba3496341609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd9c03db231ba6468381156a9ad92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0165ac2e1873f463ee0e22dc764442b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54deb0afccb3ee83a7f4d308e863a59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed34c70c3aa770597b0f04f3d343e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81946592db42ba9abefe826920c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91eb5756c11db91774e39c37bac2ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c1ad23eb4f6dc4af7bd02909e302616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fdcd135bccbe65ab14fee2f37b39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523c17ab4750bce3c2076947090d89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55238a836e3193f38498a1780da48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa00e34f17a511b66a979bba9eb70a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5881ab30a9ee180d600eafd567b5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec9d5d490ee48c1b1f7d1d7a97b4ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f1b0628867ca21e5042f5f20bb968623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5446da925f23533b739409dbba5d45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a17ccdefbc9c14b3c0c34a5b7db7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4d14228096852a985b33af589242626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1441d6acd49de9c119a019f66b55f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2af5cd1b841fadcc8cd3d9c6de85a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a9932a73e79fcef88db20b8122b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a56015e3d9ad467ae1e2bc3e0ad6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e0b191fe8359ea92e9473c629d93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822c8ee6a819e578de36935c2474c74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5482b0b6ecb1cc890dbc9d1a428d36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9936f1ddcc23dbca75ec2c34ecc27e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e4f450836b262b2b8e734c4c8067635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e04928c162f9113ef7e4a0fdf7a16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e945664b686a6dd1df7d2f3d1c84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25356ed71192e03691e4cf22c1768b2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434d6362bd8825a5c9b8ba95537940639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9ddfed2a54a73902cce5a081adcb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a40e5a70ce87e6f9438eda7dc374641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea627c45fe2e468aaaae0972cf2a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4acbd47fab95537d583283f7fa334643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cbfc43fa87fff98c6b283490f207644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd0b5caaac81b4368f5092b1ab1c2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b80355d00d2a1d813200a691ed2c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>