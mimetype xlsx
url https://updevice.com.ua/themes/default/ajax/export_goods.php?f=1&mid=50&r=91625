--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df64eff39884274894eb10f1ce57471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9129e2a0caef38d5bebd3a0e071dbb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e49aed85212bcd593dbb03fbb07f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336466a4d4abb7c5624cf830dc01830f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198225f41e373457dcd7bb52df4a515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428bf3b34ae5a90b48eec6a1ce86806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0d422931d225789da5ef7455e87d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d1d1be32ad75eac748349f74be2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8555b3feeb8403b22cc5c8b4f25c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27832887f1886368d45f35aecfa700a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1fe8e53d386d81d9dcc445a0a98011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d43aa62c8cf7533232ee53d53dbf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed915f83b7f1f494a6a3bd93df8aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172709bba06c556f0313e0277b453e2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1e7c24d98e4624614e8c1de80c8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2875c42cbc2b5811924d5b7a42c8fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257903d6a147bf82cdb8c84cafe005d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75054dff89f0420fe44b52181d6f0b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2bf76286fcd68212fd2278f9835419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55744c28b31c72d0a1f2e4213ec7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd20a0730f59a20ae6a7efcc18b03d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9a34f74c4df9503087062ec348de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5bb71a0c5700a86a66fc79c79fb2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157d40c0bea6a7b1feab7abd3c22af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798178717c86117d2009d8446ec7330025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04b3a489fd2a2601a42c9615dcc5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f9adf76748f2d734e9cba542da5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bc9934dd71e940c24fcf75ec4a60c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce61d9b20c07e32190c3e5c9634bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25dfb0a20afe04156a30ece004dd4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78a4e7d14603a028188d8a64d44f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186b6084d5babf82235ab0a3e6ddb6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e584d6072e9333363bce4e4bb72bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a6d3837aac7b615e2f870eab9ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c8bd49b21c88df5dba962ad45fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d702d39f564fcf1d7c64bd823021636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f5544c962e226792980f5ee89230537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90387481b0034b0f0800a84d30b0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fad3804206239e39e2e30a6c3c5fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ee93cef5c044c9854dfcad4b06c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214030978e846541d15628cbf3720641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9db0d0ff8d82988f1111f68f540842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6cb0971f017a0e254a35a9f7ad91543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337b1c5ae9633d8f3c938c33d0e49d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88d76d7669cea6f51e9037d0d7c5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb552c15f511b927c16b1b0e3cb07646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbba8c258fe08b05190f6241f0be947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183abadcd1b69b3e1180781c594b9b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6a74e6e89c2ac3427d814ebfdb7d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874888c84b53f8facffcedce7b0cf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c966896dddb08f2816c6d4987178751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5c4f0983b1ec9581cc6d54d002a4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58906f73e28bdf43c4012e87b7bb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37951e74a0e3e5e934b559a20a3768354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c46b35c533a00c64c01935265674555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e16a56c894f62e0572db6701508cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d345f2e870498041fbce64d8c7d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55fff5dc477ba85650ad75a7cfb00658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3448bfd636c2877133fbc477fc0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ad7f3b0841f9e3a14803fa11ecee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8013f5e5ba4be632282df0c07e48b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a6a07850282febd6df2f3499bad762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301f8e9bc45061ab117b8a75bb0cd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3df2a68c5bc815c7adcf5fc980fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318d58210c0a88690e13abb03a774165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329f5725b42222b19a85cee8d69c5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb51466b24b0f05c8822ef2a321de667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803dc0536e3a9a2491ad8f2bb20fcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319e7a664396d8be72c7e1c0f280a8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460d25fa429812dc328a291ef295e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262f0fda334be8df982544b365197d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc5b7f9dcb10b3a0b25ba80100feb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e3d4cef015574b57c77cd04970e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107c4c317f4a28ef9cf383ae2857c2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee59ab0d7263a09eacf96fc951dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885c738edef621211837fc7533401d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909983a98e72e9743e42fdeb019f2bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a0eea1621821b1b4dbf496259890a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf821640604f2058d622c937e4b60079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c14b462548dbd4c007e4dac0dfa9ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a32f336fa404e104b936e58c6db081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0cd1e2cf4d3bc9dde28a1c3558f3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed8f87694bb7f91bac46d55a3066083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb7c90252c8080883f85f6b65bcd1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d877fdce7a4533a56dcf26f2832d7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb62670fe45cc71382bb5c7d460411886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836cbebb9fcbff682748b8d4917f9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8ec6eb076495cf0fb2b94b498f5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28200a58e601cf5f99c2689894c4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e193ee7f107b6731a76d14829c41090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be21b307e36f64550f120d41c7925a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968007fcde56db8938e235b8ef0eac3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d9f29657624724e2acb4ec2d6eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6482850d49333a06133b86728faa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af779bdad95078a25510d08fb898c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac93ba50cf8d9d207308a0fef395696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933d3f410828d140eb7b28f0c6fb56997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d54489ce64e3b47bf59c3d5922d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7de0562a7b34e28f91a0ddc23caf4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a72af5f46a2c0690ea1b7f22f237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c28b81ee7e51b469098e0c2fec3231101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5215a674c507c63f0afbc7973339a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143156eedc26d5f5c10a0497ffe25f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656632b5e58983c60a59deea4019a6d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f3a4edfeb9762db7c5e671f8fc96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8bb717385e9269455a82fe5c0e5ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1a8f37c76980f8f0f66b6f52009e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292ec98e1dc97ce13966af4ec6f2816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df1761fd055ba2b064576a2aedb76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e533d6c5242aff6b3f9f2a6650ad38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d996734a6a2cec4d78f24eeac19c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630161e966a6b725ff9fc48b40d1c3a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11500b16717cd85c8f5122ca30d8e85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730333d264ed46434abba7b58e89d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bcdc6fea40bc37de4fc9a742abda2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeaff4b8421c6f244e80774b6794b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beac528be9b06547e6a617f0b50760117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6878599864253c4a118fdc5c6088c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89a5e8f8d0150717f94faf02c7bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27c7c0007517246ed903c78072e8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db37b27d31198dff7f77b3c088c6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c63bfce10111f323a61cc397016bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388c37908fa48fce6b1d6308c44f0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de350133e3e950ae38b71237d90da62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f535ad3f7c2ded5e86949df8bc7b24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5660d5468bb6eb9cf4c0378fc1d71a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b464c811cda2400d78a299a4caae2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca07a3a953f84d5e7b044d5406e138128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf36cb7af0343e213a5f5d366a503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ba15d654347fa173338f9baefb87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf57370f36dcac6bae26a6c60ed94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f02205c14af7be6f5700112f0106c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bde70a896c8a1dd05a845f544a72e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe93b99b53aedd9b037d383b57b38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce612b36d59618a3345075e14abed5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85633598ebc6129f74eac53c11483136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2126bd8468069e73412e893ea9afdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8bf23bb49d43cff3a00b783961ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6a12e1ffa54faa21a59513d2c87a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7ad993ed8b7f6887f64a0be44e9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa228b865a1b987883dde9b52189e49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8638a2bffcb93f4b6c690f602cef3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039591dfc5c769f2640cad335e9e90e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a39a2ce121b52a1a8d5f2a52ddefb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45604eb1047d96205f60aa83a20b6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382de725ead860bc7fc477b248c6212146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe1a46a4cbb6864b997369541b8b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e002abda644f82ff104e038295270a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ab9ab43295bdb09e7c94ce5b6e22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c801008bc91029b6a8199a99ebbf6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792414ceb819f3e776e1569e739fdf01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0101c57314cc3b810d2e18b559ee4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44bdd3386f145fef3675606f25939a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61836b671ba44b1125182bee0819b3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9155fe8b3d2b529ee5e5a9f9b8790155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e812cc78243a38c315717ed5e6c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa9877d5d4f03bf4863168dcf6fdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62f88b086bdef1e4811683334391ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1612c13566b561a39cf6e2384112eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2038d6edc3e2a014ae43f262bb92ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c349c57ebf4d4a8612ee5a30bc7ac5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe2c8f71b178040a4a8cf8708f7dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddb438531e56be610e25d96cab669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac5c16a2eb8a85c5af1dd7da5f6835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d842b4e6dab1ca2b3adae7ca44fd1f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b937112c9f3c255e5861ed8ba1ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3559707e34849b7a590e4e5dec9d8d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103f8de283c80c118a258f0d13a33f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b3462050d6777025848e3829bf52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687998d56c48455d2caf6464bbe9fa93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f89a8d255bf1c1ec63168936a169171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1c25473062b3baf2a39ac4ca4b489172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1643e475a8beb4554a5a19931f457173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e69298b62a1206ee87f353a285876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e2a042616bb2a5599774d88c3bc2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b12e8b081a322352b9e1c82080d5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb60cf4142b99820abdaeb1a6dbc5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c45b3eb5d305c1663640f06b33d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa967eb48b08f447aa48ca6e0978fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093a4ac5a92e592e5732bc671a4841180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e198a7a8e65c0a6d1ac5f0ef7c71f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e0a015c35f39f18637f303a9efed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a79eb995af33366a0805991a6ca06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df1587ec49be7857f856c6c4b94a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed551497bedf92345fc652ba5b4944e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7397ea08639738cce103bce77c6c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf527ae404a1b4af5e0a9cec8e7d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d37f790236edfbb5afbc15bc747a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4aea68b8f750ea011a6b55152b8a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243ff808ae22e076fb7ef3bfde7ee82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316b6272e4a6ee7db747b9a214e252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188474ceb4c03f02031ab6ccee80126192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aee187567766968475154422b87cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711f72ab854c714e38028fc17e4853194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191107f8d9b248653b76d16ec9921630195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edc0c20fa0f5b78fa647412a80b82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f3bffb832495350df28554f2f9480197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02395fb5bb47b2a05b84a6fdecec9a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ae502d84e3e8238daedf79474893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582d4ce0dfb48e5b34e514574e3296a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0bf48c0b1f0c3587f947751046a8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc969ad13f36600d986abc4c487db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b109d64432ed18e6770811e98794b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394818b2f7281ba36d6310887dc028ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e93d57cddabc7f519e37b5d993ed0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d04d2eb55f217acc9d5db7849f0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68384ceeb8da070ef64c94ae92d58c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496919ecca5f42fb813b11d3f868a0c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062092486dd3da5704ce30cb694f641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d75b674bb515d5c62801c8d391eaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f1a9aab5076914de3455f74cec4fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ebf8a63280da9589e5aa6a3b740e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd0f8e6b483ab9e06df9acb1bca6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae17c5a10a1f6a0b15eb2fb81ce74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08dfa48183a77eeccc557debcbe0f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1bd9060f30f3c185ab805c155e293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729beb7de2f1affc9bf1e488c33252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb2eee4515fa539433e5464d77beb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b903fa1c494e16adb86dab18aee7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e66dfa9f2bfc7ea2de9bb2fdfa9d22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cc504c7399ac58378164ddd7f5b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee78f3d63499963bbdfb686f855fb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b378e56309c4e5de81aeb32e88b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6c31e2a1852104f73ee91140970a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f356dafd904c879f351583c954d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796477af0409d965fced433c7bef9d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622a27501eec6fd8ac755b7325eb48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201790869516af0f9f9b469d562d896c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317573da31beaaddf215aa242e8621d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c1cc6ac10a1d9e3c956d1523c57c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671cfd1ecd75e4eb82313f4b14a48f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0fd7dabc92efef0f47abcc8558a89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f6635800f1a9adb4edfe480d9b69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018b07bafd61cb42e25036403bec4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b25d30c8c760ab999e0cc0082e36b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d178220737644a59752d7ac51c9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98186f31e5cb5ba87dd38c81f5dbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349b19423aecae7ee6cacccb3bb5f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b077843e821b8ab0417375f4017bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f6465a973d42d36ce4f3c23e2f93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07db7c9f83295596431114830ea2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6f78ae152733a78b7442a145ec2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3bc096a96e2be712c21cebb00363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58788b0b6b74aea9cfc5ae352745a910244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b89460767605213139edbf6a66a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0638bb09628fb326b81803a9d63f23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc6574b806f6d84f18fafb261e0a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042796db83430240658eff6ec0b021248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81c7adb3170e387bf4248129e1c71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b22d72bf05813c8789a122187c5a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef6ef47456023e88851d267bac355251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c069d97a08414496f59b0cba5de5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf999c4848e866fa8f2ee8b664e2f69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23571f26c570df0069a6ebc900d9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db110081297e20b8e2e188343a5441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c33ce189791fcb5b253d8319c640256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6bd344527cd9f530735fe827cf4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0aa4ebdd1be20c1af167b73a0f832258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700dd6db7979866f4cf8b8ce7bb5287259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9514adb3e96bb2b7599ebb2dcb306260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4700a2bb86bee0479ced057d5e19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae829516aec6494fbafc32b5b14e9064262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5412d8683c049de66d1860a0c7e7155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab103accacd08f1506f2a116564f22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7344c1bf09806f01e601c40b4e7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234e49dffdd8d89722cf3fabe1bc6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a225fb01344619ba5329d4137c038267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc86d6bc1f287b4b3cf5173ed8381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06a67065b992c155cfec27cd9f882269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6f36aca8894827a6620e9f23599c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00ece684336a4fba75c5f03e25947271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd39a3cff6f060044b6af35612132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79527f0e0fd4fe1516bcd858e08dce7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02f28e5116f9fd8a7b3839f4f146d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f04cc69d4e6e48536550c8475adaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040468f462b2ed615f7b7f79e755b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa92f8b3a8866e1d5e1b52e058ac32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80508f74f76664d4d11175bef4dae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f4922081c404363e86792848db12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe236729b80e5e2016bdb32a394cf3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537ac6bb81168f477140aa0663d444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238b30b2c3af98cc8c69413a23a41b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f77bff81bcc7291ac75dd95f13ad4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f6d0058d44cc2c0626323789ed4b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115274991b8e56e54e5738146995b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eadf614d15fbf5cead28cc5c717e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1846026df9e0d9aa767cfc3ecbf777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09263172831d0de5ea73dd9fee7ff4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de873933265abcd7a185b45b90edb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720409f030f108d636519fe6561c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f56340839c5dce512606ecc9f0388b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff300ce04da832af0a45926ca1cdecc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f22fc248b7df1c268b34c3717d7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95722a26affa927affd507e542882d74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb78783eea681ed841ddd16aede37f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe0ad7570b0dc225161421ef95eb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768b2277ee2a0ec875b40d1c2606a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce54a48d3c71188f95dcf0cac05d54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7d8d198e31c1c9a68b8301027464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0766d30922c612447cf6d98229014300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea1e49511c855de08c7a0ed62cd69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b053b7581892bc3600d0c9c2192f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6be4dac35eb0f40e77a89c9e8b079303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b91ea5824698866405c8c60147de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64da22b2ea8d57301e504826ff574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b83fcedcb53afe849e9793c4aff24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468e0ed7be1beb73eaa638484b991ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a840ee753cbd5c210cf797475f5f67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd595a66d64a74b1df1ca703b80bb7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c24ee720a8b1472598ec2f4bd1fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86905812a420194f16e176de8dbab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d56039163167ebf00d2f71749e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6bdadb9bff4360232e8cf142aa79f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfccc5a89667ca60cc9d3391e5d6c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d36cb0c591bc735aff34269bcf47c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec731c2c607fed6da30613b195991e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb31834ac441ecb60c2332c55161c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4525f8cf55f406579daa5270a2f5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e09b32f5359cd0e912a99186420ea1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e551479f9b4b967042b4291c87d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53919bd2489b7467e8464c766ce362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b848acd854c91110703262612f7e62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c532b700677960a6514d13a159022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce03c72489b4fa82be6c914f76d43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966478d78179231fac50c90216c5ee1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b6fe7ef0942cc5adf164b75f193ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbcd3e77689e1d821ed96426acfd4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57c84b866d78d193a87797c082aa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4270cc621a249174838d7f0c16a5e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396bc2692196df94939b58abfd9e512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639b839a98fdce36929c376571d754331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd591f8fc9cc4c16debc87f7fdf0b415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2fd2c08c450f67bcf4b848318a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287676bc19b08f98133fc718a462e04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d04243bed2bae55532d7a9c4c3e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04d7b42e1f1446fe8fea99a6447a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195cf870b335f1b118128d55c8a89a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d59a000fab8d0dc2afcf152126450338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee2e03378385f4c339dfa2c241500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374efe312849a70901915c1bd780138340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949854a01a54b04a62c8dbdc8c2e430e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e79c727c25f71cb94047cd92bf5ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eadcf3715a004a08051bcae3268fe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b717e825d11afa806b446bba50e6a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f0171c467776e9c25d27ca6dc9cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4458a9fb02cc84111b67fcc0090bf17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023440f6680c931fa6e17efbc279fcb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd7f942f0d538b4699fd7c0acf315348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0c4e3cdab1a70714ef51081d4ac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e5c98c9adf5bdf91d6635c22af59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4224f6d1fc56bf1d8f3ed5d996fdc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620cf64a43186817fefadc674fb6c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13a35dd9d3a578f4a2af1306f0e60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07034fdc8d68e4ed99b1a91d4d66fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb464cb68a92867705e8492351a60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c869a76ce62be9b392f53b2776c01f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ef0d10edf36fbbf47a440a48daf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5866fcdef4b18dabd2c2fa143e96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4dff48e285645af7d143cf8c5cd9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d0a7344f35c3799496bc9a29f2b9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12abc7e43f45dbeda4f104335e5eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36521c27c461750eeec1eb7e78cd67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f2f8e7336044d75d8ea7c5cc30f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae38d3c749a37b5719e7efb686e61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97208288f28ebe32457e14b84959f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc8025543d8617559019ad8f24de5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1595086c4dec50155876db47d4a55e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be06cf53d81cf71dfaa290ba318a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc60470f9953acceef04a9c9ba5b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47840a90db8b59adffb20a1fc6b8c22c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d648bc8cf6cc5d253ad8f9651ccd3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474e9a85a9cda29f3a8af4b3cdc1197372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaedd0ec0889e1541f60a517b5a6778373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd54c255015df3b36762c4782c0d67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76e20cbec9e5edb2ae707a24ca523375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b20e3956bd0bbe8b1c1c477602d58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15e548dfd650c9418842ed671b4e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63585b7cf93ea1eeb4f8b755700a319c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d91869828d398bfec56638a3d491a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d303bd1a2cc67a7cefab2cdbd409c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc67551cfd777fad0cd22234f56f15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfa5c8dec61d767c6b6070b2254654382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84a151b06b168e5bfaeb87483d505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4613647adbda5ef6a1b87b242f90d93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f28f5e5023b60a1e86d4d44e0940b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731b5f1f642bdc24429e5209b0a603386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e667b24a7ce9d6359a54c3b24fe9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162266e7b03a785698b36dc7aafe489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582d1ae69e210914fa226177a7c111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3884bc22537cb9c877785bcd3c71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131760f4fb2c9d59a218cfcaaa76d60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903f8eedc906da6041a87b16ef033c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439879e980d4d46b2818bbcff280d48e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271500bb97da12a81f951b97c2a59bed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a4cd5f85ea0fe2ae8ee8ca666ecf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c3aa865e2e992455f553c5ed106b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f6157a8d50fd6f771590da961ed5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3dec3d67471643d0afffdfdf50bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d33ab988f2b138c7d8301c8fe9492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011bf84a38650e5813612cf7ac5311400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857eb57d463c1510c1ac756faa7663401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7960648cb670a871e33852d65e20c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914396b8c5fc948d16b81690e6bbbc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113eba1f5d51c5f6570a23ef3f125b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324345c52d8b9c3924b5c095aab7fb90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102366dd89c41019b8d4952f1d15d93d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451df0e859885dab885624967e0d528407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58fdc07900f94553b1c013dd195581408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe62dca09334b6a3b51d7cd3a0181409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe9af6bf66e3e8d3acea71777cfff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf1f020a638114b5855dd93831756411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa3a56273934afce7da23fe01d757412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f0a00759c56e636e23df9c415e9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e503a4125a6b0e8a488b9641697c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dfd0af88c3ed1025bb4673e8f2ff5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3d7d8962bfaaa43a8aae609d1950416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e5ee5a2347a16e1552a01cbf439c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a944847627b5f51e823c5b5ba2aa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e75124a5ccf759d89898ae5fe552419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35475771a637f17435d67da5fd1ad4f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39781b09b3e753bcdf64a1d113ede2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a880474a4a5ec012756914921e21c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f0434650c33c4f018dbd8e142dcd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea50a2466e0ad7740d57ed6f1792e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ddefd0d3c08c2fdac830721255f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f14ccb40d3429b628bef9941fe50f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7954c49ef086fe1ac209b0c48ca07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb409bc933be22f85d660a4f6e834a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423766d000d8019cf50b5b62eda20af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacef81e323732b78ed90fd5fa6df6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd070ea02a091496be7f0e62e1d442431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d20a8d59163bcb477727166e0df90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d3d9c979d61d298432b661e07ee1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb6b612c5e0b6fcd598bcbc1f8b773434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daba71bc5fef1b91eaa428aa36cf6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b6c4afb6372736f8dc3c816199d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6ca11c22ac2f879177179db92e92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a65f1e201e4fa024bd2d4de637d22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b7ab26d07fd4faf790745a645a2c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969fe18656b6ca18c6225bcbca88db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f4582d8cd9c1ea38e64f099fb0524441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8096cff7a34e6edd6fac14c3416dae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de927bed0affc28ed0d2df20db012c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d908e70127b31fffcbf95983cc2c5a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0da8db12ad7e4c18778a623fa9d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafeca73183fba83907085078fbd5b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca007bc269c9f4c5472662bbcb703d2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1551c26e3b957744ad596dbe4fa0f25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c33d41d3cfeec58afa5ce759938c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9818de4921ebde1788fd3861d66ac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44426cadbe13eb6593ece89972a092451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa89997a4c47daa7ddfa0355aa6631452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692965c60f2289dcb151746316f5bfec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57defeaa6ea5f5df5261d9edc3531268454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40fd6606d88a13134b555665d328a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b1c752087677de6b8effa02a53c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb92b295f2f1e939a94b939062a43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec18fcfb1d83b19de18a4861983d4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871912b516e1783ed477cebf593e65b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2c842844e8ba75267a114bfbabb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fefac603a5540f4b2fe2595735d0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89cda9cc07446fdb4387df460617f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df4b14412547fc0c228109e8bde58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78c996122235d0a857851f10e3430e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db0d4eea4d3131cde966016c24e34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80301d70ead0a74e3165cbbd786cd9d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2d06a60d7fe64caf2ecbb2a6e883467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc13d3151f8dab38b5498bb5344177e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee55003ecedd3cee32f81b1a141d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498563ba21a4454bff08f53b65eb40b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841b35a15dbdaaa7aa89ed66ddc0b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be31dda24ddb7443a1534fd900e45b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694c59a4b85856b05b1c80a8d0c6c23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6e21e3440142906454ecf078673f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bcb21879792f3eb8d967ccd9a9b86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd7196cf5affaf3d18f9fdfd2f33b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01369f84d71efe1a8ce9c3e577da839c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876487bbe5b8cde95740d99032a42d0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca257d309ac33970b5e6e1d423698f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9fe4d64655f620d2b9161b152250b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a0163d905fc87e92c3b826e1ab59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4487ff2749eef452b51f107279e07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd50a25371901c92962afb03dc2f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e11f4690d0ccb1598923a025308cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333b8a28f9e331df59503c0911724d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c35d34c37d473393a50f68f284ee11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98562204b61ca0078fb4128bebe9925a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652daef6c2b85640c48ee9a19fb4898a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31478924dac3057f43ec2ecb707811489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1118b848c9e787eefafcdd49a8e097490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbebabe1522a0399b5d92cd3d617a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8e01fb3c17764e242c3bd84e8752492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb3347bc9a81330312f5d203a4cc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a139d060af848a671a37698ec04d21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2653abff30647d4c469e79250d69a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8390a8f68e1d6c1b0d3135e1c5679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d32b61546cb4486804a9d06b9c5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5327d20dc8bce9e05c33170bfa7f9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe903ad54da96a18584351be1c7d3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9b239e22ea8a1ec9e40f8999d2308500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b5c07b025471dcba67e9dec90531501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bdac555f41f93c13675be74a413b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7263df994452fa96fb828f521738f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c95147352d816fbce8499353c3601504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb87347b18f1cbea20564418df8e17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c6aa0d4700916cca2af5ba8a6263506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95fc2f5671a5336a6ab616fee064f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d315b48274c32a6b76c3f59b5ff2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045d1b400fb51b75c740bc0242d5d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8fddd895ee38a0c5b857d93d5ebb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9788115e7852f25cd3a0dc430f473e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0cbd99bf9066a8b6a5b940bc059bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad820cb85a373acb9e034deb508a0631513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327671204c2d0d0c7d9b251f03046d57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b090117672496634d0252720a5b3e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c6baac8a87a423fdd883a995ea71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac28e3a170849098548c8a550188a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e659263b4e4b98701923a05ff9215518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73d7e581e382ecfad4b549eb440e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433502c74d1eb17db175f08546fbab4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df46c7e589bd657966241f62689417c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ab90e55561f8a8a5874512bcb478c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0895c339bf6cc637e2bbcaaf9a48d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c287eae23023b42f5294c87b9f688b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323063ed97712241a013290c7815b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4d5dcdfeffd1e9a0239f3081bc147526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0fe1c6f3f9e1f532f016d2820875527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5febb05b9175134f262eb7acc3d4d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dedc232e632b320875faff2013a97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056238a5d661c5f22e34d0d3ad5dd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a28293e7858a1842bab759b4b6a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273068c0aabecea0b8d469df00f157ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039044bdd2c01df7bdad7cfe9aaf8a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521418813f3d6adb825a4032007e9005534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f07f7b4a6b9798d3af6a377cbf35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094f22d4df22983fb29c4e2c9fed41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de4e0c2583886dd7e960400b35d38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03d7cf6d5e755c65b61b52e2f1a8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8042dd02bbdb48771486c4d28df480d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5ea7ef9b0a20b97dde3c8076359b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941cdb707a076b454906acb2334198541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69ec104e9d51c10b44423adc299bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34386679980905d225355a4637e3d89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436fdc0ba5cca361a80b5bf03c658b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f17bc5a14d2fd8dd01893f8288a35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b5d2f7df5abe37eefc428045532b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d290d0b3b527aa00effa85aaf71b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f02ec3bca4af6bb538fc441c361db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15dba4c06fe9901a2abde73858166d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d83a685dc723cc9a75e5b2865ac91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621d5c2c03bc7a403eee57962e9d84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5fb5d936f2463bfa5ca1d64bbc59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb3de7f2565c565dde47b3b0f2f762553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df4c09791cd6b6fa5c6040a949dc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded5063f582f1ce4c7f20ff0972fc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae36104d8e240a405efd4e00bd5bce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf6611756991ace9e37fca11206b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1c9337bfcb0b8e8d52f6d1dc2b2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d5a06207f3bd89758d2ae950c7867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12cef046a75e45393358f7d5d16f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4273d516430fc397b281db0ae38ae5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9262b7b567d714e54ab5d89d5c8d40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a950513f75156aefed030f5c667ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f700075c4016516a86cc9cdb7ecdcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a53550afd1bf331ba5278756b1ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a7849e060fcf1f2357218e0fe1631566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0306459918a6af8aa27eca9aa66e48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8caa202aaae9bece1677f27c3187c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033dcd39f32fe51bccd2a3ea326d75a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dabb4b9cc9a27c67d210dd0a96c22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5acbb00a1a7015cddbbaec9a1d765571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1567515ad15ba2d8ed615f790df63e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b64b010b9cd3ca0092ef0735e849e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec368a45d998f1d7d4538cf9ec457b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cce1ec6911dd644193188b961236e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d50d220c5ddc7ec2dd1cdcf5efaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf016e54d07e158312108a35254804577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f210931ec402e77074676598544ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1789d572d997e9c1fd08608a107d8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807bb72f2bcdb62d8257bc9f24d8e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376535d6895bf638b77bcb8734b29b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475620451ab02702c080c732a6c39f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff17c014916ce5855f00697be9f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a42cad46846af6e0e3ddb35838690584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f844088aac591a4beb89134c68005f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c682d35d8a028144edea6307261c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760254399cf3790e3a072f5be14c3f98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860674e2c1b35a0e892297f9752cbc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cbf3458fc568f730b52689412444589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d58bc3f79c12bfec23d360002797590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57babd7363c8c40ef96c1d4c2d513c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57831c3239752347c1826863799c3b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2705b3e6f842035e863574378122d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d767458a5c1aa9706455696e466e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0984673378edc5ceeb71cdcffd0a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce56b9b1314f9dcb510a1a639c25ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a304a22781a411c17ec0720495ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9797d9b3d1a3c3886b3731f23c306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f2f4e0f669c6b08f2109233c5c50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea62a0af1229ca06151686b8633c89f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651064fa502a051edc98bcd450c20af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1775058c7b1774219cfe988e9882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c1eafeaf39b071e4fe97d97ec68d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978368732292969a309be13a7ab122604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062faf09c0a27ce5918ddebd7a1359605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015be407b71e5f7ff6a67a00dbb68c63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485d6492c2b3186cc1bbf38f2fa2ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435a934ff6d347109e78e3921b376fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a1ea7f8221dba0f5ff2b35c16f43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff598dd21eb4d8f5f9d9a4b8026795610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851c48835aa7d0fb5ca5413cc54fe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f74cf449657dbc1ff76b1e3971a06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289875c08363445f5eb95a5aabbae6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5f968ed7a37b89ba9bfa983fa5ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99262fa4769254ff931cfef7d142a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58c78e9ad0ed2e96d5caf0a00b8de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5413b9b0b7c27f504ed1928db3270617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb226c184cde0379b3eae02b171823618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58606aebd86c38943db5c75f7c05a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00404c1e9b8e74f27c4681e07d0347ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb6454f52ee355b92f6b8f1ded1d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bbc12d15c9a4bd0c559170a28c32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612f819a8cce423b04f2b38882bfb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c88f290f3feeb6567b80aa1888ba3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390897f56dadda7aa9cfe93a603fd5e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e764e343a4189a5daff3d83cf285626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f493289e52faac4696599c58190d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d239e42934dec1ecbfa9c90af3655b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7efbd209f84d51365d62e71522fc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff772a71017dc585c2dd159f3a6dc204630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b41a1198c49b6a978b4f6fcc578b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa48f1041024f7906855fe979b7b9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ab5334b551b82c599a528ebc9a56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209ae523f7336f55e8d9f5c0d9864f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968974472d26f8ccec79a5d9480c6854635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37acd53a539b1965342fd8251439603636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c5a75e67b3fa620c8248eacb6b5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e311d2827d84d1cf436ae514b6d9a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f51d0446bddd0e3ba963ed7afefd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bb11bc7496e44e3dbc8fb8d7faf36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d943c0a3f1b0afcd472e03aa0e200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32210ab52ad86042addfe7a122ad5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee2c1ca1b840da45d693cb10fd7fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550a6ab8e2d8966d5069827ef062f4644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d77bbcd587979fd8908f3e0b5b6491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101e4aacd9e84b7eee5ff4a1a9f0d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862c03c76194c4d1fa19140f6c3ca73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c63dd653a2aec9ae369dbe06b3e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0120a6db2939823884824ec19e0555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c40eb4673e7465cbd4f1dc58c78276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12a9f92e42549ef8bf26fa3540260b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279184923df883351adfb8bc44018d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e762ea6d54c8c8555bde2cd4cb0d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5dc0b7eaa664d7bad908f160e7e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a5b79fc180e2a1f3adc91fddb78f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91bbe738db0762c2779aef8268997e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0fd6f905135ea0899ed20a841682c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a377c22810640ce9a0a6e459c944b5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390614d0d2e67106a239e042977c2e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c67d56b067f9226c5e7970437bd6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5eb3a233739d34bdc8b4b92e2c28f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf281eadbc94c24411873eecbccbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2630cf9098da6cb333b591401b1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b968e5cb9c156e456e90f761071f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7beafb33cad509ef6cbb5505f820c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4869dde1ceb49d5d3b3f94e00da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535b202156f26167bbdc36d3c42f3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b47a74f9b46dc7a32d0176a4fb29a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9461ba5260f2e100f6af14ffb22bb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980447ce007ea753760b6497400c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c6d2a57e167d9a7e5fa9282afc2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b3da9ed5ff7a7285b56a023e437628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82707e415241449b3d85e24844ee9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ad01f695bc3e635dda02c4b34a0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577cdfed755f30c1fb85ccd3c043a0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a894867be87a564a7458e10e762132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f697be7db97f6a7fc69c1940742a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539848985ae2258c4f65ec735e9b2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff53e5277e6f80933d57dd4663d7ad635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb1d9d00bcb4900578fbd8c12b6bd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ab80888707330cd55bc2678ebb4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862390842cf0813d693948544d58679238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576708d6bda76103568f80c4ef224339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558b5407ba5fa2913adeda033e28e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8185605c1407ac22cfdbbd1c5626c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54956690c5a10a580a04944dcc590c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c6153975bc65212fd097ced8d4be843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbc301fdc5740fc1144b8ef4e1661644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff857717f3377c46b88efa6498b574b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd95a00091970fdb71d2c1e0022b4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f93a3c272550e1c3f1e7ddd2687d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d08534fb6da3ce68e71e26ac289f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e375a8d9d453e75a8f886c2163a41c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58729bd7b5a5a313eca6ec8f4f254b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b2578316bfa0d312a44a21ff12f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de5a474c7605256208f9352ad90c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890684e515d2a9a582c88792dcdee653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655f5c2d1e20e74bc257b88b73785a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb86da39d39976285cb8cbc1a3ca8ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ccd286e15a7bd4eb2e6a2451105ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae634b8d1c58a2ad6ac8372508311357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713726254ec01982edec20a747381458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393adb0d8d5b899a4aa4432668d9c9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd79a2eeba04899b625976f07d6ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e582ac0177fea0ebc97fabc1c5a4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dba5e7300c8777b5cd9ee372bc04562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9d336486c6250ed6907b921cf8b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ce149be27a5c9c74d168f4bd36d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a74107356a6a878bff3d264401ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b65d717236b62b4ec423d0e0ba657c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6e1c414037357cc126561d7eb7f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e6d0bd5690c6143861b6dde99d0d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1042e04cd092528815b80791819669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6d6c10fd874eb7f78c3dc1db38e1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499439eca0a98aa83c0188b84bc0df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beca9cfae97a1919fffaebbc0a0ca272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcbba99c85f858df973f3be5d6aaa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cda003510fe3b8ebd97481de694574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de20f6b586b976de67d75a8253fac175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb95fca74b5cc5d73ed4e5ae4d520a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610e1d4f368a6052558d09e2918ea677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e61f180ba82bdf02518405d06755c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f194e2af16c93f45ec8629e4beb1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4cd51ac75ff58455a56647ccf862080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cba39a070ea4023e6790e90425e3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca550d861695de7b98e0e29c15f13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f695cea200acd5b1dcadb02f7ff11383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc45bd1b6d241cea261dfa727339b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531fe4c23c0256db1283def6ba0d65d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c9c0d75e78e885f5cbe56da2952a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e636c09fcd4c94a3626e3b194f407887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301065a29c5f273b1ba9972b98b217288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3dd03933f806af1e7c61e1d6f1cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ada508b533d268f38c2bb2cc7f48b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f117fb5e3efe701442c420bb72e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a279e45f7e161422e78b2f7a739992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d47eeb71ec950d06ddf7342eeaf0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778530c758191bb14b9c458eb2c994ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006cf68164b3853bfdd1c6fd827379a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed9959232742c7639bde4142285c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2188100773f299d3f31d427b06b9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afe1974408a9bef170d62b38c88d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b5a8e5045f47ddec5cb203e1294d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f750628ff84bcaf5f905cb57da271100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d6f1dc9eb236b469efe74768f434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb1fb3f5422a48a77b931355b8cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244f3535526f31803d36d02c0d6186103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73076a77ebf724f5a5c5399d7ed14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd20b0389ac55af017efef5f3b2da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4723adb295af5bf360182171ce986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be38c4775f2cfc7a5d08df7da2442f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b325173f48d6ee9bb2c6d35d8b7ee35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aa45e804f82010cb19b9f09e09216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75216bc23038a1fa5113d5c6acb3f39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276257dc758f8c9691cd730946234932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b444c647cf019f3a887349b13b69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e5456acaa41a5120ecf1f47a8bf85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f139dcd52833179b7b1f30e752d23d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2d11358d11fdd1a8d6eef07fddcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de9a2a769cfb6a4a199dce91c2c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341debb4eebe06b3802e6aa0929eb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ed1ae4781430ab19f35066a89ea7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0837c1e93fb0ce36cbc2f28cd725fc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc58a0212af1b602c1d6e0090de3c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1fd1d4b63505f330b44ba808ec26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87d7d59bfee95c56b48a3b6af6f6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5821de2028993d8a07f7dc90ad07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c742fccd96eb14fb4974e84acd5481c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cec003a39c04156df04add4d7e299c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f0208b3affe997944d143a07832f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c74f40f4ee2da93a118ddd2728ede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d3f813acb635850fddcb39b1f47e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a8a19991ebb184dd1744ad172ce58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f0c822866d5ca7b9c6a74ae23fa8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb861eae01939810afa49400c33a5ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d0a96e087ec7c23b6634aea663ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f24037f2aeeb16d19d70e70966beb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646f630566edada02ec5d350e959b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede8562bc554c2bfcdf89b23edfcb85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198191a865f9984ed02815e13dc233b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893b2b6cbdb237d687087a292ac21d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a2ef1f3fd55ecee219010c90a2691138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc6eedf192a311d23beaa9112a37e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916b09c7be7259f843f0560ed7eaff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c502c637c716c79ebcf2fea2592250141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb413ff364d5d8f93e37980e072db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536d5f42fcaa2df509659ba63438e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991667549fa510082ae8da8196fae64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689526668ea93df82949006720a6987145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb788eb3fc866e23f0fbb4a77b7a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1514a295211c494a634c2364fd3b8a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91c745eed96a047845a9b5d8e7515148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c61593eb86bf781f3caf1acd707a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d46ee2fa6fec520ee06b58dea531c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068880ad533517cf6d74361561895d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c92bcada01ef2719d68fb0a323d32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a33293737bc8671df2ff98680a80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e14da1fd6c93debc58b2b9a71dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acc50f0ae469989642940d5bd6c03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452841fb920bd14dc5d3c491e4f5834b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1fd9c59572b0ccce37c6a24c56e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf96a6788ae8bd74df9554580ef57e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b1b963c152d1249d4001aed4396d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7086d65b8e10f3036e05992b0e3c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d796b5ef3d034bd5a3836aef8fa9dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2a0ea68576911fa1580756b3206c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eadf3e8382f23311aab644f438f728163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb38514ec0fe1b1bcadda945e6ac0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8b0c1272de2a3aa5aeb8de7c6093e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4141938e0ce1ca0b0910c8e31e25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d1453d0fdab80017b1122e2e2192167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd90f8d249148b20f8bea4958958c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91517961a035b4ce36dc77254bde0b97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6841fb7783a76c4bb690988765ad6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b6f26e1644e971605d2355d26620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e40c81ef299e2bf1cef0f4a5edbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6ac4fb6189597f888be810d447abe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921119472188eecfdddab8e285c4c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515771df85369d70c0d53db093719c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a84991709b71c877275b129f41c52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216c4367368c4e7e4775353449124d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192038c140f6f327919e5de1572634a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eeaedd6a253fea9e71ecbcd14112f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8a75f55107ffc31783630735968a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6833922799502e623cd43fac59a8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ec3329b0561499cd1e3b9a3c2bdb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4d878bdad5b76bda563160b58eec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3cc32166ac819ad65c4fe3c72fa8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aed1787c0751d36f624d7eac393dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ddd8f0d629572b6d3ff9196f1508186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a71ea56e5586016e155092d5e0eef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac08c11c6519cff01c7b60e867520188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de15ef612a3669a1dd2dc440eb72151189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a5c378a7a437f4f96145f9e50894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c5acc7d8d285376cac4c457c3e07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea01905b6c581af3748f7292131b15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296d329b83829a3e1160d788fd4524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0144f2820dcb5408bbef174e9cc0972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa3ead412686198616c75ae8075e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adbf620873ef12857511ecf068833d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa6d32a60fd96e9baf97bd7f8fbb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515247274888b58700e6c748bb6a7af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f182ecf81f59e87c03e4578256a4d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6805630470bae3497aafea5e40e25b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf43f17512ed91201f4be5173bf9a65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f50c82158aeda2f9109db4c8b9ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6a1b2efc888bccc99980a1d7709a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb13c05026e6c7c7917d58a948b79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8737a8de030e0a7bf620d862c7f9f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b1c345f9eb70ade2089ef0aceca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01879e5049e8d78c506dd6d5085bb5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a01d0d4bc7beec2f77930b141f822208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c2f7760db0319eea1f1be0258efd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cec268191bd7ef675df54dd9bf153210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1570bcd12c8dd7918014a6ccf5f7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37da5c9a10b48880654e4df0b4f71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef69515787a7d008d58e32e5262e06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220cd95ccef549ed15a425e28b1450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81558276ab09f0a184671aab5387ce76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd8c57c3f92eebded8ce6660ba16c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab8af7ef321f2268c86ec93af08917217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cfdc2f413d44e992bfed45afc744218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15f954c970feabbcc66f0e7404981b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bb0f89ecee92868a535c5efb39f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6b537275db10f588fcdbf508cee5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34a2265b539575ca3624da0df55ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f617743fad49e612a94d500be8aca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870e2b9ba3eaee2cd409f1e91b3743224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380adb34c1d75f3a2715729b550abec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad678cdaf910c71c933d39f5099b28a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37098d2210509397afc7d77ff054282c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c03eadb98ffd5a82501ad84c1ca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a1b7587f9f165f993bc82945d36a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673010a60f587063af1d30cf77a61093230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b82adf2d5a2d1914888c863d22c00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87131a328236b210e893eea02b44bde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc91296efd47f848b50a45db4b8f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80adb8f5e4db06d122ae475a9a15c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2272f4e5c567f5d7b97fd10e5ee09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f92d5eb4599f6c5ffcf1224b20261236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c96870a3d7a113121d502ea1af52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342744413ea549a8566e02f8d48950a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb82e99bdcc075aa4cb5b92cc52755239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef51b3fa0a4dac6e94edc0df59d67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed6b95102f90548225f1b5ebab786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f817d7f53f2f8e32741bfaccc55e6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7976322d6b1ec17ccc388bce42b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be655481c416a044885d6c4b7818809244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea63916d545d8e64a083840f59063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ca41ea5d2c3491d5f7c60f94ca5c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac69fce0a2477db2e857b4da4f2a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd995cdaf89961dd062e60ecc46fc513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265834066dc4091d88822ab72ac5305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45934dc937fc587c20ff240392f520250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f7b94a40df409677be862ad21455251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79e4f6f05eb03d63b31c94bc4acd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e3d2ac712096987ced483508d46e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceac976a6d50b5e2e8cc4e2509395a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61b8766a969ea094506c9cca7b638a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f40326a88ebefd84d38e68e0763a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127614f30e521b9e2fcc3b38d7337045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab18549595409572ed98bf14f3695258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076bf676e84d1bfa4e4aa9edf0c27d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad92bff72d1223cd1156ee6039ba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b05416be4c7a081e2e8240dd13c8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182014ffabd9da3d1075cab22ec479b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed290f11a652c447be838afefa27b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a69f3da208d7f630221520d06857264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22f7de3f4544542dfe39bc2dbe902265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979619899ae10ec8a8b100f25af239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5f2f5be4edeb902d13cd1276eee2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec4f46e9bbbb2c563d1aa1af35295268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae6a0a84e03fa44233e782549b50d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6162ce5ae173fca595e2850d7c6bd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf710427a0e1b24a9a0da770c809955271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065469f0c7093431b060b03caefc8df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbe1e237e22097697bfd3fd38d359a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e88f5db47f9519255bc1a45db748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1604e3286d5f97fdafe8b001aba6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f03255300327bdb8364332cb346035276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a57ad52e994964c48c4cf23035594277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d512ca6edf857587b4f4eb78f026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b706769efb707efef63ac2f6fa041e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed1372742ca6710347a0481e8afad8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85c8c807b91449f8e020af2bceba6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43561ef9ec1ca7fda9b301ff0eb504282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efcd5fc62060df1111019b6fe08192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c65ba99dc51bcf1a1c63d5e6bfd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7853f35d617d540f934427efaa9e341285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786850a73f4bb9982b3a17c2cef45a95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a948d306ca8c347cd970d4d33e690287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ced067a04d95e41a1015a34cfecf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2cdcad63c7f229628d927b2cb4f96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ae42a0ff59b0f9bb4f5b67c6f155290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc13db92bd28294d08651a1871e33d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ec24a0c60658b3d7fb2d226b402e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca0080e68588102bb540e422cab80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4aeb62a6edc034c633e94bdb5f63b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070672079dc663f62b839b146df50f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde7134bb60df69d5928d76efc199d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989922bf5db840e7be3c64ca4fd01754297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5105d310fde44f3b93f9a59823e05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ce67fb29fa0a2087ecab7478645b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ea62fd322a3159d4a864738febb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f0f80ef225cf1cf61eaed5b5b5a7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1413b213f38f2c8d474da07789174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c58c4a8fb003072de94cb15ca508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed0008dcd929b6bd6377d577adb99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902f6474360120b3d629b01153e6910305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168c9c76a925d0b5cde76ae8b2580f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf849192dcf5375efd9d9502abdd1ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f2b9819f67b7d0d154bd507eaef7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4371e9e87ea16a2a939ab17b1932b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03c8c77fb4947edd3d95511951cef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee4aac992feb48f651861103ce81a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ea4242864db2e63900e4094c2065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d51096bd14852028d9cdceda2cbce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1fdf3be52d7846324340e67868c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207e10233c3f10613d8e8f4b12e46a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9fcc8c0eaaf27fe9a2fca1ef22e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae123aa6c48cd6f075390541fbc130317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4efdedf408168316178dedc9d1e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebe2c51a0840f00607e23322c7ad6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96365faec240e7d0a9b613993d7d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e63f8755431e011578cdbb146582321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388043aadabd60da14d5f19b3482e4fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1872630d544f5b8021c54e7aecb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9887de4fc59de84fa4989704a3f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bc9d2fc0a2a7c9eb72a664d860f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c3ab5dd1c4eb302bc11d98e20367326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251292dea99ff0aa407350f4fb6a7e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aed3c37028a7a3729532844b321c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219507891874c228aa58dd0ae7e1855329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc984c092966b3297cf10b2c3117e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511a2d06f935b4c3510c9d856c6fcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8b406377f03912aeefbd5b1ba4f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb397e49b1b0c396ee3077f8144cce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335730c4d7e992b61d447bfabcf07269334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac54375a21d1b8542adadedcf56c49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b30c2242f96333943d737fd789e06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc681aa461ba8a70f262491145da19f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69efc77c47730eb538678f13ce9e62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706239ae477ec0ed29264ccc80413fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1912373fd0fc65905f3b01305c2cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ee4fe740c60581870bcd08440395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80271024a58ab535d122807873e7fb39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ca4d044bd1b9c4c96c27e3f454d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879942ebf9d540412658dd1e3e1180f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a24940361aab89b549cfa18482aac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17830ea52c0d95162296ddbfecdb2778346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6fa75a6954be64e980d07d6d7d41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157e2466488c872a2f62b128a413a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206804f5f1ac59ba6b503efc579bbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1535d150355727f88dab6b6686f7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7546337939d12d23e125e338092d54a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bf39fcaa77db7335209ace6477f7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9e5f0f7b00b314a94d9cdf80406b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89279248c09a79e74c55ebb2a3b672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c8412de9cafe315d6109d23e814d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05e30ddb36570563a4e1ae00597b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566cd5acf54442f14215b7752abbad6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be56d5217b7ee98a833e10dcf3b6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899b72ee11bfe398f80b5134f4ef39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a34fdf8412f5b823b389508018f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051dcef2da68f2c103a0f440c81e8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4fbe30b7195c09b7034c96084dec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6274f8e8cd669ade8cc0a3512d681363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365fe3cec9510adf23a1d2533688cc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3042f23b9f4211e86a41543d22596365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226a13aba690182cf46a662544f340366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7609365ee464d622a7b7d2aef7c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187acaf52885c5f93075362ca79d5f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca39e86f5fbd92b9626ad2b91920716369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426476a62c6c61807453abda96098b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2ce7d482377a5918d0b7fae3ab63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433b5e70887912d67da4cde2d5c76c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e4ee261a742ad21f456403c7ef79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e58a0f91fcf4f24f7df811497778c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2577c7adaab35dd8f81a57dc50f8a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e33a93e123af87ae521730706fe7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483040c341bffb39aac8f4783703ef35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d6904f23ec7dc480f0c70631b10f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410521292091685193db879a30ab05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b3e50ed5402b95a0b181190aabae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c21b4170db43cda32b0e3ff5815ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113dc01b6cb1b83856ad4d2538b9b66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0981da9fda071ba4e0fb58e46264fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5521d5361198e26d28b3577748ae7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9233b44c02d3690b2a52a7d3a9d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ac495ecb5760e3181ae194998847386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f542f45d0fb5b5ab73703e726519ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c3d1edcad9f5f011103ca2908fe5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1011e20c6f300927ce251b3379a63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b86882950024380fa9d80af0ea37c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a55c07a1fa809dd5e3ba92627c492391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d173cf3f64d07bcbefcf37a60d4d236392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90e26730ad490d6eb99323f49ffa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edcfea75024bdc16a1ff5f68afd1c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4f7f2e88699ef0c7ac91e1ee4c4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65daca6882f8f82c960a814ea8b2fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13852db9dce11861e6c3cb1874c98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b41adc1fac2eb7a32ed3e5209c8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7186dd8eba4a1c940e25df797bd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31d735d5835f875bc52d62b1b59423400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a03875610bc67c152a01a2ffdc23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef72d3c5d89bb5f75e2f4ea5f8572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3927bc5645cab6d423532f41c5def403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a12ec33b67cfb71ac096fa28d065d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc37b79c38ef36aab741d89bbc99e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b0ee2649648d8a9cec86fa6d78690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d7d656e24ae7aa2fd2e2b86958fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abec23c96dc90ff2101d9984a8b5dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f451a457610f662437813f1c015f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cfb4b02ba982bc3301168180c29b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2586840906c9aef4c886ae684f341411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40306711969f101d9375fd04d487e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5495b061f3b583d24dc10f300a32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8dea680eafa78ba10a7497a3ea53d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b735eaf713aa781427f253452a952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf5ec4df4d1b6ffbe16c211b976a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02547e06db6139f15f91a86c257bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00836fee6254adb5893d89ab263f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0423e99626b1e5c2746af6129c072419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd9816c58a79774faf149967fe0fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862171d43168da9539578ae013c3dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e103826c975fc91e142f6a898af78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcdc652528a4a84ebb90e923a2affc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31532ee7ff5e4a7ff8c265332e477f9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c3d34f5f5caf07e0d7890864ad8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944924e8227a515eb42a4b44156f8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052afcf97a81b1f4cc634a0a8c247be0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a717847a46147df60b10306c309ab5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4d5ef3e998f52761f1bf8d2e7dd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52469be8804f2f04e9f2abd70ad66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb71503d0ba9efee977ed642ae4e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3425bf87fb112cb4e87fb075070c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffcde8135454e30dab4fa259fc288433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a14b3a37ed7708c92f2b9e977a98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625e52598bf1261821e10270adfc0ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee9f830af7079b38df7ceb4e48c59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410ecc843928d9d620b92d28f430c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b964afc3e07bc78b145af10f68c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186362a2c2e17aad58baec1c8d52d7af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee767ff05947e238244a6b183306343440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af2f065a6fc6d68040246fdfdfbb83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a66e33bc5ac6fc4a8327d9d23dfd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb402a35774d73412c5512d52b8da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675fcf1d94de69725957674b0b421b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9da9e2ad7997ac8585640ec7120d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b65060a6e512c78ea3a17f00c5c9a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a1123dc484cd4b991f8ff3fdd780447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3ae2cb314abced47e2da22b75d56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32235f1c7b45935aced50f52617da78c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e79ad49614309f8300b8b7cb4b9fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337535004bda38fdb0a81ddfcecc6676451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3dd4f2dc530b690d714f23069bd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed72aee6acfbe84f932e69f8ce726453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606d0179fa53ce0dcbf8c837bc4270454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f58a91f31eab8ec677ddd7102347455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca533cbe56a9d1035918533f8da2c93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633166d1fa19ff2ea21608138f449f24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323943e8748616424c03df76469d1a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcc4790594a424fff0baeebc3bdf49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf46bf3879675507a79d478949414460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec208c5f52d18b69c9badbad2b8c178461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd342fd59ccf251910d38e36c6011781462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e453a35363873047f6b7aa4c39c557463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305d3c31972fe9c55e32844690ef2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6e9e656f90a8e67151684367defa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e51774eb2c575f08f39dd9525359b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f4a20456f68d02317166312d5bba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8828ab9380e07d1f8a6b3473f798468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f9964018ec012d630c1b52028dc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49e44ed1d2145654f369b85b0ad3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ba939d314107e73b6e3170e631f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2631b417c215472a67389d97e5a7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa3deed49c25229dc69705f1a7c21c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350a8dd369915655e1381f21156523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80104245321737b83f1c694375c019475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9263cf460d0cb6690e2d8badb6533476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32310c00500211e0b70ecbdd9fe731f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201dd66ef5b7e996e8dc690632d03c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4007ab20f0762c98770165e84e928da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba83125a5db5e6ea9715c68eb54aec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221dcfecabf18f32cb63066dd063a36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f721473a9026a4ea228211dd4790b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547f0ff79d2dd05c268141d0e0c753483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c144540b2a4985df54edc961c25c98b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1aaf4174b23ddb10fa21e35dd393485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a81d26fb3025770c731795fcdbedb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4de17b0e981a3ba451035ec8c210ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926d451cef2daf6dbd1d16b5ac6d44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2263959ed8d2dbdd1b6fba0d1e9974489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131957ab424cbaac36a70db20ad3a6f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37061b83f413327e7827d217c197749491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e1e255284b97d3b1d36c2c9031c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74327e909439d47a10e1a1c8616b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757227d79bf47cebfe6087576982a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc7ea3c490fd67ee29a5df9533c2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ea5c33860082ae8a466c34c8a080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a74fe790ae6bb6ef735ce382a0dae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0a15298f3ae30e01cf32029dd164498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638c9be2b8e695281796c94ed1daa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d9a25b622f2af0c22e23f896752f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2c80fcac5a714f7d9299464d04fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f2dd35fd38357c44ae8d936f961a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc85a096a73164d9c101b64a57bc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c07f096f3fc6a0f5b2b1f7b34392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a069ecfe32fd8d1e7f7b7458b839505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70d8fd4e688d5c765a93af3740a5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de736f0fbba8a5bb9695b3b7a87bb501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bcc2b71e2084f8ec894ea946c6574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ffce015a5ea76585e0b0d9ad2c672509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6f2d6d8530a6901461bea10c3fac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f5c19ddc8c8f1cde2b556ae0a3ac0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf1c7618f51000289ea103dfa2f383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732910e28230b1c5f0ec672fde4c44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274dcc3886947b49a89ce8a4367ee63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff5cfddcd035e23b11fdaa26867902515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f4c43b145af07c0bd6db2d20733e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e77834d5d83a293cb4bb168aef86a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5195fb5a42587022d5227fd06bfe86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b9e7332826befdb1ffaf59f48762519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b259e9b789e59f3d615f10615a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be1f5938c808b615eee05ddae5542521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4f6cb702f4983397c336e5201e79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1306d9b178069bc547f634162aaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b75b55ed7be5cdea66445efc2e610524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2015f1f6a5c7dce4c5eb70b9fe620f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4d9fc439a2d4df37e836931d19eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d64bda063e056cd9de96f2620a608527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab481b90fc6c108598702bc6e56e363528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19d2410e813780b926a02079dc1123529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b3b934e8cf65ad8fc458ff30576fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e4d5aee8b7032c6ff746caeebe6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d735db98443b73280b2d014fa0e37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b386a6b7826325db601623b81eb57c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b66c5ad606d549cc9e0a4767be8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de503c55f4b680cb379e8225cfaec8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9b7d6d42b40dd8b8a947fe96ac19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c9649b04ffff87d9654324e7bbdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e50880a55bfd98b8975b2ff4f4193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e06832295d2ca92efda34427c656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183cb5b945f10f90b92cc262e00506540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88bf0a9df226816e7aaa42f00a5c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c07493bd0dbdea60edd17b0691654542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5bcbe0c0f23260475f80b1235e72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ea6b0247ebf2d490b27493827437544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bd5d871b175e4cdf70fce879d76bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cd276eb87c408619295ec266626ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f2d53fe70ce95925b2b52f1b338f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef6ab42b4f37b854e4b5448a13c54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d388874df26732ff0fe9a1d83659f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae055604013c60695a33c07cafc0c63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f362aa7d46284795a0e3a79d722ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b22029efabde4cdca263bcc948114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447f940949f2a6cf95f52c23d0e07a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457297c24bb55e721004b0443359693554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052074954449fd90f663b72fa37b8b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c17e3b46d435defb52fcefca80f90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9487deda8e8964b4e9763f60ea22ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d77aaab2fd4ad9f40976ccddcc827558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c57465d6fdafb41751e3bf8a1139a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cba2be109d28baa447949c60a33ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba532b56daea643430639d92bc3844f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c9734fe631f213efa0f5860aadae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b5f6bf0d1dc0b2ce19fcddcab0c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363c3471af89a563cf7f953cf40226564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c169e84c7e015edbd256cf36e039c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf04c76578feb1fc366712dd53432566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf319056eff34172121bd5774c0f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d16671e80e23c1deb083b00caba91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f4545fbea1336ec97883b8de1233569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638954d88bf4e2c101f0dfc8048d92c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a1a572910afc92a2d0b3608e51bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5f5f08b1b1778570eaa9697366d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e40a2ff3877647303970a71651fa83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771629f745b50527a702ea7cb93a27e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1bbe1e3dd2582d31f96be66a494c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26266395684d627ec266b4a74d643576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575f4bd2f874d0a8fc1e220ed71a23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a1b9c724f71e678ecf3e3a82e7b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438be92250ddede2bbbd895eeec09f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d693476f1bb8879995204e06ebea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8127905b4ed0488cd097deb3ae6c28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d0f82dd622341e8229e5c82a57d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa08e38f3ccb6ce8e8868c03f44ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfbef821947a35800ea6da6ad5cd42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde738292ebc5b53e7fb5cbb5045ce2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cacb09214b4ca538f99f33ed9dc2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d67e6ab094d8df3dbf1de4ce2f2d67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02184b04ac7f5055038e8ffc95dfb68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e5b2e777a34b9396aded9aeccb64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ab383fea17439ff7fdd10198bbc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0dc3564bad81ea295e825e0f5a1b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a447d80fa252c7073d9f6a8e32638592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b793dbd8070bda83376f19c2accce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8accf1fcb26d33cd8bd4f427c9909594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce8d1bf08bd050e1ea74a919b8e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44d04144851c9865af43ca83d4439596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bafa26434bf8a52f0e7898486e450597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3c1227180d43e3c7609ac6301754598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e2884eafa19495cc0bd9aa1db0d29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151b7a2da43644866d3c694aa74de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdd00ffb040ecae62115745a3746fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc726d43973b1066d7210e1b3d629602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef950f233e4e1f0c5552cf8c56fbaff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2865ac40b4b87d354b1830dad6d63c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700eabd360becf667e944683264a6bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3f04d3144782f7c1492fa2305d58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5bb668162e394f6dc77f1fe82a8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b74f6a4f2dcdad9d0dc4dd9c4b1d02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23af03191bff71fd6ba3fccef6e2fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b032bca3387704488682b90b1c08cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fb5d309bc5ed93e57e9b385fe824f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4075ccbd0509bfe00650a2b1ace51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d21d96abcd851db1ed3305b5597e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d3b9d45a0aff5c6bb7b167942bce5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc92424cb5e2f4a3df4d913a87ea2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23448a9cf2638688404128171f1961d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ea88b51b662b42a6730e608d7829617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4b402cd90aa309c01873c4730726b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3af6172566a6a88c1014c3ff593fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42301fec5419868e79a46c674f5c033d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626f31fffe2ae974824f6483d488b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80dd91a2299b04d77c2c36011fb31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346f6596eaf0dfae6d4a03132f03c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0dde16287fe43b006e91d41088d93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c7830d029358c96aef126cdb525e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5769f70452dd83249e4e26f8261e8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c35d0bf7b3862e8deb379c05344e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6f9196798c48a1e8773d1eaf4998628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea7a396d2a5b912541fad288451b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb0be06e92e5e09294937cb1e762c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1707a30d2fe86cdb9ef847aabdca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460056e43ad9a7dee94d6bd069fa52b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770fabb694c3847f489f890750226c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1900d050f7e240091b2e483de83b6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8411b84f523963950787124e4f630635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a059a03db133f81bca12cf0cd08c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c693fc9a16dac501418178b59a0218637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9006ab49b60b4522dec0469c5756d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db83702118d0fc79b236a5e95a827639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593376da3d51d1946de29f91750990640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ab164ee628680aa2454f8a784af2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ee03897e28530dd721d709f40835d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16249fb81c15557343bf1443d44ba9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76a45a1463d4e3fbe8b78b798b3b3644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>