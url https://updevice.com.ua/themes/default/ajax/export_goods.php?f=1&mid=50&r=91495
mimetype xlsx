--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ecfcd0467d1fc9dfa2434ddad939a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348328d7e98ef4deadbdbb39d7684022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20aebb18a24c297e11b041fdff6173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32adbf6c15fea6f1b85baf8ae0c2114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1e277dbfb1f02171d213ff0b69155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f468bf823b5ce2fff2b92ec6ec8a976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784821e2c3a04af44dbba3b553ee467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d9d57fa9311300ff22336a4217c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af2d2f7f074ed20aaaf6dca171a08a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92471edcd6223ff6ad0c867b243bb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17415a7f1f3863bf0436bc7215fca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f35f39bcc8f2110920aa16f90f53512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f114bd86e9c1c862f71707139273313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c9945325a4f6f3e32f5bf5c2626e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460aa013a5c0da2fdccac5c4c86608815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bc4fd6b6319f439127dc460464ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca1f94971f05577341ffae871ef5ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebee726e1aebf6b839ba6ea5e74de918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80f4d64470bc7d08a4bf22fbbbeb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca58347053bdc5f5eded273a6bf84520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f5ba927c48278298a7d8d5551caf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec4708e6dc3cf72ad73598ae21931b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2489a24aa00e62de64befa7460b6f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd881a44f06b240097e5d70a1041cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8b6ea999b4078a2d1db0be1e789f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009f44630bd48bad483c74083b8b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c771a747c12724310b030402ac7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37041ee64e4845f49d5ca425b38052528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d2ff2fb5ef1151d6a0947f2f2ac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fb48566d9f85ab672ef7b86ce04730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f242ff1cf10c7dc9d7dc9d321a7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c1729d66a292eb3e31cc2866a2f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093528a7ce42e162f55fbcb729ce24533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e7e3bcb495b84732db6b733c6ac834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbdda8bf1580d93ed2b1617c88255d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c08cfd84ee773cbeb421583478127436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440797a86b08fe3e2f0db62a494e872937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e3c55d1738b22893e4c0f549127538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0479596f65c00a675ddc9e9c1b1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15fea370ccda3f5313ae6e66eef94140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23796002aede2a7fb70667b07052f4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5653c91bad93b0f42341a40991ef2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516782423999205bb4a72da8b8686b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28248ab20b220c3eda5a28fa63bc2db544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8147970ab729ad975837d666c637245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629484a74d4e97ba06788d1105d9df646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b74ec3c9632966b62f73a05937c2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf574adc8b5f5f03563ceee2876744848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20463e9b279b9b9c95938278c1cd4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff826507755766dfa496c815cc9ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb12925c691bbacfd388ad927d5e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8bd9451f25bdc6741d70f3de2a9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b9cc5b2ab28056b2977dd5b1b3d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885fa64f97a40f55ab0f38efdf3d14a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f6e6b2763df2da2b47dc98f7782355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871899916d660461c95d3ae2998a001056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1aca9946e090dfe780e740407993457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2009d53100e666c531b45f8fb14a3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5849b08c3b0493c3297a6aa8012c5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06fa472653081f6eddaac93de31ceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8c24fcee09cd32039b13977829df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb364faaa280656dd7a9bf9cda6d2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb00a646b21e5f01e93560bfd9560463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78151c7e7edeb3eaefd1b3c4325bf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa59561cccbe87d7307016ade0ff5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4cb950b538adbf5a509cfd18324a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0e5e08020c65778a623d5b1fd59d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67361059c5ae8c349ab1f011b840368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992eb4df922110e18d047d2962689f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519697dc9c29ba35937dd42d964fe5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd6712d895342cf40075341d56cf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2ce0fba288bc0a82681a09cdeafa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51394de530c52cbb1f6065537787843b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b8931c3cb11124f1d3519e4809c6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb654048fed1d1a384daa0fa49f798175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2af186c785e02a12f257af35dd9bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c90f91411869410e97615da408f2f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc045980a7ee5420906c3969772d7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083e3fe11e18d00ca51f92671481b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d6e0237defe5029ddcaa551bea20b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e58b4e3d55174ba7f8b9072573ed6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d4d56983f071ca67ecbcc0d3987382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ccf54e7a2daf97cac213f0005fd8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111df87af0050a43e7271b9deed1ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512617201705ae985fcafc6ca2b096785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc1f9ad66e0b51e355ad09d900dfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8613f0bdfa3831e8c66691d5f07ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603cbddbad066c9a1edd240c8316b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b493d8b3ba05ed720414d212349b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1015701d5f69ec5170192a08d46a3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167422d274a40564c024fb7c012571d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5cbc60e7730e54f69c947948d50e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243e153ffb7b9f6221101fd5b47a90d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4af500ece94f514ae2f6ac8cfb1a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4da66898b87175a025311fbde23b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0642f22efc28e58dd79f3c69eb542b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c681a4c71ec9d6550de686724b986097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866973a4f77faeffe6188689b68583698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790883ba26cccfc5d323a754e2fb6cbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f24646347ad45374d3b73926ec3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f85789230ad800ed2afe398bf647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548cfbe221ba5dcc5ea9499651e537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d89d9aeca6b43388f27dcacc28912103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbd83479a87c5fd1b33652488af95e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05892d7e51a01590d7ca75a235eb464105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63b092b916098019f9abb11b91213106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f67bf195883690117883f6b313d49a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357aa489b3f758e32824830fd4495fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02642355422c02fbe96434d6b44973d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd831400e68b0a8fa68c0c581e92687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3e30b4eb08829c46ee4c9287a193111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb624052df2bd7cee9bf43f7848d66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b5802c2030b240143bb882695d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e4eadecb148366768ee994d8c390114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252917c4eb7c9620967f140a47d50c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545356171e919333410ae8e8528a5ab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df26e2932a109379f390d081bf14d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7fd9139840ad0938167b9ce9137e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da4f0f4dc19dbab3a0f4a4125bc500119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f510a731c247fb5bd9eec9054d572c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357a0d5a31d6679a284d00d0bcc0d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a5104a06155139fe2b7d2f037cd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01217ba2ee1fec3c7843ec957f063496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359915da6baca2049270a7145816afb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879e636e19864d28816298c25891b48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a21b9721e80c39b6f7f5b14f4b83a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535271e1931168a06d1a5bfc05af1684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94cab0fcc0c3776344394d2578b13f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6236cb89542a960ccda34b866f94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c908548f15b29bb0376fb4b4b5af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae009c8f5895e39587e34a6fb145a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976688e2430f56556a69ff793229040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc831a612f8b04b8dcd5ade397facc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500cc1467c7fdf7db4738e106c2a0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f82bd02e806e8e00ff0414c550e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87609cedac44424ca61964677893b73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52da9d75f9876a2ca7ac94f6a98e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b2b9208b622087b796efbce53ff83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20191614f91c1148dd60a4c910776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760e0ddd14e68fef498c74d116e101140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fa0ae4626ab9487d4e7596eb009a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0d36a66913cac3d0aab7e1cfde7fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39dd94a8d87e0d60169fcf58d87bd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f1cc260dbcd27b03ed03334d592d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfa02a6c6325180612d0584ce3ce4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6454b564c4749e14d249bc02c9e2eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3dc8bb4d8c56491bb43207d02de1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949d0d409e38fd58dcfa3a5eca2db39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b23108499f33be3ca114df9b507cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4a18a0615bbdbd210a1c12d26306150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e240978409acc16e25e729886a6fc0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a8fe4cf4fb18521d940f4f76ec7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d05cd1e6fa8bc3d02af49be284b4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40df638cbdda7b8544b8c5de02b83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624cc54816f46dfc39443c63c55d71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f8c5e15aa8cc42c572e08ad64459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b4cb4bd4b19bc618d600400d820b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16eb71f6d6c71fae9de022e3a6df9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2733449b13e80117dce4f88594ed48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86e50a0080f2ed13c407be57c8e11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83517f35f8c1807b0aa91438d880bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf09d957af1d7541ba1038f1a316ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521bc8b4f8aed671fbfd8447008236b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79717538a4722771b7f21ea1358f78b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197ad1215ec53b5979a59f513f0a7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ee1073ce920ab8e1b66a04ebb346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7c8759c0b408243e8b578dd36f1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe721580cb681cd20a7a3c2ef648fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e02a5410fbcbb970385392db0eae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b202bc5ac693d190a1386a4b2110680170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69a5876d27facb487414ae4e6e2fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfffabda9f62669633e081a149bb2af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bd027883d07bf27e0d86d2b58096173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7af71daa7f8687a9f723ba859767174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963dffe526a79e8e80dd0bf8f38fd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd6a81448e6c600c3d9b91071d20b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbac69b08124976467e88f2021f405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abfa78e2b8f08ec048ebfb6ec65dcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f70e077ebb614cf2b7318ae787846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e07cdcd143c38c5751437570c9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b0e726a4e7a0bd709783f70aa627181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf1776ebc4bd19db17dcfedfd69229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3ba87f9b886b8498a05976709499183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fba8ad3a7c6c92f81e3a29adf72f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56253ed299dbf96f93d432480046bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690f9887b97b9fdc143d2b540be82c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0b4fac6fc6beafba16af97978ac9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54da999bee84e4da80784b44a7b774188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf5c82b9503014f990536dc81325f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883b1d9d1f2b910c15749403860b9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd1a1d9dc06a86a5ee2b7fcaef0d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c8a2924c76f19d14d48a8844edb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e7a2b0b028c09f7bf96dbbaa0808193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47222eb85c12d0574c91003c29cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1f66ac35ee50d4a287e75838fdb9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c1b8f78a1b3febcbf21bffdb8b6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b68f605577eaa9c1d52df29357cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be54ad8c2fdd601d8af403bf8a755d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d0506295096651bc43524e524d38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668302fd0d8e7ca7aa43b67a373e173200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456ea3289bebf0c72d36f491434ede201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135606e834edc00ebe8945f489290b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422580b162f24e292f1f48e0bbd7f48f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e384bdc2d44e0458f513ff561dba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afa4283bff5657f2eebc459ac6db99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669328458a61a983b8cf1b9b7843106206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b504b256f3f960d923e4ea3b351c4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43958de9053bcfd3d9abd0e7ee9c6fb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba86d4a1d99d3b14d618002d73a3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca2d8f0875895e1dac79a6a9289ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514380c5f3085a7df5f5aaab993fa242211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd89b7c49daeeb83efa99bcba3a5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6e4a36e4d11616fa34b77e83f591213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c9cb732647a3c585cecf05127722214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac974151a9cb41114737feabeb55e6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc4183ac2eb6a9c4b908abe0aeb80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca726a488de066a6c47895bc1ff915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f963e4cd62b470a28250d5c1cc0d01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8bf3a3b1c6b2cbcfc8cd3e67c76f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41ef401eb862399c1272cdcac386d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3177811ac1612c3d17a7e4141d15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd2e3d99cf219b9929ff0dd81ee19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a58eb93d91d27661a25ff85ef905d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ff95c8fd49d218e68162525ff2a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73934e9162b0af814ba31444152d8f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108178ba772475f0b2e789575259bae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d3a2d6a64f0d6e9e9dd4a3856ac53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd680754fcb9d5df2a207c580470f826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988740d9d3f7a8ecc2c5235481041e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b057f83d4de7bcc8269eb96b5e3fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d968157a8162e63f9ea481999c95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80871c0560cbd504a4785d7b8950c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aea8c3c8f057d20d1bccc957e0e63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b56d36d77aa43e3193b24cac17da8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494669917d4223a075cc43ed6c805f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea0f0cf83e736970a94ea08500177236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade76a376c1faddaee395852b5348f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6470e50a787e835350ccc922faeddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650ffc27d837995c9806438ac11ae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c380541b0dc2e88e42333ccbdd47e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e4ddc1348b2ef8e7dabd1a9f25062241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4434e4b0008ea43112c4d07228e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d582735f26341d73c4a95c7b365084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ccd27bc175b6b9e3c8f1e311749b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138604c01af493b6bdf7cd2dd5ae8ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7fd46f594a74f2a428fecbabe4980246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aa313a825fc3241f326d2216e12df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd8bb3ea5be317b706314708553a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c5e96d73bcfd95b3212d62ca3a57c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c50a5304bbea3ef60b7e57773b9365250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5f123e6233ec068e4c60e49eb4f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9bdbc649461be217981c74509843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b37608a4fbd74f701cbf218c48d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c9d0f57de419c3b3647542c075d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67069cc6756fc5ee0ab8cb19a48c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071817f55e16efeddcf3d5794d612bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0a8275e6988f9bf859e51b22c20a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc48fb025a80bb8941001002b23f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3be19f76ed4e703af90dc512d5ea4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a43bedd5ec0f0df43b47c45233459d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88eee542efa1b0d0734968d1ba88b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59582fc297f912b6436acc15e7b58f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1439583522a3b4a779cd0d7149047d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b089405af26467acb97e304dcb56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c30f90cce714296c5edceb3d3afe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99112a52bffc61752ef0c6948a17f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421763dc68fbe15a6226cd34d256a79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945a6fcf1ddef9bd316abc851dc6e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911ba793961733bc4062c8bafcceb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b14b06c83e4c25710b15dcd3b383270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ddcbf4c1bf694b4bab0ef8443675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494879a82d8e38d88394db577a7d2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972dadee6828e6c0b5b7f42d3b9b513273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af9126a583e49f57c6c4b258208cae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec34a2657758fa34b81955cc61eb4c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141037c54c1c2bcbbc8a9d998b256e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b18327fa9e2f4394ce426c88d0d07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd6f3280554c511b16ba4560eb8b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4026d9cdf24d5a02a554bf9e7d7f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2cb5f1b41dec994fd46483cb20c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7513d2b329055eb3b5aa6697fa4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19113d105cc04c2ee558be1913c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7e155e218f462649396b8124ac4d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd485ff295d859e03c2599619b66d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6bcf50499452f480eb9913ee78ae0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d138ab9248e46fa08dbd848194e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc182468d346676a59af9332d0302172287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab9a50ba290cb54ae3559d1864f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120de874043d49504081b13f35a660f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d0a51f531a76fd19ed229cb94a87c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c042d1db603d2a5f56aaed2f448e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb187ce36f8f2e40f14995ce54f9231292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687d368c1677c3b90686d99a2fc4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dba14e7942f68b11a1126c845d5be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f45adfa170e7742919a90f7be74b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e272eb7100aa901ca4bb575a16089f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e85d9df9602fec53528e4dc6fed295297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea6825a75717ce3464cc467aa27ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3811bfcaa90822b1c23596ae2f13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0dcb46748a045dd7d5854a369c70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849a2e85f6a54e7a5fd698027ae0b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2bd323e3f660aadce659868ce836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597ed2116ac767eab608a0e9040513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62e67521d6dbe8c6deccaf03ee638304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b315e70cd8b8236296872b2c56d96e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b99b4d4b272611295577f7dea4b8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375126154ce16f405bc33db9e7a39693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5990dc0a2238ed8195e2e8ae9dc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8c6368a19a553db18a743204b7c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e887a90b51162f3dccde0fa8e5bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f62f293727aebd1ad80ea2ccfdb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41142c8d14be1f811507c9977c68d64d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c86cf922e71c6de31a56464662f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3b6f64fe4b43ac0e687e5628fa6a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaefbebdf98c9b8e49e31ca6b772370315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef00e9b3b380c100bbb7cd9bd7bde58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb96aecc1e3ef0281340746bed2c07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882620ed827218765d170449f0ba83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb2f99828d5fd5a8ca8c270ae9a14e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a71de41dd6427fd924294da3dae395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fdf2a76879ce096ec36db0f52bd3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8cc0202c39b1ce0803eebf90947b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a23532fab4991c6c52037f1b15c9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf850f8e9c5a7a2d2b98bf0cd956417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b733b19bfe0e884641d28bb4648b881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40209fc729b5516239409c5d454bcdea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3acb7198d971320ebe380b497a21bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dcf3adb28df6318c988567c666b50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c89024b28df9a8609e40d888422ab9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2045874c9555bbb309cd8e2372885330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e538c80dbebbf87a8b482fd529d983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d089ce97e8f755a271566329aabb13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f33b7dc1d056867bc48f998e86022333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683c62adb4c98a8b3a2bc001c3f7f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818364fba87d955a50b12ff9489c60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf649ea2edc1accc261698313407c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9306cb8788675b1aee77e64a625b47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed66b96f0c24e0c1251431700adb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27729b1d63afac0f487c183c2b35910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71bdc66477d337585e4a33eccf4feb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e5553061bbf2189d546463c7749a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad187ab245fc3abe81ba7c85435a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536fcd83c9aa49b81e5141a2bd2b28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d878161aaeb984b179d4f54a3a69827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5dcfd5a6a019087c4f080dd0ff10f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddba1b597d1180eebeb6e5b35f6101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f793d570df3f3a36177f6eb973495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80089e2515baf448accff4ac530ff6dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5749949feaf2266d6d4412245890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0cb5cac6883a9a7da02dbcb4219fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddc61b82b0c5a04e192a5b696765d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7568dd84cf48db325bbdf573188915352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391497721d2228bfa67b22802833ff0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b68aa14c82ec55447f09926e2c61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd6418146efcc93330477f8576a9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f1d20963efab54b5d18f938aaef21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce738acd775f363c2882a7dd303bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb0be06aa3bfa673e3f9c5069d85e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460000450b1f034aa43539a3bdebd146359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822f44b4ef8a4c76bc37d0383b55ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe8d3363a183a01b9b938fdad37d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662adb197bbc85514211236b116b1a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbf10550e9e52924f0a90809631e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2236bc8ad0cf3ed36f88f2a510a34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a677fb86cbe6972b66406b9ac785365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4da78141ec86f410f96e130b81b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c1839bff489d3c01f717d36866180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193a8e88090b29f49862934e98e5b34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625840db17bb664d51ef04d8ac2f45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9bb94f8446dc4bfdf02f5374d2ab6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69fc381b97829ce0e49c01e30199f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd5d1258486410a2220358c5d0dbd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7451031a0531b4431afa264f225ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49be9dce59ddec7035ab5e5d7096acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a270f5e390763811ee27442c2a2525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ea4cf90253106332f4ed4fa5c86f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c14566e43f67c8a84b4e0e565ece6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbab6ee5009cd7e00c5902979836ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4a55ac4cb45fd5a77e6d1b17d57e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff6de62df9ca2a1fb79465bc7ae07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d2f1b08dd200f80917b95e0fe634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541985eefd4e01b45a04a0cb05e8d615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4af28d44b15e4d73210569b82545b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7f818c84cc8886366c2a1c2938aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6dda7c8cf08529c03e93c308dc15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876261e5d0270ee9982b7688df77730386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad8abb611373a4a0eff6ef38ba324387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf07ac8ad83e800aa9d0da0e2cc9508388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5477a6cde75be158fcb882dc9c616389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1c044844ad832718f4b2d806abb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ebbffec709bd60bb8133560149587391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da2c7f15efdcc054c089968df989af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d65f42686e2e80d21465c8ca078c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c26772e3d0b6247113bb96587ef40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4ce46752e16e1a63ca7e7c3d1a7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3516828ebb53fc152c44d77821289396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb44f1e7ca0b11f5d50c2b4a0612f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915312abaea757789355c75e1805384398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd251414549d568939b19842b0baa9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a35420aa739ce00838c20812e043cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9240af5a394e7de24a56b777ab51d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50fe6e00fd0391ff9366931f965d5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8fb12f66bb8a16bebecd93ecb25b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45479ef4802b76cbff65036df68f42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a95fff9d32c8dac029d02814df78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bdf734418dfd13af71c22fce5bdae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da16f8b58938f1032f497e037cae7df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf90c095f2c655116e765bdddfafe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac648435f3ff4f72427c1f8f699a4634409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2817558897a350e78bdd1f9aa550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78ded904692a2380a005c205a0471411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e64836d3ffb6b74ba00606ee4e67b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604803e8c04e264abb617ca478d65b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fcf871b0c22e89fb993448920c19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355939dd2779aa55ccccdc4bc306fc21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a17640c240b74080ddc1005650b9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f263e86ffa7bc9e21e30d979ffeda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd181f858e52153031d4b29c065ac2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d4fd495de34dc0a35fcee02c2794419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc3072e24f68011e2ac8b05f69b84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f832ff5403d052d5b5ef8a956c0f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0dd378d6fd895dc755b818bc886f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70d8bb35082676975f4eb179fd73de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9ef0e342e8f6039366d968be2866424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367185342b5003f39af1e35e0f260c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff9af9237fc5ce69bfd576b810995426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702647ebc5dcc80f97089c0baa5080bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e78dbfd0553d66c855aa37d898353428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d63662e8af68bc0ac16d10da9fb15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a316d1957a0c30eecc956227a6c43b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452043842ac2813719b6ba2d474787a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e741c37589b0dce8d410620e140eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f02166b4037ea51c4ce3ca9a98ce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdfaad4a7f167a1c4672d1ad13c1ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18fff3c87b88f36ce0b52bae910eb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123da24c71753f87608f61986659c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f70f83eb30635fefb4f8f41b83dc9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ce1356cb257329e0c2563c13cee8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a7dcde9f2cc1eaf77e2caf2ff5ee0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc93224b81b76b6260bd6a5697c8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a3e3d0c1eca7221b8796b0c76931441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973b8af9f265f960c01bf7f309d21b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c0518e2c09973c69e43e3585b2e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcc861d45017203ccf156b42815cf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b72625bc47b296e68ba23b3f8966bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1df76de439c0f32d9ec986afd098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e075ffa90915413f4abc32c25e20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9140f365421aea5a50720301897d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dbb336c6ce7af346b3a27393d037a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c1d6a03414dc1b78d9784bd9d939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852abd1d32be2379ecdbb008e5e6c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb193d1a91999f9712f1c43fa9c88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e62d282933fa0016f740b24e19d62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6278c84b9753dd2f284e178a6fa5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e0af9ff0acc0c7fa848aebdf3629455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1807db91f49f2f201e84ebf842ee4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98830b5d6dc74ae1bbb81472a0525a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a3c9b144428659d72135ca8587a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c611f8b8312c11035039c502c3d40c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71529d35d28c2b9099a34338bd08315460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe59dda88033cdea22f2838d4d6f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e6e6a3c26075e509b6769cec9efa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b41afaf8e74b9c14a1e0737c98b13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762e41ea8074e39f3e6f2bbdb768509464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853549c76ead47dfed28584ca078611465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13958293e3337e4290990f8f9a9c2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9737e7580f627c747f2e3590fdc77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05c86c659a31c0b258834031e532b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610373ea89d7057445904e20c6aff0d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb09b410666edcfc3d7732a8425655470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41bc8780a9bed3937479a65d32ed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abd626df0ab098f3dcb6a4fc59ea8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427f47025929420e42a368937303a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c14bd7d1c73e3a2fb7e895424ec0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507166dbe8b014bd92d4cf9a806431f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40434b5670525181616cf35a46d60a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808e584640017e88b941a29b86cea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3afb34a92fca03ab08b07e37f2d51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02651c8bca3aabf265432a199b1ea21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea46e24dcc6f05497083ddee25d7ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242811134ea040f4e2b57130c62ac1af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd7137d5b4edb854dc67707f5e83c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf4c4fc6cb2270ad620a5e514d663483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afb3605a3692d709302c45056842d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccfebe592b13afb9afbd99324373d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ebb957f3c788bd765f6b693018082486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb960a0c6c9aaa7a945694fd5a90f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d5fdcb4edf1e9df10b711271079b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbbe46cf5a2b6e6039e975737dcff7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74205d858e074315bacf9c71583007d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcea29615dc66c8a1666c9718d5da4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163db9561a6cabf56b5ce71e87556ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd43bbf371de403b4ac9f09862ce51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646883b61b42afc86c5f39d5ec256f95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c2d886a60b808397a403dfd635b08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659e8cf882f6d381254d3a5c414bc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbdaa2c6bd4ccc5f3624dd091207d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d6d1d7e389ce92a023b88750546a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae16c247426e1adf492747c4c79c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3f0b5d53c9388f3d66a6263d7397500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561cddcb4286896863cb945b54786f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8537044f8a8f50af7a6fa168d9a575502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d92f1325964f8ca8f52d33010c46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e86b3fdcd2dbbf6dcf3f0ca35c4e47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437474d1953d404b483f04b682dabb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c86f6b301e4b4b11a707f0cbee2e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986dbf48b7420d36e9929d8d264486507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cf1462ec0d313d5bf944ecd91e06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e60181130ed651194299842d41e127509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a58bf063af6d4cba17340be76a2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44af78260196570afc5e1fbed871f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d719e35506b4a897ffce3bb4f3d2e42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1611e731cde18f7470793bc3701bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa227cea445de3f12c9bda9607d66cf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180ae7d2cc6c25c8b5314558b44719515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16677f4a78f05f154bf9f8d2331157516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b9941bf260798a31bcb746bbd8eb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07e38515ff8e4c98a26658a3899e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5176f028c4fa756b9a70c618e69a67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e0bbe344b67854b34b21d0a3bafa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c79c63c0b2208b932164a7a8d48a2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f0f8b9a45bb4b0a83300c8c9e538d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec47cfdfae6a155d3b34a0fe203c17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec649316c99097e07b00edc755042b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a42e43122283080d2c92b531d4d57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8c30f23473a66805d63e6a015dd15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40306fc9d5b437d82aeb875d87ef343e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c78df4cd92be524f65529aa05a1584528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46670eb71f0c0bd1267ca88db8b3269d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb05b691179d0af6e530fb9493d9482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860b4f9ac015b8319a0c04b2c2f5c74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1532b57db7d5d7c1eb2366c6975e89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bffcf7ca433c907a344a45a5c843b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5766abed62ebd7b7ddd5bc93ec453534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf328c4a5122b834b4e87336b18cc9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937490d2a7e4e4b75ff381ad76f45a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c6a347620035ccb149a43d6e259a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d677a0d3569bb2cd005004ba075bf66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7aebb63f98d9c9ec9e2c2c0e7a511539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3058407cd12b86d6b952ee50c03d0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7406776f517cc28c3e07b5f4e8a6f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4dd3e0a96c904b08e401dbb73bb25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e485eca10e023218695d761953a3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd727ca101b069cc80e9170614f1d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6cc708ed438151d57243f5e753ceb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc397e664e9a31f8e8e8e211fb8a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cc1426fa32307c844164f0893bc52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d975c74804b5748e1d15783b0c62ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047d68188edcdfafec26c8b16e7963e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d33680423efdc569b029a4c044f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7187fa2aba9f1fbaaaa78a76a833f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f78a816719d67c9e54f76f4e9b7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffe065d27881ee7d50d2a448a9b02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee00bba824482383ff0eb0137e8e23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db3cc6458e5449c5457452795f8c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa2dca0fe8f5da51fe7953bbb6e260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb34185d739c24ed8c1d4371199b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a159b6b7c3ea10dda88897011cba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e15c1a9c27d7a967388cb6c9d9a80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88543b39f2358e2db7d6e92abbe3b9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a36decb701c302b10a59d7f7db19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9a33e9ac1880598f374da7da969d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9dbe9e6ed5f3f104c0674848f79ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837dcdc7d3aa0e835083c1f1995bef2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a471ee69c43e02faafc334d09e62238565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0264bea87a1a6d016b5e909472640566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc57f48f4ec1734af264bf51da1fece567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497711a1464f8724f6b25d52f91034af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37891dd28eb5919ac02899f7dd62e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b57c545a26062a745ebe2db285b4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0db09cd8b84b9bbda783c86051e48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18c765538db9179533dce900fe4307572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324405bc5d892098d0a4092e4671077a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfce2024b1a6c73cdd13980165c73f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2728853a98af6eed6747fefa35e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645dc7766eddd429df96aa99f1d88e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb918e36eee58b8700a91551a3ec8755577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed3976c40110c85d024c188814abe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96c3ed1b85f4e4a16f59c83d307f32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63d9b09f80ed7626d13993c19bae5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eeca848fd5707f68dc76b83ea408f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf358195b935065f4a3fbd934220c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154278b848e336c25ac43036ade76137583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29475247685156d3d33e6829386d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798f06f3afaa07e668521a225dda2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4dff00059f22c12f9ed5583257344586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e5b44811e3da9ec9e8a21219bb09e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d2e6b4205b07388629ee97623510588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc17019d1ec95bf6e5ab1a8794d7733589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b81485f66cde8178e2db4a27399d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52cfe764b70b7765be8c923a6f1c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b93a79504f2d8b2488c2f95f3b8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46593f91e771a4e46c8e845d39d48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8b56236acd463bc455e25a373493594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b44812142a751aa0bc5d2d7abd05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2020fedb51755469073c911471d9c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96299aa3f620d8766f4a49f1dcccc139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4863becbaaeb186edf9207471fa051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c898205d8e4828237c820d8a63c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cca7934ed9311928e1b12615454d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78103da5e6080b0ffcf46a39160ee78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439502a50bf3381c6d9e1d352ac1aa36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a15cab41c34541c51ed54be115f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78a50c9a009437359f12394b4aa423604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433ecb22b0a2bbdca375c5f2710f4db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f08e21a14ced1146a56d5d6e69b3fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e94a10658c5956c09b580520a3dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049fbd3e61674663906a1e99618d50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb50765589855fc1550b53654aa5e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16b244665173b0633346747db6849610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3409f7f751f46e5a6becd494c713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58e545655bfe3e4e495937505eebe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644c5597b06c6daea0e4dd3f57857b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2607784cafb27256b2bce4d032734614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db2634a0827c224934c07267333b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733cb49e47ab3f0694fea2301d3583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe7e94130dcef6cdf58de6bc74fc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbdabea07844eacb81b33ab906428c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21c1fb9984cbcb0419c852600466f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1f803f076d8a1f7e7a00570aac8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9961461d35b7a47c6054b98197e8b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cdf4bd5ce1043ae49b17d0989968b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209675f7b526841ded11e03ba1576af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3780b7ce2053baa58987c1bb000f1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0513661368e3c01c04278b9aba050625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f682cb18fa97b1942910b71b2831c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b9db1d7f8a2be886eb4f6e1ef347627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48cc24f95e729e9e45f6be8f55d212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d9458b7681b4e3668869285541e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0eb4e07b4274d3dbed6ceeceaa84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043863f9161a5aabc49ad8925208e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807807c56f75d5507fdae9c2c6084c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772113f4f01ed84167ff3af7c2ddaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c20deb36589cc7b7d14fb98aaaad5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fcced9a797d9d38b1797d3f8b1001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dde6d68021c9cfa41c5eeb225651e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee9ad283b56784155f153544354888637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6bbbf175d9fe713d62d6e65972538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b07757746bc351c180048736240697639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646226b5947bd8c8cfd1fca351e858af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac604b25eccdfa68b807dfdba70ed2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a262cd453cdb762785f95c936a221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57904cebdcec514c994647f034975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1475dfd482b9a07d56a0ace5664b7644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0b27c7357492d679130ef7e2c9251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f9d927c7556ffe7372096f29f9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc61c195df0c7b3c9f3037dc3deb663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98ed4131a0a12443c9f79466a99dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451c6139cb5a54b934749c96115b635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae2e3bfaed41d02b7f670bca246436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5c5f7d5b260f6a79e7826b46e8107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8304b1467793b77bd9857b058c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b651ab3137e77da7a2c7842910f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929caaba69e3940f4d5ba4244271ceaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd2cdda10a29ea13f222cdf6efaea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a7fed62a128753dd45b8169dee2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f2ff7054f4e056c9db9fa9ff5980e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296934368a16cc902300b92b807e9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2ad3b9c827f62dcf166b2240c4eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0570078dbea02950130e49f4015e57d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8259788194b37bcb4a59bc9faf42d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618313fa93dc44419b0fd336717b30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1108bca78990d4aebaebe63f9a398ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95ae3eb298f766e753a7d79c7572e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88944a11e778f0ded2ffe6713ffab3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5a624ac54b716fc9dc3dd396c36a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f5ea9f2cd7a60230811342a93a0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b13777dfbcb4c922dcbb85ee5959424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915d54693632722473bf85e4e7841c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e924a04df4a6bfb476797fca9086b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8c8dce2fd76e7cf0bb4c6d76637227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ddacd65a8c7849372815c4af783a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ef7a94749c83dd189cbcb74cde9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdde3eb1787eede05a5f6134051ccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7390d573b7f48ad91d797523e778a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cbfcbbe29291b19cd243fcf7c0b3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c373057a42286db3f721345dafb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fe5f9b63b7b837fccc8d693d775e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f2388be41359c8b7954949856d8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495e7d19f20452180d668947c816db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00482b8f395390895b968807ed5ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379879c00eb5fd8f7f41fb4574c42738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63d57d9183c22afc17499aa02ea6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d952a4f6be286e498e2bc305a0b7e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de082a35dc05c880f4d9d35bf0b006541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dedbcd5fa084a8d6edcd07d580b98742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e105122b86b6f3b8826dd3bafe15143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396418843aa2a65b01e7d1e279451f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac3cbf7ea579cdf03e9467d85dc0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f0619ce6f77515a44266a376759746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec687281a1a2158c5c9f552270b9e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82190639bb408989c5d9837a8f52048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f88536134b129add86aa2cc18fa1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab734776eb602f59be3b59054994450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd0bde901d9cbfa836b9a6919393b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645d13d01d7a49dc99b34ccfb488fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4551544009d2043315a283debefc2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051002ce58393fbda634948684290c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2a99fb16690db6601d51839bc984255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564fda07c4d041b77b4f1989885297856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f775cee43d0bcca972fd95a6a5e5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6c21e67d731b433a04804528f88358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1613c365d6a6199e91d08337e4cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd577f08861912c1a1438930f6cbc4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb29f90bd3279df9f15a563b14da8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a082e488164174cdb7c29f6710e8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cac05fb512887d954d15a34a2449963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c0f38bc9943f31134a1cab1ff1b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453809a88fc39adf3f2d194bf0d11e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33099d4a07f491cb22f9b1e6bd7b6b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee55adad2ac806e80943e28a6ebd1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858646503215535c143d21fb7f3c1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c49f785dfc156c54e0d67183424c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a3333723e5f1880006e22d16365370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188229e92bb4299fba80514a1d93f6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a931b87b340d93aeef394048299bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92840bd7aa530b6d417552672382266a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716bc300b5f8641eb55317a5962b6bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94de6d2cdd968325652aa74220207775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd4433e617b6edc8861f12980f03a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48d22305b0893544e7e7e8918219f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55a4712a6e310895e2acb761be06578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff1e25856376121dfb2017e8f009979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d8b55ca130db7517abe49c91d71b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5ba8d7432577c241fdd56eb741d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450604d46e3694e3760b18a26b0b6d2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cbd4fd7115d42dafc2e5b29ee395483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e0db43b7a07a10a6657478cd5690584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb367062b2e17b5eb0d68bf0d604e6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea84ed794566758861a2a3f0d376ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7480d50d73148cb2895ac70fb8d2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afc2a00f491be3aa1edc67e9d5c1c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d3294d03383ed33fd2ca3b19fce4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc609db5c0ae65e7ea28eeb66bba5c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d7f3f532748c7b9dffbeb5f7ca5fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c8274d844aeb55f196867713b53992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321854e6dbb034ee1ba928acd4d40093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f3905260d3b47ddb7f920100760094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede55fc528952d5492ecca8c789a2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb03fad17c5ccda92174af665b47896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6e9acc93c022d088e0ec41a012ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6faded8a76c7f6d076c549420dfccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd46964db7e359eb735131e58587199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c23c2961eaebf5c7861567f1988af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b50a9da5840c0584b80b7a3c0427101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a1d11da81e397e561144566bbcd92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e179b9263b8a6b3795591a3ac1e47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f03dcff1242ed5e944c4a15bbd0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3492d8072805ad79bdf202627be5d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d6c8e5271985ab3863630104ae72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8622c56a3207d04949aee8343d8a7f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7a0721a01bcb8cf84fb2efd68ad98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff4e5ceb16e04526cf845ab7eab0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de383e9a7807d61ccadd9cd9c30d9b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7de2305c3d325d24b773350e1a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54eb251488957a5a1129d7cf951cab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e6040aa6c1f0ed78fb615e5f42793113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d4dfb7353c6afa0a828043c328dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb27ce089cc2cfe128aea33959549115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47bb2e42b5e172fa80d4b2951fca82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d3f3bdac408ae37a34b3256c7215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84fe70d0efb8c413fe037ba64d321118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3779844d0638059e28b3c3fd3a9a197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc6b9f9e2f1bdcb40faa3955f57b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9614845d44a8a5770b12f8efa398a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0ebbcc459098419012bbd95ea6e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79a782075c15df9262ed0d792a9f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce366ce8cf7f0ae54c16c0956370f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15e031895c5186f8a2f3d810ccc59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e4e11d00937bd5e9d60f4de62ff0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29ecf1424d4169716b749e35b7ce92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea8650c2b407378895cad6246ba525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e6c983cf6b4fa31609bafb24e00a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f3e095b45f79c8b722cadb9da8da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21844c64fd5f98974d3e1ada414e30f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe9ed640b206eeb1b6a28f1533bcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7351fae249d0560fa6984de412132133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125595b30ed3520604110773c67399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2ebbdb4ba1626112e1a10bede969135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5d3e8c078cbb67def53cbb21d9acf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec105ed4f1540b60f3dc7b4022b6fe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef94aaed15d64614a057c652115e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb3ba84c1b5d3776abbec21085f27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141214521c2779a999066babf10cd012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833652ea3dd3978bcaab58e5235460e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040a21c4105a2d567ed19a19e93ab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fe60b625deb1049698bd7f9c1514143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a164b4b529e18cff50a2bf82b96bf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7259d82639f942ebc7dee847d91b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0513a37b65c192406f97dd150f402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1ff866efb207ac9e4cfc282960e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d8825766c56c510016e485a2b8c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66d60359295976d1826896c34d6be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad9b7b4e67729382df1e3be0f21ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5799fb7f80a9525f0f76b0ffa4c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2f32f4b9166dd79a78a960a3882f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ec5fefd121e132b8e4c37563f0d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97bb9168abf950ed35008339c7450154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e9d702271da414afcd23e096f29c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bd0e1d92a0bc352048d5271d44d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d3e7f0dcaa3a720bd8a0c29948cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850325bbe713f6c8ed3acbbdb8229a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ab73232a6b2c2096e5b13ffd132e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b2b5007b51ebdfae7eb64d15b6ebd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a1b43715fdbe93ad9d519fd210ed3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5da6df33c1ee2910f103aef0e7405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca224428253d99325e055b01acac027b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08a138e2a86349ce10350f4d554aee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493477ef1333ef8c2f93752f3aa2559165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3b18da5025342eeaedad186e9566166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c3f58d49a7cc2b2cb5b7e3d50c19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248327a693083f31af9ab09242b90534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aad59980b44f9cc28474bf5b3cf81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665e76025762dac10ccaa003df6749170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83146e0964c0fa32677a785f94d088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c44cd13f1adf7181ae7214318b727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92516e0a3415e3328c758718c6718be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb034327fd16e75ef15e978891e95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78afd8e0be6c0c1f2e10e734219731d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd5161a422cd7ca5a8e69845da69a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fbb7fe7fa0ed418afa4008391407177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3281646c825ae509a0cb62b522e57d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb772cf9e3e8a94bf21003ac1f90ba78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03430fce21e09ed540f967fa1ebc25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce0b5d4da380a80664b54cfd7a982181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c343aeb35f5e91d799590ac8a47beb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2529fc4cdd8b5465fbac07f1461ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea6a1926596ea501504639ade7219184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3401c774d2f629b8b2abe41770d110185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee6a7983123a2e3209de19153c719c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0fada7fc1b34a26e6ba8eb12b1ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea775cb7745fcbb136cc2899f4b9cf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ffaeffbb520a177acc15d7453b0ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228db91b5e58d1db01856347a3a6803190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947aa13dd2199887b966031f701cbd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da07268c9905463e83038dd4063cd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d258d044b4224bb9c141f869fa7ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b39eb012cf2cc17e105ab7db1f57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf47d8f455c0518820e149ef775932195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c1e52cc82481f0e8ed895ca555cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bb32a25017564136ee46cf236747197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebb2a39f0afd74bee6a29218b384e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969198628367ea9488c9f84753bef3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64395c5b5baec68ba7d59c7c277dc22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df83fe41c438544c871a00a8033c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a66ca1c15ee6d2409facf5847dd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1cfb508b3f87931a4b56d505f6276203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ffc1fc4e4687965f052282106a6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754598286ce350d3808b6a6140fc87a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e282bc30fa747411449f4dd021d77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da2f23481921b41108072491664059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88471ec5c06fc375c9716126e95243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ce27291b8747a9d348e0eacc7b94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbca7219cea51f5d62a2aa923b460f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fccf5c805e2f46b809c1782a05fb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ed0a54264eaa07b40c09c89aa7c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eef71ae43df4ccedeeb011b34e340213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7b20fd0fe4735bdf817bd4256205214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3a528750438c81d3dafd964cae4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc148af89a0709e8ec915bdb63df95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e8156667334487f782446ce9ddade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c220505ba03b295ed93839d2e705468218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c90d5ef3b4f8eeef85717467a24b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfada69476c9b73a7b35c04ace0bc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5f27af6a6a5b047be1671548c1f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55d1b1fc29cb93c5ef410df580fc51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910237e04154d4f84e1e54290e4869bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafacac40038bf5d09cb70d50cc1f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa7e4fa2911630bee62ded22b33c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38a349c1d4945bb8661950fa8050e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0f7688e618e907ec402ae5ee7b23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986205f2bc0e2e08a9043114e29ca06c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fee317d025b04a4acc258abc92de7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b2130c027f787b001bd34c472cfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15eca3010fc08360d077b653bfcd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e3d5a5c1deae53cce7cd120ca6e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895df3c7152fadcfbc20c1014ad48fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ffebaf150c3c9573bb9b2ee6e004f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68528d187febe08d671137ffee7af912235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e91468afa9356a21bd316ed9b9c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a278f42240732d41cc44066be254ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42934cadc2f9fe961562546d708514e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33036c6e3474b2a26865bf04277b7553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0e496ec840bb5dcc5e62a8941d2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8141708be9fb2fba3a4eac932920241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90853e8d4dc2cca42b7670e9d42890242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55303cbe0281826bf54c8bd06e405e9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d71ce8f627bef6869340ce28aa8cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9290cf688919409173a763b7eed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c60117049e796a6dccb1963fffd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9416ae6a77f00a85967d191c15aa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37292028d622f41232960735684e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ff23ee06f060a2ed728725046474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62630797727f57053d08da01feacab7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3e1200e3c1d406f4a45418b8d8a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807b70e1d388c3e49a011c101450b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95951d81fab96ea862af0e1345391253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd369636b496098497da94bcf9db739254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf910cc6ce57b461173863d1273edf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43749b8c9e756fe9e06d3d855bb1a7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc22e03a1a38207fd9dd85728e22d21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1eb6f0aa05f635c70da7a7786d02a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1785b71b08bceaaaacea1a51ac43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e239d4829890eead816fcdef7af9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3965a45954282542675371594ac6f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e5a321436cb1565c3eea0b06dc98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac28634c1982ff8c0540cd977c526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eee18b6ab145e41494fa08197f1a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec953999e7f8250e599e71f7deba65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243ddefc339a3ddaf557bd646e0e8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d044901a3b813db1e82f4afd731ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ef6285ed6b57fa23bf1a48b6a2ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bab0d0f424846f497cbd106596b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bcdbf656722f1af41f6ac1d50cba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d629c1d031521994c05bff6dfd6b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335da6c32008249e2e314d3eafa2040272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ef4e09e7a956d2101706c11a526c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f207e476dac95d0ab4cf1f2e6d577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689f09e16e16c318a6af852a3316bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b91c5e1a2db58dfccf3ecb3bd8625276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13987009b6ab373861c49365509ce6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d323ef6fe1c94a8433439427f55274278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf1ab0b12fbcce1b5b9af4385e5bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024cb660055cfc06f6dc6f5e0589f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eacdeaa2170d494795c955c6182df6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b2a745fed6295e7edd94d99281d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426316e520b78c306074c027034a91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb13f968bddef7188f2da66cb0a811284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789eac0a7f25a499995b78daed2ce83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db7d98ccea0522b2f7f7cd817d366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073309b3da7e42d2ce3c5947c310251287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19460535a3a2684b9048d24dc622d4bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80436bc803d1ad53f7e3656d2e68cb29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e853d8963dc24c6a0bd044773548ff0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776298037229f670b654fccc51ebc6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955836d983993c87509d59d71af17e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aad703c357e57b0e2aaede77d5845293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c5443c7855c50486922f19ff9bc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bf1d1aa8992cfa61d2534f739e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e11aa2be6ba8d92665a6efb81c972296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fba8d872123a1da168c41f92095b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f88febac5e4a86e1fa4c0a904fa3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ab120754cd406187d91790bc6826299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a234d5c0fd968eda56263d94603ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f212bc1c02e7e518ffd709f26167710301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037380da492426d0b5b70d6b2bc0c7c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37766f50844850aebdc215b032cee9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02acc90c2d9914a262d1bccaf03496304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94151b5b7071f6a339e64b47b75f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf5a31582633bc52344067f768034306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c543a00ad7c63b0d4ff5a92087c8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab4951a83a3b4a5737096059da8391308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab730f8d0885bdf8860a9314c1106d8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22875a72ed093f024b753bc5ed5e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52d9ff31ee2abd7713c4463b4f0eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943f5fc1561520e75c199619f4d028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98a336ee799f4c12f393c0af5caaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f0342c11c09076e73794cec930ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0b377e792c6c936ad97a38f17c09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0d8a13207ea8f37ac78343e48565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01357baf133cc8525c1cd919fa0e7c92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c1937b155c10ad948f33a8b9a2828318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266bb5dac8937c981a8624dd30d5dbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc8f53a4ec840f41405bad7625acc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d1085f669e9435c2a1f1682677bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d822f9cb401f1bb864110e95d6edde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b006000a9c653106a43e2acf3493a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfbfeb6cbf017184da829044f9e2b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513a0fb072ef3f8641162700830b38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c37fda4a1f48f4f40160148b73bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b30daf76f73b637a893c4a850569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4571a6e7fa697f81f55b69715943d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448294449fad6184a767d2266806459d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec89cc4b1649e248ddc0630407774330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1555b491beb26de33ef0f9bfdad3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468e3b29f674d375bf759eb4dc5f442332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0225bb3fbd972978fdb38ef64039b5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce9279059ac020562bc4c8170fa32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae493b368db7053f293932b805206a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967aaa4479dbce3b9dd905da2cdcef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f10b1c8be6a580869e96c1013e0d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694b26b2d6a5b8462c7801a749045f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30223efb2cda6df483b32fc3c16e7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86543d7e8d27092d26574f4601faad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93be67c52f43dcdcacc2dfd8b3d8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae44ffa268c891977c6960a37bd2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903b01c1c2697d6f184567d86de970d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa19686b9449e503209dd1d56ab72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d215c4bca3bb5ffa514566d09b43b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa702b74f932cf906b0c397f77841ea9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568e69e8c5f5a28879c2d3ce3c6e1a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf84507d23a2e2a28451a30b58c3b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d234e7ca222367cafc907c79a7514349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f845c0d9f5034ab20ec7710d24b590350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4761da19e1d2c208e7fa138ec10f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edea77f34ca851a049202a6b90d33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296379f5c4d2e30adf097f4bd577a54a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e2efbdb0f800c1820491cc79dd00a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9dbfcfebe9d6a19fe25ff2805374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce09f5bc5dd0c78be8b8c0ea71133f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd9412ead50a9cb428d5032d784f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289956387e799f85ea0e4693f73110c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9652d02ff759da88e3d8b00c0761d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a200d5a0a03c3f6a58c9acf20b0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf28dca59bd0560beefd51edb6b78c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143cb1600e7a13415d6adea57276de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e748be262ad78beb539a0e6ae7f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2019746a9e9aa42e7f86a4091c430364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144e966577da222ed0468f9adcc0b29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606c8204ee3dbd4de534beb22da874366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f7e0d0e00497d8fcadf8dbe26055367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30a60c3c3632684ce88eb986c1e40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb7a4bb1160e8a8ba190da93fbbbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6837c61284da6c8ea9de842b4ce344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d520492696bc93e758c7feac42cd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e99af2599d1779b119258ec456b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30004c79d58a7ac573626262f35472373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee625297bd81c1f353a893bbd890c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf817c6b456ecd5cc08fced63c5d3d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481def21e5ec7b4991ba52633c0fc504376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905f07bf793aae27227d0ae2fbbec81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa2bc97c17ae07ec81fcb15b7e674378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b253801bd732481e7784f3e51befe8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a1f69cd4cc6aa6ec665586811a1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b87e6fa822f04c35d6ab4cde9216b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe1832898e7c42c4841b17f10bc619382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a68a5bfd1423c480ed41958097db80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cba8be942737d87daf3076e804291384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2de99beed1b9a25429b6c6b95eca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ac24b7deb58d903b502998c21a66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc258f6a5a7c0094c52c42c2c6007387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5a88b975753a9ede6ab4d7dfb12a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b06438eeb3db53576adbd28e76ef9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85ae30d35787859bb4f70c4b56484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7924d7623c39ddc424c8efd02cf8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc29bc06d580ba48f91870115185d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce93fbe0b7db1b53e833a5d1b37e118393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83c0cdfc96ad83d3db5efe05dc15b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07c781eee868374482df13b80d238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4451ea8cf60e0410b26f89b7384bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae639e8cc04e82c3306c0caa136d26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0cf437f1a0f4739cb051656b24b3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476ae0ef9f0dae7e871c90ce3686e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c780a26e711d2a7eec91afbcc8fe9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c4ca9b4b368bcbed5bce24e44b79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a73b7c624cc1ee459520c9750a73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea4ae015194fb1b38caf42ff176b25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc01fd51f2c4de56ebaa89e98641fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a62239b39e2c7811d792842b74dcc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f18e10ad4c7a25138d751476baa50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136bd78e5dec88f32917314c11b382f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee123ab8fc766ae2b7b497a5d3fefb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdcd793dae937aecd0e1638f09cb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e95cabfdbc82f5e48d8a30193112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2fa9dabece0899a78e2fc28565f12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e588913e888aa57db075df7a6c909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d29f8b41781176c09db314077913a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0334cf55643c0be98040a2d7f070414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b628e991566c3db408aa93906b931e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02de44fe7ed30847d4a6495f8a0721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569e617fa225eb5f22b7a97776d197417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d568ece2b59ad50130c2ff3b8fc61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d9f4b629c1ec9fc338acf98313e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d65749f086c1326fb9151d385d83c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead4e9a5ff9025e1683a7082841182421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215a9cc8f246c243f0462e500ce9e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8f8ee9af9b6ad2dc27ce082fb9cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45acb0730e640f66b7d809b1da41511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fd4453f33f6ad95c52f806520102425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c2f2c505f822c783e70a390552f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1a2663b1bc8bc5be33313699be5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732dbb61536ad57568561a37e404e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bdd4c28991ac8a38fbb8fba2a2af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023561c5622a1787304df2ee60f9322430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e9159faecb9d447d0187054858ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929edb99163de8900b7f4fa09c8b74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce16c061fea1142e3407adbe502110e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610841d176db9e69779f3bca9d41db3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be61584fbb344f00819b76fc099d17d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c38e9752aa24141a9fa887f10b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b0e069903cb7dabbe50faaed2bd06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde44dc981a2d7921fd9c5e47cbb3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8cde10bcb2ff77b3eb44b29efe3cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c27c8d2f5b673fe75082ee24fc1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3643d059273fb463687152dc0da3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a15c1eaa7c2b14aff71287f32826442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668065ae1c8c8bd8125f06699c9a0ebd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505798c36e9bb602d7297f73139c1ed2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a4e50215eb47faf0f1f7f078d3df6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78300771cc49e2013410bef825133446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d85d3823f00655cbbc353ceb873b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1196cd4ca0282a7c28221765fe8a4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb099a3b300d2d307a040aa263bb1f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf4c57c19216dc166dcdfdf56dfbbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a01cd5c4d0f8a1dfbd9445672cee7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa518885e8079df6f28b623aa82a084a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0abbe45f378677b0737dac2b42ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c45de7025403ce352f181368aea77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7673780ba030d89ad53ca7b627abf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fca7f36e5fb3b648d909f09193804456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72897c429b69150fab5653ac289bf88d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374d571a3e55dcc18df302d284dc6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb000d76940293b708dfd06d883e94e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36dc4b64a12768f5704016da25e5ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5a5408e170571fbaf634d809fb07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639da512822cdcf5931e1b035e1fcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc9e80c6dbbf324bb3fd2f54145e5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233386a7d861322ae5756713bc5b79bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c829bf17dd2e5161c1601aa555424f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cbba570b2f94ed52c3d2e4474de11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd664487289ac58407d9bf6f9f7bca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f2c3f1ad729842781a7377be4e9ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fef160e9218380ff513068f0b26e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756b67df9e055a7f5a81994da9a228470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0e2f7ecc4c8275b50e38fdb9f203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e265a22f87f18b0b98f19afa64d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb110e0c06526b33cf86f307d0b4dc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7a12354348a45dcef874edeada02a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6d341dbc21b460c0ad2535d92a33c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834975ed36ba94f6f563441fdf4b786476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496ecb88db975eebf2b82c15ec412c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4ef3adc705e69c4b84baa0f2d1db1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb6cacd1bfc15747cc30e5747d777479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550f64b81a53903530f5f8be126588480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b59ea4479ba32214e895eab9d98d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b52d10389963f1306658f8c9cc886482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee67cc4898bb8f499edf2f57dbd13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bded35cac40d8309deeecdf1940e55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3944facad276726420f97329a2b5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1059ff62b7f2b5f67f42d0e2edb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40234d01f2508cb629b1f8bde61ab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a349eb1575290fd5c74c554124dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f5e768549d43e08995f8e65d54af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620bee6d39f3c442c9900a52a54f5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2035526baceef228fd6f4279b032491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e9d0fede20825ec2216c342ccc51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65054d3c1f1e8d116a85d4e64f04e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c27543887cf018d96be077400410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7395b3ff7abbb6ee0a69d1fddad3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa1780a63922b6f9b36943de506f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c9291197c61ed8964f19a2a4b4b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b791674e2a03a3e526f419ddb46cca3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ce15bd19008f4cc398e9a3074e24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc589e4b165920bb0ca9289a76a3588c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d3626f662c9be93d039ebadf4a5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b1831719571c67f71689579a700cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c71286ac0759984002074daf56091b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873acaf9c74d1bf90fab82754e146d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe5ee5d2f577ceda9bf1b4e9e33bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7c04d30ca7d7a25cd87c757c57e75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d85976c414cd69a3e51f7f376663507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4075ea3a98223e3c71c9c069dcc86a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a4dbd9201215b343c9a4128594fac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056edaf2ca260e5e5d4ba2bb6c3a4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8b0f9e04303dc6d0f551de26260e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7d79a6438f782506c0ab843d20f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791b44c5f2eebf008176ef7a7d4032513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9753e74153f80e5e9d912fe0061c5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe918722ee64d0386022216f11eabe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24a23955d58f60b209b147c11841a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece550fde28b34aae8ee7336fe63dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2fd28873005a9cd4d2bfd4f346b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1fcea67aa25763f1907c7d88b8299519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac132bc6a96c4a7a6f117407c62a183520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a755441306b150e01a8a38f5fec32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbdee8880afb64fe1986632ccdcc0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44cb02c92e64be6b4b3baafdde655523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf36f4b0bb36d223e73e40f4a6c87d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50cc9f3bac63dcbbc1176caf630bd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59127dfd759557fe2e99b185dac95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ea82f799d6c3db9afc2d68c8e024527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57938456cd611e732f45071a311518528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9383d4df16f3a64b072349dc00d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdee69035dc4451c73eea4bb4403cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58fb229b7dbb103dca1995375111e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a331685dcf21fb7d838f7cf3dd1a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef41f61ecf776fe1718f8f1ce14c049533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a001330723596b48fdf9f55abcf7695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e245cede7e0b61d42c15fd8b2c6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07fcde816585410a233facf82267d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bde85a429761d4b3ec33ecb8b3e992537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072462fbe93b8011a18efbf937c2d0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768037b4bb66766046d62514ccf4ad1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009004060fe751e5f1ee46e2a9e49b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751a2b6f87e6e0759e8e43e3e456af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c292149c697fb6686e8374a53a6207542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa85120e74d54bd4f4fecad5d47e00a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd48062c1b08e602e70279864b0e48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8aadfa4b247563c20b16b48e5d081545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dca4547b8f19de1cfdd676e5fdf15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa0fbba838a6f257f9ddd11ce5f9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368daac4e3474398d69008d2e5ef3a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d63b4f9472ce0b9444d724c42cdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ec30ca6a0168146e6ff970217d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac66d4bc859ee294f83457d6d76c86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4610d5f7ec2adf01193d6b85d6c750552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654ec6b3a5636da4f955154f2ec2035553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432c654d0a9d4768780749a718f0a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f7b57ce56df908475aec2b19fa4ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9800a5320715ee9f6069a47a38a5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660475a3f907ca32fcab9c9b4b8f6ff2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a4a7777d36bdf905909e315a7ef37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a975e9c559727b1d04675a622a5e24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20b9ab935622370e007d0b18b7544560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222998e767ef3a89c2c0e7581eaad683561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca054954ff9967b803c6aaea017d58d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14156d85ac797f36b4d682da815e51c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197c34aacad1517fe648f4bcf72611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022ddb343d37c4760f9cf580ae57eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d1b3952e0673190d04d3d37d0846566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ec06945124bcc7bb253abc9f360d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f96cb0d120a2ff5c460f6e5da19b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd580561c893adb81a5c9b49f66f2bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3e15c7056c78a057f6c7a635513b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771fee1a37bfd267a8de28c7c8fbb84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39113f703dc95cc9676b26c7a62079572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b6e676099f101520e9f6f49127b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033535fb191b9044ab77693b942bf823574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0247bfc0cd8a0a7874ee79cc14bcc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d13cf989c6954f862cc8a13fb85a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66c0860c32da7f49f3bc56672d72a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149ab326500936371e55acc32377d23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c8e328deddbfb4d1bfe66135d675579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426453c74f0e55aac51cdb217e54e479580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce237a6cacdcb761078a3b131c908e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab88a8476ce0dcad825dfffa4178f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5153a4ed68365ae95306408cd823597583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba175d03adcef4783f970488963826ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f267582856ca736120cebcdd71603585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c304847c4697641b5735a82adbd0c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0e726d2126a7cc33bfe1bee07d12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d59d97bc55e56e8e152555c834da4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75654a714c45a298902ccee8a841d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a93b4acb831e3aba183dfee3bb149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c49e09b45486ed1d5ac43a891c9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715fbe217397c94d95a042190ce5b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd4325eb647364c5c00d4fb75af5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66551592e55f2c83bdcb871884740594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f18c3fb12842be4946a5e0b53c910595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cad52f83fac37f6cbeefbeb8726ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cfcfd8b340676ae09db616c872732597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e3c1d8ca898bcd6e4daa70d9c516598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd0fa9711ba81d9fd3e67658fcdce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984614c501dff7b2ce3bc72841f5f496600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a84f3ce6c9d93b1d5cb6b2520de6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd92aedf396a617e8b9f68cfbd223602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47124630bd30b4f3a7ff381400add8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e0adddde2fa0c099683487dce71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d93e4cc6cbf66aacf6eaac903c40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c4453f98936d7f4065558bc662a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed023b6289dfa7820054483011d36a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e05c3fb98dc2242bd5249f7eaf9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e01b262a6c7d0158cfddc50c6341b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405059d34b3003737f2e651669c983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b9c5bf603089e75d8db8d1311adf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9a951c0a7522d9aedb12846c8472612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d318b606114da4dc0f24ac61e5204613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae2804291195bb567ea95ee1bb567614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee249c9df5d8a5ff299d1d1469115615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f3e12ed1bec6f3cc85dfe2db966c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e452bbb0109de4151f137bc85e667617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd283d3827b90a2524601b4ddbba5cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b12b184f38ad0590c3c829d72a77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff705a5a9dadbb9798df5f77244d5f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83808a6c25e8b431c6789fbac4b11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de87b45ae4fe9742863288ee20cf0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4d5f7df104c9c8e444ae49268c05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c6825a9c95128823e9be25a01145624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ffd2eca8f1d840db4c89c7ebf9d26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66f6c225359b9d05e6a6a8ed97cdf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb92373ac4b6598d9c39a2c4b90183627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554cd985caac05a8370eec3db37044f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800111ae0cdd07c80b90f595b6464dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98763d00d50dff901301b872a5ae3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3971f95da45e42ad01063be7eb334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af604107be746be31a5b6ed115c65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32877b40d91caf7fdfa9e4e45477c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5018bc5915135a7b455a9b1cb201a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070162286bdfcce55a8ecbad250dd9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2e00f7caf26640451dd72baf0b9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e820732fa6dbaa0d76d73d5d1db58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327abc366cf571c1b8d6b3c77a6cd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa56f6a01a140a34ce37b8e4fec93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad5f6d4ddbc0e123713dfd6eda883640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790113664ee7a0a8277e8eaa7491f691641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d4d5f528e3e91afe29818b7f72725642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913029c553218ab3ff97ee086a50be55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8ade21db6525eae4cbe9e4fc33a50644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>