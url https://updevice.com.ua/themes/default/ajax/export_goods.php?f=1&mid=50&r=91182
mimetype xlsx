--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47487807ec863539ce6fba69ed660e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f115710d13ee4621c786a99f0c7a042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041583593104944aa20d00436ed77fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa491545e84ff6076776be52509f2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005dffd7fa149484262afa88f0810ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862accdfbaa6574c7821896c1b186f116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fbc4509d87cff928bbe7d68593be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a73d1bf9e8bea0c293ebedea62a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56dbdabed55321d9cf8491abb887309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5479ac48d0e2f4383417c3f930bf5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3239199a13bbab076d52600e921f8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36763827dca0f40ebc9c57d52d0db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b741b5a2bdd60309e2b8fcb93cdf6cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b15b9fc7a9b7231ee52c0f265bb0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939b7200a1840ba264edcf8929475815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac1c75c90ccc3f4db960a6311a3be016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9637cf9b6b2d220dc5db1869edbf65217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d53f503434e7651ea32077aea059718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e25eeb56259ecb59a5213cebc831919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ca405e0d1a1e201832cde652130120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feec8d7fc86340428081556103c50021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7d0624049df1f65f75d7194aab7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6843b3a62e10637b69f479818fd98523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d7bb14282bdb080185a45cde47a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d820987832b7d3aab1617cb55e926e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013ecfc9d2613aa054fe252ccc49fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630289ed9dded456d24d8127f4a587df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde67ddaee0b46bd4ae8e6e2052b6b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a3fe152d7ae71fe30628b1ab92ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5faf31657edf4c3c125e34ae6c018430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b7ce2a16a9e7c91d1c9167fb943c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81b881bbdb373703bdca60be1a0b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4a599d4c13e62d8ca51bdc92d85a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf558fe8a3937d3d3cd486168f24b3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ef626d5cf3fd876322ff4de5b46e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6be5c644b7e1b428ba2a73c5540e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cd8572b0ba47826b1dd17886dbba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b6ab7879dc70e0fe82aefd997fa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7690c6ca9f82d57e29ad27848cbddbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f8618ccfcce09d560d23927ff47240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77323b69bc9b4dc3fb53e11611f564741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312bc46f55e616acd6537a3690a6fc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820666f9c3361cb88390edfa7ef9c8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74a0dffa26c3945faafc22e96df8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5957e8fc97338d541d861604112a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ffdedd73d2813d8225d2464412aa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230821d1e603e0a174efce2066631c9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e02435bb831c03c5187858141f4ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514761e16d166d1ab877f04074a6ab449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73a6c9af7e5e6696e89c18a5e4ea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786a06ad093b42abc95606fd2a01be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d2669e8ce9e6f338f690ce190f1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac570be04892c3939aa71ec8676da753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12465a2c2d06de960bd620bd11d6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554f9cf5b0d528803617f31f8cef7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b241426083e8f94c89b88f8ed3be656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45ea04eff0ea29ba42bdbf45f8c7f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870176766f5ce2a18594fd8546cbc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d6a8742c13419285f5cf3f5b882659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3aa6077dcead91555119d06bdc28c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdde352d600378c3641a4014f50f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb853234583e3bd785afe263be7f6b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ce10e57362b359de0755b32243d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652956106620d5ffc5f706ca4a37a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d33d968b8be341df7e67fdec180765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391d2fb6bd6866a090c94bf64fef6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f45aaa5d01fead1a4808762af83a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e884a80ce894a4ddc5c361d5e69a3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38fd71afff502303ef9b9dd07e17569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a5e1ff095d89a9da93acf46de89670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e35b2578fd1fb1d03a78eee7826e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0fa053a42535f3f1363792f426c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947195379736d478972b745fe50c9de773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514009862e782781afebbcb49917ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f053b8ff89b0781f1301ea51707c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1724ed2dc8c999c284877e537036e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db430980a0343be676eba2ef90e4d2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbde1a416a3a04231dfc6f201f57778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934da3a80be8535e17c01eb9306349679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2409c815e9b9c10ea6b6f18d5694b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d12cb73d82ce123ba39cd25c4174e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a10bd7c8b9962e996b5a85ca818d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff7567290ad6f7352294df9e0474083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c27270403127986227b1b629f827a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb03d8d46535185387beee60b577485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adedc1d683431cff01e00d88a616c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04052c9af5b2f1a3529cd5f79c9776687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378ed0355804774cbedf1929c5a33e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b51254e6c663d41d90185ac0d9b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b417e0906ddfe2a7c7e4f607356390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eca4cc9d3caa0be8d30345c8e819b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d4bccadb3e163565fe2ac4529870b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4653289f61c8ab8612ec2c23042593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22396fa8039d60bddb8e0abbac5d6bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231f6479bfe3135118cd050ac227da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce72c019c922e8defdd2e58a25fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b41bab82966b2d0b39dab1f926d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2915aaf55276128607f813626e818698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b45257481ad0d3c55c05a2ec726d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508d443ec80428635b6912599634ed0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd72433ad7ca59b05b4e75899fd14c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14d118eb983371f9aecb4bfb46a47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b974ae717c6bd47a43a93cd8e144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e562f6ba645ad7796aad094ff39b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ce86cf2ca15789d83827a808a6d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4462c909d96e6bcba2996815bab05af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470cc499e21e777c86a3fe2213bebd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a4004766679611272f5660f1e6422108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc34778115dfefa7a526b195cec58ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ee259903c2ebb301327a0985dc36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628114a96176af4dcaf184385b1de163111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b7a72254563669aaaeacceb945ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11cb34471d18c8c2c33fdf5c1d3ab5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047626bfb163f86460df1d857bec139114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b59287f2b7b48a6dde89c1079296a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b6a1df9bed9927b6938bd900289a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778952cac96ce750b773837f738948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f4fab5ba1baf65e02fe41384ed618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b1720d693627cb0c335465a44676119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75bf5554fba48a457066ca06143e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ff744f0091e5a7e719318756393c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0e45cdd479115e3d1e627fa61637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063807b808ed9a9c9a6fe59cd403ceaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5eae43aa3a59da1b4aad8aecf421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3bd6f6d42bdb85dd9f85573986ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7647147084da5b84b696a225f780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fae5d5cd598681cce64b0968fccaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2b4ad7905ec7a4d14c89f1e0c59c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a0f523f80137d29ca7a04507b2f4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560044b46f87a32c4a2ead1dbd0c7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a2b07f6c4a8216dbeeab0dcedd24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a71ccaba9b2aabe53aff80ef02ac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e89e722ed536dafa89886f09f5c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a27e8404d69127fdf7112bd32da0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad02c0b6281adf52713d0b274a169135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af7c35badf186f0ab93d8ede6062b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61cff5f3bd115319bfeb1aaf95164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc1be9a132f747801fd9c22e956f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5db1f4d74e0a36e933ade3f5cb253139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e5ae354708e7916d2b368de65dd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da812293cf024fa9cb0dbb7afd9f9eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a5440110593ca8eaefeb80a91ed2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b148b00f5193e8fb7f9cd83b73028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b565567a2abea102c74192313781144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab97fe17cd2c4bd595a26a58b2d2ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1ad7cd984e93e55cd195201d86e9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bea9c12a1cba65e9a9b9bb7df0cf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b3725703facfa455a546e2e639e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f381b5edaaf400bc0e0213826c34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4cb4e1720c9b6cde489dc6e19ee2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f536acff268ec910d8c1334b86df03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764bbab5a59b949e6e315e24fad73ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bf96566d1eab7354825e2d0b32861153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab3a86f0ac9092e39c7d3d55c7c9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edc8c603d9367272aaa6c7bb2a419155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea534d3c144a893130966960b848fc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be338251cbed63a1131e780004f09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c65a84bd59b5b589d254e22b3362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcaa04a4cd528720518ba3c6313234159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e061175909e13c5615e055b569a1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a929ace04e8d83a37830f57e5c8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160aff849846a0a7509b886bd40be0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6774b4e0043d2ea606cf16113f0fac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b62576ac47ac109b3b8343bf6dd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcad2ed29c8a01927a2f55cda90f5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f7aef4c83d40aeb7985e306baffe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c727f94f2070ee08ba8f9a3a2189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fdd8f8c611967195cec4a3aa73ffa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a6d7dd999066e9c9895ad77d1584d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe4a196759e8281dd15be8a8801f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967c402b9ce308f77031e0ec04f767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31432972600a29110b43b5f0f5594a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb409d19e5e84323fa98d726b18c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633162a7a156a0660f23e80d19d6ebdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e7893b3c1d2a399755641b27f1998175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdf9b35da78d854358fa6c29c63762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbc7588c0250c3fc9c6040012aa03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead60b85bd8dc6e6dcf21b7c0512a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6882bf5ec73edef5533d2bae4f402fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e75bbed808ff10e77b8261c0c7521b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a947ddbbe57e987cde97b86589868181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7120eda989d48aa689fb371f202985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabb3fd5e5dbe35f4872f2938cf3d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb3008505208b05a73b226502216e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a9c98207b6b24d145775dfbc05095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d1688a2ae2b607bf1793f85ffb671186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fcb5d7e4326e6c6d1179129283e0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab12c8af8c3abb00f9dc24905e69e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324fc082500e4867ac9adb7799c0964189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ae086990ae92c1c4dac2d39b9791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf077ea35a2c58307778e43a5fbea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c8e642bdf0d92b07d935f0d35b40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d088c1b9708dd94c14ae3200240787193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05cefcf9cad0f5e2fab7c70f3c8047194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24cb5475336bea733b2285493ad63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d7190e8eea087d215b53fca9149e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b924455565c0ca8a23190a24f578bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f3a69d9935a9d34803c80a968d82d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4031a1053f7663be299791ae4883f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c8b9e6f20a19c74e0654b0a73982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa159a0e6e1760790bd7efcce504e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b805d075048d07bfd9a0c244b2fdad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817979622b8f5cc912d5cd9a09e5018203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996a7a2561debc032db75c258a4332204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29623472808a4b8546d93780b4562b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078acac6a1d7e5c54750684e7a924a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb79597df23073eabdb74cefde923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf023752a1170a51eaa8b27985d64b50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c972ee1a47ac864ee1fe5d1fe25ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed8686b773c4b6b2756a7560f19924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c0f97fb717da97ea3f9fcf7203741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc43396d10e90e92eb1b0841b8095b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be501f91ac58f23d10577f6f30e4c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fc0dc031dd319cb81298161377400214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c3d74625e217ddc24bc7279d25308215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96222b2269c5138b494bc087d42f7e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2aae47b6cfed12730877e93020901217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af309b3bdae44ea6a9bdcadde3f4145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfabcf6fbc72aa4d05467cf3232593f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957160e2621b2b35e4b060f22eaba3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e2fef4fdee348758d0809d6714c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3778368634584d3b907ae68e7383f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f7c6ca83f8f3c236bee9f412b56a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba41dcabfacd251a2b2bb91e4f0a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492681d424b0cf57533420cec84689d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eda69e1e074ae7f7cac8d575a367f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64f5b5cd46a826c9f0d6e882f8470227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f1fb015e07d07eeb6903adb0eeafa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35389c73b4e6109ffd0fa1425f2ee4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767fd6b8a24b9a0391eba28cf06c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54565f21562c783c6debf73cc0790c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ff6831456f8e7ad982a5d26084da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89fc61de2b058e5fb7fae80e91fd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab9549846eb889365a603b73d8917234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a5f0866ca8b6ab1b9fa98da29e0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda004522cb93afe6091032d486ccd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2edc864e2e9c3794d8465278c5b83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de2f7efe6fe0a7a47ce2ec6bc944a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5127e8678e30e09eab892a2565f27e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f006aea9c62eb9f34b43f9bc28a0400240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc29d390945576b9ccf424a69fe02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c03fb03e8dc522392a6ee762dd0ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5f5afa6c523217cc31ff2546f8c40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bdd1588d36fbf30e336f924c2173244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47285d88614c0a19d6aff1d41d9e8b1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e277edc38af80e2edf513e5bdfd4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e619aa4c66757adc62ca70374249247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94486f10dce5e07eb9cb45525faf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf312622adf9ff42c0abd7d377769249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b9d1effe97a71be96c9236f24d6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8466a2fb7f9c6c6419a95de44791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b55b12d9996b8c24a4beebf31c19c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f096da892735ff515cd2d01c5376a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959199ceddba9b1668f61d22155da9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b32f0acb054d989b0dd24d4d3d22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dd7542fc405243263ddb47a186338256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0e7ca2ded29a9bbd64dd947dafcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b9353aa6e4c7d0abc0172daa5252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b513c269a731503407dd13513888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2491cd43ba917ba075cffca2f3dd90a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615afec76e843404bf4df47d2620786261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000478d793468e47ee9df0c66771fcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f0640d185e3f6fff8b6f65bba899263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07460cd0ba6fd3c28db9d0c575c07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2dc741d9c187e878436434c11d791265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ffc657ff41e9c2cf430aa23cdb7f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0c02eabf1f7fe487118c3d02c21c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37808464fbeae8fc42bd24566430c96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fe2037d3ffa5e3118bf05c004360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ba40219c6d5978009558dc51aaf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad725ddad8a4699e0eaa33e13542c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284467add732f3208e823f132ae2fc5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf079945ca80fde12ab5ab9ec8ec355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4cecb76de69e21aafc37b5dd40b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f440b37c532e56a88fd48738bf69e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9824d12bfe90070a7f25cb5eb786d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6103932e5deafe19293bf6fb018df7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e966a252468c24101b511767fc228e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d38d5b832859bd4048c731a3b4a6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c3013e9ac48dfdfa4f82803dfb5f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658146b78844a85686eab3bd2734e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fa14ae833f279a582c6bd539dfe6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf266fabf294d6e4270bb112f0ec0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c4633b1d7b614630bdf32e048f64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba720a82e7c8c9bd504e7c16c5500285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed29ac6dd627af63ca0c181102b6e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641977006bdd3e75a3fc5df9b4eaf864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd8d3a01448a38bdbcbb4001c614b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd71d0a45544ea82009cd2655eb7e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb009f7cf0bcaae7f0688921e4b30d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2145df5662168c27018d83a2b7099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074f5f943a217eb64ae0efde28bcdf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798b818a1c560d6cc1fd8168bed40a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88a2526c3c7f69cf91f6f866900e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ac2c577857a2e83a81ce82ef7f9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08de57db2716c9d49aae2c83311baa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235fa98714dc7a9332db1c3a45c7b4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841849f2d16bbbdca99116bcc2fb36b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf963ce831f656e47f26a2a21b39577299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1dea378bd6ed5ab8a2280437b403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37604c4fee33460a91a5dda296364301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10745a8bc46f9cae2d5e67c91cb741c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13233aaddf0197082133e7ae819757303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82ede0e5b760e7c61f5732cdb71c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff634c244137f46b5b5c2d8dd8e1755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b3f3e8f6ed11187d6e4aeeb2d0fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1ff08d8bdf54d3fc54679fdfa2941307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe004f2b8a0e91dfbaeaabf92b309cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35363f9c067d2d2530a172c22ede27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b3ab392ccf88a5724c3c91e4bf84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3457bbce223e464eabe7fd02acd70c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523e3c7ee14c4fbfad3b5ed40e3dbd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f476a949e907d06385facb0078ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43407bf4e8891eb1de9068227cbd34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c4c01b4dfe23137bd6a042a32c73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183315dba0a8b5991f5388ba5ca958f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039bd6e20da0c62e212bf8beb446fde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a940a60cd991b3254c692f06711d84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0e08e8dcff88ef7ba3133bec3a0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bbad10463056b584023cc3584ddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f13255df0c8a090d546f49dedf18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe3b99c0cdfe773b139786ddd2445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc69ca4d0a8eafd22da5615dc2b1da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d42776f19cd49d34c63d092116800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad2993f1138351fec86e59bfd5c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe8a015f206e2bef30447f4bc8ff17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4adfb8b092f6c5cc6a100742a3a5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125f1ceb5042ff2a1010076c3d1c4b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb327fffb02acdeb88a59789bf683329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517aaf666e36eea140f0f42f054067c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda17dd300889278902c9c300c996bce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f913f93369c1e310408caba03d53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a98e8b9b11ee60ff43bcb824407eac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b531f50831a43666a9d3e5164d11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90daae2cbc5132b3a778c362f74d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5420b04735d1a39fba3502035e93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ddc8ea919545b2d4c08c1d878165a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187311a0b9251ef5800858e25099e764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75379bf90d7859ec7e5b3123f1e21d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444486fda1918c6b8d371126466fd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e74e414a374bb326d0ec7399b59a10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95223f06122b3b699f37c42dc9a68c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397a9ad682e4272e9a852abb4b04ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff8a4b143aeb071f9ee762c4912956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e71e52db4efdfc61b2d7eb635e52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abd0f6d7009605cadb22969fd9d1a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d682a97d0bbd34956e9a455f367bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da4d301b2134960300782aa3c9501348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65995e7efd5d92da0b67fe2848ced349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456372097a25cbbe0ee46fe3daa6c13a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb7c6d397cbdc547f88f76ded19d3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd943674d844825778a98b0fbf73d70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31193d8d9b63b85f0c5075590063a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c881847b50baad558ff5e7dd25d51c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16116fc34cd48d97ef19a7d5a07346355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc54a264f990d671bb7a2bb97ccf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058993cf6ee67a08928eef47c1f259fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed62ac81552b4240e80dbeffbda4416358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f90dddd13c87f286c207ca4623e65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76813a55e1b8a580888646da13f504c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1d027cbca2e01c2334e84783702c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3070a99f6e9c5e916500c9a2bb7c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cf4df0fdbbe9e2de377259548704363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad648bfbe8571f15d5be8b1e03520cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe58fd43d9790c2619d0f1f32dbe1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5b6feb5212bdcdf2d5d511007c23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f99d314d4388632c3c1e066fba1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b3918b4cb90f3ba6738ad01a8aaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea995930cbf8cf87dec0f1c859e356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e2d0e1df462a7a088c9e9c2d9f10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a4b7919c208d4f4a2fc15a9dff0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707ec0d09517e2c91ad76519b28c82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f39f17d981d36e3facbb0b74cf3a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd36733c797012d2b5938f41a0f85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3be868415f520e5e1955661e85f27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d1a568f7dce6e7764d3c0663014f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5649208a0f29614e5893268108f49c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4d7c906b4b7534b2875d07fe7af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de60787a4edfca8b39690a3243b413379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e9d0753f017e317ea22ff966781b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7400c500570189e5630e0fc2bbc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b2406e4c717e676e73e8d2bc52a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9750d79ac694fee005a1a6d57c572383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e17a0fabf935f474840aa529814a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244b775ae90f39605a1bcf0ff4bb77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794a9b1427ba88a47445ba0709e404386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3c55bc2a87344113714cfe6e5bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03734a91ab3d90964df445e09c931f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b52640bf2d7196d8a6fe02477ece63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064cd38a5992bf21cc578fc5560d949390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c9640211a4b3f16b589774753055c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba08624bd6be7e4b1bfde199b48e95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1ad9b2ba0f989e55324143230c57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d2cd5cde75b36dd99409aeb9c824394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6ab074f862b766847ad7b4a802b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bee1cfa9349fb12a07954a3281b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2948a05983f455e009cc790ef794dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a508de37ec94e76435b8e6980f91d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b001812e4dc5886cbda1f4560e8c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62424ac52f02e92a16c8e4abc9bd9e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dff13922f79255bed0d5211d1fe86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc89e48dfbda4d84970feb70c51c53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c8fa284179f21d5685c05d42990a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd0aca654fd00f32848f5382fb2da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a606993f8873ac9a9bfb1a660664e78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb853e5ee91d6721a59b0267c1b997b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101bbc9121a3edc0116a9c796b4b9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444fbb43c66f8a7139c6ab7621a3af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4c2eafe5318d4357914b7fdac29d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d881b7db4bf2fcaaf4fc7e23086af6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90e3e2c4ccf4f734eac9bc9372e0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d09139c6227a8f43e5269da518fc5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b35bc1622d81a875ef26e828685d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99876e4f3ef50d4f93868557e379c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf9b883564c130636c7b0164658e7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5e5415b1ae0c36cd280e56296fe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94610f12d24001d09ea209deffbc97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1325df5c0f5171ecc37c69ea238e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296841e425a8860af15be161610e9025419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da21bcbb239550be05ec8e2f96703c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aed340ddaea0387908b9327eb19b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b6cd5b38c8b59520b7f97d390006422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329395a8dfec2e5c4a25874ff4245174423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6d65502f248b4d4ee015d7503fec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4dba265e169b5f07a3e297feaa297425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c5975a06c90cd9de55650ff1669d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d73c0f28e8781150b5b2599c4512e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7f9860f63b750113d7d3a78024c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504efa18563cf17b9a3bc52ff0d04a86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00825d2443c7f4ba7e3860d216b27064430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ceb947c37c3b5d62b4f721083ba3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68babdfd63fad0529b1c4cae31e7ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19d070d31befd813201aa0b0dc81ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9b917943ae20aa93a1de0bbd480c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cdfd9b4f7a15dea956732b6584e3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a3bca0340a5eed06dd6ba0c39c6a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a65da8341f40b2a4bf676fc2c1c44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58231d3ccd482d58b22739c2be191a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e593f65f5d355c75f859c7b8b80f025439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d77d9f374a13157a0413a009986c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ece7ea87594a680ec98c358ea2166a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804ca76d361edb8635dff2034fd56b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8719f9773323c267f52258cd3bbc0fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b8b709e6391e3e97b1673cd5465a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578bbb46c22f4c8aafd24b5eb00cc1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b5717e70b709b96c7506936a95b48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db93c97fe915cf46e1f34db1fe1ebc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d7a038884b31a07a8b9bbf3dbd8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaada08d66ada4556d61ab0d254cfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96cc1db4719cd499f6053780f81ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277262e076881104dcc08dd3f02a6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e35b3e80204f3a6a87d661985f46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1969bb253c00e141405c229a4f1c66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00eef924c0741c96163c0ccb26398454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f39fe7e277c4314be44a90315017455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb94a14e2629eb5d10f4e8fd5dfaed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1552ac0abba5ac4008cb607a2874832457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b296ec2a96b8ef925f2244d9e00a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1c8935a43db9d4bebabc3551602bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c03161c6e24d78ff945dea1e5f4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf517d7abf7f3a5361ad80906a5bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6a040c35dce4d861bf830d2da1549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d262813eae61f15413b15c2124cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce98b1d629f26801c70c00fc01c27e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b8917a4e868dff856afe874351b3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d8c815282211bcd4570fe68a36bb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ac1e0bdb71cd699cc59cb569601c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1bfec95fc89379ebffbaaeb44775f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526daefc3789f0b175bef3086cf243ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb636654b69b6227ec77012eda1586470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2664424937d9ca54f1a1684b59b0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97dde2102077b75cd7616d066480a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b55a1868ae5f57c480d877c84e44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7415da5f2c614f8498d1e0fb04ba00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52885be54bcce310de6f5ef1bfee08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e0385bef2a1733fd8e4141fbc164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c1db5da5e5a7adbb0a63179d510b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6348d62890425fe0250e3c81ef7b646478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e81b048a05a8fbb7ad40af6dfee9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d349e139b13fa0674bf17b9b9e1e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad15c0556387319da9c87e33d9dd18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6deafa59aa98b268b0504fb6bb8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d3e210e7569b6543a53c200ea2e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf767d5e410fe0c5c0ea4709d2d6ef25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738dc05d368706e4f0b69f6fdba240c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4cc2f5e58cdc38be46567b36956b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc665063cd56836ada8d0b5eb0cd24f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be111ef720e88e9f0c003194cbffb55f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592568fa14766a509ad43cfaacde8554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a75aac0d3a1657bb3dc3f65f7685d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c170a63214cc9804f319694c3c5ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62290d5fbaf34cadf99e05678c5899492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229a4b88debfbe70de9f3d4c7c7955493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206697dcd2819c9ad3e6ab2fa7ab6d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc67d277ffe820f50f7335e0cd6ea89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc14b6746a8b3dd0abcb1001ef764e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53791625085e816db026343c5d4b1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b165dd7259e948d904658cc1772cda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a96b2a68d33762a6151a573f14cb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a55aa596ebbc73bdaa155a41120ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d781eab6275b37e07541b6bbf8177501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db40cb3a316b4f0fed42535233a6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c06fe15526fbde731266377dee7dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2b925c5dc116d7220841584c8c18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39f6e88b0709ee272f01c99deade6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcfe3a747ce04a65f174ea64b312d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada39f0b7db43c2ec18d8b053ddedbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d454113a8c4a5475bc99411755b9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e029ca5dc7f4f30a732113c33b56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735edb59bf67c26ec2a3b236c5d4e41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e4e97290819828397883b74775a10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c51bc693f6936aac4fee82c051848b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d13335d02ad42ea11743aa0536f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea07b94c21ad33b1afae333f8b4bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c159c5b897ecda546b6a77b0c9a7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75bb191ed3a74c0e0092d420d655f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c83f0d59a002bf07ca348e8303a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559366ec36ef2ec9fa239f6584d819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09902b92ac92f856cb6c1924f2c26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25272be4c0654b43355fcb8317ecce8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7cfa20246cbb759b5aa17790a15a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5506139c64a724d07840f6f58ec4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e13d02dc771979a504961846bf5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad881854b4f516ad0e530c156b436524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e58b74d70b576e844dd64f1d8602525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7d7e77cec23a915dd7fb18513e19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef366d7c7d10b3f464bbf8d2dffc500527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8812bd989c93356f1cc087f4ffde5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94425fccc450581e735cbf88e9d35ddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131d722f2c9853665d4e06b6096421530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44333c5f41e3d11d0b72e2657318144531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107958daf27eefa37249b527869565532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d5578bbd129c09209f13c367e65a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d1137e47e6db14ac10c90b9eaebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca576bd980470b2215f85147e48e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07509ee4a64a47eebfa3e093694a8d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42b50b92049df5ea1eafa0544c1b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcae93c09dc3a05678f1a66c30e700538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874cdbdf0d4bd91493b40b69a517b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2cbd3a996953cf84c99b1da52b03e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab93e31fd62f09629dbfb208d20ad9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb964ffce3d6bf4ece4ed2c9e43494542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02c5548a6b88cb694647b3a66d2ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11059e5095916f0cd49aca44aa62366d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5e5ade6adc48aa0198d74f337b0f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b3e2a6595a03a9323df172e25091546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399fb06abd35b1b8ad398af4b460c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816b8bfaa217e2bb3c80de7ebf93a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6caa7c8d2d5faf35b033ebaab2c90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227c8ff3ea3d101e6537fd2739f42e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6f0adcd14ffeb92bddf87635bc45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c3bdd83605fd7fd6a6b4d5e9a935552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf13ccc2cd5365956eab48202d5aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7baf5b2bc1aacef0d2897bf6c4d73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b916e08435cc2b840b09b0cd04dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4a4928f1c61003324f41858b76e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef788476d0af675d33af76ee9dd07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318066b10d9e091082e488c377834055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccdd9ae432961c2242f74061fe53e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe034b38919b545da76760aa684c49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00cc8cf5ffa22ab9d0772e127d33e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5cfcfa8843a97625cde687bb97976562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf09ef4257bcde2115b63cd128ad27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc29ad677118f922619bdd83dc890e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96508b5289a365597cbf8c58576266565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78855d1673640b1312b8ce9c6bd6ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895df80086c63674e02cc2fb60f3fe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ee1cdd393b73e1ae293c639c8ad4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0f5c3edd07ca47196f531848ed3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a45e9eeb07839dcb3e38fea55022f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f458cbb6abebb62b3381df9b12c25a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7f5d95c7923eea25f25520c971bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77681686d439df84438a3d5e80ec11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a71300ccc419b0f36ee4e48651b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a94efecbcddb92a712c643b11278575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de243d277eea464de35e3221462298e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4450e538e5ce3e745c0b5c6cf9df805577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962eb9df018b88a5535f20c8f55522d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd81d1b6b41795c367217a5e98e3331579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82d5fbdb5366721945a7f516d4c1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0069e77fe59f94ede81fb577ba453f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272a71e30bf30333c4a593d7dd21e88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4683443c4e9c56ece9dfd4ab060d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d4d1873f3990a4bbd5883bfbcf83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d97192b171db2f644b12f64fc9a2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaba22799141b09b96135f5db50157586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba520b40d34e9d00858c968ca57b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209ab2d5fa00a233ba4b6dc36737ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e9f3ace75b3b499e66cb28d2a0c75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368c8974b8e6d0f1e3f0024a4f614be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7a56824a26f12004934ac2a78acc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968909a208f49569ca45fdd075612a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed06b9d797df76867feee4d7b8e01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3786ead8bd8adeab2f430cf3109d70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea11159d1c1858b4f7e50113ff36dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d254baca121c5a2049936cf5e9d4abe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814341a61dbd7614b6f8b108a52b7fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fe3de13a02b0360dc06e63096fd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80a5ab4cad6b13cc14a1c264c7be54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66254bea50be4179943b3817dbb7398600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4a07fc25a979948608fb41202405601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6b273c11e574a53115bc4f0869b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305be3baee8e7b73a0bccf62b59dcb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5dd952784e45ee5c740b3d282607604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd977bc28e3eb78a998580163de67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db29fce59748dc708ea293aa1ddcf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35ac4009da12a9938ecaacf6276d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ba7c5750d336de27c315c438f51b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d89a2d643af1051b0bfc48772331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0030456ad69a93422d7669cee51c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aeece0b7636ad12ddbb0a05d58d3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d335d48773b020cc5054f88243c16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1fa317e91aa376163798b91afabf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d085b3e0bdbaf757ffcedb9439a5cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02f002ecefafb407cca4ea54be97c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c1fa9f46c3b4f803f84ad5e20594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b9f29fd295212381e0eecd0c3f81c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa744a56fe02880bddcb5844ee2f31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319d5fae1f538b95a676c70f4ab6a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890890ad8eda0010973852d251351e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be24d3d825b8b65158a08ca1b90dec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641995deb5564011d96277c64f36cef2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639785b016a8ccee4d84fb47ee9080e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd19c04d12167f2947a4e264737dc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034dceba70dc89ae6b6ca123f38654625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7de75e939a817ee97b6d6bf6fb59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aac11b446c23dc96675704b55b7a55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903c417bb7ca93ce22c37ff87f2bd7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22275911c18a9663914a4a2bed775f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5cf4f8dac0b6bfa3751c1ce6110c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257645d4d3f8cf4e93a55b6ff2f630631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd881a1b463087f934dfa6ed165416ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f526e345ac2ffed6dc0dc46c4542633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4737d8aa19ebe56b06e34b69c04f42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7daff62dfaf319490d446319022c9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d339d8f18f06ef51eb7506de2d18a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d8330a4f0f47cbdc425fd38f278ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24c6bb02050f0c8ea06b7709d0440638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c158f4b815e70bd8873aab049185f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e5389b4ec3f842d736af44998b1b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ca64896bf451a1faa26dffcdd537641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66404eba63b224abc9c47db0f72bc4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dc4c68db65ff1f4fb2b0a8be29d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eff9bea915d5a1721ed3e608a1885644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d67b1381d3bdbb7cb305abbd5b8e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b60b13ec0399056e73e900042126646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1cb7c69cd1153b9082f40b67966a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a64ea767090a491309a641aa995002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684578f5499093b93f515dd1381b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a762be3c604eff53aa04175d97aa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65be177385ef2c2e729fc64950b8765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031efa1ba781e218c2d35b559180db16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee700d69b50859814eefc2f2012b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c647d1bba80063b0f7e947ac320ae5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04e6256bc13fa8e73d56700ee6d3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b916c5c33c39c46565b923904ae9e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78571e9fabc17eda90a7c9a2a9f9f8d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53fe234b036898b928a16b447b02b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d9b1bc8b3cf87b7099780ef325b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c515c926bce76f844e461407dca3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518560115b4f3bfb0358e3968a0136d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a38e608a986a20969507cd581232c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46476aded5826b5da836ca56d62f0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e902a20ffad8e2a397daa583c8c22318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1724c5c5b2ec74038948e154c7e765719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d540ce8b334ca8db7f543cd882a1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0ed4b5652a15c46ba5354d169b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2451e94c72d0e0b0c3e82efdb4cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86cf3de52d62249dfc42763ef9ca7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c70f47d8b11096208e2c581523f8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8a24a85ed7e4e9e749197b6a8af1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c14470585027b0b154bda24a7e9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacdc635e406555fb13d4da2a74b59227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e87118a4c962bd01bc41c8ab0cc1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7582265aa330742292eacfbea05f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d43ccfa1742cb058c262707830a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5f235997766c0ae06c812b7f6c54031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc180bb200d19dd6c8fe17647306532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430e709670564ded46da843c98563933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b090f08420d58557e848efa4d9fc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e53cfeeb953632e7cff5329283b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d48adb3fdd6a3cb812b8533aee0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5bfd366f959ae27ab771b72596b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4acb6064de723ddb8462cd892c74238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05629b859a387b836f5e7be3cf93f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46532ac9a52564ac9383d85244aa3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543243d80f10390b403be1c15f0aa4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087666a2606a8e03b8fb844ad7edc76242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164363f5356945ec5ee6c08ee9ca6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c290c76fb7b1cfb06b019aa94bee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabede2998cd65b510461648fa781aa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346da91b45043a58bcc24f52a43e1f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18208f358a02cfa61430f2fe47f9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc5bd12d9c896e0e66becc99b0e9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dcbd17dd7948f2211ac67ca9650b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90a382e0b283a60b74aeebc6974b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23d58f1345a39f5dcac9c17abb94951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5dd8bf1c5a82fde70cc48cbfa7e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38850dd12e37bd6f43ece77de7ec090553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee186f44510c65cafd6894fb5b53b32f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79d4009c4d730cadfe39ef03e1d0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf48892e6f59c60d3c855b55a54433256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e43608349b7ef0448e96fe56962557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffb2135a8c7828569fd46cba3fafd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631771e8379e4b49b9cbb781cbc448c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a744e85645d657d84b0aab2c3d1f7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414b92f7f2e4ebf7cf15fc20cfe06561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351d5b25c5ce30c4971602deb3f4d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da353510192760cc6e977003c790a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb507f93c9b5ab921a8b79fff165ab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a83ed7de6687c5d189223f50c1f7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb7a5ae61789302c704a2988eef6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0576688b0629f81b9add85ce39272967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc487576403f9e6d377e407792268e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2bb571818d424d2d8cb41eba5243169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3a9d00a757e5bd6f726da4ab804c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516ffa32edb625cdc727a798a2755c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4566d01c9142a92d04514938320372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c815a5f0c01c61c3d42f07531fe2da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0c6bf8626c01fdfb301d03f13a6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f94e71192e9fd4b70d5458ea849475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c10d67f82a427b94f6d14751008d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7909dd2ebda02f3b80c701292bc9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396342a3d83ec18a23dcd370e7a553ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe5130413e57ffddb0d508ec07f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fca65eadf3098d8a63abdc731d22080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae08ac18736bf2c0c1ca713fb8a6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb24c35e35242c28580718389342e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd5054638b8a68753502680ef68cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddb0f41cc7c25f6ed27d934da7b6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac70eeb16427012801b02a14cb7de885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fdf988b2102efa7594b54f3d734b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026309ab4fc91268e7ec3234133d596a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6760303dc9b0062108c792e4db094988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165218c83b6fbf1cacb89e65f202b1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba745c9eecba45b05e236cac52c3ab0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72948eeaea1dd9360bad41319d84c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3cf67d9e0c68807dcaeb0bc8b71f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706831e24dd1933a2e8c2d92086930a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90528aea4751bd3bd6a3e3cd6476a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9af6004d3a0632791375a42da28ccd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e481de01f522747fc8ad750bae8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f35f53247a69c147277a2c2b841f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb51773fe0c6de7ae45396f3cbc20198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59301d119896bfd679df2a393ecde2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df97990a7d4b5bc644c6aa2a1a9874100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4db9396e56e38f4ecf96afa5f8d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e493ee0bba74bc8f25be062a1af024102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f8b9d227599e7108f60a83f772e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72641f258a08b3b8ee2724371a222357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76aa26af5244646440b4772bce48d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cce81a0acf9486fd50c9d2e4fa989106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce734108a7a653e088aced676c21e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca45707c7241e5c8d52cdb4e54f3d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a3e9e0526dd9deed3539e44a58e81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb4c756f89f0f0e62559fb78b1810110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e814e75403108485f61ffc3f944c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceba516ed2fdf134615fa856893969112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb75a2fc27023fb9ea70a0b8d93a253113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3032884e47cfa91d7616cb2e8b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d24dbdd1c486dc9dfdeca13f55c38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced435444ed6140fcd05418e8c38b58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043ccee12d6add7394d27b5cab05ed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9a6f85356530b02b7fe17cdd321b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580d573639e5fd02280f6e15d98f9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd195509b1a1d539a0a41156d6bf9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1b82f79ca99de466610272d4f205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d4fd2228578d2a3dcaa907138c77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608775e66a66e3b1792b16c8e590be75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9626599d2a7f795995bae20bebf51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571aa51b3740f75763c813cffbc49e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad4c362ef878a893c502baf475a1a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203177ac9f2e88005c4216877cd01a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16e8bc0550c09e4d59e6a08b9c16b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808a44bf6e9672c5cf4870e07d16eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe052de644238d9bb2435570c07bc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66699cf4a31acff46b1148c237df8c41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e243fdb93a03912a46b75c5783014c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6cfe089d96639712e4914fd972a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212fdb0b2e97c2f4734e1361830d4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394dc21dcc3a8981f047610db82c2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337b5bbc47c0b55594e3b5861df518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16891939cf730221e32efd854ca2f99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e9f6fb9dec3a5236298fce4245d54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ad12280ef8f5402bf0c2bbaa3adf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588f6a38fcbacee437a9f69f13a004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b35fdb5c15309a33a893cebac78d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30215b59ef17fed45d72ea901fd9b6a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec13ea48b76b7d13ebf91ff427703143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db708c44883e62edc6e863b01f474dec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dcb41cffbe9aecdcdad0a875e0190145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61de257f9b9530b2203bdd4b7f81da6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40573d30a5173d8d80d8d3db0ead8a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34feaa2ff43d18f7061f052b5ab740148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f9d2675c153f015e9785092e10029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890788aecdc2f5e162bf9b30414ff3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc31a2f58477f9fef24ac70c8e7ec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4258461f101dcd0b40631a7c0654a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dffca95a90f19facc64b794cd4e822153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ccd7283b4cffcfb646d172380913154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeefc06d41e4bbb1c89a26353c599b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b70fad6440d4d85c2e9d77f7aff8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e39598f640e27a48511ca2fd1b66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c7296cddab9cde89e251ca6b1ee3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535397927b932946945a8d504f0acd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f791902b91c9cdff2d9ea970c3456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658642a4a6e7a88d3cf85fffdedea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1015a966825d0cebc87d37336383f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1a29db852dc4274b7c416cce7a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467c2a8ec86307f86955082c54df3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e7b5ffed900b3f61bb024d038037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872606e04e4aaf8e890233a4b9cc4e9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c250a036c3953134020f2949febb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9dc57cb857da2d76fcba67f0a065a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7b9beacdcbb53fc29de3fa534434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d70942a9f8687c4e5a7fd407de8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7666642cd4a34354843665462922ff4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf82d5e9a15f66d7a686f1f86b93627172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820a2a6cd3b63dfdfaabce599c01dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883276daf3ea0b3138c1e9c98732ef13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cce7cd13d94fe5d54ec67cda3341e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dea4f39752a087b3043b2392bdaca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632634f4ea726171dd253f521c9a01fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4317cd0badd7fbd54e322e48a4d61b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6638e04bf331754419f27ef60abee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df4f4368d9283313ac6471612155d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c174f6563fcf040a8c2034757ba503181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdcc062582540e33bd6bcc50877845182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ab9e69ffa4c7d92e87cc21361f68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8679b41ebed61dbc97d1181473699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25d9aedd097d26c0b8f1929ba6f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9efd98bd2213223c2b8f794b9342a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7ddcf1a91ec9310bc96890aff1cd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d96cff536c43a1fcbd7579a754e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf6344b7cf324a0603dfc29d01bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3d86d0a9c4c03bcfd6e250772e54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf710852bd3165cdabdb38af3c698a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d2f7e6cade405b889918c57df3eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cde264ccf8a2ec25d546d6b24de60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a2d120636923284c36b800d9a3930194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf8996a1d743c63eca439c7eea63a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f2a0bf271220b3de1a65cb51c1d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebd1c5893e8e0c260c04e4c08a3eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d0e67620f0c4414b5f77a0372aed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6913ee1474feefae885809d5ff1078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496acfd2386f4054502b699aef2961a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095bc3f9ccdf6f0da0cdafa519efda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609b5b290c70b6d9b72f1a61664714202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d4350eeb4a494836f3024e6330c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5dc3b8ff35d419a55bfa55df28593204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16e11aebe8c185a820f911016e2b53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292371ca4e300925d5e9834637122b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e80ba46a392a773b9b2076a3cd413207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf0ab8e9df4aa60a9aa0ab2370fd8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d842c787493b18f4a436f07cf818ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b8a4998045aac19318299aecb8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b600fcbf4e567da9397fc59664db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559f8a55d5e23cbaf86e9e9e24cedf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b29c8a1f93e6f459636187a08aa6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d4e532026b04929c8e245742fe30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bed31777e0e1fc70eca907dc52f13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ee111663d9fb520875059f8eb922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f83dbeecab56f31d6ff474b82190f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163303c953defece9091eaf43c012855218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4b84e289abb72a0f9716f54e1d38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a65fdbfc88f87f29f885b6b9147a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820423c97cf82ffc71fd47bfd2b9821221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52821ac42eb2824c260b2c1998b369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e1bc5ce3220c30065e77efbad574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb1ae6dc320b5c0e3982930030ce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7a99469f18d52cc1ac8a6e05b7f9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7145690bdfe7e9c2ab60f5414253df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d195bf5c27e7162d9cd168b08ecd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604eb50aba594cd75642428b8630ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58f6bc355eded171134b99c0f208c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d23965d714498216c453b28a9bda7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a76dd860c998092a4c4229cbf4a630231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934306d511d4a7510cb25dc6c55dde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0cc3646645e08095eac4232767e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da9ee2751c6568b4d268c1d80e6812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b2571d72427113dfa87d4dc351fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc26e451bc094023087e26d0af74d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4edbde1b3fc4a64af4c4a130380b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8b82d8cf9234c11054d37c9c15c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9174fb1f2cbf250789400c3b3d7ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58329b809421d96f2dc740ac29061ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cbc9cb447848f89633840fd7b9fbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eda98732dfaf441db062e353c8550242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefbd24172ec0d57e74a3f09241e31a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce69a9bb7ab098ef28cbe4c4563d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b9390a398a911c8d736cf893e07f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6672488340f2a3190cc5913e40c26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa2eee6f1273518618276ef5dff82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27dbff8d02eb064334bc4304a1e39f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb95317e3af3549af0d034032313bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32f68cfd9e20777e950c06ebc3acd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe71f582c759c721574c0b41f9c00d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9085d3524c32037e06a08299ba0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4662f987097869a8310fe3db19b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7494b24f5f9291c3f4c1b0d235cd19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb31815ae70fc654975df706b1c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0217f1e2e59a834a4f9f0acf02ba30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f764f07bd49edb38d10208347d5d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae055246da3e032e8e2b641b8cfa1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e0504eb0bd9ef4a9c7a264876854259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b96dad13cacbbbe5786a12e942721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e10e122b0228bbccb49f597dbd951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de657cce15c2a7f5e978464ddc01800262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7f7302530957114245d96b841c07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d3802a451b1da76534bb15256270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4a515d7c87307c645af4b6a745f45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0bdd2077db2ab45ecd73539b16ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0163282330d2908f600f0727ca54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b87d0c5ffcd52b83b9690b678c856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8bea9c0313357df69c455baf98ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385ac2bd29945d7778f70fb5c25c05b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f73e4344eee41cdcb9b9f3d04b883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91e60d52ddad27291a7d556548c14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331882e358a5ea347b3128a30a7ff465273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148e631646e19e4d5faa3ba34ed493a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f6aea3b9b37247610277c703534d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162542e40d1e9366eea559f47617fc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d6e62ad17c3a4ee55ab1fb5eff9df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e807c60798db36fc9b74e319207d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0282104ffde490ea0a5c7dd73692279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d410f734bb71a6e49871a8329d0c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2cf708122e265348310341beb712281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43fd7148805bb1858bbce228e0bbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3a77bb1fb6f6e3dee5a8fe39aa92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283a4813b2a7b1317c58cb4758572c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352d91ee498750e07519fe13f15f02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa371fdbf83818472b6608d3ceda9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae554a75daa19405b7a272d97a16ce8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69614047e96484ce9dc598b45601bbda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a6d284c118073ca2ec9bca70f0729289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bc2de5ea31209d5ab9eed114492f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81500b1c3914f71c4ac83acad29f75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55ad725ade876610df6aea1c392a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecec0df667acf7b06b008de8bc04f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066f3f75f2def6d2431ae28a70b9f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321477ec495a2ce543ddd9e000ec95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b736ef1ce364a1da8f3498949193296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d656fcf8f166fb9b5b93881e424b2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6fe6d792987fcaaacf1e3dcd4edaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0219adbea55f7b0c42c2d2f766a52c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12442c7940724241ca3f562e6f5d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01947f9649ca2f20cddcd708a30e3c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f323ba69330c15f00b30307946df4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc9aaf064bbfcafdc11e69eb00af66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec953c1ae83b2106392faf89b285c3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10ef5cafe7ded91353a91993564a5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea338da59a80e230d4b30a5181ed31ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adff5d5d971438cd6fbf5543943803307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132d1b86ca2e7d4618ed213b7ac1e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c15003ee7af1ab18073b07c51c017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268aee6abfbff9964c05dce273d8c0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe552f1a99919af180b5b99d43c9485311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6358ec88ebad34986875a4558b21a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f086b5eb1c5478b769852569722b73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d59df3e637eebfed45e95757ffcc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f14dc0a1bc657ff54a0269f488dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792a4250d287f40288a0bc72650ba4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359cec75a24e256cc71dd95e91e2b03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e407bf3c6e735a970f8e6bf4f576318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201356b10c9620a8e3cd1f921156f50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d192c2b4424b2f928e63093f327c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa89b7de0795912dbca7f872e0f65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1545fed3408a39e7e261ac8e3581d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb3d1df0eebdb25ae174511ad89b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccf605d9a964d2f467c4afe2989ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9872cedae433fb7a7b766ae1e591325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f2357d03b0c17983e9af33a663f32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a95aba1b781a240a6887594f13398327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68b5c954396b4ad86eb9af79de373328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f4d9298f6e450a37051dbb912c83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5370d9b1b06651e2cf4cc65134a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36bcbf6b31681d718d6a05a553a042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a71b135717aa6f3b270ae467cd1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b22cf543060e39ef5968749fbd9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa0528d218ff2a370938ace2d5e46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552763d96fb8cb7a28a3cbaa5b12c50a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ff4bcc4e7caef9ffc954c283bda09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2417ab0fb77e398afe47bc5c14884d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87b38c9146114e87e97d87e6c3214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c723bd4563d2a69892b793754ecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6b8ee36464a998bd7937199b7a82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d4e2f718189f21cfdd18c864378a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16066447a5e85734486106d263a9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757447817e2f6d8b4c83ed23c4d64d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1143d64593e1ad7e0051fa0f2b07298344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e472fdb615eb0148d0df4adce0fdbba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74345b8a1084f88a53b4ef962425aa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3b6f71d764f3137340cc07b85e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc9a2e1dacb2f3b2da1d58784be42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e1de34f1d52c4d4a9674a2463478f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787914e32cb2e774ae3cf705815dadcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59191d8f7ba83184f322993bd635c93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed6f0b913deb4d6b41c45ba3dd103352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e38882f27be1e95df4d86ee356609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413ad3b9511b1408bfdf45ed3ed8881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00eaec174d33fd9f4f233f737c408355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414638fe74d00cc91026c66a393749356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fbd207c7b09987a3a7664651519ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e834389a732228c0adf6a4a84f976b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96140aa8d20a1ec6788f38e1491a34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7454ea524fb52f0c294bb3216f74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89b529b75b217a9ec5925ec18d256d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bcc04b2cf4bf3b05e6b79e58fad6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a4c462c9b1980ebe9c29414feae9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff4594c46c6cc26f8350457f6cc24c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c4062baf5915b816c7d23f8e92b27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143de296fa86fa651afc638783c2d88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c05f636cbdeb3468d6f699ee2a92b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff095a64ecff9c349fb77f07099e529368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2937bb695f0d351bc5a0f12263c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb34ad13a093d15ce5704fd9b2be3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca3062d5e2810b9b724212cf76761371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa68df591d65f5d996f78f724d4c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e6b408fc8237c22946a8fd4b3513373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb297e81210a39b66c3a094863a25fe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d854461788aa617c258cffb19d814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5175d740c02ca90ad50545965a443d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b04cf0519c14dc18239ab4dac6302377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0788d3928071f24389fe75f3aa5528d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e4df88237c012d0502c8e794ee87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28782316854bf7361576a219b41ad8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f723aab45fd2ea213d9d3ca40c752ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb820270e411ec86a080bf8c057c0d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bfd177479b6298ed43068f3aaf591383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256cbc230d424e7f606976c27225eae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76361803ed1b34c07ed9596b5d4818e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b806f036854baaeeaf250f659b62a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59170747a249cfb224e9f0bfa7a2757387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411945efb00930e8d1a38de90d7c31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf27fe3d56fd70e71d040184456ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b617c90fa0f1e23cbf274ed28b7df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b372786a4779a8d198e8d8c2ecf72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bde5e762054b02d07690bea08c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268887cb81a18b7f9e410be86032a666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5912a7672cb8a693caf23e320460b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da98daec8111cc169cb323244c29f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cddb3db956144463b42502006e3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1671e21503fe139cd6aa0ebab6d88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243970f770f551782491447cdff45f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df190bb5373370bc024c2070b5555399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f89c52e947f0ae5a0d24346ad222400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80b6aeebb2c60df38e8da364849e84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5e63eff144a22ae3ceea6bc4c6e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c22dd3cd8fab84ba8293dbba589a23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8240efa5c582952f662eebdf59fb18b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84e9e37169e7a07c4cf34c81ce783405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d587d53222e135ce197f26da3480f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d466c77db5a631fe03c386597c39aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ffc6c4e10f74466f38da09ec2af7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b4514ce4fa5e5b77b1604036acf0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee19e121b8d4ac444f6b221c89a4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba3292792fe49f2fd85290f8013a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceebd0661260015dec1ff236fd9590412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a485b1739185f8ab3fc5159dd315f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9315bb8ead458833d2917de5efb276414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317f47f4f4bedc553fed4c978295a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3145c984e7c629b8a9e9f42bb1862416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca4e1e3cf28aa6090da5210a7f26a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4b1e60be60a900bd87a62cef35651418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8f14745298fffe43e5d948ecc635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420625bd0cacc6dd455d47f5581a7e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ff60916f3b36643f2decfa968dfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2647ba43b9b1e5a0bb4cd6fde7ecf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562836436b7aefc638ad2a60e2f1d042423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02adc312f9a8a6f359510386b6ecd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff71666dafe0f5ec192af25435eb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31c9f278d98dedfa07dce48652c6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576cef8f581224cdf086510d4ddae22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897af19aca80716decabcb41574146ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91892bfe2b8ac386ebe5fc66d75fc1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302c61b191d6b7eaf9ab1cf1790d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc3a08fc67ad9c52f63b325b8da3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc069490badec16466d38f05e53941a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971ddd38fd41117898376b2b5a4219433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf325cd2e2e579cb1a0cd498b3745cd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df64599c02a46aef7a1307c6bcca0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992781c8377e718d79a161add856a33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532d6f817305159cebd641c5b7e791437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54552ef734c4dde053a748bd7dcee5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8946c95b5134c80a56d48f410ae1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce06c3b6a069e9d9308612f8cbd9dbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133693838010dd3542be57b909c9172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d83381ecaba18573f426e02a7ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c146f829025706c69a708ddf3c1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8d64b099078a8e9e500330412bde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3d2ff24b06afd25245c6d891a0ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90006000c5030186555dbf07839802446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b67b073e144bf44541ce834f4b6733447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f8e0e4b8f0964a21c526b6f88f2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dc38891fc6dee49c2943406e8165e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3d5c1cfd94f2e5a51143c9dc8a12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2b4a120bc2b76024a7d8a02c7093451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bff9e1e14f1e5c2110e816a928820452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41360d637cda60bdeb8471689c2db0a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1baf7677d10b8c315fc1ee719756ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c3d1910d2a3ddd6693bda2603d1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2bbc21da026a46d6fe76312861abc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b962d599334a512ccfc2d7ccbde8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d9b3b45ffa788f334e3daae385c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b43f24a6f88e7d40b279b1b293a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b931a325c014a5a8ec20453aef6d003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a55acb5f578855d4a298b7def59a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a18fcd6513abeb19cdb5fbea5d2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72763fe7c2b9329c565bee7d664c8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e5af2e3d4407c5bc1bef23e54b2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec4982b6b0f357d081e8b6ca91b508465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5d577ceb6760f1fddbefe049c255466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100a77f986f575f48df47f6862a784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e14b5e89ab9875d40b9c698501a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5be3fe771a354a03f173de668614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1074ffbe09c1f3056cdf9bf793fe4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7b2045dc14c3d742928127fc5f2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0edd748feb5a8e8015732dac5c492472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faaf767b5866aee1a911c9f877a701473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb74848accb3148f2b78eedfcc7c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d6c50d4bc1a71c62d19b1cc369a12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae46721a8958012a6a876a97ca4f31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c369e662ea8683e9144b99e8cba55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8064aa805ac9a0bd1d621af65385976478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d426d361751ebe682a12dfd040065479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6a91f8c9332c2b227e39af2df8c91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c3bd0f1681066b18e0ac904014cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1baa582625596b4ce0c0ae48667ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc059f30068f920e2275914f169e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9fd8d5b226c2dfebbe94ede2afb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0be1dff88ba7f5c3f7d5dd4957126485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f43c3712ef0af05b00b330469e99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b2f076c37ccb837ee09a30d32ae1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243fe05878ba94ead74a33a035324c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589e4fd7826aea55da16151ff9bf849489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c03cd6713278dbfcf94a69e181dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580da86f4f8dbed7510f93a29d4295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd7f30f76b612670a8de8baab92eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d480472c1169e7fbd79698dbc9049493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e7175563b5ba9ea602ea229bf176494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908921766203dafcb68bd53d8fd68e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a2d5f17fb86f035670e7fa2ea7632496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ae10904ee29dbaa379bf1bb3d770497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0ea0c9a62980d18984cbd29154f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d518e2763a4245653e590ff0e3fd89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146924b079f4bf30bc31259e73e8f3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c67d0ec76f7c57bef453e7beff13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962211a0531e4413c2bbe3b48a6448502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28b05ff487db078745e8b3ce38c20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35210b89ee35f15df33fe580da690eea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b73b1f7430944966002e5d1bdb75b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f584be3458ec628c7d598504a87a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120feed496adeac204e7bd3ce459acbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b5ed561628822276c4762818a998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bff94ca722998d1e99354d9701785509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145b38752fa6edd527b91959ac0f07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da9bc5e46ad71a4e39148a15b9e86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0680afbe4cca01d9ed500ffb353a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c9c36bc84aa5b2100698cf72664f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbdccaf9cb049fb77a12ba11879f27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c14d87f9bbca4074b036c16cf9944515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57e615f198d6add1dbe79605364878516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6017ae2f340d698b223a60f89268517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7297dff7b7beedcbf3c67d647827518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9996c9c96ddb6ef73efee15d0a8855519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78595372e027c8bada11624eeee983520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a42f6f85188244c59ad9337f9ccec9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932131eb15ee9a0755c78f9e2a804e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0937ba8edc09180cfe1ac3987728e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd93e63d9b41b9c19f015cc0731a64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff6ce686185a73218625cba01015a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d7b2acb753ae92f20d4bc6f6cdb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a24c95cfb7b0279db654743f4d275527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8091d99b1384594b9e1a2fa94e52b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53513c0692a553456363401aa6548529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dffb2fccd62054c934a66b8c2d8c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4254fad813a6480182f4cc1abfa98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c6538bbca75815b42e465564164b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85341a6f5d7724a6d6279fa53ce9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52ad523a906564ac9d68d2b491f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f8619349a6f6f65b92aa4b7420a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b9c3afb4268dd2c7bce83393a81d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813fe9ea3cea550f617f3e8786de695537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8709d59a0787a8bf91742c75404f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397e4239dd11a903671269cff2675a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde9eb5658549571aba5173c9f6343540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84213e09ab677a8120a18261418409541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecade795937009e9f06eb36bb5cf742542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c8715b6317714617e5a5ba441389543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83db5f0c66251d38e086b70340912a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d092071cebc48aca8044e2acc916545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfd644645c5fa477ff4c5bab888d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275513d2fc5e9c43eb7bb28d61751e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc49606066e79b7c0d6c974901f4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2693092de0b624c9b5e0e4e0218af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e68b68a4393cc6fdf310c4382aafb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef0ceb12e29bc12aed4ae783c933d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f242a1a39c9eaf0fec8b4272d3f87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a16f1bba0decc92833f63440b144fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c56ab9ae002d4083658106b315760554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded23f3e80fb4d4cf38c6fc4e58a1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89521e90f567fbc918e5e22148fb86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f10d135bdf5ee66b2f093024e354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf9f507c2f57858976a0cfcca9f40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9311bc752e8b128ad73f27aafcc81d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c65d9828da97272ccec972989ab6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd00702af8182789380db860de45804561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385fe233e89af77d4b1a0ecdc22b3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee428f7ff5d499f5bc4516a480a2251b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345030c0ed9cdd68c560f72fda767140564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cf90b909ce731b001c1a41c3a343e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382a7b1544577072b68851a5dc6236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab77d816646070396e14a6ab107f2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218fe2236be62f0675db2a02522941568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79dee5b227874118f975c483cc31d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e6d8c74c7e5495c44056a65d69dc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a72a7a8a66cf21c7cd856850d28b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989b5c9ebf661b04cfa49cce72ecb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb6bdc68ff1a8435645891f044e016573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60fbaa25389bdd18db00776f35d414574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdeaa1e80d14054f5ef005e64f0a96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ab58cb428b79f234d9c2159e15d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3924c36fb1d9365112cc2bfd7d5e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11b7a73265ffd664e308b40716fd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fdf6005a76ee68e57a2924cb260e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a45edb9bc6ea31275c3fd56523b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54cc019d03d9689a362825680fb93c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6772738e256820ff5e3e90786d57df4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ede1b1d5269fabe22ee29d65433f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c71d5b72be1cc6346c2eafca859f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0dd14f371a1789e480c0acdddab3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982223e1d1717a9c2f77e91d759cd30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832655baa8ad5846e8573fe9e0595a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc7329609c8f054451a751659af9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee59705689cc55e0b97144a4e70e626589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19added466cabbf776a2445a59218590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faccd29936f0641c68fa0ee6d791e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781441ae53ca0f1d4f161a1e82a8d514592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21f2558717a6f91d0686578cbb289f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f832d483e7ead1bc2035d4279557594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbfd54ceedd1a6aaf53aeece2ef2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216485f947bb7ed5f2dd96c0019d2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c0ef0346438633e54e28e0341dc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531618c8ec069f0927bd07207f9b3359598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c840c86750d2d3c29b2148cf6fed2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71a5e1c612395affc73c652bf088e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4d76a82bae4d1b4347e36c5173d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76eedbc00f25fe53534c0b94b4754602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fd09f5e19b9c8b8f6dba25760d10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab636579202863e618386dc9a1a19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12d780c27df2ff34a9aa8343298b20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671ea8e0972708e606393d698f5bab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e773371b249c5fa75693ac75ddb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2574f5d02c79166eb3b678476807fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685062f92be766e91f3ca6b8c4d30e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83014fd45bceb6988dfc3f08743faa44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf648d986ec3f2e1ed184adea783e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaea4023d715c8009ad0aac547ee09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145d71b833e27ad69cb4d0145fc330613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523486b392d5eebafecd8aa6950fa1ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9cf8ea5f6d3a706dbec8fc513594c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed26b875ce5ec736461561e408939616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83918536efcbcd02ee55c0d6b022d5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042f5e3df17756034162e2b1e5f6a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31882ed2f93e7dc87b14c7873adf260619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3d8371bea37e5baf261f0cb8fd01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60d9348a46560c97550dfc2a31c02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd872abb1837355a511cfaa7863f38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091874081fab6a2c8522e0e53dfc868623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf0ddd3b8794ec6c493f7deaa5435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce02617b9fee58cac3ac27e2bb6782625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d4e59b6cf8862a92c6ce8d4f75512626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf7e82dfa543ca06248cde04f453b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ab1ce9b84c648f850140ff582f57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41fe973afdb75800f7612d50133f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85ec72049db5b5d1eff59738534d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2af3ae99031446c166cb0b215875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39a7a5188dede61070e99a3eab9c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797eda33605b05b92fa0a51c0203edf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ab43612da10b1fe984e0683d85b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae259224f0761eaa29fccd73b4cfb8b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdee8058105f310ab470bfbb4e6dfb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd015d585251ba1dca2ea91a49f8c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4a5aa4d12b4fd81e4000f07d28a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190faae95f76864f3581dd7666e6bec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2786e137eb56ab43a557716e3b9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e5df4a4505c91140162f48d0e686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb89c36d40de874f97cd04338595af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133751ec21d97f118ecc357b7c64da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd75657da3db5b322c935f75cd0b0ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d484e40d11a08e8f6290939b296e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d064e57ba83adeb8e88bd27b683aa646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>