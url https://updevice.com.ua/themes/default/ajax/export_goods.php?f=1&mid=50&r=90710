--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a35cd6a6011faae104ef86b983f6d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8d78374839d12141d249078e6b6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdc01e7dafd020d6dd2b0b4c1132993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd36a3747eb8f86d200f35aff4df9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f44f895f4047433b7bd2e21c4fbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399981c494118fcbf6e3424aacb6c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc73f13239df322baa2985b8581aff27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d192e08cd48f5f1c69fde6ab4e745c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700814f0768696f438507ad12919b0c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45727e6204d480807cc034fc30dee6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b42e2c491ae24b5a1198dacb2da011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa31da7a11739c16d42a1a154159ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa939a006b0186396ef238e4b23f6e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6859238aa08b1616d7c0229798f921f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e213d2e7221e5a7f06db4121c0d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3674bb2af6be00174038c87cbc8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4726b0a5be920f6952973bc527c0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251825b29d27ee40878331b93ec09a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee86a01e9946613cb24dc70c3ac3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b074e8831a0f18903825e3364be6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542987cce716200471c2d852537e23ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49f80dd8c8d65d738a552716b562a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611acc6bddfcb0708fc75f058f2f9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c170b43f18e4cc0b0ace8163d94f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b015ac2d711798187f12388bf4c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e0f41205c11928bbacdd25d1b81c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe7573cfe5f27d48bfd3b539a374d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5d0738bdfa924835e332708da6b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a5fb5c68b3a15fb7bdab08246bcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c6053ffc4e28686b141c2e3e07ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a3a6901db64501531da41b96144531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d849027123f642851125e7b9ea218932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa08f78b426cbd001df84abe02ea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5931c4416120e3cfc394af84a1dd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39239c66b40a511a51c2bf2a3234135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017866fed1474d7dc8d095b1215e4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceccd81526cea8efecb17969c464d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443b541bc277df4dd0b481d56f31ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c025973d175bed3ebb784a40228be7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0836cab71e7eae13ba010e3a4d9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca979a65d4eb9c1995699746b83260041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12041816ac1f16e90e2c5e60465e877142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed86e823361d00d33d49d1419aaefc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93110198963a0042703096ff798e1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7781efe4e3daa1903b6e0be7bd15145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572aa69de7fde2025d5609ab85a340b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e51481bee4ae3a7340a4290dc9664047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d697c8bf4917c95339cb9f78b5151048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f804c5ee8bce1ea4e783100fffce7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd149e65a0e11bdf0181c82f72b8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433efe65826d4957c780e6ad630dca8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4cfaedeb0c37c6fafb73fa7cdd6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd613eab46bdd09f03a20d06342a529b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663462949d82ddb13e5b5248dd57bb2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d636c5b9dfe76e1fcedd2ece401155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d1b1b6ce5e66a761af9baa491966356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b8803cf1ca45e293f73d6c0cccf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d99bcb632a08da9b2f56377a9117a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2499042993427f8528dd29566876a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdee83d63e77947ff0f055e8e5cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676deab9eb62786e553c2b5cd3b28861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0ff037b1fd0c379c6dc53a3a90f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59c534829eb2188e9b05e9a61123c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e6b02ff594d15c79d5d5beaa418464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542097ccf10adb918452bd6f00d89465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67fb860bf20c5aa1cec2484629073666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312f126b91e7f9762e044dd6d7d55767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0124cc7b1f37c82c1b33898ccca4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ff6ff7851c35975ede213f8943be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac794a8c5c9c9bd83f867bac73c030070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0d5fdf936b307a52907042f5684471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffadfb1522f4a73aefffdba42fc396172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600331ff3d104709300a1460404fb6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c45c297a5a7d2de11e831d5f5f35974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b58dcdbcd58a2a70836d3c3e2dc2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f826ad68489fa5e084d24e9ac9b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa6c052a74260b22449458dbccd7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af4a0ba900a051bfbe13a4b615bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432340dcf604c3e36e9d6a91b5cda3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c5c19b3f1b0f5fb6dde4d4ed2f6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97988e5a8ac51b2af2a1d0a776699d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce494884c5b6cd6caa795e75da04082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481057dfcd8f33dd268e7a4d06a32e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb201e474c97440a1e7b71fabd249b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ee8a04081d244571bf8aaebe039185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea73ee822aa1e4724d5e8ff8d68c0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebdd7b050d91e2bfc3651c61b4daa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e578166ff75eae40c9ddf033195fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca2c5041dc6e127420ac88c3095a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9a0dbe659dfb9e4f7ac738f4849390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f5b27907a51f80759934946061c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7fc67e0a7a5068f3fec9fb861bb7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc3cb4bab87399b6a972f4b35b54593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a760ab3092c31a568ce45f0301de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc02b30fb13f8f787d6d964f746cbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81940da21cbcc42f0b7bbb4f61bf895b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda7435f173994baf72f6eb22aafe2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397377b740b26a9021cb70d9e6c202a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f5a0ade04afc727fffb300c598cb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c034a0f961a7b7f7722b031073a5297100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586d04a083d39eb2100535fd7a291ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53b53f9d3d90375303ba15359786b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccc5e30c11948b8f58a9247efa8c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2689893e5a025717587eabc412752b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54f4355349336cf4df15bf487b1bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b291cc3081f0a821d0d2cfb925e67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b797ca26902904e60c8eb3a9f5660107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a2cfeab5069e61398daeb9b55cb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ea202eb2bf8e3bb9fb6562ac9132109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed857ad49d7712e234ae08a1f7079110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419581936cbab4ccdee235bd8382c75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49033c7195846754944d7f97c60a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa7202863928b292001bd3aac7fb80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a14fa9f94873eaec5fc34ea30fa9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c52dd08bb4295537024c8183e7aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8588890f908e9ddafdb9c2c59b1ca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b787a428e536a407ac64760e20c161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ef9dc705b1a045e3a244977630e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfc40ac1acd5818db8abe8acff6af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ceee7c19be074fa98aaf4d8cacdb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ff85f1c47a983a578d009b746a10c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0accfa2fa31c6be693c337624b9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98445fdd3e3760101f9d496a8c8b3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b154afa1b2cc3505d66bfaffbaedd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51353a9956bd55d9613d987a64f77396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6749b0cc2192599856d1ae78284e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcfd021848a7ba80320df08fc0a224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd191048385793407b1288248e6dc47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d062cb8e2fa13dd54c451fedd1d65c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582fd40990c6c3fb2e67232b0903f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a969f4f64004434f057a4775d207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74fed28cdc97a324f2d187aae9b2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3394c2cd543cd82072e3be2881e17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46c7623accba0bd70d41a4bdbe6a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0649f884e909e731d215e514c4259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbf39eccb6454334bcd4fc3c30c2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c7cf28bb592422c3f0aa4f55931e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556f5c69867c07e7dd880a2882b211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e26aed19dbccba5d7960ca6a3d36e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835f5ccf8d7a5099d52be90bf770b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fc0755992998d474ce9f0feb61fc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d631a22d1a2fd44c40f5c327d243142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e382078d287b15379c6b37d1e67d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c025404125ae17de9dfed1d84063c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b0250b3325ea73377d51f349953c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077439232172ec1d018571d1e277f7ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecef20e28e6391f5803bfb07b8293d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666969ef837aa1fc213c671a6d62fc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41ddbee1b71c0592100a69c53ba0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247793d28bcff9f37b7f08d71f616e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa62e74febd78fd164bf86191eea90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607e097eacdfb0f2f391392b88d529152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ca69a8da84996686a29934469d03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ae1194a8200e6b4594e06c36efdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a7d59905d05841f9d6d48b95b5da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50baedd8d1af7dad57ac6f33d9af6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134cd883ecb86c0b026e0209975085157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b790fd1a8eb0ae736775e40f6c4c250158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028390438337d4d7954482f97129071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a4c121917b9b096fe6202148e133160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cbae8abc3f947d3df16f34ce8e35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973fe836bcae070a79132b0070e0521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df783124d59ba5e530413c67b222cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccfe79c72f2467ba022dfb0eb7e5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c9e5ebe72d73c98cf0348af8124f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d10dd04fc9176ac04acd69565712166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb31abbaa5d65897d35504123ce323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29918d88485966e923c4cf62cd8b1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3dfebba64de7f0b0edbbc5d96ae08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368d9752178224bdc83d30f58da6fbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35668c1375ddf6e927106d20aa083171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb640c6ee643bceac81e042e01aee15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6377f57a84e2d3755815d2f89272173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce27d7e88d7266b73c4ef23b3bb1f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80da6c8e48ddf3032d3981b32fdbe7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116f562c86a3681f47141032c281b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271663712c1a1b9989b5b9a942d13db6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c690ae061d6cf6ef454cffc0e9ed48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39619b4847843ba9fe3de2a5215a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cd54d8d08b61bb8096c9a175cc53c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224ecec729c26d8530e85367764d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6d37aaafeb321ae151eb42d37c55c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0755c9db2d0b165488ad6f79647e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ecc47d35512abc12c6ac96a392f4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32a16cf93af160c971045de3a00cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669dcd75080e68d2ed7a9dde46d83d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255fc51b659b2297ac69fb9a961087187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3bc693db1c27ce06493c458818b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea625b48c28b762f18607e881c71d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520982ce6a901ee983ba7331345a207190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de99780132069fb528281ad567f13a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e98182582836b467b06ec11f00648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26893892c9f395abaa54a6c5b9222874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f12455595dd21f3dc91ecbea61da3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0fe35fe77bc207e6b2c235f3e9d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7faa0f5318c513d442a5d3b2b00939196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2a03efac1a92f8790735e11d2a05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a943886142fc22fb266b2007ddc20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa831febeac826612118f6a7dc47369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba2cd01effa3aefbf8414d29c390a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869d5b323226cd26e44dce7da3962b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cedc2488d1e87f13ce16ea87b8d54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54390aab278a2f8da64dcf5202798203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc74da11262c789ed41eb3a9508b50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b487ebe4103dcf96ab93c4b9e311c25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec341a65b8444a15281b9e23988df69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c147dad6edf7ea29d5bc82ffaf0f7e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca423d5980d58c6018785d53390f4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e9705a44c3bb3e3188164d6480a7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7a11b5579040b1a4b89358213525d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4a03288b852e7493fbeac62ac58b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d330972ef386fea3fd78dcbd5b5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93dcc2a7a5f8c9069708edca0f878b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5638a18e5b95fc93278e343a6ff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e939c6ecb6b245e0e1745bc5453a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372bbc91ae9cbcd3533ea51d819e398216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad96d85b70644b4e11baf93c65d34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721c2b98813a546fcd5661641c4287218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22d422e581296f63e5d915e172908a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc016c7b15f276c01948ecc1907c6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152229b9542010e811c5e5a4b10708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319aca52ad042037ab16325c0fa264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b308655925d070afcb0c5c18abca8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d546a19aafae347986db1a4f5395f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b92c9689f7d89804978e25c85ec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0552242125e625aca8efdee293162d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe72ada0f9afe80dbf29808ad0d70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb4d3e6a8303e3e3df02b28f50dba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f643cbb62322fea1504fd99b0048229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a5af5579c74ec70d90b6990f5947230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbe8f91ea78e9ded6d74361d259d7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d78056040c43c189696d91e6725432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc135a3d6acb6b1c5ceae516a4a7cc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc523cf3063c75df699e4a3207800234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d2e75a5cb30182d8039e482177a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b4bfd43fda4ef57cf7f0d7d9f6907236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc8ebaa939b326fce69d2ede58260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0b8e76f91f427ce0e5cc51ac7b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50cc512a0cfc65fe0a2936ee288623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72f3d8cbfcb4bb89f71f8a42b2c4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d3c5850e4ff9375dc38a167d5241241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d91ece79804fc934e95b7151e95c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170aee5afb5073681549dccd4278cf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e535983b98a1ff4dc8f8a0efeda7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95263cb98eae44fd0930a18c541ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10ebe67b5bfad9af0f5e6802f9443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759bd62ee71ba66a8f10998ebb0014c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec272df54eafcb84ae90306e75e72db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580b185cd85e43724d50ca65e567a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ec8f5e79d1e33b61f8f4570893a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3caa9f0f091299acea822c989ed6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a9d2ba9081b29dfdaf205b0f7647252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864890031fefeddf3fa85edc64960c75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79330176b8dacc43418fc4ab2dc6f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b25d735bfc54e24278a274b039be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e188f286b53bd43e0a9d39d94b6a86e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be64f5aed79b6ccc40af0ad0bd2dc6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e7495523dfac852acdcc5494a313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff97154054d3d7f37a5b6b2eb3d0181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e913cf01a44da19aeaac99d728eff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a1aea10c504ef7242f2688e2a349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddd2ec4bd20faab26f6423f3658db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a345f47c293d882fb0fce212fa65d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfad5ba65ad76d2209a534bc20d1c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d52a51fce7bb98160820462c139f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159862ee7d8668fbadebda51c16f2a7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b022ad9750e81c111a0c7f8e506d14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fbcf4803a199901789862001cdbf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2e33899bdf105b05be5540ec00a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0670c8a920c8c0e6cfc0703b4c2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd117cb8681bbafbfc5aa4a14c88ae8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6131ec4f0a245acd09da8ea18e8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78891ac3f8d94c848822ae0cd3363f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90697cf6b63aad3aff5d264ce6fdc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bdd80d4faf23ab2dfde794b8d8d1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97382cc9f380d24ed65987fa5f71540276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74977aee077a4d426893e3eeef193689277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1103d10c4bb501121a9131244eaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25655c4b19e11f7f3cb4a0328c38f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca340eef63d6f595bf4928ca7c1af2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154980ff450334261dda084f0382730281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351221196098d14aa13dee2d156a27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ea34aa0fb64bcbb75a606f6bf280283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc203c4f6cd3575a26e2a07a0707044284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a4a5d7e13ad7ea2bfc11b699cdddb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b689ba6808e9ddba984336975d28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446746f3a3e43d2bdaa6c4d73a2bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f881346e79454506e37a05ad1665f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f266c8f38d89cf9e2e0ea14766e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52089b674ced2c23748d837db9cc55d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e914ce2a50d1f089ba10243349dba8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66079e33a0924bee49f81b1bdabcd9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51a130d0f899f197430a30e388723293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9850cb3b6d09953f4df09f63402443294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614856a461f8ebda689bb43e2f3bb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9434d2e3ac287057c6cfc44e537ed0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3efe61cb9d7b14fc8523b60a2cbb3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ef4ba8bebc98ec411db06829c5f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26c55a4e85330c1c5e9095ca897eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b11a4516392f980bd9a0466a34b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0055e54a53f33319a77c9c34d6d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac454e37b2cdce1f130b32b404bd8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358a7c162a8c28ac5d20e607c81b6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ade73ffce73c1265bd474a3cf2f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceda4bbcf4758888e22d72e827d542305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9b4cbe61a12fcfc8b97eb0549435306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af3a350074e9015ef3935f74a9bf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980abb5ae356b4f6362b063a9cbace0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d262381effdb09a126d90604db36aa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d34b828240390a6f547f5d933770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152653bdcbbe7bd3516716ce360e8d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af0c1fc5f4edd1d4d1bd9e6175c49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dbc30c3fed22c93383ea87427e766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8bbb77b1cd7f1a17f6e8029af420314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294de1f948fcf85210c8a7a4535fabe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b151ca1281b65a6066e1f2bcc0fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde958296e75bebf3ef150430cbc59d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7915e7f6363fde49dfae10691be777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311bf18421aaed4c66cac10c1662dd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f7097f71db3920453bd15d873363a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b196ea3fd69b159d5b0c53d64a19fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bec50307d3fc67a203192d380b25e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0f6137ac57ba9e1c034a03eb92bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867feca33f8bc97ec38d49c983cb1fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d042c4299a6e55aa69dcd1e906e977325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b8823ba016c131a1607dc530ff8a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9256c902b40ce1580940cf990a3864327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da876500ead03d7c37c2ad67352a1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75dec2a57ac44fa633363b0200d78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759de436f00cb4d1217d5fa47899e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a388fa1fb67e856117fbd26bbdd54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b87ee620a8333308b34cf058c95b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6d78cbc3a411844bc5424c1eea11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37aa74e4f12cd46dd685430b5ab7f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da131131e1db85d5f416808039e83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa5e9582003d9d930a88d024626ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e8e065587dac232c96a12338259c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad77fb460eef3241b1a60226108258338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b19735099b557fe754bcf28f7d56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb70d1ad396a151b1bc25c0f33f583340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf514058b8c1abff7005e60eaa9f3a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9597c3912808273b7f61ea8c36227342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929105cc51a389443106e7b812712d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7810e98fd1533afb95f7571974ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990f50a6d1d984ee92140910b92b01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d724c6a742f091fbbbef5710e9e957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a06ff228b1c7c48eb109b96fd2e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9678be4154c73bd46ad7dcd3d512348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8cd188fad7bfdf3f84fc034bfa7cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189424be8aa2ac14dba85633cfd040a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac31064c9d8f5eb2a4677d1f0a0d3a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ba278b5030901d665d40fdf0754a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04226d43dc9128cec0c3d956708c62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32838dfc1d1b6423468b5c6f1d8bb49e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ecf1bb2fdb7f47ad152bc2b08660355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc98cc35a97005cc666c07fed10dc06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb5830be91138ab0159cef0a0a50c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605882a4095161ab605471dc7931f1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e41bb964ba8de9064f65a41dc7a3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9236b8c7d9ebdf48308074e30fcb3db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386abd5af75fb9e18cfdc8202190be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07451d452ae0363ffc4f14d596ab084362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff16872cb046930a8c5bb98e329ab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715833dbea023196c5aa3ff1b9f5f018364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4149f37e43e206d18ffe352ef915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6323cd763aa33ca85906c9353a4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37919d6264403b0922259acc6e09fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b4250433fc9cc7475842afa15b2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3dfad7f41e39e6570fabd18d5a4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660aec685f7f5bd50a624c1ed718236370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606c767ac89f7e274d97873ee39f12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c18e4c271cfbbd53734708d99b4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858a2c7d3190bf88c8d226cd48fc37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d191db3a977555e230988368dd2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bce9bdbd1a1995994fba2880f128375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1e809bbd27f105318f8cd35caadea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475934c2a30ba2dd275ca4b0f1b290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585697e6387dba58832a45b78b0f23d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dfccd552dceeb8f53caf31b70616f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e979e8cc878e09f3cc680160fd6cff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60f28927f2107ad4198ba8b22ff581381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75c7f46d98d2e900f87d5cc9f7808f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18daa96be073abe4f455bf805d68e43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e42ee2f1e87d633321f20bd3d1213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75929faa5426dc8f7a4e41c68bd4f51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a883aca7d653868d161331c4260189386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2499e308fa72e45ba252b3df4dd59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c36a87620192a32498eef6c65611dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50a4831200c213ab9d183611060877389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace2ceffacf0c393cb3f54df9945f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608851e76e03374617d3db26c5a37c78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7c5414aaec16d3652212967ab1ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68580f6f0f0cbc0bdb140040403021be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac5c3cd423e899781b5c9ce451b42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400739de5d7a587d523b6b7862ac8040395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef1cd9fed0e4044c29d246c0e8b6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e747c3c073973f58f4db0635bdf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b324977da6e5acb0b51b174aac639f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1ba38fa3b3b878062c2843590283399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4e7a00e7394f2968024bdd605485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f741709b38feba8c74da45429a54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c33861e9843b026061fa20ad02f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52867923d9d6d00e1f9fb78f85870c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06837752604464ebaa656ce0b667d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fdc06851d6a3577849a8faacfd869405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d4870ef664861d68fe934d94d5c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514313fec3e59823fd08379eb9595e9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c974b4cd570d6c4e82ca72d7e44b3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5bac5ccdda6b6f038342f6464fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2e91d09b45eb64921c77826842be5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e3dfc6adfbb330afc7d3f8229ba6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dd257354c2e2f6dc33fcc3016932e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898b9bb5046667485c1ce308357323413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771fef3263df928c71cac1967f4e8c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb25ff58ac79661921550247f0c0239415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0cad7e5056eda21b82a261027b4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510af7ebabb20405960db622cfa6165417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fef2b5a3f38f3f4de9c3dcbb17ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c633b2592263a1aa0468aea2dab6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954af1a2ab76fdc02717d195540c25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a2910cfcd0b85ab0259e641a90fbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093eb101308a004f71beb7f8c3b25f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14c50a8bdab40ebcda9a2f1793199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d83e192a75f0abb2f18eca9d5b755424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd0d292b177598f251124468e13ca2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad554feb026b0cd4a1de675f5f332018426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111ff668db35129538005699b24722427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc6acc3e98773d250315455ee6ad3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2efe0852aa5a2377d59b3775937f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffef766e81299fc7d5a2295bfaaf87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab942ec3871a9e4577025d232b82b060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21566b61826932666ca4745e591624b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ac6990f7172cf8f0edf959e480c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599610c46178a7cb7ee6c0182e183d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091fa88f2f1f64d6fa3eb61f443e845435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711bd55d575257162bbe05831e49e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fa4de01daf22892aa01c92a57393a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf5fd9d9581d174cfd7005f8c367d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc17c74de3bac836bb5c95ffd0b3be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1386f127e6efe9e68348921520a8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6135d33d47f904f8e5b8b59af8016f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917319f426d676b68b9623749c6a5e05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de087bb7562df096e3f945d8126460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e3bfd52a9b4ab7c74dc9d708a174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f712a248cd1be7eb838595078bc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e3ab88dfa666297166d28bcb8060446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ab920341a59892183f1dccd1a91a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f671deb4d0bca54240302db96725a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e55c48428cfbb910a111ba942deb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c765b4421949367fff037446048f349450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d0e475a6b73f803458cc7c4e4a72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e7c8269bdb39f8a4ae540ee352ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61cc0186517eb8380f17a576e79864453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81cf370ca4109af53fc5d47836cc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a578ea8caf2435319160ba0b3fcb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b607ffca091bf51965d9c76ca09ee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca38cc0f7389b5a4eba83203aeb1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e392e2bea990ef3e0fe8fc769014458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d1acf8b9c1f3bd9bdabe33101ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5320c88188d8ce25c1be4b05aa29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e7a1fc8c9129d607be5aa8693a5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67e12e1e4b91681eaf7de03480da4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86dd2992faa9bed233d4feb6330818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465041453e54f4b5f3543babf1e4a88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad69aea6cca9ce07c7ad308a357d7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705255682d762cb6df8e3110c1b87d20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb87e9d1e05c5b91f10cad515ee0c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d371cc807a65bff3aaaf39ca7380c8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be561bf181936924ab2ffff893179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643bc9de0c2b69f9d077681004a40c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3f37caa14d4640879c80e04db82a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f0342003b3c8f0edc49687b8185a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d15cd620dcec0d7afb10f0cc494b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3ec5536b95740c2ea0a7496c654e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d5f78c408ffe53b2dd3cc3a439ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002cd622957a276ada905ba384d9b18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0507f3016d37a69bf6ad9b88e20f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec99802079ab4ef7f3a8eadf4a811b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127dc2469dc41f9b240174daf2c6678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b68fc7742086422ab6748313eec1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e116009cd3501f44526f5b7f91db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4823b2db34b53896e6155aaaba80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fcfd2ce084d63df21e2afe5f80eeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1ea86eb8fc8324d74fe906081346484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf5f7b84d4dc166da6375ff797c758485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0a730e4c64627c2b0d7e3938e266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3eada8f0dbefe6c472966c9560baf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968927fed3d5abdd1a841a2310e10d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53540e0cd1ca322b454612d7854324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c1a5cf5883ff76d1b3f37a1f91a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf34949e4ac068cab243968a57865a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bf62effd81d2f200f08d786bd214492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a200f223517b301a1bc77b32c616e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb9454d4832b1ab96c7c5b60439db8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7913a952034cb6ca219f3db40f2b68a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef7e68278fd60b08f05618be69bb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df4fb836ff3b5cb0e976c89df743fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae07a3672aa2599f841b8992c6cb1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a3d6b23faac92dfd7fc914d4be4ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51799a8bda3cae6cf45a5d72c930cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b214afafef67bd2edec9b3d074319f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40575437055443d2ec9b68928db7ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e9d889889c162911a9e433c01263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f728e2795a0ecb642877b0337070a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a562940b480fa85bd112e82cf365d96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e4f817cc94638203ed00728efa2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f249b51c01efb418ad5359f52457f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a052c90847f766a68ea1b39007881508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c7d0e4b529d1098db71c6f9ae06d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f461cd4fe086e6d2006600116351510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc5ab81f69967e19948f32e664de81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e13013ff44aee15dae63be9d047578512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8adc5d35a67b7250c75beeee2deea9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc1146c4f13a6367cfa95f041330b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ae63ad28d29852dede9cd6136856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf4c3cb48a08680ce992562f54d5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da865abd5e5644f6492deb001fd69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf10627019810d3cd26ff4a0938b94e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0410279b2ef9c65d74014bb03d6fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b06e999e9923ec1e60ff85dd51df9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae8a6d8a63efab4a328b733345a95a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9fca20086f41ab5fe2f894cf33ca7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24f053578fb8871b385ebc0426a40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5dee6da1b1fd4a7516be2c01a88e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e353795c9fb218619898da62e505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25879226822584884f167d031e2c8409526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7efe168d3695bb6e2ab3fb5c6a3c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97626b4b26d68973086ea709eebf534528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a84fddbfea33501c6fc6c0d6169611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134914389514bd645a0df4bbf91168530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc164cf43391953642397eb56855ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4418640516753feedec3dbe1709c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee40d508763d7b749e02a3d601e11a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad4dc9467545967906c99f2b6e628e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fb4a444590c10b9182f08e2282401535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a892d8855547df09716e3160f29406c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5b3c6ef12cf5d46c832d861ae6fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab474772e66cbb337b66d4e6cf7a343538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c562e42021efc3b4afb5d1487da5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6ff3f0794a6461bb1787ac4015bdc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bd810e260a5758ef216468e2525c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca20f1ef15ef204d6d388159476c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36629bfef428ca6582cf63a3fdd0711c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725122a636712e1a543a731cc38a4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b138a1f9f388f1f31cf1814250f69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e07c5e9353b94dc3000166ba0d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff5bb4d672c5eff4d7d528d1a3381547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300d51786344bc04ca3ca3ae7ebbfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac28145d9d7732b8cedcab179fb01f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2cfb9feb1a4ea25c27be41e99a91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9208aade15ab9e8601b664cb8b327551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f0314c54805fb665575f7e3e9f07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14050e526bf77603daf55a39e1255553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c959504e96844336f957b80d4aab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160af4e02c0abf846d2584c19d99d49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68897e4bdde2f3c7d9249c7ca69eb9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08ea1b14ac4f5fc346e99c70a48f29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b98a42a0b99b57b47bb43d332588558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e10a7e6b4b6fa4fa6b7a690f4ff52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744bbeb157de655455fa76c0c4e328560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce02ff1922b90a953c4acb35a1af0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29019e1a5570ba6be7aa8e24533c70ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea440382924b7109f6cd6fea2074e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46774928b2dc388747c6b8a5980461564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f20fea5f05400a81e894c896cff3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b3534c647fc856486b31a48a7288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c11238e7c0c88d32c5b514431965567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857d00fa950b78f369ba2ba9e685549568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3a06687d41e30f5ace149e22bcf8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1f8a3969f2112813042160eca691570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beacd60dc99fb70886cca47146067b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690e87a26ba56f102865e867372917a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f4d435e9b68d2df6c4c143191f55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a711c499218dde85ece17adbb009574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b31112168cda30b94d3ee71e3785575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d06e072ae9691534a64c378988669576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d427d5d9b68d3ab08a0ec2b06a0eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487860f076b69d83d8d2e95fff39479578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947e7e4c61cc4472a94d6071f2c8eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea95d62fe4d8769427296c8015c71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ae90a22704144175803545e24486581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39690799dcfe236d44bdff42267def5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14a83d8169da183a57ae5866f22d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca10e3b4d6ac41d58412e5e9f7ee4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b8a4fdd285533c7a2f89f1f4d0cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d19fa9834e411707d7c69290f4937586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b4d83d921b6a5e2a7e57ba8c4c627587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6f8e5ff8375c5acc5e1de7a950f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a2328a855716036079f1ec15bf8f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c193de012a9e5442c0ebc860ec2dbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c11c7dd7072b1417d0c01ea8df13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389339f33cbc6089352c30520e5314c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc13cbb82649ce96b0aa93ec50c011593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bc38d936a4aa67a6c2084c7e4fe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d4bb642c253a04c3d03475f97bf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf96f0f1bce20aca8c47e8636f8c11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44a24fe156cce48d2f163181735d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f48f9e7e2c7f48234737e58164c1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d068f9aa3d7a5bac79f633a089552599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ce3bbff2c81359c546752bbf68fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4d0207e4d9547b33858168ae6d50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee10a48dcd3c13a7f5289b8469ec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76db2b2972414a6d90803fb8fae3db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf1c8ad66ce80413d24589dc70a022604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e56cc846ae692cb35790712556d3cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01329919fb6737ecd9ccc959fde67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4354421c1a7cf0de78ea5923f47f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86391efca6ee85dd5ee21158f70d5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d27031e341c83e0fad6c78686ed9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b1c1ee1d413e1d8063ed8c89926a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0299bab2b2866e7d853cc80bad13b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818e2624544fbacbff6585b6408052612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102876c65670f8fc46283ae0dc1e3c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b1923fd98b3e26ab73038b887855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9877d5b544de957c7303d351f5e18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d089cd1ea77512ab165fefa6e855616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a3c852dffa1c4e892b5ec01d3c17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae07a76de5ffc18ad05df083746227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5dac0fee3213e76714f29b21e793619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7f78120ef41cf251da3411cc0e00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710368e92f1d16d6e9c14f0ce966e228621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36678b8e6657a29754fa0881babedb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35caf85894e1465e8cdd79ca23b6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee8e196327b87dbd7adac727976f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca5111fd25f2e2595e111c839e684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8d8456a5e94e642e3f269b543a9ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ac176da98c4b26e0ddcd584f78a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c793ff72bc9e777855cfe38b5ae33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41059cbe3cfc1f6e48e2c54323a9ccd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e64d764506eacb34ae55b335467a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f4bf8d248e2bb0b69af0577e7e77b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925fa3c1bd6df97f867a3d91db080ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c5e040a8457bad79659ff525121a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f03e1d3add355365a9056cea302905634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dfbbd6620022bd2887a114bd24e18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91afb5cd5695c4fcde2b18b01dbdfcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf41fb60c0700c6b31fcd5cdc79826637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fb978f9fe1ebfd9046a388883188638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d3c18f10669688bdf4ac42b5f7a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157568cf9150505b08756e578d9f7c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f532e1dd89621c3ab899e2035da7559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7db6d829b0c25d7ee2bd6ebd52096642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c58b63594bd17d287d96f012db43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992540f69f6274263d107984814109c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8fe5d2b2fed524d6f3e4130b65a22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8bf392403e93a023f2510fbba9d4e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff30aa974461483ac74ab5add40a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffec41419c435f3f6226762ab322d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed512028633dc028fb7d6ede4a3776e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db08ca138b774c6754246d00ceccb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac54021904170c15a4414ad103ab405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05980745860ab1ef167a9e705e0db96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e96c619d36505f5258c881c1383bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ad818381f7e4b740cad990f4aa338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49e7bd4354cb3c9195480df9556679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449fb184f4bf2c63b1740970011eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154cffe1f28e9ffe1c56569d37a906b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f674103f02f2a2cb4c1d2e074407012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b8a26eed86bc1524d18462f9ce4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864819c6816a7fb8114d22acf0fd54d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93911dcd611ebd4d56944b90eb20c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c011007a899ad614bf495ba587bf14d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187dbe78b94aa0f58bcf176917ba11d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7e5685c036d382fad45085636682918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3162b758e661d66657675bddccdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9aab8fcf19363813a6f6e327af7e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e331c1b4c899b6a3df00ef11035e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724edf8c348efa99722dfe7206080d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae799fe4175eef4a86b1b647dc1ca023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde100852d0b0475c3284d432284c44324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5105024ce458c457210bc5b2e5c1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6215863f2c8cdfe67ab2f642036c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ff255da3299e2a34feb0ace8866e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5e93f06e61afe2ed7c45b70927ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad061150cf5b5a3c7ffed1676dd8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e69b246f4ba53f6219962b7a636ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095093317e3904233916a65cdac43a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f954319c8b57564988f4f0cc602b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968dac0edfc14e488f662eb6ea7b2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97849c03da9b93540dd4467ccea06be234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e4a5e7708416222e40ece561821c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197393c48b36ac934e2f413f1ba3e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472601b09caf69fa0c03e4bff31160a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9d3091fc9bbd1cb1bd1a73ed23db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9857945f8b3e892dae9a16981cee5d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af510791eacb4fdbcbf0db8e9c7a65f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63327503b8ab2b358d00e117eaa2e26641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ab6514f61dd2c0afa727b56327f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ea6f7568e0ed6ce845a6b0551d19c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c43a2ade606bf1901614a5fa5953944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a02934f5567ea40b47ad2db465500b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9279ed1cfa845a65c838b4fd0a64246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a3293e41c3083ee6e5d4d00781f0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b00755d7ab0d2a1bc6640e9151fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2533dd674fb1e3123f6467bb5483ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b499cfebd141963bbbc64c840194f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715955856349f17a88634c4a3c207bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd7de5fb20983cf4787737f2fc79152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75826925bdcc4712ad5aacd0cac4b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218124d06cfd402cb28b545867914d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3170a0576f7929060c064068a5944155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd5ae58b672680ecef371eda3b06456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a51fdfddd13ef8b440f96ef7710bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f3e86d7970ad09559f567618a3a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8fe489a5386785a11ba647839f52159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aaf76e506586ffee7325119f9ebe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d2662f6d291205f0ea82264ff53161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965624f71b2acfe16aeae27cf77a4d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575ecb298a7293a96ce93084964bf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598baf709c66e943bb3814af19c5b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f71dca73aa8b37dba3f1d3b4f284965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779d34f86a3b9a3678092c1b2036f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af2d5d2a27558392bbbf505875888367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8d055d63a3098d1169c950368a4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a469854666ad6a2a74ba54ef163bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401014ff9e32f32a49b041902a7f0b6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df73a65078e40aef3614c9091f1ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7e6e9b0e553e2a7d7526698b779c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94aa890f1760f500f782aae1d5d34373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ca0c8c0ed368e36725b68a862ced74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f798fa7ac7e2153f4e1a1aa9f4b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82e7ec023137680327f557ab92e40076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11106de6cf7a7565857717f898957dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a342f9992c13862dabd027fba82978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da7616aaa761ad154315e4df88af979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed46966f08dd8c8b276aa7ab189c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2603404ebc484a44488d12fd5929881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2a6ee65b253ba7f27a2c9e6bd73d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166250c9daa0a79c91ca8544cb2013c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a528abadb1829f364db14831da2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d732134e3107978dfebcff6bdd0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704580a3c12af4e84ecbe13c55e966cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ad3c8786de6565b94bef7fd91c3c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a31e53a8b33ada0f0ee1fa3b4871388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea15e96b96cea09debb7f9780c6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4e7a43dc6f8866d80651e805115e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb556abe3e5d14ab1e59aa825a8df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deffd287ff686c541a338395d50f9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290156da8e21057434605a0b897a5f3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965a874ec4d6eece04d57e5e31fa3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b919620df01c8e0db9f07c210a46795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813a87ba3965683b923babba4b97b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f60b5e9dbaf71e5f2eeb697d339997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4e52a69cbbe91359038f2872c6ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783936e139b3dda702ebf37d7861272499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008ac82ad33364f9eb6634e29bd054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d170e039f501599db558dc75f46e1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a9904b395cc75576734d6843dd09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c6ed6c9348942cffd861dfc1a4ad9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456edd82cb99c9327855d948b1e7fefb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cd877634bd9690582c706a1f29aba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b035f60a80c795c81b09a4977271bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9a565bb169154975ba4ef5a44cf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41f8398c0af0e926befead118fd0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c707981c4342271fd231eaae036ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995ccf363890f975e7a802afb0c421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f1b71552546023c4e245c8c9e219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100bd3356a059b4e6f548321b121ce0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06400e4fafd02e3ec898fb443a9d537113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b2d81d7bbc026f37f8116e72fea0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a68a074ff6dc5c1757e508e5071233115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db29a69211fd4403d2c5c4492331f3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eba7e5106fde2d61d7cde52ae3096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd60b89deee4846e2b2c2259ba790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc040b94905cddbbc66b3dd95d45b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526939db638c15fe08d70114bd9886d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0aa80e880f95d024b2f9518972e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aaf3d0cc178a5edf422ac39c446f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ca799a63911a0e3b35a3c7b7ff77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a12e55931a82e6f0bc0b1e6395328124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983267ae9a3f8ff58b98acb0ff8a622125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f77fe02ec74bdb01acbb1a0f3904a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99132f7a9830af6f7b3700e1b026027127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef913cacf4f96e3d978196b81a26b071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a1fff86a416582df303334877e1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb42449eabc4548b3740df663b98fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87a858185219207629f86e6990465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168360e705fe17a3bd98d0edf2fbc58f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca494e11496713869b120b7d741e892133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4295dfd229c4e488b4784927b9dc37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda46979931837629a91dc049be493e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5b576c3bde81ba1246cd7c2352b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5da45e52e8549afdbb1c3e18f613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3524940e43c581c56e44737add2a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85afd76423d5843fa70db25d3ae258139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf65dcd007873d4447cd0e96cce243b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c3b8acca69b9f12fb40ec0e65415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99411c97f3f60ca36c866394728e55d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7f0da39eca2e1f7a0c0db870950f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d3ae9b7a949b4b7ebd784ea0bffb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967ecbe7a74e5eb625f4d2c6ba1edf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c40c0d0502253b7192e3ec29c520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0396f0bcd6791cce81780963c4abb78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f3014a39993e9bc249f0cc987bc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d52229c4b33d520dac0a3539449e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5972947abfd8e45f9fae0c75c9fdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbb69735bae72337910bfa75dabdf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d628f14bace60a1c7b3701ced61f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b43fd8b66d1d97b0aed1f733d637153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd63631c3c3e6e355b381d038046a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a4ea090069b47a5eba86b4667332d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f578eaae9798859b2080a69a8bc4f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4927f955e0ea34b5231ba48c1c4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857edfbab05c9ff16284bf9716cd5a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0e72f3c51136973875e0302afc00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f798c7b1f2ce059e22fa361c1ecdf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86e6d31b4344f11b912e8207d45fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d424b2ec7a2e2b3a06ce69d20a435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a94fd866fc199fd420f171e91a49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce47f244442bad70984a718137352f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940bd868376d18a1f1d61a8d67168f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc89b28bca806aeaf526c5138aadc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657e7c1f47da6901f7a1e2e8d88544167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9cac357a5b5f677030754c81b798168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a46d5ee783d932cf32b3603df9ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d05e2fd9e579f736c9080a98d5540170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff27e767826dc00e5d84df5ed3adb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a9fec49697f47f6cf218158bb7662172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220bce72c731971725eab5c8f2f43b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40174d15f62375af778565ca507f03f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36b4659f3b5410d381dc540f49587a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af55dce755722d9dcbc0f6cf6e7d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13e058c71d49f4e1d6fe2f22e6d8a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c655a33aebfb5c618273d0e8e40c0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d54c99fc01a9ac2c1f7102850a93d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8137fb7fcf28d501f208aad13de3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad424c1f33a2f749503a4562a1a85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b45e7e72c7da1054b0570d90cb5d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bc3cd84cb598af2aa9063cfbc0be1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e129f382cf4c54577ab1612a041aaf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279797c013d39d793be9a1dbe7e3da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b76465ad150b45d57d98d4f6d10c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7396f7ea44ead852f6c0577e08bb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2433b20c116608bf3a6d1f9a41ebf90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91edbc527863ed1cb4bd6e039f0907d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f842f411e8e7a70715761c4990820190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419305dae178d2d72ce2ef2da4bc5ddb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d116db0008bb26ac0316355d560a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4bf7be24cbe2c47877cc87fc4671193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eec64b3282b4fdfdc58a85ae7d123194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13eeb53d663a90f1a481bcc3eedbc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df99fdf8ff0fd9140d9a3019116ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f33c10d20ea02acd46db2438e111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ee1a3fb12ab8f0c6265d4f97ba45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871b18babe6367c477c2eb9fc9c6d1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4881482ef41c8d077fa094806da5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30671f9124f9d92e859c94c7a67e6289201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f578dc3dcc0f2e9ec27c2f87af14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e3023499e20847bdb8ccb968d6cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97700057a9dcd3614e2cd9d6e24369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d779956aa3aaae707747cb24076164205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d7a8c256763db93932a8e0d892043206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecacb46ba9d02e854185621cc3db4b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f366dd62c4c4a7f3183d9e8324e41f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16498d9b927cf6fa1f5ac0c6e04fc1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe1c73e7cd6256ccec88e16b069ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503be1691c8209a9703a66ba48f8e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d6c1d3c922059f4890bc8dfae842212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac6bd9c1a347a528fba92ffa70cb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a468275c0095a71e0f8cbadafadf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e11082dd18fe52d3d518b85e9940c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ee4e4311893dc2cb402cb8b2de7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83180e43fbc292f2180a63f1583a3a31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5fe9417b2bbb4ed70261509fddb1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c862dccadc4f4766cad0688a35d430d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31921df5f313b73060ea386a6b8f116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495b5ced3b9d351a8c6279b6271cd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456156944af2c0c379f40be4657ad4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8e057761936b4984b3637ea7e75f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac15416eaa031b6b9b50d5e7c420e36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c0e2297e03908e9c8d0854c785de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9b2058f4cdebcfc3b44692924e96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d7c0f6286740676273dddb4f5320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681cbde7a826e8bda0cb543a58f5ad4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdaec864e659a3e4814319a4b53072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7963296c5c4e9ab82a6f611a0f805b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14ed8e4a0d5b834c5e2de9a0199a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b79815152b66c24bb990aee6e083cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287ec42533a7921263641012e96ac4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcebda01eddaa2541b04b5900281c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201742f99d165146336bb8cffc142ecf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f260ac8a16fb1bddd02d00779c92404236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d73da03526ddaef1eb100d2c3343237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c32f376a66aa035737bee1ce8c81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc678c37719a8e38b6cac0c223d1db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426f7d596db07f40d8e95345336132240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55346e5de95e651bb8dbb1dc15ca94e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53a50c5663df8f811352758d25bff8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c792463aff8b070e2245c8a3ac79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22913348ea909aba531c57f793f575f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec74071ed26ee45704e728842d5c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83807ca4c8d6cb7e188a951ea88021cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217349c8209bec6594f1c8c0e7b8c77d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc42cdf52f4af86892c83778399c3a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1177195c7cbbe8a2cb07a2996161d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca5191c4e60d33a2d28322ad2e859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4520165229ecfd314083abc75a20f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7777407575dca411c55d62225500252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61486ac73df22a28b5b9a817658c3f44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9367b1e8d911d85d2ac5c31929aa6b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16565a74cb88398d1e8951c050e36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb6297952fbaf52b2f7b3e156c155256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31187ff058e4cda0ae7a63459ee002e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b69a1374ef65ad895f36fa2b46e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0b937a7000b314c33e3f07a625de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12cefc4bbb6be21a6eefc5149c1df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e745a8817214fb5bc9964f8860c3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfe0a45fb63cc03babe4bba187edc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecbe03de69af103dfd6de72cd8d631263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27904a122d65f5d4a60be1598bf74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fb74a6e48a381dadcb99877b95fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef20b55e1cfd993c5b1f63d649d8ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8555eacbe0559ff2fc460c87545feef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c890a5229d75ceac2f8e5f4c7f9a171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167748f88520620ad8e55c3430398a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38c6c5e2279258b39e277e410abb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75c19461a69098460103c50cbdcdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ad3a8146b7b9503c2455ca7acfa27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d2f5702e6bd7542ee61f53f1568b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a038e4245806d2c81b7dc4678110274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00fb4cd73bb7d8c9d90826f1e96230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28780b517e74f61ee39f8f360ae11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b70f3beae9a0a62bfdd07ce11887a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661993276ee53f0af6439372e222b686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47c660ecc50547c3a74c9cff5915e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0442c1b9aa2d7f1ed3eb0420cf3c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e77e408da7feaf882e1360dd8698281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b793561b4a31823754de420489f10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178526add6e0c80651d93b197a31adef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8cee77fbe3a621e8fd3eb33dcef0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43713a6efaaf3f8c6763062c108fa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b025287cd322b23c2ff6872286e7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9370ead5a3768fea48a0443d64354f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d349c4053278cef386ae025406ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead4d5acf2bf3c1f22c8d9fa4638da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fc526a6824d339d247c4f8904ede2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496417cd3ac1ef47fc9b986fda306f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0cc506896391c88595e745001493b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1756639c82a2c52b2c84f5f52edf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e619e87f4f22b5543b52ff174c16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c7c3e83e0ea08681b6a1dc2eb718b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da786717490b1301b803686ac1005b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d1e7e12e83ef11ffcf886ead958c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31a33ec9852db512871c8aa32292e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d1360f7e169904b6c4ce4dac485c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c13354ee0d87eae8f0f6fbfdaaf943300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eefe0ff4544ef6237c84ee931df37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed28a48f72040378caf46085628e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73ee6da7a5765a63862a65815684d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b9070584a031f33bea64c760e170304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30fb88c3fb46d010cafef32cef56b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5154f55204ad04d974562713bcbe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4c810c1b42353175ff29c577a844f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37888f144b93e2f430026d5f19a645c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9ef3a84d5c18f4f34ba6267b8017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9401fc107d98d7567a12cd692e3fbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba62507e3fa509a557b8511c9d4eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233179f99c0f0e62531b89b2b4de6bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9117963ec7bc1821162431148d3459313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d36beedf768870fb8c0af8e031ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8fb1df0c3e378a3547dfc5592e51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b58d735ff93e7bbe3dffc1dee3fa71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64d553e87e25a6bb6303562319dd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b24b837605aecaa2a175374ec6796318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa933214ce5d3117b108cbbba9782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7ef2d66f6896a15f172efbeb4c157320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa628494802fd3e94de65345867bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c33bfd9fb8d40c5e4c4a416913c69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b1445c9c02d92a99456747a9f8d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767f9cdde4de90044cbdc0b4de33e1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ec8cc4d40d398b1538792575f124325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18bf5718c99a2ae8f2df5d7a5412e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87d031ab8df229995ab4f3c4c20d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f1a7ab20cb49ad6178f3db4be95c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc230be113276c5f7a8abc58678c6216329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06c116b9a6717cec98214d160b154330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac2c55545b6bf57fe852a3868fe6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a08128d92811eee2b3980fa31ece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fdcad649482f39356ec8fe12fc3d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93eb5f304bac51c94dba07beee68c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef171c9f0b35ea38f32851c73165b9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da2bbb6d07fbf126307146069c86cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f62a1378298b8704d10560a1ccfc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38018fec52efdbb541dab3496afbbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c0abcc5778332a709bd218967f03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c545212ca5ecc7751fbee4ee4e15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10823898da3a5bf7039a2a7d3fc65f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e87c621fcc3a656edfc98f8b8f3bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd888a98ec629333fe3d96e8b381ed7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9748fb83218fc5a1dcd953647631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618165da27ec0347dfa3434ca211fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f769eef3d42270ecc022425fc0da22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed703004e0e6648e616cc95976f0cfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f6239514718ef44b1fc8bad7e434348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e1e07ae5b44f43fe7de30bc8f263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179c3f7f9b756c3306ca7180f3f0524350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa4353f69fe13dc4c061d2fe5f0516351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e836b5969c5cac0ba6630278d133352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501fb245e542c0167dae2d260ca48e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d54cfec24006dede4a203d1f4af92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936571f110956c324d42a70d93f99780355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed665359f9e530400b0af2103855f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a21b816b6cfa598dfc2b11a5dc56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4033f06727ae0a7ffe7651dcdfc3dfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91e6bc9665d2a7abc5b8846840987359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574ab6f8a5618513b242893cbe849f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44663ba39b28c92664cb4d32820e728361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3efc5427a9ba04a1350b929b3a27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6dabfba242519399d8d581153b339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc670437597c2a28a9b675206a40e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e4fc9268a5e228c689e452f2e414e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f118402b419b868a513972d448786366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3a338da1fa68ee13dc2f379d54a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467ee5742398ba04306bf5c3fc0cb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579546c9ef17a84f3abc2d7e81becf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761581ab70ff6728509f1edd769402370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d84dcb747bc4eba6728fdbed99ceab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f0a21278fe73a303cd080009c9c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e577c05d8953f9b423b313fe2bda21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df6be1973bf5b1cb246a13cf9f974374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a4f92ef599417895bb630768e6309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ceea8613ad82ac75636c845f791e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cdc47df6a27a63501192ac54ff25c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d049dc49826003a8f69c63abf1eb615378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71432cbee602dc67285fcaeb535d6f15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e974aecbd466a5a98b3a336d045dc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1f1a2e1976b8abb054172f60cd1e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2064c7d49415b8bedf9caa923a08c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24d9e4185fa6e1670da30b840edf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9ea6b9355fb02de1fd572802de682384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d4ca4ac1ae1f402f007ef7685ce8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b740d55983662d267031bdd8df897c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032021af9573c8ba5fe4e610a476718387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bc32a6bb5e9b2d1fc91493a539644388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b345a8d5c96f276b9925063f3652d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f42af07d25a31003db3d1c34bf77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de8759c1502e9ddd23b661d0c24a8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d51d31d9ffaf3eb755b00856d4da1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca375d7c2a70e08de2dd85b0c1fd495393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1362c83d924fd523f23de7b54435394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e4aa8ffa342302bf6a2bad39183b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03f01e3b56557db096050230226c8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9353533d471eb2e64dcf898790433ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9370208e6842bbabf1a3e559e25a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45215a6c4ec34e5b42ffe9dd7fc0e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e938eabae8b02a1fb00ffc503f0d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f180dcfc2566923ebb22e9fafc50d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b8194b59127d8aaa72016f591b9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d6c4982a06967445a5b4b6e362a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcee9fd63e1ea7df656e4e164e4ee7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60709a365c4a4c014f6702b7ab1c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da146ea383bf2253dff142f24d5e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc9310b8844b141b407bac6a24a04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453226391308317acf855b3e7271d96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf0d1930abe18f760b229e55c99636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63006306cc248f2600702dd6ca9e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec50e2f125a6817fae224cae04ffa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60188cdec234f50a8473f5303501404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00402bc9e6eeae72ecdd78ce43a620d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b229ba26d1bdbb3e368cff8be7c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4966f1e542908ae537bb6495f62921415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564fe6c8184d5691688d4d0688b27ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba978fc0341b4b469c0d2fa453531e09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24b633aa41092f0a9ef05bd9a83e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fda7773ee48e76ad7af7e853eb0fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165682e94c102fe13bdaa25e1865e310420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4581969110bab171b837485d4427ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd59ad3ca1c9cfa054f045be35e6be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537a6e81e6c6da6656f604d6c975561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d6b0bec42485d543cda3ce664a65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbc46e3e89ceba4e4cacfbc9765b83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ee6ba9fa78aa470fc99274b14afb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f402cdea96069919cb574151ed783427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872cc44b69d294c5c49b4d4e5a6e41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf1cc7af9c72cfeb165e30f2328986429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5eaf56129a3dd74ef9bc4cd59bab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3fe4078d2aa9a7ad815a7016fb5ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e95b687b87ebdf5ee6a34ae093b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd3b44f92dbc887123d3c803548eae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd453253294327e7357d868e9e2678b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0dbfab6cc97dbfe615da58453936e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfccea139da79867bd7d0d23546d2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650edb6d7218d05180f0d996876b61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f44b6a15bab79e6628befc2fecd8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4809073d2ec9151dc259c3731acf94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e212dd7846e3ba5e2ee96fca00835da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f0abb104cb9cc0c4c262668ecf10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14d7192a3c70e15c4361259d921ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5effafa9d47eaa75161f68c62172e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeda36cb6f9f96e84f4e06c2a4cffb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57629ad9ef0717a4009e6ea828e993445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8290c25bf9d1d00e5aca5cb4a62df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab87c32c20f2e17094aa1095d2383f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c21312846b1a112081648facf9040448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f392abd9448c9d677191767b2044b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf3c9790b5ecfeb9f9a9977366ec0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ccc76363b3c319c308243cc341f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd92c700ea2472bfa3221686fa11246452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775731ba4b2e154f51241643e5bd0b29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72279993b777c6d2acc645e84424a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a0248df9af5ce9215500500a1f11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9b9520a20e8f3f345edd31e9af26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2140fad703c63a4ca8ec9855305d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4d3566c13d08fdf6d911b731c875458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcbe1738cbcda27d02bfdd5c74a855459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5c8052b9a2ec64a5205a304d79de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc91cbd3b972a825afe34a9c47cac56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8710d69c546967e633172d6de249e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59825c9a78b515155c987df3c1918f15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077c5bc3052b1dccbb6419393dfd6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35db28fcf09b6f83e65e44a56a659465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f49a48c7eec0b16a8c690e00b4d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902215739f7b4b4f64eecfd593db2f75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803a03a194ddaa5cbd837605a22a2e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bbca4b0937025f3530a0e5d8412a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40b10d4a30508f31f8cde3c505b03d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c52e403a38ec875ead4b98c7b63e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9443f9f7b83b46a452a160fd8979a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b754b27f91da6332bafb7d09b070473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787409ab64dc5279e4291273fc5935d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c80c0d93d2ff5e80c36d87966bae6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370cdef1e8ff14b1a742a2d280ba4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979cf2b549fbfd46245613bd3dc492477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbac996117874770ec6bec9d9ad607478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0bf52541aeed9bf3f71585aeab6af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d74a71a3ebfb3e68bdc1be645708480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc81a78425ea4886be9f6ca85aef7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1170fa22993b8c1afdb3fe15f0dbfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a223524bb633601fc055e50c1946e0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd249c9bc3594cfb085764b7ef8eae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e295387fcd149c1488e41f482eb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068774a7715c5f061ad9a242d0cf68f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e554f502e18ef7e1809eb98008941e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c84ea8540637300c2fea67c309b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c6bb203078577a44bd10aa65b71a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545f7f89b86779a6d76cec9123fd82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c316cf74a9b1afa0504cc83a98c1cca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d78fd7e1460a5ab7352e36c90d66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef504db6fd9da8e9caa5402bcf2fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8c1131004ede7229cfc087adcab4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05b5624f74508ede67aeeac6ecdb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad1fc115492019340fa6cfc1f8e9f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d0ef3d3656601de32d468a5fe387497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8f9ae75a7126b7a6471082b423e39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fd1bcad00385178ee9808459b556499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e615269c88f55c481e970fee0c841500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dc2fe6add3945251fdf8a7b2fd42a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f7541a50f1ab6583c6c11b2d6ebd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322fac752fb72f1c3b7362fbf116f13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6f7fb5f80b6b3fc22dbd22b21a0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf5fe1f0f813444491f8a8caa1ce7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818c2b71be6c7a6e8772cc8cfb40f71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f1207b05bcee018ba2f9f6311df6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af3e1cf83fecd8e5df6056e94f293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce2219e0b38bb4f371f8eb0c55d8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e101c4a9d6c5e205d6766d8f2b75b80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86eb4d068c3ce36bc80f2fd7d9a5bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89cf8354649c1697a0b4e5b14e5a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef4f161b4b2b97299403471970e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba790e4281b93a51dccf580eba0b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76659d9e66970d26464b6301d4e6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e534f117e7081b939b93b1478542e83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3274050e46489949f1f3926625fd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2c7e88aa3a30bc042a1c81523055518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1784ba72f3ca657a7c49f2e86a56a1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98b7e19943a5d637d35ab652ca26d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ddf19d9923bd741487a8031d048c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16c6b6deb783ec4f925789cbfc7c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ef9639b9bacfd4bbbe561e6f3e171523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1e5ddbbd0b729aea4fa2e0f46c71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ea2564065ad0cd0d283371692ecb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881335a3a6e9a3afea74318a76337fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7a2f041ecc2732ffce9ea8490973527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab678e5f978899e04c0a4e8ff6a20a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae8aa52607bc3011bf9d040575fde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a106e7b3393081d783a3413bd85f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121786a6b5544c984da67f89983d996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aefc83dd04ec9d52a65022c162813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a338585d546d0d53b1d1822bf0ad50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c235ef2c06ed134d8c77ef2db135027534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ff14259f07eb686fcb3710096c5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0fec03d178f74849cfd1072e2248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892550f76385ab9a884d758dd4a28b99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a82a44977a53f8e1270c896476d99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425483f267ca5d72d5dd5a49432a7c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05a8c446d604a8fed09f82ce59a1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be305b6030700e598a98d43ccc4bbb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053fb95b691d794b19db396d791028542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8884487fcf01bc97bc38a65b92eecb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db31581a205fe0fe763a9fca385ae0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb22dadcbcc150c5cc6f9f1f52037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182eba6911215d30391c59acd767b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361222fd01a42b7bd76bd5deb4d060547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3cb90ba560c6186d03564114e79bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21cdc4619b4bf107793c82a81ed220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba1d50f4904a0d14fdf195ccb66d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c70cc45c9b4398e43d92ac388c7f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c64567fe286ca6899b6e1dc8931a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d975205f0a38f18ca7bf192567ce642553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c5302739fc39f948ffb21704569e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2512280e7cc4f587f7f6aeec5bbe83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61acce7b8da73ac3af63c46401d7d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff9bdbd5c7b8ae93f81ed1338227d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fad90882c0e090a47b0af512b7bf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff8b55df902aad2a2631b2902f5743559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfffabc907ca9d0c2a53936e1b166560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0a553e4008e38acfd5ab89926b6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e974394e563a30adae4ec88b43535562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043766627f59e5596b4880c6868472563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3853362cef90de39fa019ea0d43974e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1c635b54370914cd9326755d44eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e94cdadf56e03504e2075750ae996566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e716213dc52a4cb3f24dd090a1be2d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb1833099d80090d42bfd6869fb21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c14491be3f0719c57c3b4c2edb1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47170aedc3e5014696a0ffc503707570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3a61d810993c115d93ca5194c9b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989cfae0f1e08d68fd302b292ac991572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a07d4cf9cf5c23b6a992d192074f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b9867ccc59be8e88df3839cd998a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e221c470fe04b7e9ecf1a541f63c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3eefab568f45b5f6aad8e040a323a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7704255c894b8b356ea92c237612e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efaeafdb50b2cccba051759da7edcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8060a965d5d83c8334e030739e36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55a4feb3a3a85c9fdab8f2d765a9a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508db021b7f38269aa75d215b3f681581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5a9c5b7b43badda02531472d87c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d2d96956590b6f94d146d49bda41a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73259acc6cc5c5969e5ec81d1129e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3f60498186a8e5fc1af5255bae161585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8e51cae184769f6dd27a7bc3d2c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b404c0c27465a688af16f12eb3ff2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e4cec383933a4f83dac98f92eae5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa384a89340bbb5954c89443a8895d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881133b4f1465dcafe2763a0c568c43d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bce95024bb47d55635d2488803169591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858040147e674d280a616cf100239a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e1f792eb25631d801d0234c48e74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067e078348125acb7d00911ade097e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ac533f4b57299f343f215ba62e9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851d1830458dea5af9627d747cf99e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfedb9ac035dfc09505f5202942b129597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da6be4d78de0f90f73dc6f3dde047598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a43695108a9eca8ba87a5d9aa6f8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fcb231a0544ba338757be43d628e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736ff54343fb908e3dd79c6133e06d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fba0e852dd130f13fd75decf09711602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58623d1276a0bc0ba63dbc26369a759603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad095ce19c545906b4f8cbe643a21a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08dd4fc59ac65e3cf5eb03ac18abf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d854b3aea4f749450cf91d8dbdf26d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2a6a0d5e3b041e60d343bb4cb010607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48914806045571e62c9f86a592256d60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a286bb7e9c9f4477b254acd8136ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8c48597a00dbe804cfe404e46a69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8eb4d4514b78c890817e0218059df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28665ab13dafbae845030ef3f853ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce8a0245261694e77085b843c5d61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28139ff23c7dbdca16a1aa00d2aff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c537f6f47f428660b38eeb54bd6a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80043fd3e1ed42889f03f3f617e9344616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f743bddd2934a1850843567a516b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c20a05ff9775ff7e5518025035680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cbfbad3f45a57d2d0d83c28b4bdfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52068dcaaac0c49646932ba3f998af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558953060b8c88d202f57a5aeb1874ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e143889aeabb91f256d1f453bf4912622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae487652d59b0c791dbce5cdb5366623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee0dbecd34fbb2edaa033dcc2b358624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a89cfb46f3d68670cbadc46df46f92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17cf927143e43e3ce9b045ed56f79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c8bea95179d63d292f9cf7123864627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b58c39f36bd9a0248ce6f3c40a188628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ff437fbf06706288651c37a96e17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3332358e8154e0adb2f9cde54e3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280f41e4ebe24259189c591917e92f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30971a08c2f9d8784b52a9c1255f81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286bf6a9c6ee90d496791b66c26f813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d629944b7a2ca0436079bbbffa8465634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595b24701b98994e79a7872b12082a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c42e7c2be35be14aba68bcf66cf83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87fbe61373d36103c12a6ddc2258b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986bd17ec9276fcfd46b6ea183296dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab21cbd020056c0b37ac930ed50466639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813aec7090b47f31e674df066a9242640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba510f54bfd1c2f6ebc1f45a861fcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a56efbcd27e9829482130e88401d6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c05197e3a353927128c44ea2364c23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa52bd78fd1bcc4899a926bc091a30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb955666bc371250dd9eb6e796136e93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6287402862fce7b6113f7476a92fb6646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>