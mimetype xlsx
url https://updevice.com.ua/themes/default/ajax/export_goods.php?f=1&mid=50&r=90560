--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845a3119d64abdce449b9613616e901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d025ce13811667146a4083d97c992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be56efc8e5663c302e5fff8706a73573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ec34c9568cdac87b084f6a049c384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa69bac4b8e5fdb7510f7a6202dcc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b758b46193ae789086a484d570086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8763d79dba97f31aea88cc8caaae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b5301d8c2177c31b709bf7eba07d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab463194fb16df4afbc71651c732d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00f12daf0f6031d5520f2b027ebf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48c8bdabc0c7be7f8c4cde679a5e5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cb3cf52cab344d6b570a21568819e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9c19538c58edad25b5f813b8293913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac75eccbc4d1ef06eb891d90e5271714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09fb355ac00c24b6c31c5e8694f9a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee901e75bc23e30a0a60271295e641516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2b522578049fb792ced36162057a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357d0ea12283f5e4d4ff92a91944f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd29b3d59ba051cbd51cc72c9eee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f707a1a421a77dd9236a4929fdc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7205ba546a71594ed1349dd0ab4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1e954a250e2d43de9547d3d1a8e3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08992644b8e48bdbdd18b2dc612d327323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b09b6c1102bfe50a03751ad760a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ad43adebba3ceb428a89291ee0fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda9a3805b2fe2cd0cb84efcce261c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f63e8e249e0922b0cc60194f988f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19ea63e54f746bc36d1c935b7ce6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb885ea38f2ad42adf28c6c82c895729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc83e70d63f87e51899294118e7f1c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d09bd48849fa5dd8ec7a4e7ff55e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2b4e08ba97a9243611ba2fb7322a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aadb5f5baa7bb4f63f40f14fe96fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b714f7f90a1b3277dcbca1b644fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1533c54c3be5053732912c8b504c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f320ae2cb371a309c1574f13312e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09ff4ebac576ef7d3dee55dfef4e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8130492c9b4f507a06550ac9d3d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ad0ad08d3604793dc3d3c6d150c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b781a17a4ae31c41ac62bb9b74a5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c618b3b5d56bf0e0328029d0da04f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c55626a6f7deb808bb8980a0496b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e96d9882ba56b1f5fe2a8f02b4b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc03d74a8bec5ef861fca96df83b4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a2ef0e2e4cf8e175b4037dda86bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a42c9357fc06e72d4109a87eae49a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138561637546e957de41ec08393c09a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca715e257cd33ee32f187a5125f628948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290b697963ffe0171bbaf1f0a625f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3ffe5d7098044de0f8cce525395d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77d61204c2bf1e04f37ff37eae93251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9940c22b32b4e9556c34eb5c13d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855deea2f1ecfa1e8b5c856eca1b77953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548cedaaa66524c5ca77a1c8a75653154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824cdc46f53ff4549b72ea4406a21955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638c48a8ef881347e13972f1b7178a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a750c1449f78597d218952c40dcf0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3ec71c4369a52e0cffa09beb1314558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478af3b0f4a853e2d6b206bc74e1e2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2253766212b26f43a48abda87162160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c12316423379ab17eb56caa7aa43f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c042041a9c6ae98b7d16b70b57f54fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11255c6f2056a242f65bc6a8cde956f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8d0a2cd245149a13d68ae6764dad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd744491e801bd9fff900a4d19f8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4741b3739b53f5ba3875e5b0413966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f4a2f55d51387db7c0f8cb450cbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39acfb7ac13ee2cdaf4d4a9474cf2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11349c71317097d4a7986a9f9cd0b5fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c0e59e7f241637ed026b815716e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd3caf54fc4159d98a3d032333c3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0413271f0cb586bebe5e95aa231b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb297d36f0ef9b26869186ef54196a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ac1d8d2e709051ac7876f0d0b37774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c043cd9ae9938b1f3da7e7c4564a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a0fe656eb53693818e299b4766b4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959080bf331539bd243d34b4523b67777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684deed629d8bbf8353fbcfac5f8ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1881f2c92bd21c1aa1e4956c6a348679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c498eae33dffe8c2256306ebc38c0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf2878e075947ee5d0491f12f785581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecaf60ec2d09f1540c6a7df41accb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da527e39aea0ad5f4b8be522853f94583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ea42bf62ebb993ac3ced9801846284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b54f456b02e71cc742aaa5ced28f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f9c704120895d37e07774f6f7dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0c976c625d856fac973c568bfe6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4a47f65cc223a289b89d0789c9d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44f3dcc51d35091cf6c86abea7e8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc025d0d7dd7c3c2d72d6642180919990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903f7cd30ef1887554a2e6a2a43f9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835337a2017cb9b0701cbcad8f953c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7a41f12cb427a9103fb073387aa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff854dd0593cf9afd77d9fc8b0a2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc207fdfa935af668dd498a38e46895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df687fef170a7cab80e4423ab3324896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587faf9c285da676a2de1ebe7151367397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63c31757f258b8db5fa3fc8da880a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b05208be5d2d2a7aa0ad60b8ac7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2dfcfea868776a4eb48b35ab750b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a674a116fc41a39da164014ee9e43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e122f71b8bb0163b3314a328bf5c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62036d0da517d078c28dad41c565ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f2b60d8d926c9d57eed41ab2d9ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d021599193336033e4f74ecac2486ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da09aaa75b884ce94900482f6ebc39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd70f13a0480b8c1bb6efde38d1c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625dcda4c8dbbea9b040f4436b02e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a12fb7f5fa1a2eef67e15b53720956109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ae978bba02b0f20f9a1adbeb74e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344a2b5b2d55404f30cb878dbb518f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0e1e72acfc2e4f5b7be85b20714d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091bfd940d5205742c3d07d195ad0ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f9a98c3d4c169a55295886c38390114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf992bf5e59a3553cf6f6a3f6747f58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b727939450e011359800c97de1ac28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228c380dab40b4b106246dd4fdd135117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de79f23eea6b0bf91e89444b1d315b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08097fcb5cf095b1d0d03e4d1262e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecae14a6d1b3d5b17a3b576aa9d6a9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568fd06dc543c712c91df94dd422c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0fde219d94bb1ef9c17b9ae6ba48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17cf358edafd81eb24ed0077b571e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc57dd9f0c16cae92df8456f26bce0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c6db35a7d221cab4f161e9e33477125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85beb02b1f5242ac68198a9560857126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb698a872871f523632bf80c17f6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f7c91fa76e10224ea4375c1b19edb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46c0d1103824fbdd3337f8ca432084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3988d71d888ba7fce6e37971e5d9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe29193c677a84f90301fe9f3d4633131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33c7ee76cf15e52ef8838f5b31e71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304d194a15a7a12902c384aca25752133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a371e225df235ae43abe42636a2665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b482672263d3e14075f302d30f6bbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcea5d901d06f1af41e319505c25a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de1efa29a027947cefd43d91c39dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf650cdd3c3cdca9187dea5b6c09f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2ed793045e311e26716687b3fa7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec4a4dd67d4be9c18db6c12d1acc8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c61498ebbceac8236e8856de690b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993a72ab09f220e5eb63e0e4c8c0e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e4b5d089dea9384397509a4977b13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2719cfc829910164fbdb4870ca2eb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb451f4c13acdb97dc0830138b4aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b7af1a7b48d72c1305649671f332146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ad2852cf69e0640e342c0a396b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38392d5685d6acf1e03e694283338a07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539df9094feeed206aa833ae216c601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f260348e60c04e01e95f67e4b28a5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94226886901f7e559656080f70660151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0140094590f4098b334a0ce10368152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4487e2df7d1c3c172cf32b21623cff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a274c77724980455a86f58a06f4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80546a24776f1b3ed95859251dfc5581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8bdac7ebaeff0f6d72069ce9d9d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178f3d06c3457ff8f93ea0f8875ed70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452b74f26ac5c0a1eb00b1d9cb7496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164be92ac45c1a60df7c617953b4424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886618499d3dc30177afc53227f9d9e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078acc965967c19829aa20b3c83c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bc40c1dacc9e9b8681533db3623d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9321fdce26162c6b857c826f12c753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27618bdae5a45b4a3503445d6db7d68e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062595eacbb370d11cc0b7765e327c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5dca575d4ba04166c6da58cb3606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe760507eba8028c190b12181dbb69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c9eb6cb968cb620402530f350407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67714d3325a29396abcbc94cdf736169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c81eff0b44c4f78d2033d376c5d12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca8ececda77fca30829c7980f49854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede48c8bccbeee4d1fc4ec34ec080e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de209af3741821a736b0b1267cb73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27265f9eebd3e3202a310cca2c73ffac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be392deccda39f369bb6151f927de57b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69194d0d77c707bd73c02af9aa40ddcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caad05fa113f6fc17f98ad512689c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92ffb9f8ecea742ddb5c813fdac7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc80f6c7ae97aa6a77bd7083c14cc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d97c1e367111e5726d9b76d19597cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d1ab3076ff3341f1f8e1bae6eb57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12bd23b9b2215bc514d9d7d3c1780182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf4b051cf1e321811498d6e82a4aab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e689b185b5c9ed660e2c805d2b6078184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c08be9ba73b643342b0631249075f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd34aa3272122f0c6dcd24ad5fa6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332afd4a1f017e171932ff4257e9935187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0b171eb200e5bffec3cec269e2ffd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2fd95aba150fdd4afb59b67ad0920189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33358cdb435bfd4030791dfe34226190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a9c880a7a7676714edbfa1d115eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b01283ccefc817e0ede00bb5dbb75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2026bb21838924538fbfbf52a4c41a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a111cc677c9a0595a46f78d211d131194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746abe5c5c627866030eb2a5d0abf58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f6a9c3fa0bf46ff502acd62b947a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c29d337cf7653dcfe162c2d709f03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e710f7669d58e545b05ac266e6f59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0f76dd540bd4218873b0fbeb18cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee69ef2bbacf63508a863b3b2a39b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7fcca07dbe8e077e284374d346fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20189530701935f7e936dc4737aa186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0901ce52953c94bc120ed8e70e87276203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3eaf13ee2eb6241124e7cf808bca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e405be4693d6f8015808626e65ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33de1ab106347e5260e175777ac0e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cca5b6903b5e8faf67ca46dea77b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc2fdd8aed1670a4d7d8bd1e60496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04dd144892e8b86ebeb714f5f0b652209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dcd3bbf2702b6c44aa12fb10d7cde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b04d0a891c63de67e741ce6b5138211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0160c5a14bd14cb1d852f5e43a46d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5cfe040b278e425de8e4c8f274f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a83975a005766c198c950caa4967aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2aa5e25450f43d37910147863f56a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef628aa3cf3fc5a8500b5706f6ed184216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057de83a36195d3ef2a8bd13941a7f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc0a892f10547493a8dd0c8fc9448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f20402d9e29bee27c6adb07cdb7c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b54d6fe24abe013cbf86a15b521f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a02c8223a252904c3290f6709ad330221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a496d8a056444329221600b6f205d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e8ec7c761516c1b69892bdff1efec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f7a6535062afd047650db299c3037224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840b8e685937a33a613b90d37fbc21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424c57940a031f4ecec3edc1f74e56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791c4db781b8644702209c8a1880b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc8aef7e46b72c7a98ea48e995840228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5049edd739c3dd70cbab76237dad7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f8db31f8432275bee852196e532d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9c45da1c0b42c2e9418ed41ad679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af7172e77bc77f0bc2c58aadc607d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccee4fa5858f529149d63280c88aa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3bfe7d31732adffcc95e7ba051ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff280c9beef62748fbd60c0a47bddd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f508e6df10309a49ab371beb2077553236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b24efdf541069366a59337b74a8cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586663e00dac2a94d85d3ec56633eef6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47f14eb7ee2c80cf93c6d300dd4f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc986d3c44eb7dcd44d24cdd98bcfd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274ca7e6833a921f728325b5295575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3de67120d4c9a904fc30d07b1a4d02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fe5bd859cfd8fb6f461d3778e3a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e7e563c6d9ccd8edd3ebb8b3806a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bf56a7794d5033d3605018f364a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f378eaeb4679ecc8e6ddc854b34623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cd0c5cbb236322f2675a44cc8897f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ad7bdc20dc5de85b08e4d3deb459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48376d919eac3d63b7cb4d987db7c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2028f82ba4094c50fb281706c44123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac026999137402b3b555a74cb567bb42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4978e1b24f9010fb1148b174ee68fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44418d4fe0e5e33492cec7222edd7fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e73489408bee19c51b0a8795f8ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504157df66432c72e39fe3bed6b9f3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691cd2b8f1736198fa5ad3aed52eee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899956c98fc60042293fe9ad9b19732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77f37b39fb10cd09e2c4553f8a912258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddc872c52443e831cdb4641d87680a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d11c7c3373b2340c20307dd3785bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc448a0d0896346fc144532fbe048e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3bdcaf8bd0f9011b754042b7b0ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf762eab05756c5b77f6ec8fb104b23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487232ef50b50120c21a82bd3b5a152264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a846dbe8b92f7f1ccc406da1f36e569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb36dbb881f8ad2de9ecb5b43a5245266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27828ce5eae4ee3f750509d12a3263267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035dea6a65436b1f1c51c3895fc576268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec5214d43e533edbeaa9504215acd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa0254399bca51d95c1de999a082e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fbbe9e03ebae865f0d260cf4ec856271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46b3fbd353e0c7d1c4cbb804e7566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9f92e40937d73132d71f79767d34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e76afab40048c551de18b0770419274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baab90edbbd2e59435f4604e107424275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1775188ae48f633a8aa701ea1b47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216e71974972022a23049334dc3cc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20022b61abfdd58a6c93d387ca5a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b7bb888f879945dbe7db47552606279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04bb9d88c6ebf5c5231ff26218c26b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8460a48785bfcc1e546e41c42bb211281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efa22056743f994ad7a33a4220071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbdfaccd9ce5708968b30e561d1ce0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfbab11db8f96e3b34e3cfcec6dad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d26ce89d13b271227186ec6e997270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3747df69dffe0a628a536c3de8d6ac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf16df6ecdc52288517e03583e46c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c508295ceb327d1608096eaba03ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cc692e86c83a5f5f88ccdd3b3a382289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dae6e9b64e21ee6b607cfb6d916ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc69c463a668ef4f5afc06735019d92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb1ce7b5d6f02a763b72976985d585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694304b3fc1fb5b461366ddcabdf56b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f1ff1304886929299eaf174dbd85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882da8516035562842788922fd8e0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93efe69fc0c593457efec012e91379296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f14ee0db9baeca007a7678da66458297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ac948db494b97213941cc581a232298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca223e00120b5a25fc2a2686b4afc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec019e1f363d79abf0594fbc18e62136300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc82098f33e376be5bedee134bb662301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcccc53e38f5953e588e1d34b3ebbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c54c5a2f639c35aee9b50535fd005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b6922de7464d94ff4b3b9e63cfe3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e63e948e5cf0180c8cc9410142b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e2be443bfe6f2ad339a559b0632ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdd044fe267fccb7bba88b133103b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f238939ba1169084da6023b0cc9e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce372b023adb9b28cfd899cd7a46b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d474bff42ef6a31097e73ecec19ae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbcb39d61adca12be0c37487d7b5dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f7ddbbc09824cfdcb0585db6267c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873737a600368982a7aa299dd6c42c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28784b8cdeb908fc8c94c06436d517f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7617e1c7f4dfa8504fee9159f9cef9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdbd6f5e27bf9b8d5a6bc0a31132c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a4ead9c24c13ce2bb7104bd62225317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ac4bfd4e2052cadb99aacd0c568a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf96585556750fac4b3903a71bc67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df2f8b5215e73c2f149ebb97be5e7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb852b81ca51a0201576bdb8c340abd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80ef277e868d2b6f31298fffe5ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760fab5bf5fb559a5e9c51d674c27e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398118b96bb6852d84ff56deff530f13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b306f5b7046103d3c143ab705ae88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78953c5fa2528af5a3dd05794b1cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193e67d3188c509c8574ad1d1a68b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca9082fe1d8a5330783c5ab7c5ae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a424ad79b7ea2f288f21310494f14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666ab95598d65164855b68985934b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0757a4ee30c7787d0939a1217cd36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2b44eccd4c56e695c4271bb5f269332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7669dc7f233f9f14963f535c575c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc512bf7a637dd27e678b50429d242d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693caff6f34845f227859daa21aaee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e423820f79f99770f1ac9e6d67a6ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b5ae22262423e09455a983e315cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa61ea705bc2640d1a5071bd386a11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314227531e106d1d9c8c86ac8ac7e52b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df50580e18bc31e11ead77bdde4895a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfe1a254264f7ed9176f19b2bfd0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5ad1ef237413bb365bc0909a7391342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406033bd37fa91b5ffe91f0808a8899e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a83b84261f83d983c3fb9a16de9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbacf511e38314f4015d2ec388a2c2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710570177d84a0919f6211bbdf01f04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c133be511e5793d671b42eaba5ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa2faec527783e7087ee6998c886c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9937ff9ac9adcc698fb3ba2b032ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b79b10aef85c692db73737b434eb13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fcfaef143c4561d2fe2c788b8a5e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efabcaf16fa5ca72be8345bc312d3f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfdb8982c2862b413ddfb1cb6d0b8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348422740dc66118a1e9f2ee6da9e81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f998173e7cea45c79a63b5ecb1ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ba0bfdffa63fecfc0a4de9c6ee96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4202456330732743a91f3a14454bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1797832b805edb1ebbb3d1a6eca0c8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287df6dd42f06159c6150da2365fb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7010f3068279f8adf3bdb5ea9eb7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b48d76906f0e99e8ccc05bffe028c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b13f506e00b27c60b4f92e59c1d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9309e2c7eaedf0ae5b5f0ca5497fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81206fbb43ec266558dd30f907e95e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78172866c783b274f40b1b00b1471365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171abd6d65f693af014972d463cfce0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211f873f0bf5dacf09e64604526026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c2d7608c1a75614bf6248f7bfe90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e768b76931dadf17e279eef3311e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d7953587b456b62c2d3bf2fa66535370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327bbca8053f600b8bd7ef3729a70f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287aeb280c02d548be41857019db60a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812d2e9bba99ef7c969dad62d31c73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6dc43cba40f316a41181a32294fb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de8aeb23d328b3ee2ced59da8ee51c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7f725cad4920f5206f78de57cb22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2989e3d15957efa37730fa50f624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1ee2516119b2359b89904aa888082378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c88b44616048e7942c292bc9e9afe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa65b1ef25cfb67daba1f4e1247bc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e827de594276ad62ad98500476d823381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f822ad98b0fc0882a1569c2b24166382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a239dea2a775203f50c2a50add644383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f7bcf0f516408b39763a3684d4c1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c1e662ae3cfbddcf005d9ce0dcf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867cfa773452e0a1c5115b6675b776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768ff0f16659a87d8513e2477e2da7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652684f1c41910979f670df482bdae28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8c9743a5da12319923e829c7f8fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9f7e21e7062e562cb988577d4e28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5aabe913e61274d09de8b2e3eef54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6935c40de8eb847e0585b0847de79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109f6dffa836dc65cf1bba330cf1ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792877dc29473351b99ea7d8498cd09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1faf7290ce28e1f0008eb655c8128c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67d26be7080d05d6854f9af0149df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b99ab8eb98d17aac2933f874387d1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caf3c54dc8c171f83757b159f6677a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7f81e37f576f903b42068d0acf4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1286efc4686f21d00e1cd1f4c7ec3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8774af789c34a475dc745eb7149a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029c47ee2c67dd84b10a1cf02b2e45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d006f2709f8333ed981d9dde54ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3d880997b9ea95c9c273550a0242404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5740889b21d3083d2db8d6512d993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26f5c9db444127d70056e83773519406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330bac9804479e361b5730bc3b69a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00dbec0192e41a43d9eb270cc0427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e670e42056f48ca687e2aecbb06290409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b0e500363a3a62a542f30ba94ccf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca674dc68758f15f075be33dd3d184af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d44aed3878a240c09733bb25ee1b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ed56f29d552ae6eb2f6ad2ec71d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0dd30299f06129e5cdd06090b76c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574003ff4d8db6827ca2927730d66bb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399ae09650db392f22464485f67f3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a290cb5d03fea3d88581ed066c364417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61261ebf82bb833d4c64dafbbd74f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6c69221d3eaecd31884c6364943f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605185796aae2ffe8afa05c28f77ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae430193dd3d89b8eb91022fd18d67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7554787a84baedb7def03c473b42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614ccca1f3cdf9f0338e4b77240ac1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c48a9b90327c58b50fa2326f5fbbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281ab9fffc108a3d877dad74978902425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130db363357dbece009b22661090779426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4362140d9e348ecbd91c48bb91496427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f80b2277e12a7d41aa1599294aab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21821e423fde22802cbee05658a5acf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5d26fe3067788864e6cebef74dd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026882251ecc603fac58e48ae8564616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ededf074e3490f73af01250cd2a382432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bac2a52b69d9213dd2b24997fbd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62c53eceda300235fa6773dcfc0c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542edd38e32f4dd6b8df37bd8035524435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9df2b5a3168259b9a568a43ac7a14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243472ab9ee29d2fb84231c4e78c836f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc060d589c69c3df082ed31e78f5824438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d8ee37e81e7b870a70fd414ab7aaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f27539ca1de0bd1f913ab8c8d9b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf757428dcb2ba9b3dcbaaf538db2fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b0d050c836216b85d54ab4d821ecc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb0e1ed88372f718b9bb4a85877fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6de22d15a426a2aaac9cb56cdb738444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93e4bec4fb4fdf78bbadb8200da371445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ea40f000dd3875a056a44a2ebaa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77809bc461cc3aa24fbe92f18c55f401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f18f875a7db082fb1b6982b529255448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cf5f8fb242b16580092e1e04cc11b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa07a39704c194b2c9aa58ec40d3d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b583f16b62a2db5e897d82bf4acb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadffd3edf403ba94399f069318fb0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78698520880088a4a46599a4c27b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0b93d003ade57a09f6d3ed5d13aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a42e58407b1475311f23e2135769f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303808ad8035702cd9207c9393b2c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ceb91f83ce458deb0b7176c8b2023457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2cc4b364f252859ce0850e757d8ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201a6bfb7494e27b339515ccddd9be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ce6036b280f0a42abf222bbcecd44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa994c5a6032c324ba01e6896bae3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0751877ae0ca3c5cf6a9a7f5013a89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00370987d6ec7b0eb8a99826caff2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02889c89193e01ca1a42966267470923464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d80c9cec3a7f35052ae2081b87e6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eec7596cc8328dae14d86c899c22de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae40f9ac29b7db80ff28b8f567d18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b00ea22b7940f934d368ff3e7260e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0a741adb9d180308abd408189e85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d45b5dc83088d858f489e018880a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f9d0d548ef87de8d6fed9ce1d5ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4bb24734adb501479c6e6073ff6dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9fd05c43341b3a730ad31c31e60d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf98e08c4e572f027de6b3b97a997474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159535bd4b058e2a3ef51ec3cf1abd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356055d1e5006b3fadf83ed13c505cec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d132d0ec680585faceeddb5ed0f61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b18099c003453c4173e3bf698195478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f327f895b4d0f2076834426b6e7ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda614f0704d9a6b5e323a94f40eaabf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393d64461379e9b36154c4226da605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc30b30bb152643ba5e60ebb5d757c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63cf4ed1de3163fea01cf98fee40f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3cabbd65b8073d48369c6eaf46cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70655cb416d1467010ef8a89bbfb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e204ecaeef5a888924afc9a8f572486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92bdd6942b9082ed2a1043d11b77bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ea714084ccb16f03321fc8062e8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33153afea11971e6cff60a7e6189b956489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dec0c239b9a0d89250c6736e8dfdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b36bc9028dfe1ff78d4d0a781607491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dbbaa4bf90f576e209c34f59e6c60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee04486bf46b14ca2d56769918b27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f29f85ba7cbe7a875bea36b54daf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d01cb92e5f74336625784383d7938495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15fc95bbd7778845eaa9024e500754496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea0e0c7216f48d3c6fbbb18d4f5f1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e9bee8f95b90b265d2570f426543e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d2778223bafa1d0e9f5e982390f0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a72ea273eb1f629d8c287959bca1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283e70bb81787efbc4a039f9699ac8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd967daa24cf8ab7d7d21f8a77adf84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4ae89850362053c149976075fe6b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeadd70fb5393153c82782db65fa02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36ad54300f6cb69defa7a8198cfd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bcc2070697a2db2080dcbb387ae69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc604cadf268b71407b4267436e41ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8958669eeb811c322f70d96444505508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a08078691e53d9fdd9d12ff5226291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c577260b0dd50533fd61fefa14e974510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339dc68bacaec89f7ef564706fba95f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947910ccd8c54be3758246cf3a8efa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cce125a6b4e5eedab8d6fdc5802f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e12901f1f5ba614deaa4c81aed534514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536f42316150b764dca9a910c9f6b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc31f02f30866274744aeb76285ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c3880c0ed820d34ff6e6fd2087459517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5848f55cb0a6c283e35e3549745f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca91e2e1798602a01df51d82f1ea8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc169d136e944175583151973315ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a86f8f7bb8d83a49fe3d23691cde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b70969439ec123faec498abe4957522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce00a006e1c679a106724364ed225d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a963232e2cca0d316061c8c77f08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a2bb3b21a6c3cf0ddc11e5b5ebf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea79e6a93b2669d5b89c8dac0a8fe31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dcfa7de98be8efa14b3c467d7ffc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2cd9a957dde7c50b772054afcd456528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27547db1979b4c5fa07f57a16bbe181529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908f625c4b6c14a5b953a8e01dba440530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b297ccd8fe2bec686c626f8089a11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17fa2528492a2c89d37a4f3ca5d92b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b5b277e2398772c3e35352d28d51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e677752b3ca3a415bc6d18517b2e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b4766ce06cc159622477090e91dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee21b0dd2a0f7e024dd26cc8180948d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20673ba127cf3e970fd9e625eecb406d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d231977e74ff19686ae007b00e24ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587bf9d88a824f1d10e5e73162ef6c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af9f05ebd5b1fd971b75832731991540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002cebc322949fa1018756ac31b7a86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f888d0c67d4256c3521c3504cd7b71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d512640b6d692cb6d8bdfa2358d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7aac6c6e936a107c6da49305d4978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0700401a6ecc3af0656c29a307946545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0872c58945e5d131fb6af8c4cadc0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb636adea32d49f425241f319c8fd8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a57cc2dfa98eb0b0ad1f6998afb590548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87530faa3f5bb44d088c56b2f8ab87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19cd08929fec709cac209ccc344f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec80189e98b2ada16839cb307ca5f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d46035c7fbf340f222ab2747d399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205aff941441229b402f3cc0b0f36ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eaaa5f43d41ecdb617e01e4a15c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7357ee17cfbe711a4cb1888145662d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14368e44624160421aefe2e596e7d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9abc1cbd0c345608fd0aef22593831557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf37690afadadaa078f0ce6a89ca7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1dd6b5de61066204880f0ac3d168559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f4c9a0e4726a9e29397a08027844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7434f048b95e3548549bf17630c80b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a567c2457832835d39daddc2d16b1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3f41ce8cb1ea01977fe22580cb8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344bf8c05b24721118ec0bd701e64f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3328d7db81a77ec8ba2b5b3afdc12fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b36676856c1d382aca96ee15a70d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb461273c8f71ef4ab254a3f9c9f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb789ddfbb7a6d2118abdd0b1e2e033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7404379ae6fb671cbfb5bd21d16f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a1953c075919617a7e3c24e2f19fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd6e2172859712b43b1face612a3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b7f827e0eb49fe7393967953d48b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a07c9bf7fc9a08bb82f9a798032a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62ecf7096ce3b92d486a896a48c48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16111bf3af2c0134a68b41427607018575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2610157e9f6801938c68539aa015576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a90f4759d2eba36fda69322a5ba43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604834187e8dcbca0092be1b3ce71896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408667e512939b1774c5bf1d50c0927c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5227bc10f4e76b6ac286859480753f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b03e34f5ee94b362aafc3da7890f49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4190a38d0947e25ff95fa2b8357cc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52dbbd0e362828120d0a941debbffd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4aaf38e8bfe11f1e005b8f1612afb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe7d0a249591136522a3ba3d5f6800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a31f59ec0f66b6b78a37d2ceafc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9040c2344da06404a893d30c65d8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799e894de8b30dcdb84de97f971084588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff035fb8f0786bfd953e4650aab9e34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9bf2bec02d7a2da59b4285aaa3d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151c51717d2946e52d3254da512c85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab29bb46cd1a5e8de3e3987081189f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c7b44d4bd164cae6800e9fc2ec4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820535a59068b593be026fda5e267b87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285570033795abf5799affcdba9d7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1c4fcd50e9a8ff6cae13f1e8b418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1942ce20e19a4d901fb59c044e2353597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cfae439daf1f3e0ffae511603893d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0380f60aba708f3b59cbf13cdb2db4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a8e6a3d64d85a8a5aad7b61c3ca9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bc95eee6cd4499752b936190beb2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666e3b25e96d7c941db9ccd0cbf3835602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017501ec0b1e116a930815cbdb3a76e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b844e1ebbcf9b020d0794b391a75a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7f8a9173267849db0113aa8ae62d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f67d86cb2dbf7825b879f6ea63eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc9359dfaf575f852ba8e0f9a0e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14783674fb5f925c9a47d9cceee5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c5599eb55536d36a4ec376f5bb8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399cc04a9b7444c5b0444689d3d5ec7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfabd63dc87d1c5f58ea43a764c80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db0173c4885d1ca901ef4efe7dc0f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a1c2640e30f5853e3f0d4f94d373613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a85e6f75b7489f87b8211dca066c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd6cb3de45224e2b8840046264c68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c79df5efceee27d4111a10f2a471616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad5afc6ee44dc438b91011d3d93e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22502a642d8c14b7e9d375fcb64a39a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dec0cdd48a7ecd5da70c1a672a696619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40606946a425d96b8cd33b46c40249620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b9e100b7ef2f46c3e3a4fcd743ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c2de8f4352a735600b7730a2314b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217d5aa6c145300a3c7c2382ac358a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e089c86b649fb67a60307e5952dd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7bdf7ab2ef628efe66ed7ac6b3cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70499ee262bc71e634cb40ea7b15645626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52ca813b149a467d3998b834596fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b840e537aae5cef875e8ce340d9472628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9d6e8a56c4f23b4af2ee92662cd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879944052f0df24a467d47ff0e3d2569630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a8d26ae4173a8057755a85ea8fdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad261e83ace7566c60552b1c9ef8c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753db22c493d04f9e9dfaa51335d909633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ef77f8d4d297aecad77046e896b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05f5fd98ee5cff261fc491dcf8a9c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb1437489878a0288f006cd510afb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a486cc801406f0085d0819ef0a2c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afe0880b579d98b0a64bec20ec2641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a392480cf2d2a950482cb6566160e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec22e79c91920b3c2760d7f2e3914640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2060afd140337c89cea8ce60bafe0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cfc793fdd92eb0a80c24f8db1cfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88cb487b46292b7fc8eee2324c681643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de173bba8da3bd6c744278cbfd43ac0644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89bc480d219708c9a77f53e3816691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17fa9ba9432ded29dad9c7c3bdd5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b01f6a47cf6c005439ee464a750fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff32833e51de4fd57a117713bee9cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7938f94103c084595e6054cff667605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d3a26187fdb0d57b85ad15e621ec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0389d155409a238450cf231f3c3d847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed1085bc91dc8aa81e658c98905508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8737f2e84bad9c0111b6512a48f65a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae37bfb9d2231a4448547e86ceca6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c170e3f8c55e42e4493211264c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe69b608d7dc6301cf2657ee0031c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99381a1bf017079224692ffd1009fa8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16deadd9949b87ff5ab6fcf01902d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c663e7995e756116b2ced3e6b19e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f664ce9b085a84741c862fdc3b3c86416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752a7348bca5f276ec636e35ab5e0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eef6e1777787b09b57f5330a0ff4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7f27e7fbcc42405482a8394148eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25947b634fe0ef722dee018ba917720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1478d0ada50b1d08901ed811dc1b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e88dea55c18da7d32b3fa278fd6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4886269fda3a1eb0dbb5a619d690b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28f139155233211d1b1c7fe20808524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8920a731e045038167a382d7d8d8e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41daaba716f776eaa37b511387a5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c02ced27e596d9cd56572bf69740927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e026f0b018803c596a850567d73a9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b76d505fddc3abe8784006200c5a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec494f244eeea0afb0589f73d21877330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b47c7096ca9b4c250b09a19760128931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a778e842493458e63d2fd87d994232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa3022d7ae4a94a1d3355ef20e27633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d880e480b66e3dea758f95943bf1db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5878a36c95a0b9b8ed9f223ed6300335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1aa5154698402b1ea09c44578b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb20fd17b7d0a2d8d6693d20f52afe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb132012e65002f5fc203ec1aef041038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2380247857a07d86292c7c2f09f5f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07df3cff9c41dc971a159219d0544240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d68391d7e73a7bd01f91ffc1bc17641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b229e7da10294a5b87c49528eb756442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82c1dca553e3e5e4792d4146cc8a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceabf4354edbcec69ade20b50da2a0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727804f3992e282622d6f74a29be611345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8242ab50ef37818b8c4f62d0d652d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f7510be2a4a6bcd07ac9bd3e67c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c00761c6c51904a4d9a7a41cbfb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5f3f3a63cb5ba5ec5dfff4b153fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d51963e0ec72bc97065c4659168a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df9d786186b0633ffc817f9bcd57f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1dd9a090f837f210fa12ef3011fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd27ac7106a1ff3950afc66b194f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ecec201a9929c4fd5bb69395a60e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925cb1ce9a367bd6df3776bdf2231ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614547d6a72a62e31e7c4a6a9c28806b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c720ac28d0e5416b806e540fe044ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e359db444127eceadb71c0c67b09ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92aa1c8906d71aec5365b0e4e676f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e45a240fef07d9175baccae08422760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e334e6dcd5c34fb38f109e0301b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a025fd61f50222dcb759bcca3cf1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3423eac96ffe2b7033c89ce25290963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5dc47c441cb1c3da31a2759d2894f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4e9460de5d5c862b41c35602e77a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc6645f1739a0d783f660c894b57f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd3855627c6581961d1807084d23367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86aadb049699abb9ddb7d9b4b598468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaad2cfaefff7bb069511db60a5fd6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838876c3035ad5a70089aec25d0710170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffab1c1265e435bafcac1c587a9de371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac0dd07cefb18cde022f84f681afc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32a073d7e8374b5b6fe57c95632c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c8b1960258ef947b9c983c30de4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e59e7d15f2f0473b6e7096db8d5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4d8d200b119f1e8b5adb62e87e29d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ce4e95a7d6a13f2aad9f14ae658a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa47f2b852cb22705a0643585fc40c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591333c730a304ac645443f93fa6b60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a1fb43636db673a8c9b8c5439e71480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ee3ba837df14597c8d3b08dac66781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd904d5268a97299445084cc12795e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf0e79568213875794970f2ade23983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcb8406f3b3abda173cbcaaa36e5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273947eae3882ddc0f7c106e581473c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f575ecce8ca840ae51cdabcf30d25e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec4ef5cf800bb729420c1f0bde526887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3ec0057cd0d6fe5f5287ff50e296b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cd18922924445cc0cb48b41f6da589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2061f9a28233257c7a0d2705749ce290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c435988cd8caf0ebeb37e352c56b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522a35b68338d1b33fbf6374838f6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880302ac2c65c1f877a699a373d51093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13140214d63e97a611bb453d394ea9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0026a69490602f3b12c35638c72ccc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf58dd7da9ae02eae4fc3d43b9403996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33687870b4709df528d6c5b5ef4463897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679703e3c679d353ed2988067d118d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c01eedea57ceccc9b34fd483e2d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e7b81b3164054c0967ab0f73160c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f7993b48b81fb289a255c9067268c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7429c0208d7a723fcac4a1ed328be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2f3e42220727a55b6d1aed5c0498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694216414d38e4162beeb80f87952f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876874d1a6aa0ce3e34f5f277e5b58a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85026221012e26f874b645be949c5320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6f877ddf54e9462ead5ef55ad4921107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52a24d9e44b112e14fb5f8072cd49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf319df69ea274ea4832c3a686972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ea4b45eb8fa62aa295c284097139110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbaad554f79af4ab6b9ecf674aa5e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39320202b98700ff7d8972086cd07796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e079f1b223a6ed0478a8c631b16eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9496fdbdbe3ae5df1db12cf0c1299a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652e4f2f25b146deff0b1658023849115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3faf7d683152774b9a7c81bc89032116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502569850428d972ddb46df727b5411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16996c2092d745076b86c3c63c9adf6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f5f9bdeae7abd1bca968ad41f9e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d4e03954efb28b702de40dbbb963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86518ac500b0deba965b5737affd54c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eae69ef2a572d0f2e61882d535323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223630c5021265446921bba0d823e056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05549f2888be32ab686a0d4a6e38b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42121a748f6df3b25742a5b349e00b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494b826332ee9db5084efbeb3783a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcdb3086bc38ce352893f477fb1925127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc0f2a08ad223b624c58038072ba9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6ba304f23d1e174a0e7747376915129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2915c040ef9de511fddeb73a299d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9490b40484858779d76f0ef6076e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd48710856d186643f479e59fe89fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c427da00db3818474d007b72fd36ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35119406b2b54fbdb79986d232334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1a63cd064e083bbf3577f12053385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b18170440f1a20f98692ec0aa6b3ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe866cc01738ad1fe461a4e90af97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3b6f112716041d2883125ca85fe1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1cfb3b0c36006169781cd1bbbabe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047161b61a1b7ba37d18db7f62d89ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435514694095bd7a6b1cc366ae146cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a095c8052bbd9f9bc971f93db690f3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599ec5d6b1c9a3f86282e422395e42e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a340051ec5dc4b8837bb60d4f6e4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c42ff2557fbe5e0ca92fab02c51d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d634db8328bae7a70bbc59599c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffea8633003d446c6c0f3ed52ef06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e32b34df4239c2584faa2ee86cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b258fa646fb62930fdec13980f6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda078047e7a6afa74118a2f2986c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9192b15fd28a32fd725b10ed7e3f87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af1087ebe8c7a009b065ef07788877152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34468161b67d6e5af0e32d08bbf07c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97cc64b2f4449f77cd91e1df03c99f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f4c1fc88b63b07a1a5f982b216bb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967659fc3cbb512f46df0dee4314fc4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031656d10daa8c68de6f6b7f1f1956d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf8adfe2c0490d3036b66497e225a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d3f04153f4d17a5223223bb196e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a0f0f8a2ca7617b5ed72c3bf3afb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaab3e6e929338587caf6d7d788d8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be998db44b97b1afde3d724372936162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47936dcc0d66c3839d4fb22159d3dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613060345a70420bbf86ba23bc93ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b3cbb4df414848fcdb3c83e549dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcbef1cbe6e05784cd1f4af31f2767166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b496616f0f65cb3ceb1d904360ff5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7cc269e5c2bf5ea94cf2fbb802e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056f2bf0dc8cec81424c7165f8854c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf65e18308f2bc7b9c71b3b250b63f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec48fabfd64c41858c7267e69f5bcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c70fdcf06b7062172fb7520b8ae2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e0a2a09f7eda2dd92006faa0a460173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228860667f6fc9d598b057aff4004da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7273da84ce17fb254b24ea262a0797175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc86922aecae8002566da5463c1828176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b5d24893041558b38d0ae308a3499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968a3d4b7ef9560d9ef17a63b5d9b4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be90dba52412efeb2e9d9f533fc385179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f112e0b023a500ef419757044d1a03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29507647fe6a961ef1562e89455805181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65dc6170003c948036af4fbb7362b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1909baca14686e8f357a8f61ca8b3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe55f3c9597ce2e24a72ba2a330c55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecff81508301500a596f71e6a4c9ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b907a122e6ee375e90e069fa832e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf0786d71e791b738da7f7ffa8849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f8afcc36f6f4f1ec73eed42261283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401154b35105248c620228d53f1a23ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ecee4839555c6940e8fb7fdde2c33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb29447d435c68df32c7d7645d11a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82c09ca622d65f615db12f7c4258d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f1dc31bc0677380a412d624d1eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab75c809de7a12e573a9a91d89306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad5cae96aeb6a05af9f911110649d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7de41af7e708880e8d5447455963196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced179af56e6bad53e11d0a071046e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1c7195b36d828c12f0baf101f235198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459067001858cb5897f56d6de9869616199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44213c9389b52132fd9156ec568fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c75b91b589e33b660a9b4c70a63445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251d8f0e5a851ef718d6509a8f5d50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cc212e135acba9cfe1906ee67072203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d8727e029799ae529d1b378c3dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c52ea72bc0c1355c78e9236dd7cb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b171b717ff244f3dfc7a5b41be03d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95b3db5428ce7c7f7748c38d5cbec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b65690e2c39c74ada8656d5ec524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb3c57951595da987445a914e9110209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526c5ebe3cf31ded76dda46fbb7fe0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0d0e37a23dc43be8f37aa1f338c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf62e034daad4c1559c167276378ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458533a97dd5324b5124d7e818a66c44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd778945c4a767b0de8cdb6fdf2ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0e203e04e30555b661ea4dba6bd4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1e3aecd6a71fba30a746b2c0be75b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bfd45cb7ccd5cfcea0d4e9b700b59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898036b715a54ae7eaa6c10534c9a5b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913b259577e36f4ae9ccaae1b5b643219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb137ef02094960821f6a3043665f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23aa10e90b43d41a9c3f5a6318d327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9eca0f089bcfb4640c516a1277013222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5994630fdadffa52dc42384c38991f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a42e0ce5dfe45a18c4207f07909701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9dc069ed42f4f9845a408ad934aa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab3ff8b985a9e6640844fc87a8113e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e5439b838583f83f993750213964227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391512c2ae6ecb1939a71f096d3efd85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5394c31d04d103c37d323078c7c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4048eeb54cdfc3edc4db2cccc37be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109537210c60a505fa71006ffa61b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a12fe471bd2eb79df481fdc7d39e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da55a3dddf1e7e844ae27ba00ba63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc7d4fb8b97160d0876dc7ac257a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c177076c420752dde2ffe7bc7a9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c63c8bbed7e55d5692e162ae697c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a139c5821bedf01e1c306b8a55eae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7b373866e933627a2ab6fa0851bc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfced87cad84247795ea91a2d0c2fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0644e1102789eb1bca0f98cf44c186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38b6b5df2f422b99bacbd59c51f37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18caae5de28724f07bd26acad396ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc951f52f2ba7f2fc40ad44a96beb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529f6d5a63d6b3dd332eddeb2a8afc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b659ddf7a1a9802e2fa49ecedaa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6327a77b7faa30e19b3e98c3149e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ad889aef3d50ff0568ff1df1a614247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833efcf9464d86c28d15730ed83db542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569eba487ead7560ae9fecc78d0c79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e70f7b0dbdb117effc625fe5bfcb74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669fd637129112a03357675d194978b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f4146f9b70935d97b23e3617b2521252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ed76da252d90a44dc79e9a742271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbd0b4106a1f4fb358f3fa530e50f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd865a1abc71de57fac5c52b2c9704255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da4e0edb9b891a9f094ff686f3d8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cae8db1ea0848588eee30e763bb12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db3fb87d0e680aaaee1fa5813d480258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470c9530fa115928182372c6415a56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da608b264bc560b226c54acfe4e60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc09bba1c888ca50545d42e2852a8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efb5eb75f42a3918c9a430a363b73b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3044e09903b791aa76dc3e647a2a51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d18fd98d52e5e0a843b3d88aa4eab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3616e58169c17bdf931ba10ac84ad4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fce7c0a62a7cb4719849766c6dd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed6be33ed4460c0a16f14eed87087267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd39468f1fdcce4d7b924d39494ea48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d2156c381a72e6c16a4d9c517c59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eaac4e03db67cfdf9306d65f8c592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f614cd4d32dacc074a386056d2642271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44116c13a0ee748087e96173df55028272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460bada32801870a0729d6cc2e3a721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f23f10b13501377097f91b89be06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dcc5a6a18c2c31f015dd05409c7fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1b65c09c69c641f05649ef1f2e283276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2bdcde39080770e34602fb3235c15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88d1a822375eaacd983cab38270da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b662253466edfe64b2dc7987b212c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597685b8509f49824446f6d83b5b44b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194058a8a715ac014ae8bbda97a9b03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad915a487f5e93d569c37842acbb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab365bf7c922fba0c1862107d3915283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f466a91a7921979d8d7cbe88d47e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582047387d9cbf1535eb91489dbe1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f0a5f9ed2fc58cbfca9dcd27ed858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc1db8ba78c0771f1422cb4b693f34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d09abef6b0dfcdd1af90b47bfed7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592cc744923eb4e8aee088cd00f04b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f5cb07de9cec67526ee3abfaf6bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfdf6c24a10bee67fb29396d942ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de9e4003c73d73ae56b8df05db44e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d45adf8ada9ed95a9e8dd211e3f00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad396301b1cb1ab9126948062dcfeaaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325aa9a31ce3623073bb4f341607ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9635af7a359aa0cde8cf41038bf5db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105790fc8ff525f8b4176ac87b4e0926297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c788914580215a1a56aaebad002c9fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abeb1110021b0ea55dbc090ca31d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130080d11e5d9debf5e8b891405b61c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87ba4cae9bb723d841aefc9261be2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836693740619c3c1360e83ace9030838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c33d17863acbd270a98736fa389f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367bd94621d695ef0b21b16e70b4c84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e233db2cead91a6a78aa144cd4ef9e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cfc5b75d6e3a30ec19ad15d7e79a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8c21f686b3db74cac2af9139742e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0daf3abff101473654c2e4d9d3d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952a97b3642ecb07dd58ab974187633309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd0742bec6f230edeeb81d301c33c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405e32a81df9b1e65f7837d879858d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d2a47fc5a040c08d0f023e223a64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7095329f973563e7ef1ece6f7652d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab4d7f5a3dd19bcc1c5441d6c391fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f54f18ee9a2f3feda5bfcf96a2b12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835704a32f41149acd8055b238f5894316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d86a13969a011500f90d82a81f74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b2af69bf9ef9213c96096882a016318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f77d89894ebc172e4004b361fd55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195784fd8f0bd381aff1df620406c13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3b68f6992ab2674e11e9a3e64f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac738d5cd39116fdc78ab35278c04b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b3e1d3d189d291a5b9a3368c9d33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba6fda153d5d6008c367f215c5ada324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44930f025eb6cd5e22d22f5b1ae7b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06cbebc59833072aabb3ea16d95cf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eecc0f434c490b92f1fbbcb93cb9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb4703b8c10ef485d6de8c7e83b9c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d866bfe94ccc93a787676f3462b2c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9431503f4488fe21f254605c461a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7128dfdb340ff9ca4140643649af1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43397b42f86aada484e3a71752af2d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46fb7179bac4359c5db04805166b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0dd857283fd17adb34d5ed1d789d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d23162e8579a111f48e4cb0e37f8ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715fcd6056430d982ef89fe27b8b4e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d593be4f963238fe939183cd5d734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3abb3d620da5d80055c005b06f29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527017daa2ef6567bc15230bc94440c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc95a48a6d71a7dcc14caa6375eef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0143c01fee559db088903b4ae020b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b7ef33fe45d05865dce3828c491a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e7641f67240ceff86ff8b846bde7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546d954d0350c23aa94a0352808a62e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622977167deb8d0c5bc79eb619bd490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446711f7a5df3bef792da3689cc06ce1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14db62d940b8554a8e6f61e7296f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7c7fdbce064ae36aa92a5f2daf04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06106e9095fda959cf88603f1acd140349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc22d213a9dc96834f263a29956bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5731b9174d194768736616a0b38860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8810497540c0df0565b2fa83fb8f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda86bd4c379fa02b30ac996e2ac7cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a799f1f84c5df0399c28979460f2fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece72f244a4267a28d89f0d2cf35b0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50dc81930f4a4b347c42fb34bb0df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60665e74de306ab5b4e397c19b005487357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f54387dbf492f4fae8efabb99d94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69df9f20fefe3e8ce697bb8cbb51e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119948ebfd1b10bdc95d90394158faaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff305c5330c5a9db85714dcd9cd3500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110729a94d933b157df1f71cf69a0c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1219096e68b6adf8b68b89c30a8e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e30cb936ccd53887b02aed7eff23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d43f2b6e02382c4956fce662cd9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301af085799cce669d316d540a32b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ef4f96ff74cbf2cd29e2bddb2c9a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a624c58d6ed5396db35b1a96eca13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e5ec67367d44225e890089642b09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222327713c7fff46386779578dd160370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d31b2fa69af0502d9cf612f7507f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35ef692dbe69c2b5f3165c774bfa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd033c51ba7d387428e282ac489a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746696910864b29a66f34f056f96e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161251ccc9df3a12c98380b57b53ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438106b9645c308dfb935fb3be39375e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc4114f4122f0e31f0e9c00dd715c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4706379a0ccb3d2636d2b75576da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45f3778d1f39d85a0ca0ad702e6119379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a6f1a8a2cfcd20b6bc6702c78c1fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f528502b0ff5d2c7039426938f95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d305fffd21744212433dc12a36e06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42d2cdefa823e01a6da711ba6d981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201cff4af9cf7f1914d6417bbfa3861384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0a4787d60c6920cc2fa02d520be3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f42dfce45a3cca4c8db4aafec2b543386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dbfd05c99f1c6a2969f9d71e9776a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bafd59e1147fe9f323ac6c22b593f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e3375dc7412d848b9e4ba3adf536a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7dbe3631a04bd96b1cecc8480bf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa0c976169202a7f8a019148024f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b618f6b72e51fa4c63a32f7052aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383522a9310a37abca43b07dbef27e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daabf1d15cb52e2d0ce1bae2c10c6e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383518cc8d43d38aa70c465bdbb4be24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899082abd34fd733b881e63e29e25c4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365ce4f577c7dd6df5587a8a2d614c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3455eb9212dfcd0b46ad7d1fb1d964398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e4767ac7e608865af611b5d28a653399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c2ea201e3d2f8b263c4b8657aad6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67addbce553e9ba0b9ed98c63dda1563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a173924fcd982709d084b148b6f1e3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f9db8d59657f127190da117e56660403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1937c86a2bd61c3918c8cd2c7c3a1ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf67d41eea637df084467d067bb394405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343845fd503abe4017e703ad7cf6ee75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c561458b89a71f7c3f3ddd79fe38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808a0967c21bb1e2f0753eaef288cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d48b1554b4fa19585c01ba1b8e584f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00a128970d2cc2af89ae14e37188d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66a95214c844859453b7949353bc45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d10fed1ad5da2a538c4d9005dc54f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b49469aa85e0c97b326a598e9af45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b72e876058f580a66625222ad5dd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e46f5ac0303879ff776b8b7789c0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87aa37ea8d17a9f157b13ecd6d6e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab8982656408f3026c5a9b018785b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2fcf53dd83d6e7a02e62c1c36f4a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfa3bf491eac2217bc9ae83a24cac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a3a7f486e3a92dcccd520bc2b30bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f03477bd022fd557729365806be58c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a93bb35277bd2b5112ced020416737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731743620ae3c59de0f89f0f3039d050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fa8c5494b27495e6e855bf47aff1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279079bfbcda8b17fa4ffadb8598e5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e437dba3e2e1732c57b5df42546c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304b9502d6a2139abfe732334eed9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc086195138733bc9e7c17714ead4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484875850e9a1aef139319cc5b5cd65b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b7489ad73311a4edcdf9d5ab0c8ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067af4c322b10ca4d7b63f9c86dcbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fcf3d5f8bf7931483665b669f8828432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10221b8bcd23aeea775e6ce840dd02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a168d8c859eeaf69fb4f929e5ff8d87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb490429923311147b7218cfe5d4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b57bfa8d1a563a04e43969d153122436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a380e51aa474d5987462dfd10d7347c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b44858ef59da7410758d74db0addf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e9deb388eca7a8c2ffa8f6ff9591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3a037f1c8daf13be45d1e3fc71ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7080883ee82f21e5b936d669606671441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fb34e09f59e69de3b654959b3fde9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aaeb21610c67b65b02e95526149f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5edaf81a0a3f0dc7c6126b0c554f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb671389fdf7f6127ff2257bce57b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82d592b00ce548abe5d727289ddaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b15734a71bbfcdc5bc563e156572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b854d42335556fa258a0a6549d9a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5de3e0dffe6c58327ee2335faca1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932b6c1d22552ff3d5eccd14b76446450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859d9315c022891400456bd5beb357451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb882baa56609c79e49fa5def94f03a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393b4264f11c4545464c06fdf5f738453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac7b6ac8eb1277e70f5e5682ac031454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa9a81c7adb0f83d959a09a799b28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcfbba9e32060862860b339f711bc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5b8fde8bf54edf0a4a256ae135590457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974fa57c3acb17d7c0aa99616f9060458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef6b94a481b9927c3faeb630795ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024449c369cf79559350ec8e96fcec9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23845034dd0430f40bd4764e33868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4659f33379dca2c85a56f8cbb091462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91d8aa49059f416f2abf69bbfa32d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282f231601a0826db855c6b5b4e9ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae9c7b6c7c96320cabc531f328d4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492534968c1a4a886e60831b9c16a4c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6738473002aac47774c2d3541493467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c56d9d32c49148f8271263c537d47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44f50041a424101ec7a38555062be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06756df496889161dedd5932822470470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a263b829c21c972a139dc87b88bd4d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd4f805905c258c7e33d2ca6e649e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a3c25ab1f5ac25b8d362b7975433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d965d6d4f6f49441a141d28efd31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138604637e37af53a0077a4bf1f6e071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d3b3dea7460a275779893960288de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ea27ab2d1c6562a842c162b51ed82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706bfbc0ec004c9bc6c4805c2b62c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d0332ff56aecb83d4c94eabfadb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7086793fe8bb2dc483334d3ab63a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d1325ed2b70d439ac290647a4699481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcadc2fe0bbd20e9ee16ea4e519b2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a90ccc8d8c743d769c02cf1929077483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e957f8288a513d14ec761a5cbd79346484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d4f635ea716cfc15192d0b67fd551485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d617fd8fe6744091264ff522d1d3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd169c30a40873951c4f37571d0cad4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad560549f0486eea27b06c80955c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267165306eed6cc3939a573e562cc0d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0f1c31fc53a2148bf9476251c0ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b138a970b07dc7fb543a7aefc9131491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772e1ad5019a6246bc1c62e5cd800d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb113fc546ca4bc55964de18c5532b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591156fde9efd1da84cb56aefbd55e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62cfcff79529e492dac122bead36c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d25dc7e02344c9aa7747903b698c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cae384679ead74f1792ac0cdd374d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7265181aef85bca1ed92d0739a64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e40b3f493e2c5041274eacea78ad2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa2c401e145449c1f901b361ac5d0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1596c270ed0759d10670a245038e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7b583678612c103eca673a39bff3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50672ca5295d5600714e13c4bf8e63b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a0175671773cb27e96bb0d974257504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a7046daaaad62b941babc0d34a340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657cd6ca03451cded4114af749ae9b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f200e5cf8c067ccfd71c0308bfe5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67076979c5674c370f5605887e2197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027620db707dbef9fc2f790954a0a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba40ca77fbe1395626a00f3a28acf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974fe5d4a55a39cd33791c9abf7e294511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e958e491dc0d507b146a9b2c83ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a235f82b35f08dc43e2afd2ab2b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2b4a33c96d974991d36377e30439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaa0337149769f79fab8159dd9a048515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ccb18af25b0f44f76385025567b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6285c48f890d4ebdb043eaf3e2b0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fed5762421ca22021d5f07588d440b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a29fa6bd0ab01e3b977ceccabba13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a22125ca0f19a7f491f0ee615803f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f198fb1cb909e5f59ec0b377bd2493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f64719278072961f767b6ee6886067522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852f1f7c1dede5ff722e640ba4677c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f8c6c86e22f4ba2dce34a6831c27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c7e6f1ab2abaaca7df222dcd46c05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79dbc85d794fd9caa07ef5beae3d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693c02564fa3d1bb5f27432ae37cdbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d43f564bd6c4107c6a39f3f9a680f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514808a6c11430792f0133c33508ad1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249668e70a3e507a29149e732fca7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57340768d401bf646dd12cb3e00c441531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd2dfae95efdde7406690f0a382acf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbe2432514f2c0ce85ac16d90c4f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f89786be8c499547724eaf3a0fa3e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec01d294a3a0a9e33b45c17a8913c67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d19c97bd86e1b7ae8ed0aa39c433536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1808a76839826f7c7c909422eea80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170146b78bd7f6e371d86469f57cf43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471af045f6499dd97a7a741a33efb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abd009be69022054898abc98f6d89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8cf33df99ebd812fcb91fe27b801c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1dd3e442b21a8225689284a5f7c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2daac00ca5636684531ca6c95a4762543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77dacca844bf5d2787278ea169b7f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc004741539f9a7a977eb8036f7fec5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a7981244b72b8cb591fd33b421f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6b3211236c19b803ae0163efde57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4a079b7ca83902fec61d0f9baf5a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a05a0c6f1c5ccbf624c50d03c01d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc290b00ecba28e1dd6af4a8087c7086550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b359147f57b750297c728d605c457d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde738558d949b2c375932a4bfadee3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a1658e425d8e52d011a8e1e09060553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64aa4f2ad17f53de6f976ba43d9b58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7b6fcb5b4a626e515af150d2ea43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0adfb0bfa4fa731247775bc0a784e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc7531d2edadd076b94b95f329b49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b395a3445d3d63edbbb10c8a8b570558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce9dfd1dc1c0b98ef6a4e99137c59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783573221b363bed5c2a8bc68afa793560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce320e4ddcef00817dc52c9d2b53835561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aa7a2f50972f3ad822df20a30aebd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde39c26e9c150a38af0f74fbc072d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408211805d5b36ddcac64e03eda40b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6932e6a10d05bfeb7bea205a0530565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d28201c4176bead171c2b579e4898a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1018b027b88ed0dd32b7515d0bcc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afadd63d7b813de23033d41bcb29d89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda468dcb0f69c5e659a6e2cbfeb4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f371d7dfe7d71c62f22cb06cbc6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7779c9f431989e5338da4899ec87e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c55e088c120e0d40cfd803942be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3da4093d6c9a29244c346a5052c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab1ae94c6c0cd1a0a64038d0a3ed4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa674bfa76e1e773d16cdfe170656c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985768d4a8e6832db3ba8774c9ed97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a46dff52cb3ce2543684b528261b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f45385bd25fb2908d1468aa5f4b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b7ea3eca290cefe3abae0cbf72ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dbf521f0ae3de6c65a58f911f10b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288aa8789e90b63f61bc329b4fbbaa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359daa74925d8db09791d493922a9563582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495acf95ee206b6f87be94695168cfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e2ec1e112af56070c516c6fc176a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8b5f808887f32f8471480b4bc321585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdd49ed6822b36ff19eb815236b6b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0c3e528f50d82a6318fe098d5bf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf04678436baf2847cce46622feaea2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed460593a18c7e2493c5b7e1258584b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf85cbb22b8d549c6e95f10ceb026d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7383763cae67b0f65c8204a8e4780591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c95ed36bbc80336752259a2db28a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e118274fb7f7f264962c49930d6601593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba3562e8991207bd3565d9b583157c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa114bd2168dee745b71753bc31b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc8d94f9d2339988ff1900fb455df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4d89172ee5f7457efb60f2966d53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ebda90a2acc9f8e28904e169c7416598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3592fc5c25ce902692d45d76d6999599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518bb42fd69f083a94dace159f571a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dbdd1e5b38a7bd6d93805e00e40bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9438d90b442f9e6fd414cdd909a218602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14d5511520efff89a671d8d4e78f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088351388a9dc49ad352af24dc1ccb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c85241acb2fc6a192bfe8af43c7df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21fdb276d7b8e213416b34194ed5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff143533263c7a91161529f164825607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99301bcce36289bc1748eb664ed8b211608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be16c561a3b9adbcc27ce5f40bf3c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40642476d53af6c1ec36d8c7ccdb54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32993155328580c36bf3352e586e4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0996b6cb0872e9ffa15bf8f4ebdd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640dff8ff96a0a87ac4efc1725abd5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d145cf99057b975f17f9ca08487f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c035a0a08522496f00925e42fd04f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47227e01af008f43696c08fb8dcbaef4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2c269a5ed72fd51960f2989c0246617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e918fa02a49b2453a297d1c457119618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32abe3b8d8ed5bd14c850132bcfb7bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25eeb8c56f7d137c8a63f75cb8830620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a7bda89edbf490affb71f6cbe4b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98393fc636044eec50b2f0ce4a0ec1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6586ffaa5c92681872b49b86d077b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6036281d0004ba06caedfd1d9d5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d975ac3376ccfe4994c9e0cfc2ae0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa6cb3d2aa3e4578136eeb18541005626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114c97efc250feac455c4a29dbeb8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e230e9d7005af7f1fe6f96d9488179a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f821f17489cadefcb96afdabae635f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14dec3a5be091a498f109574f87c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d351d2ab29c7f860e551fea318e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ccbc79c5f21d865b889e4610324a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0770cab07c1b2f2a43796e69e66126633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336125b3dc987bdb5320f7a83d3890d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759932f6ba810a9f8ea0156126e3d7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a14494a4e4f670a75d01758a089b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8fdbfb06e562689298f202e704f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee519ec4d18fa6325be63c0a741334638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5df002ca747b901cc4a6e1dc65e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a35f99550d3e7ce5f5c9279e103af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd06b2f532412bada777faa6bb38c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2218402cb10b564c470a727e1bcdef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552bb1e5f1830c5894d95a4af1ddf8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f2ccd685ec10a5139259cc6ed25c644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>0</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>