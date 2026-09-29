--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84d04ad4703571f84232d3e53d31011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789fbf55de6ab2a3e4f88f9e81c50a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b987114d035de3c95ab1830d7096333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39509a82a5be28a26ce2cd9ed9c782c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56757fdde6e6c2b8d1bcef0e7f0713a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6256e4a2294a96fcde7335589d4b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63aeddfd67f0f1f4f4fd5ce0479bf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ba22ae1c7f5159e4c73fa55f11df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664f7dfcc96957e646cf4c67d32d5939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad22f592c9f4e7d46ce5f97a898552910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dc019bf2363cab639cb60eb3b26011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45a808df84f134e5c558f5657cbc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660050c24460597c20071df65ea90913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3ba34a8dbd71b31dd7cea916a86ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac6e242685c15ad277166154ff88115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557f694af4bf67319b72a5c369974c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f7224f0812f7e99bc24ac666666917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6459a298dfe0cbc5d96d8142708718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e539d89bfd8a9cb4a1f62b63ae738c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808256b14b00f1bd98502f063f7aae6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593163fcce00b8b6c89603578ef8ffae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbea60eaff3e9df0564797c92efa81d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57249c10d4009255f2119b0adc8bf86c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4997924305a40a1023d71874a1c49e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8839a0572a9281819b61b09abfb38625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ea9fc468ac2496e4b43ca0aca9b8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad920c82b84ecf1b9cda939fac84627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d9fa81e4a09f2813b314033a7a77a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee793adcb982c37c971a8049ba6ae4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7f61a97b871691a6bc83de32faff830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df018d513bdf68ec4f69df5aa8b5c6ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e579cd3158c10043d1919be2d596a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c674a86ee8a5dcf98f4c3fd5c2a91533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab152c8b3575aa93bfac36083df69834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201611326838466f41bc6b0f91c934035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b992f946ad2cac80f8c1c15ec711736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea388b942297ca13fd4101c3ffddeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d7e581d3348e48babb76fef7796238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408457fbdd19309c52bba607f55ec9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109213f483ae83ad2f333cf9e0300940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd6bed607f2b7394d9b17519481a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad535e555f597f5bb2536e92cdc86642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765fcf17f278707783ce51fecc504d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5a3164cc71d2b98ee435c3b2c5c0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728acb4f5c04cd7683c92fc32aec2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91552d1b979e8a1c15cbfee828192a3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ceddc96b7cad9f667b6179626b57747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324fc54cbba9cd684f440224645a91848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bfa373ed805c99fcea8bc0cbdf53749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc78346f3bd806f20dedb9c5f8c34050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c9a4249b2803d1ee9c1019b33f7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585642f4bd8ab9f2162ce286b6a29052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e70e66a7d3f8df3b227a6562363c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbfaa2efac0c40031c32a08495678354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599f39dff7bce2e0a3a93bd10fd4ab655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6da77f1145fa4dc5d6029bca2584856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd9de6d4f1db9bd46142190c1c72d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761378d82463f73ff6514ee24769c2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561131e0cdcb9be7309fd523ff094759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b458425bee31c3177e452a9c1fe51460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e15a70f493f43c287cd524753d1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96424b2ec416b42c90445473e8e55f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea65c3f58771f319012e5bf49c9adb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae5fc6e7f7686e679875f723f67a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c6a0b23fd0c9d9010367db6f539e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362554c480ff79b61752f1993f1d5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202f883762129ccb2f3032689ede2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027f8854afef685cb6db6a73f6dd32668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e05e43408485d38d4f452e80ae4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c32dead9711f8ca80a158c41c74fa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfbc3394aa2a227aa52267256a9e7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe60e433cb0b2436b4fde0e0bed1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb42cda1210cf5fd0294a0df0fdf2bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2fc4a92085699149f45fd3a17a4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf5aeca7eb893de7685cf9b5d44d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb94f6fcf577ccae493c190a75816776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4dd141358bdd9a14cda651c408d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f70977112f16178787bee26b269cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5bf099c64fdfe5fc89da49175a2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce1cfb1c7432a534464c84872e52ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f394c78646961d6bbc29061a21968b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9f1d49529e64a0ef97a794b60b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b79645020233a5f10d0a780c1839a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02328acfbd1fd79bd75a9b02bf24fcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ec60b0a001cdc2eb249e51b0c4ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8c2836ca67d57dae5947b09feaf2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1449cffc5b73e7b8f71403445ade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e218c5f23d5002624dbf310d2c5f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c110e2b57d971e8db2db8864a5a0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0548ff552783efa3ffe10d3f331990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874bd127dec2ceeecbf70f07a42fef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4947ba96df24c1845b3d40d8fef1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46a78191883b50711bd2b0907e1e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f37d73f67694ef6eb706935d852494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8fe93a31ac727b2815ec3b9bc42395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b127a2220099d56b8d741b23524c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c49a1cef5140134273b4ee6731896f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280297ece2eb21400b688bc8e7503a1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd38415e00f45f7dbfc3d35701655a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ad10fe76beeb5f78a9ebd19a8e48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabb0d60ca74583a4ce49ae098db446101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7132eb4ad7ea0652fffd3b412c86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e372337e79a95e41f9c038abf071a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10bb497663710ee9938c0e9965af05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe3db7971b4f7c2af123f30481f6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44564c70e97c287788beed85a0f1049106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a6b63226f8b1ea42db231884c6d77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1daf8b77fb8812d111db5294602281108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3566cabcd6ac9dd11f7b7331f755290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba45aaf3cbda05f1af02eeb656acbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f24fe6ce6a4492ea327d1277811f2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ca2b9369e6d405fe31d4ce1fee91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0bae39919a9b734b6408654a0a4e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344ce50ffcb9c04c0383a89cf11d26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a59475a5a4515fef5c8603c8a3b4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09625ac4bad99c32708aff054bd44e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a417f26ee9391ffc015696bb8870f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945c00ed93a584076ab2f00cf1d3916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b079a4cb448c2163800f550debd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc841cbfc72f2a840ec8f4e7da3ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38338770afb32776eeb256ae0a9f75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e71beebcd5079c2b6219fe7a582c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ebd5934d1ae01bf74db1b9f45db4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3be9cfd2fa5b85454149e7743218124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ebe263aac288e473289a8eec4c5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35152c728aa1afa5692157d76cf8a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b0fe222b4708e304ab1d373cdca60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8abcac37b005182fda088bf859c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ddaa254bce3a722503b9745d12c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a17abced59b6a47f385b15fd3697f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0afee766739749fb97db29e78bec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e67355427de874efaf7e5a20a3800132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f67497be5683686717aa5767a83f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641075f34ba4c4df0f4e5da18572b80c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce808a37d4650170f78ada5e975582135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c7079ea256520aacc0e6ed79df4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d58b77bdb418da5df46461c28d3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3c385757af52e5b97e732633424b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571caee0bf241614d53f56dac1d216139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3834ba32ec659f6da6ab3acb2a8fec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b21ab071e110315bc2e6d9a474a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484f5e272c4fd1f3e04c808d0ce0fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa218649379b3921e01d0cc99462710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1e272ec008d3342b1794291a90dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83faf2d929fa7a6b6dd708dcc35d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f6cecf22544e75edaae212728648f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b77e00dfbfedd49f88c1cbcfc341147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17e93a5e3e6138aedcbbf4df6f5657148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10194f75b544138c16c99d49dd50d2b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b655e0063f4088f81790fd098cfa1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1673ead1eb1667cc9aef280ac6368151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8a9e063034cb36e6071b1d239242152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18a856215cf0b5dc3470fea7a8cf14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eeee04079818d4f6800a5149f8f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298138d3cb720b167003b310a297a068155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead39142523ef6e4276de6390004b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a5b2d1e8a9dd009e4ea83bb7b19ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd945d4137e7d62f327bcb1e8c4ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be66b1c0028c55c5d5528ae2a9e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283105e44930e33e7beed274e4f8de11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c44b5d4d6af0907cd6272825a188161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeee5c8a7750e44d9972b163c5b2a03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb96da2f2a502a0ee1800d62af9d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca69e79e4cffd705d56510765c33bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f24ed665fb12d8a84f2449f1abea8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecab0ec9b9b2618261d20174b3d267166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2937ec6a17f8ea0bfeec60649f08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f6a0addb0af266552e8ed801f02a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c7decddd5909816067685b88a81e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13185e5877a379c2df2d41fdb351913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb07485cf8d3a4412f6fe49b8979e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116afc5334a42889eb0bead046e6dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723f4edd7a6e284a33e5c3339b584e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb2468528055b2076505a3c7548c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ab09179c73ea76b4a1533bfaa7d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4797e9796da14a138ef5728cc260176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5d74cdcd3202814d70b2c16aa900177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27334ab5fab9bc681f6f1687a4ff3e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234884986dbcad6a072ce86e04f1334179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc6a423ccf989efc6a6d17f34d355180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e255fa303f3c455fec83410ec8d194181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1bc27e307f995a5b92ef2cc45c6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d6fcade19ff14b5dfc2255c6cf6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7d056316254c56d36b4497afa40c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f88ebb913ad133fbe1bb51ae03deb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40f7f60b1d848d3d78dcd271f6d7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cb76e783cda38e081d3d3a6e6dac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11bd7eebcada4ecd7b2d9581861748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22a5168dfa3f5caa0bac4409805e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bcbfcb510099afa80e6a19ad95148190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c6c72637c120a3aaea665fbb84e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8fcffa7b720ef36dcead926b91d2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289211418a6b9bb528a37f0ad9ed9782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499a8509f1bdf3cdb20508db7a7281c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8483cd64f5453af9e8446afa929d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb654e79b4c57c8ddf41912fc3abb606196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8fd33eafdb43c0f2d50fcd2986c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7aa8158ea0bea33666c63ce9dca30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db45e47d22791bacdde6c2768a359a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141dd6ee0b6aca85f013c10b7c0accd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f4af7b130607a31aa51a2af962d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e433998b855f49a09a710f81e9c35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf069649b331ad0aa2a614840c7896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f9743f7d76dbcad641bb82f2f70d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc517822eaa7202850faf5c2f01c9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f2ded8f689dba5c6d5c1d4355e81a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0df7737bd8bf9deb69930bcfa4ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59efc183e0d88abd6d7ef177f695b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3a52a49427a5f7f3e64f6435408d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93e9d5d065799d5020d9d2966300f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc89e9250a81c10f901bdbc8807dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2908d02e2669a6bcc6cbca8a5344e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7bcc845ad3fb0f0293b46ff72fb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c1bbfda86aff7a68b98b585b7e00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b68c999a651f8477d2709cf9df21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843985c1ff7ccc1ee88825e474558cb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd402fe3ff9d8b4c24c6ea1f8600ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c81507bfe6031f9ea424635ff9f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9573659abe5b3daa45631ee2f90b3f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f6b707107adf5121d17b4fd832d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347eb48d3efa798bf956007025d00b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f9b62a35071dd7ecec3d07b3ba79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e276ce941393eb1f62a82b083224f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bba4fcef378276d258795ea562924224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a2b3034ca25929a1027a41690087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0df7db6e8dacc5127bfe3e4af49e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fc7466c24e32194278fe15cd4bdc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c63f506b460191a4e335477bdf5ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97818525783752e4df751fe4b0fa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d0752be20c81520a06cc454f36356230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4fc58707fe087eda07b14bc08e213231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2b3d5fff56507006c1c535b35f8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f357441d92b57a61b92328c8377dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639e37d882c9383c4d746deeff54af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d267ee10169e7a0f853dce7513c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ab4aace5c1b5d0a53299bb11e762236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a82d299cdcb95c06ac106d60b3aea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead8c58f14b2deeafd009219a8bc99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e42d5bfd8b793731472fb56683be76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71dbd8ee2d237607ee704b614b66e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c232619429dbf6fb4e024cf717e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d8aded2a50963c787c0c0db9250a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b6cc953de670c8309e532493b5c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a98f45ee5d83b17b71b1fbf789fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc42cc8c075ef3752fb0a1064ffc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12001dcc5e8e58c4aafb3d5ea6bb1d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf6a592b1de05181d3e0eb3b1679c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d914d9793b8a7df1057d17d58e1ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a35b7adc11ea6ee74f3afd32a378249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027ac8455c5d1715f5e21af6c14b1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77c18752a1548265f3b39b7ca1949251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6074cb1bff36aa9f430f0a0281b43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f3179464eeeaaac48ac7a1c6c3a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e00a64bb5906c3a863098bc89ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386050f90b419c05f0cf23e140fff3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d292830248528d5041b8cc8f0da6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfbfb57fc225d8a18220142d2154e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052783df05d78d5aae16f688307af2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb2dc969bee7aaccc67bf00d3aa77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b114f8258218c24cf79be2accc78c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619008201dd14cf6461d3c6667b6f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d56b0344db6e64d17ad99fa1f6114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a36f3bf70f3a43ec8c1688b52677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46753694b63e5b8c17d78bb6ed7a667e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84eece1adfa1e6b8665bd62aa32187265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c174c9b824cff01a70bf69315a32f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed56055ed13f961b56b0fa82de67db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00211ed1bd636cee1559cf5d062608db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cdc592bb31f7d2325780fb23ec69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b869acfb7e9bd581f5dfe5aa36914e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f562c428aa90d1f87c7ee165f5b9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0343ffd6721123a8bca17d3d44fec97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a7118b4e531b0d6626d0b3dd364a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421419055bb29d2d4a9d571a881b59ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896e925dae3d5da4fc144749c64765275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7d19e2d52af08009a2549297a19c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b902c4e1810f0870999c2c5776c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb21fe63d1b0e3c4bfb1a888a222a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d4a47e9eadc431081695e93a23a82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63926db33f344330a757bfe0f73c6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42621e69ac9fd3f5e7c16a8a4e4b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304a30d628b9144e500e13f82a15a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3252b00aaa28104bbf011775a54972d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486a9fffc17bd056b54a34b345214b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ede9c312d499706192aa76b3c980285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a1ece2a83878fa8de9e5337eeb106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946295de9a23a897dbee117959f71cd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e32c609bb4aae775e7da65b53a590f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254935759a23c5dbf1e8b6f436a91b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317006275835273ab5a1b0dd4959dd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e09eaa41bc9837d2a39b0e8b25d64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cde8a8e152dfad7aba64cc09fd24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a604bdc6bfaa3a80fd7f56e91ff75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4982e71e21ac23891360db93cccb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2907263734cb088cf28fabfdc26104295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d920440f660b6c0f22768e69fac9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d02b2d066b2bfd374eda5fe2c05c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10f26711ed476143cd107efda38af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda79628e0b9468dc376da1183ba49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da612c6023e5bcb7b0ad16602fc3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a4ddb8d536198cb86420e97b87179301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c44a628c1c8bbd586e7a3c407e8a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05964430e3c988be536091d66c979b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69873fb77cb7500fe58d8b2928fb80e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9beb97b298e6919b271c231f170d8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d622c2d419a62fd94aa72ad500fee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ba05bd33e7d8c58ca06d1a53072e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea50da250714fceaaf4e06b0fe6b847308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e8f3529e5fed45e0539810284772309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857372ac869f2f0adcc5fb179975a4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec1ca5d7f7df3526a65c4324aec28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31106f80a8541a0609429315c3437f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2db885e3460de96b25126ab591750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e755f31b9a0ab81e4387bdbfbd37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f640dcd320eac87973e1425b4bfa642315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc5ce861b7cc3afbf091dc40b83d97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63e4f74287bf20a7f4c78661f8b8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cdd774bd3124b4548730dcc44445318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89989fe0ea88f0da7a9669c1162cd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19c88908c9f437c1d6b33da7c5905320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9e8b768a05bf0393703ad5046e3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7a2155ecec7d65f8ef6791d9ba72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21fbba4c87199f32bfcb381cf1df3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab870db86d2e56f3739a1f4d51a62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf297888b97d7b26b246a066f368d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a45403189fea0de4114a22ba64c33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b518cb830566f8cd1ae6eabb114b8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dbcef8afad9197766be524e55d132328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d39f715c047023a42b90643cc2d94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64f2eefaf1863104f06bcf1699128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361a68ae1d69749a6578fc80db0252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96eac603118e43dde4a6a3ef46cb4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b489aec1d7718054c91506fdd862fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a8e2ed25beb1ba3b8b266c79f9ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e303e3c72ae0752cdc03872346e8be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b805c11771c6db62a15e463fd80584336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1cbb162adea5dc468a3379401c1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca55880e9ff8da92ab715d03b6f1b58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc17d402f06d4df9fb75ec3bd5dd643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c600ed04f7def4cb841518ebf22a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f8f0f0d379cf7304766e87f6233e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38137a09d26585537293e3c5631a9172342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe415a3dadf28e69e7e800fa32445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30723e37959ab7de4315c39e8f706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917b74702485296a72b3d32e75909eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c062b91747855168340c6f4c226ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e327a7a1c828f99ae42c5f425baf451347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c2f61ef90089971c51c8cd0ccd08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec01d298d19b0bc0916b190081cf7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14327ce19a02e6b5132fe2ce596d3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42695fc21fc695bc0afe9b23d4f4f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecfb1d72116de67eb3551ec249ba4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb11c70ef78795709d02ad5c512837353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34664b53cf55cb22bbebb76f2985a75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb971328e5e60dad0ce3e281fad075355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a26eb030ade228ad6041572739ada4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2017ce629ba1fa09cbd582160c5694357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454104df63a7679bf5de1eccde4d1770358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b051aedc7d9bc4f0d0cadad8e68b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ce27e4629f98251a536d9429c010360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52134afad71263ef5298e9d5e59142361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0461e699eeb18aa70164d2e17b29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c93084ac2fbafd160d4c226dcd1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb1dfcd24cfe1476463f82eaf9bcd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37d0e4be941b432269c137d3c59f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad52c7157024f898eaec4bc4c4fc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d34e7c068fc2350443eb5a5551ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eae7a1ca2461c8189df27601b9dc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78dda4b6b181868a05bb5f33a84d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd93cd65cbdc191c04d0cecc5c7f61f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e059871699de019321863bbbc46b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2d158bf8ac6a792bbcc76add9d2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7239df2ca3f63447690715e388ffa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015522e6579507351c56afe7901efa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8251a19b2196d6b3c5e1d1ec58ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f17d9599ad27fe16ffd7291adad5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256c92eac13f0dfe0d3941113fe727377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82bb56913a73b3f75c727291cda3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b4759ca96446d05e62b84313a236a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97ea419b74d8c758af2774af4381d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922b534a1f3d0cd4aa6af59858d748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d43d8e5617ad03233bc249879ad572382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61a5d91656501645fe991b8fbf2a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499d0b31b06ea9525115ff7ca8b6e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcec2c0f098f564fd6a0125bcfef77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403047caf05d2b6dcec8a277a8976a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7488c16a7efa445be56ceaee12624a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a61583efc2dc75a509d576931da2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b938389ba70fccbe7c6e91512d23b80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0680f58aff48164a207cbd67abd30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e2e1a273b6766aa88701cde73481391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a9320d9631b4e9d3d9925e4fda78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70f47d6f41522cc6916142d03735f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5c49afe36f00a9dca627b095d115394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c666d975132319813ea4c93db02308395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8cdc417f777d7d450a8cc40dc7785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b2e5a43c978ec33efaf4788b7f2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a6eead73c7e53ffa935d9736189e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b5d7c20aed730f2e5d82c6e657104399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b640ad30787e95ee5da18804fc19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f14307431b1a8a1f36692bccfc136401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f7fee5a0285423513557a965a8b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c205a3f72d16b87ff84fb95331e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd4b23e7c71b214016eaee2a373d42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e510e2ab491d1a0326994429df5029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddea9dcd672af85c7f94756e97e09e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85243a6c0add5b411e28e05cee17b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf212bae5d1da005f189a1f9430b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9161d824ca1339e10499f939f7dde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b89ffac2ee79fceabafbbe6c07b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1def4487233c1bb019d788b37aed5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb90d3d412db01e17babf6036de83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc4bdf828a42da7b41a16f7a47940413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacce6aec3967f7f4d66f40342a92a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c56324bedfaaf70ecd15ea0215fa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765f2e8b6e147521acae7a16594c34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522eeffef05230b50843a002e4de951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920646cb09a9faf429931ae90def596418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d1c9e3714b594f76ce4da8a21fbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb319418e8f7b045dfc3f36f850c8b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6eb2cc6f6387c57691abbff9b9adc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd018f160ed47129365c4021e3ef0eef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02d4036085ca2dbd12f23267b2c71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90dd9ebde18bc17c0b559346fa245e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8072bcbafd3281be6ab81a7b1b974425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c30447dbd5b4c78ba71c8bb46939b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92271aa78304a00031c588d6edac0685427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ff4f6151968ff40bba9e66596855428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006353c38552bb0b86f5db66a0504f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8271401bff3cbbc0edd8adc865f28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aab23c1020edaf7b379f0a6337630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e5bcbd9619bb7813436316a32ba77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b537e24a8e3bc046fce4595e9d1481433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5a62f9b8e7b0744cf28cfae85464434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef857b7098a6c10d229d6af1664ca8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f489db6525113fe5954ec185a0686a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232647125963baee6e78320efd5933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d09828218fdb93a4ceebb3760d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109a6b8b70a87af0ffd98d77de91e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2aab4eca1606146998f263087fff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9d88831b3a7a84d8ccb6195a4386441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df673157e53d20b5a91b212c0a5aec5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f6d79ba18ccee39b5e23d8ece099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecadf3e638b1fbadb7a5947cd2d1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bc21b3693fb9ed1bd79784802e06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440f2f85c4fa0ace36130c6b60f0d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771003036fef32be882c20dc8ecbb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e985cb7bf411d7b22e553a5474fd83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896bcaa469e56ec8f9b837f8eca8ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906eb863c4c276d005d1f28051b4d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4a2a96a9ce6d4bcfb89748fe1135451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3cd3e22b6cc809056acddeb0f8932452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4fc7a7d8edcee556f762201e7b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539822a98356d6a3379218be309e6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b21a7f60566851e9c6fc6ea6a73b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d41064f5acf981f563581e6d1c277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60ce797c1acf827ff416407103624457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec0da9ea6e821b1a0a294a1b3e775458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80398689095b95dadece5c03f01cf4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74b8d52da75ef89f5b744e7c8a03d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637b1fb3ea0014108c4ddb357bd5409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae725d5ec7cb488249b94b78fd61f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4897faa3228a7b4e8f584e3561df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f09a498b7f64699602699a2734218464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0c62981bd20b67c8b52482fbf8c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b311f84183c7b645c94d7823cabb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22636f5f5a5a4d79386b2c29c27a8313467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361f9ce1064d3a04780d89111d8259468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fff600ad7469f92cdcde421b970758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574ee012f5a801e3b9ad4f93112970470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd4c4dcfc3ec8426e530363a2e2a86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148449916a100bb7546609c928b5893a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c9624d9eb6080d4d249d8da76170473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d79fcdaf92748fb392dd89dc388f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61c537f246ae4189cea2a8f988613475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db505e7e6e0ef5537b14e402a2991d62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073306e969a2204fdc19c7bc89158745477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637409f8b7c0d45db5af56a4b32f081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488474e4a22001eaa9072529a614e0cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e214b6daf8069c9a4b7f9fbec5a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c791e4184777ba17df95d0176580e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d0458aad1562c1fad21ae3155d0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939743b86f5c9623cf986bb383f797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac4539155d8dc96b23cd572cac01d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc368b1284079ff6e724a855dfa9076485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff271f12550496e7a1b5700d622988486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63c53395f12e69c61a9d283df66da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64408b8ef1700ca2e91ca5d8773fca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1fa8d5c5d0129a15f3b886041989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559661f0180a009e43ea976f758e5b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69bcc4e875c90a11c7366c1c4c73d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a78fd23ac913d7304b460812e683492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d4226959aa8b62b734ed89827ba7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a490c2b79c065939827990fe280e1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70545e9a7c2c7e9431d43c8423a7bbb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175125e8de4b8c0a8b53d584a19daa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b5c275e190643d2b540165700b32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fc369b19f966a3fe85e32b4c67c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf908b7c4b3c023dc0ec87b52b8d2af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795527a5fb75ade67a8ca86ac5aee73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1ad58008d5a795c9ea22d5c02e032501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43f2b7d87759d48032b160753ffa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b875436b0c2aa034cc7448ec481d04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2fdff5cf15cfbc56f802789583875504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41102ab1ccbaf5128b6794982daf27be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db94dc73a8045cc21310bba70be8a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ebb68d2b32277c63b59c9b590b012507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb43d87311b6c22cbbb54106a37164508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23d5a7398bd0f1861033f54d7cb77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e15909bc80bb8a04479cfa8cf8fc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd413e6905d252831358c44734e6721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d36a049230464ec7cf99f56753ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853033565ed5c84b640906ea0d583084513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd95a09c33a8642ed09bf664836b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d18b38814c49361cd8390ef786e5a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8cd3b600767aa16a911aa3e1709d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192ff074531f3efde54ff726d13e73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885220c3f56cfb954d350a8e79d6905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b56ea4f6301add102102e6493d14d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac8fa3dfbd5d6ffe5a46ef2c1d17d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5132b892c78937133144d74b2a62af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cf5fbc6e1e7aa3ae55aa5ac78fe7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ce3cfe6d039b7957040e97f06659a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4badaaca39fa3f70d086786ad6df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a554138aed90c3e1eb1f58b665467525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c866d2b0e038017cbc6c2a4d73b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55476a9b493979cac72e823d04dfc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd10dd9e1063b0285daf6ffaec6f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e8de9e74cacd99cffb791294320c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005dbedd6a21c3e82cac1a28a15a15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c85eca3362ac9fcf5ea49e534fb47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daadd80d465e5806fac9eceeae04195532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61e1eacbdf31a31424e496d63b666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0692e832a6e83fcac7bb94d82b55e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d047ad8d2b9ed8b089ee96d2847c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf200ec9c3c6ee5fecee6e38ff5f69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ab2c82db5a2366943e4a88019346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc698154283e46331bf9700266dac8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d3755e3bc59928e20c4ae8097c1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70b4ad9ccef312f9c73c1544e8f2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2620b51a3249b9b1275e7f32bc9e27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b23b5204eab10f34c7088ef99b17e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e710ac44a55f4e44c70970b5733e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c915cd355ff17a9ad2a35efddbb95c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a82f1c69565cb104b4a67550938a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d5141d6dd2030daae669d9ec6c4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed7aaabef97ff2b9b76b85cac8604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a0fa6a5d23116fc62e85c0c95f6c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764b081191d13e27f8f2678c296e46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa00e675a2363d04a674bc7ebc14b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ced5d6b1f557e8bb5614c8b2456ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac16ccc8d57d9c1b530a001be01e3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7fb79db8c7f9022c9965ed0c72c40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf41a487aeea116f9502137adda0a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be83ce4f58a9ef38b643be2115ec2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b6cf8c256352deb47c3632da27242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fc4af9d1d513791ff69658c0756d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3fed124c11c04d7b7de205779232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1033daffb38129804e698e346020559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59d893370c1b2c86fa78776f998bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc1a78eb4d5d52a28685d79e40f8c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b0a978c70ad886898fdfccc82e74c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84678f79b7d29ca261f28303725b7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38870c9a0ec2851606fa04fa7ee43af2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b417236b5b160414b2a1066d70c5327565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94a9bf0051f4981a3ac9ede3484c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe82fbbb570d0c446b6016a69f915567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3533a071cf02a787c2355cfee9f155568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f485e16829eab73df54c4380ae10d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8741fc17c206777ec8495509530803e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899f66f4eec191982ee068264390ba3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9d73c3a6c064fe03660f4b2392b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df69fc6d02c382082c55ad8645a299573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c7cde6c8d0905952246924bf178b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad1d168f8292d4b061872b782eccc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fd5c08b12b6c02064ebaaf4b94e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398e5bc934854cc878c990d3bcf222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d7a996a14e3c14e0d1b91a2bf555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120e4c1a7762c7924178b6a37297bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c20fca5362ec7c6d0fec3be01bf68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb1c0aec7c3ad3a08eac2b6b930b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8f4692ca9ea452192e45f1c87d0e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81d645d7bfd84387666925f2e747c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebfc4d74971364387f60a85e6590b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0c889447d09ac7837bda5bfaad578585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8095f2f1df0e95fd92574fc311cd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba59deebc5204532dfa9b0fedc81fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4b9b7154b9036a1946920389b41f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea0fcf22f250ab992c0758fa38dfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f74677575f6768da6325d876cc20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a902a87bee95f0185c07f27029fb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ce9d4510d8af118308a4027252bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c5b56800d5283541bf50bd4d2f14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d45821ab7e9676698b02508bd2c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342a41cf918e56cc3bb2e912be58ad1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552068dd01952c77db433992bf7a8b06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002462c52949fc7f130ac3cd5efd1b25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f2be2319caeeb3dac5cb433089bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aaf62b001da1db71b2ba474908fe4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c15822ec47ee540da0197295083b0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a9f076527f4f3b365553518f77fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d487c6c4b0a35ee015188deb2b053b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0825b7e0a78194aba3535ae0f681fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5fc4924061b226c3576b84b8a4bab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a005811fce63fdb81c52fe5bdc62a84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514a3cee4c890f73bfb7aefed0947c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7a61bb44b08d9ac0e343383d1d85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc95cd744743c0d17c08deadf39a58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab761587b3701166a59a5a4b50b23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbab110f2a3890633a2b3ccd81088610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133edf22756bdb42d24b17dd78bceb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3010334859d57b5b2b8e55b36cc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d08d28e36a4e04b44b1dc4b4f141613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695641745a823f9afad9e9cb32ad81d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f32471842f6332f50ab307e2c1f76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea5d139ded426258ef1d0ec59c47f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098cdbf564f7692b64c64b0e93be5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9420b06af35622cb74906a9e711d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a986277ec6cf924298ee063b9fe539619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a6e02a2ffa89d41bde466a1385b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532a1ec6b907f9a2f7c4d3cd628d876621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5abf8a74d15bd545a51cbc757218e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76db2fee73cfce81dc4ef76d6c5d572623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94e39e0ee2e1e038b86082f3b450b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d861733b47a804c8ff76826e6121e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd00c2129f9e8d98c05c5a569db7e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72693c7731843cfeffc64eaa6ccb82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62066da9e1f94df9b63742312d7accd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5daf450e73168ccd5537530a6d836629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cf19d2dbe4a71fbddce4d06903dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d538c5dc2c212ae74ecf07bbcdec8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829205660563441a1f155d7be7def62b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49473375df7f101b5618520c5ae75756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835c3cbbc2567ceb6dd27fc9223f3f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b5ce02d24d4837f531521b32bc1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891e631b2d2066295164606ecc3cb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86275e622c4e1fbfb298380cf556582637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c146b0c7bd71550e8f9608a9c7fc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81d67a082874a16fabe516db283e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98f29784945ee6a9c1a74589581ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875e7e1e4b420a3f4ba7f9d5448f32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac634a3778352b20800b254a995e1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cbced1aeef92c4e8639194e3d0eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751991121c4d9a2c66b80f7da256cdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a64fa58f15bdf16e3ebe3557b05ce6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1433e70ec8691f3ece9d33f36be3eb8646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fb90cb22bafd6c891e9cdb220d811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975beb43190d150f2ea1722c447e992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075b2c5bbdb7036d761cf6f5a933243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac929cf40992e420b89656732d63e8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964fb45a289a7beb8e4d2a0075b2f6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3b37d24679d2be899f295214f33a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ab22d6557afbc0859fda4ca5c9e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173c2ec0ac556a04e3803e1d242a2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e736474c6f0db8dda3502e9b258d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6eb8470edd20485357117a1cb7e4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ea8f280d3d33eeeda9db3f88276c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4d0eb79712c136cc2f2ef516503512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025aca34b049caed1814415568fd00513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb616804334bd6810a604065446533e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffd16e5e3a4ed5eb1696b73f8b62f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79536c258aa7b8547ae749e09851d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b14d2d50d705f0f90dd8fe208fda817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc4e2af935c83679fa9736be80f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69216be966ba0643611de8008611319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ceded8dff26472132ce030f165e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ad7895862bd67cb7faa277e5c18e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a680bc9b9edf5d231d3455595b0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edb2edb8635cc95867b2f5963f53c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953dd62c77cc741c1f6ffe073622a9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c2469b9feafe9645c050ef434ee525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95f1bcece6aa3fd7d60157026277926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404f39abecb63cd779e7766cb1078b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2394c3dafe27d36e7cdc1108733cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452534d9ea194c8e627f2a3d06e7312929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71705000418deb637cbb9f09277240dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afebfbe8466c974d7e0ca39e6142d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da59431d91494c64e410e20c7605132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8ba6e8c602164cf79781d58e028033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566ce48510c1c441293e0d662ec5f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486fb2507fdaf1801075240061da19a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d068aab3fa13b283a29629b6bb69f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1fbe87b5707e9bf9688b7b468b42537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9df988bc2f59731b45b1116ad726838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b555954c419acd537886c6d77ca1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a54e7816cfa11ce850a661bd130840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb71b1f21c0d5a85f292451b0b5bc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25d0e4a3026538ccb77bbdc2a9c8e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a6588677029c93f39165f912f90543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717390524450c93d472f76c98660e5bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a1c1bc4cd98d7d8ba7c342d55454d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f548d0616182b3d11861efa7028c56146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a1d9ba46ceaffc1ff981e5604aba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f8a382d8eaeed64cc20c13de12e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06941a95f890bb3a0099a6dbc12ea449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cab6ce0043497ad81b23e646973d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d706a6946942d40321dcb558565b9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620c3a17aad42e72dfc2188f6267d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2baa63b52add4ddde99f95510a42753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98e9efd681909ca0f82c027a3320b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166bc07d855d91424a9ca02af8392c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd957dea17eca295d208328d73ae1cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282b447b93441d0ccfbcf0c1cffd3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051368be00802a0be4407dd89ac3e00258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63a3b052f470270cfde5acf01dbbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a091da30f0777608c8ff16cc9552260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69773f54a31e2762e5267e70976bf39c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d653f1d8f408d7bead46dac69f47ad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27112727dfa224fcd7cb7b1d14486e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f212dd2ea6ec6cc35a9e3f07fe9b7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f0a84cf0b34618e8149985633e9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def12c20d013ffc6ed54c407c5ecbb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819992e42986ac9e6b5d30f6f0d050667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d40f58762769284cb7b8f17ea7bdea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714bbf49433c87223243e9dd33ad49869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeecb463e9147b3ffbd0c01a9406fa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac3ade0e509f882202d8884fc299771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f02fb9eea156702feb5c5fcfc0b6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce2b091f8207b8b0fae041468e2a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef35c8dc99a26453fd676c63cbee674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b096c567a4e4d5a0808e3969992e3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0c24508323a9218a2f172e706e5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1fb876413b636bd29e538a598a82377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e4b96d2a99ed35b3c30f39e522b2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b384d1e125e1c7dd9eab15ecd695c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd3119276e020379f0b48da3301f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b14ce83e0d0323244cd225f37a2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea54ab47cbcebdbcdb076274b0001d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9decd840cdc64fc73b08665ea50a08983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ff713a54c5c037fe1209f54575af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c191762dcd52071f66edd56e8708985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eceb3bac82602a83b9c0fa6a417d9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236646b681c4f01a49056efc9f24cb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb9d6f585282333a772175aef5f1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c62f8a09e3c563380f56bfef176d8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb61ebbd82160d8641e01f57144eb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d189ae0c3d339fef5009213b88e19191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcccf930fe724b37c4bcb245c9060792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599325119ec2ae960801cc97d4ccdc4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac91589cb5b733b896493ff6afdcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752974fc6198fa3081dcf51521c3ef3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b22b3d54b137e91e579d38995722196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe822ff0063b92beae5b521f2afe5bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54de56147eae8c3055fcb8cc646e1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55156a87e9b6326907c71079981cc6f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce391cfbc2149832529a648fdd4fa1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f386e917b8c71b3eaab92552c9fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d93de3986a5d30ac1cf48185513f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe083d2908608e72d08d2e7c14477a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42891d5f1d5f0872f4a1cba13445f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc553da8388077101128d453429500105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c69d01812fabdc7833432759d3ee96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2847c2cdff87f153bbc0df376f42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0614b33512f11fba5557072b9a47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093c262c53e1ce97edc3a4e4088a3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60842c1b167a1ef50e2e276df6a4f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078241ea81d3ed8676a512ee161f0af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550068fb5b2f1de37133a6d62fa5db0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f1c95a221160079824eabb8666b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dcf8311f2519fd657f4f189f81294114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21cd7dd40b7be11d3e7391c19e14c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeafff674599b471dd68a6f9cfcbab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa796bd98461e8073f57537105079e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195784d97a8d19f3fee9645ba069a3d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5686c6e280832086a6eb3fe04e071119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b2bee65e2dffd73ec1a91f56d7264120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a9baa8d102756524060e33cc7e68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef0f4319c02ea52e3352662949f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aaf2b10bc81e08bfc67075ab933b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93686a0d39150ea86e25b81e8dcc07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367282f7588bb976d7212409fef247e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb78d02014355408cdf82e404c106b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f633cc7a2ed249b01940565e72be018127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d337ae53f4c3c19d243d86d17a8e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9161813d7cb988f578465b5f0195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db841f5a94d0b0aba981d51ac2d24c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69182d202dab40e0dc2cc18d679c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a18245c81ccea786de17aa1794af5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507daad0e97df5725f663dcb0490f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dead3b1131895070b0c387315915a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d708fc5c256da022e72ababea22f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85871a46655d36e551fdf6ceb4a4297a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed656e9aebc2fe2e511567ae6233c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf25bec42ecde0d7c282657b3189b12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1aeb9ad0b9eaf8063cdc6d784011e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b27e7b6be9e24ebdce5a4a26050ed8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edd31c477234c6ccbcda8afc628360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75171c952e86e310f8256f97209601142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e9482fb2f4c04b049804b02e16fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ccd7cd2612764d61de17d9b443cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7369ef48ddcfc631cdbf463eab37b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144960a7a1b25230fb679f4c69d3fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3d097b014a497b39e02a7636527a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d8427bea8b7acffd256ac79ff81cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734cceb6a73e52234a674d2852eb55a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143183a9f83af483e8010a51193fe90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8c9a9756a56436b234387efa078b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4653d24350a6ac34514f94211eac8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e61f75a7ead3d25758a48b7658d31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad31764c4358b329f799ed3f56f2c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e480c925c43de51fce13d5dc08f740a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545af4d7601995edff72d17f79eaef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afff4259eb6dd3d7f39f0b7ad40e22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf873f77a64aed23744fe9b904549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc87e5857a47cdb79f6b8b109656be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88037e0924cb0319608d60480477d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d4a76e71a8fa7d90353321f8e506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a046dc02b22970870b6a29e98f82d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e9c9388f46dec68f19e9a6473641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536f0c9be95d08979baf0155aedd7d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb699afea5dca756f231171345792b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a0d378aac3b0aba76398155417be0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c8cc6ca9446259fdcaef0f5e466f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80335228e672cd539b6980f1d1657168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498d013a1e3dcdb398f5e698cb6c43a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae6e32a328c929a0a25d20bb219af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ee10ccb3210d70b9ee50b3389cc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc121f70d199f4d4743434765fb0f69c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4345b732d322f091ead162226fe34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e9445ac28d08f10214c71e3ca3d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606de82255ac5afbad49db3dc3baa03a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4aeb0b5bf2a534233bb7d021b0f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23d918d4643b2fd4edbe290de691e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce566d3915794678a94b82b749ccdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd346cade7d61b086790e3f41a92d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180de75154fadc1f3545c8f89286d9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d03959581cc408bab86477143ee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021a252019caf9fc99ef6f459e2af6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e07231885352b49f0da4e2c81235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e9d369399c9cf25df865b444b00d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40a1649329c36ea3fc9a79f299461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f189476fc7b46bf82c201b507264dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283a61fbd917504c1c90188f8361c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ae16e0a401c13aef9853c731247f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c311fb9e5a40b5c089af66cf5c86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ba33e0f29fe86455de9f873362c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578c7119ec377ce873b354b529f3138191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032229d10d332e012dbb52e66de8f50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3ded3b87944546d7e954b026d01c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709876320acb2bde6089d83f703382ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec49c3afd741a162953e81db31414ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ea81336c98b8c404e6f91d8c5691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60f4a213d4425a00cf148218cf002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8a77cd127d4fa48f402229ee13a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab00ff77eeb7594002eefb29a2e489199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9e1df0ebc519b773f83456af8ecf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb5bf130ee60a0aa57c3a8c5cff3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639fa9d072454ed6e712c878d8ec735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710a5f38fbda1b3a8f58f183a8a044c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b125dabf608dc9c1a0d4b0bfb0104204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754aaa826907b7a6b1c5b9bd3cbb8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c3b3be0b6cb2aa335602cafce75f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0927864d7483d16eb07c66314b6ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a16a16dbab2bd3c48d1f2af14751208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3e2689bd47364f8b637c14f58236209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d7477c2e0e75bce82a26a8b9abfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d898fa7b945471a54b28920f3bb5b87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564e4c1b9313b659b5e1fde9ea1253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa69dfc51dcd28f8fe3a32f8a1bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70b4e92031ecb8bc01f5ebad9701c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6e19f37835881301cf8e377e53df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff62a2ad4f6185ef0e0d158dac3af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed4ae6f8c019ba01f357d515c996d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5916f4ac8e8ae5386b61264de680a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f969919439ff89ca7d79abdfb1771219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c63c637894a7a459f70b8a1f74fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab424b7e2c0af05983499e5afadd874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b256da141e0a0fb9c880707ae84c42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607bf629c0148d2fe123e9e2cbed7c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354b1ae6ead58883f6b462515ea508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50eb1dec70f3bb4ed6537d1cdda290225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea7595a3f1f5a762b8051d7216dbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686a59a1290b0ed0e766f3396a4dfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e57f7cbfb129ca0ed483b0df90e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf16e4942fc682e080a39f9309395229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63c6c80298e06c338c2485936b5ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccbcf8c867d02181879ea187b22186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc112213aa1fda6b57c8399815fc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69892195581296c058626eb3e633b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe95b3afc6991460ba0364a0684ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50de0dc3aefc7093f7bf64eae55e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb5a96d8c8a09920cda667feac020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c94b1858806b8cb7b78b85f2fe0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee8f27b64ced05595a3432cd6d53e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ef8092a94f29f742a047fb14b583239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a00823163e114f2eb40c6129e15e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6415ef39b5cf82da259b4ec9d8919e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d337c071b762cdb7f769b5e9b9ccd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b5a90abf2b439d13760232bd13305243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169c8a0f7f09209e214dc4d64bd2736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a71772d6acdd52f6f1903537953a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53c7d7f848a86f318ea6c22a7daa33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b69fbcf78f0175c80208e701db84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6e49ad75875c622ce8d77b0b8acd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2cb75aac054f198891139d6beae3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2a5a02cc6d4a907d4a1c151a9276250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506941a8f8b9e480e4ec260c3a6daefe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abc289d009397f003b1cbd665a80e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5883b69d3e154051507d3ea555ff80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b7436c621bb30d00c0a8bd9ef0ac0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb98265814b0aaea245dd66678c531255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358945016a29c6d15ea221b35f991bf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c6e000062dda9e2452d607502abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ed7f29a267407f1b25fd298c90d48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e82bd7e3118f8648ca2c4eb4a01a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce61a3282053f9e3aef356e082a88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162b7a784739a899911b121755313e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a038f251697bd48180c2d71c15b2c9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c9092e290be5248e5937c43db270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae38a3eb8af5597b6457f62fdda15f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9713ac6337faa488ea0117bb7aabb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a9acb04c3d2888a8493099c3cbca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776a64a9bdab0ae6148bfc96d50b9af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba164a748510318d291cecced4d5193268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ef3034846cdf01be9117da66c435269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0add65526f6607f832f6c3a67cfac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6f7d9c32d56d19afe1f15eea29e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc2a9ef3a824714afecc0038fb5d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e205e9875eab762bddafab076ffde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404951cbd3962f5e219400a274b6ce1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3636e537a227e3ee1c73a3f1a134ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d6ef47a6929cf3a081d4167ca4ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7e9e8a237c520c862ac2b832af5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4decbe34d5d46d093d7450ef35a98b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b6439afe5201daa1eb1056c2b1ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b99b55530b480b303ed264c5c8dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84bf6902ce2b3c007a9bbcaa6e665a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927bc1b92dbffc40772482484a543ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfda3d9f8554e10fe605a54538cf191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f79b1ac2966a68bb43ce37e242ed9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fdf589ca655fb1fa6b4aed3c8701a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5d3e93495dd49d572a05a3c54c0e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e72e6d94bb7ed32d12e4fd182f296287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d3f914f11310ab89606431f06dda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17c74047c83c7956fb30dce0a960f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3536603806e30ce71e180dcdc71f9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f8e99f11c51891a62eae5a118659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a39ea1791810f65b339d979a2c1b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e82a4a2a69b3afaff8ad12aed335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea697254786952cae0c018c35224fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c282c882668d257bcae629921283a9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa1d914e93e8aee40e72643a9258dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e4dc3fbce4aee792c2b1178ab71e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f53bec034bc357f6093c517366b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f333af7ac45067f77b9be7094fa84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5bdb030dc2bc7e3162b7aeff62b41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6900885f0ca52f4d548a9096cd1f73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a5a6af983a84899a5759c7873280302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd26490ccd770e6a25c9becd3c3785303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d64b7cde3044dd5782462365578c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186febc0e0a441a4cc4f76b223f91abe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ed3581399dd2967846e61495d731306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c1773fba7f5a408bd67aa985ac87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b7a90a1c194d52d2f0518a671505308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083c35e1125a4795c8622dfffe67da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a1b1e4a078b22f115bfc182bf9f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ae0c6eb61f1aedc065c93f870777311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b069fa175a9e1e45f1bf461980b85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772494d62602db0204443c1687a00db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d52f3b8989ad55b1e816e7ad8f9e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b404ff64799dabfc97720dbf58ad2b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed7bf268be5bc3b671484cf1d16b66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61697f6934b6afb8a08173992b38f798317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc81fea9d64cf83d9e1025fd9905932318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c2e981a65ec8b62fd4e7222e7d89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73316762dd5d500a00d6b231e39dd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6785422ea41c91cf4f310a8d0df09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f511d0ef928305118396c4a83626322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb00c417bdd962302a04bfa09954e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccd09409378ff98f2f14e8f5b6fe3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea098efd5e57b3ac46c5c93ffc4206c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08ce6b2b29ea7d4c29a46dbd6dfef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108246b9af354d7b723a03b2a68bd20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35585f8314e51f37ef995899aa22cebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd68a9a4d5c0a4869cb20866e5bfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b4146e66ae9fd0e2a208b8d92976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d349e211d9898df112286a94096d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec336e6896f027b8d07376d1f4fc53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdb93b1834de6713962f5361f9981333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccbb2487b1e1dd46bcf09796bb7743334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26f8d581a6d40d6b7f7b9f3090cd75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e2062ad64aebea066a7e9232d005336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ce7c45a793565ed9ba5485cfa987337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba8ce7661bb20e920a0edf319cf1ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee3a1525971e16c977230893fc561339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e97e1cfc9447239c0e50917fd3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8d78db22d134216759ff68fe5db7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362ca0a01878b9e42314e7f1422405342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871a6cfb9bedda0bc968aabe0b1959343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83455202d2efc88afb6ce3b96998f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b710211dd2100ea05963ba430888345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729c72ad3465217a723ac082879658a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f7aa324f38a3b609e592edcbbeb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eebe366b57c63e5a00f57465a0b628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b060d3f1d9a601631f968c685af7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0e2a9afd0c87572d944a58a23ecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52674ba53dad722dc59b1150510509351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49646a6bb949386ffe6d9fc974cec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8efc75d7902a28a03a3acce0fbdfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238e9760597c4224be580c5daa91dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eb09cf37c93f8e5e74e78c6df90c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717843269af5d50ccdeb6bdeaec946e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee66aac5538f98fc88107e7f803ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243073b854d8acb0b7cdd431c626058358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436dd11e06ec8689d8caf5b56ec9ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e378d072fc6cd12e9001b5fea897d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b54d9a917b0cde5303396bf5bd9fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9411d84efe10fdf2e526729190ef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed957a985026b8446bceb0504229a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110fb50639c810a30918a8ee44a8182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efdba7dc37849f82a14c1d77ede3ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3721b9e4bf27317c3f48305538b59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d64a4c6187fc4373fb448ddced3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68355b0c97d50940003e71e27e8825368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e05e69b8f14a17d7dcdff51827112e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22803cfc5c8aa031827d769c651c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eee16151dda7fe44d5767fa73ffda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0bf1b9ae64440aee13b19a8e2ba2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57269409d23451ca0a97d3da05d66b52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667298d29a8026914d9a79d0d20ac7b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134935e805dde013c3b80eb408b51f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39b52c3a4376d259226d4d95b6626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06fe7d83c1c658a54677863c385fbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70669f3fbfff43825f55423245e048e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379198c561bfadd2981873a9f559600379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408e9794169a689556ee2233385893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd95ede2f7e35e88e126315a93d052381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052847ef15b0981aafa58230250df8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd9bfa072a0bbd05aad3c24dbf5c96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987d610bb49af4f62498fd2bd7605b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4b7576052e6db7b690215e463889385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368a784dde0bde00149366d015f74c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619722a365bfbf24d0f1127deb326f84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7714515f679438fb9e13d15d1a5f3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b660476e7a4de6c5650d004065d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce07039a1fcc6d28ce153c33733f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b39aeb3a2b63bbf1f22d38b3508b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647767e18817821fbc9225639fcd936f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1d99f8d5b9ee342de5cbe00ab8e6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98cade47812d5ea9f5a5cfa5fa0d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251ba01a27e6b7dd0313f6e2455839c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ebae0725bf3361670770a2f239ce1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101cbb75d0f088a0a2be2710227c11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfe78806206386952ee8e4f2aa1a5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa54609bc0efd61ff0bd22911c4149f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b0da61d49e9c756b5507a76ba0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc36bc27cca7bb905f86c78b137f46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff93a2fd477f41919c68d472b9a25a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4fbf15780d56d8b87930b2682a7ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e8fb23c64120fb31905c9529dfaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7b511b9bb3c15146403d4043fa79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a57d8d6d43a46098901fd27e7b7b75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306a3f0227c951f052c4512e7a1d24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53dec17d3811546b76860bec5d54f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1a00f63bc827717048aa98a8537b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac5fe1321c1c1eaea0185f33cba817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f92eead91016cfb486c16e37f60f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4bfcb4b04d87a1bdcec727aa17c4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6601a616501e6154015358569a03845413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9d780b96e794af48be3b367c5bc22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6a3d8955e2c332df4dd97d1ca643415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c892e074fb87a5d83b7a01baea144b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd725a73e004b3e3d7bc07f3894e8be8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bceac5cc7448760dc64f852041aa79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d22eee8c507ddd37465dfcee9dceb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab8c1168bd71827550a0abcd53fbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775bc8d1585498ced977bf48afdf5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bfdccc91172f5710c4ca9e7f230b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250f694fde0477b9f5fa8dfb7219e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396705cdd8423f775322fd08d846f52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b06ccd89caa89f8d27b17229dab015425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb3540cac2d3e5f0d08a8d45c3ab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60fb2be584a1a664b836140c182a8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d674a52b4c64420dd808a59b96cdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd83be3ce1dc061e7e8ca2b83aa26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414714a4e54017ca7ffd9bc619095c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388becd799ff83b923996580a281692431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80784b75be2c3f8c7df34c25fafbc46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a80a900371425ae8128236f06f00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9750f787217c3dd936362ecdd6fd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac78bbee7d9f46c5c0c55a0c8c9e37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7b424a977c055ca8dd6d62ee5c1af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1856cea91b611137181ec0454c8af3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452dd62907f13098e666a1cce87602e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37332be37932b7cf21a2d91aa72e5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce79ceffcfb7ac6e28278e57ed3d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d934d1474a93f6938a3f277f99ee8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566e60391206fbf13bc3fc99e09d90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c6936f62d61e57f552a405310940443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b63401c433af1da4c7ef570125d1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb994d3226d1d188bca9ff4117f4622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c6437c2b8999ff089bd08962a257446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdc66a52d59e255499514dba12941447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6307f7ecbb7b8d8c1cdbec65d9dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a0045fef2096aadcf1df9141da2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a78011f6b85f3423041684a429bbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaab93215e3266965e3a3596f9f9ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fbd403441c5d6d84014e3463dc63e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a99c3f664014134d38c0ff7c3ca3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e55f968dde63da6631d67615516e4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca396d34e105d69f48fac5390e1642455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00eb2dd2aba1393fa136730ad544a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d447cf7a18bd86b8d9181e2f4afeb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cfcb768e745fe11caf7cbbb4c208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5567f86dc8c1a7b33aa2e83e3010603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be7b3b1ab52e371742c36a6aba9ae5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2dd80831d2c3e8b33e790a83c2cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1673e140d20fe5cd9d844ad900721462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cdd027edcd4f83b80e4cb2a140242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9506677434b31cc688389513d3a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c843278d4efa1a0f17b095d1535b41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7650a97afad37655ec2501c3a045d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f927c85aaaae67b960d45aea6d051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827248e7f281f790d323e48e0610520f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f03c2aecc81765cb4ac6717b4c902f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8cbfffc752c901ccd83419d4ec19e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7cdc621cc1c69397c2310b990838471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709898939f8266127406033993ff2342472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751179d618aef650a7f90d3bd2f5bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2dd1388292b5c9432d02ddd72c969474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58d8cd3bfdff6651f5e8da828acfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f92439acbfde93c82aa99e08d16665476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26babeee0d522eae7d252bd81b9956477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bdf6dd2f3dde18b2a2275d14516b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada2094264fbbb10bae2af68d77efb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d5e9de63e4365a0c693e711aae13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e137c1adcf60df0b502c7d074c8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6366da23f37c1377152abdbf79d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21c5ce96b8796e9ffab20f662bcf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af8d61efff9962007fa152c7a9b860484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3aefb43cd3adf228b4bbf3c9fb1d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971f3812586bbccca62d486a91aae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2b89fe2588a0540c4d5ff25b462d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03800c4d8df06f3e8e210bb221bce71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bfb397003929065ecece971242b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa44f274f100449668ca2d039166c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db896323c578b2f1691d423de0d26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f475c6cf5f58930bf6d83ced8f9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece963cbe91014ba49a899b6ad0918f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448735c37d6e34ea525662460844d41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69017bddbe25292df9fecd3855ee6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560902a3713e4790215442bb028ecaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77bdba3855d8827253758d742818e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02036e2166291dd55029fcccd3d5d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d5b7dadd3225203fc391f7060fe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a00956f6363cf8304e4f5b6dddbbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953950c0a45039a8829dfb5a5d48a051501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda02d03056731ef7f758f0355474e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270008b7b069d867cbeec1bd02a742e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9f53e9d18ae9931c60994ed393ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614a3b918d2104f9874b34b9b0080f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2329ea78af16639f0f86f97a81d11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f790a25d41b7ef6c715182d647c506507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db7a518ae6a81715a30f738d1bfb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3aff4a8a929f647c246425b325b17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9400e7a9f6f39c7164559aefd13217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42f8cf7cdaeca204c58b51d0b585c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d928568f4fd96dac9222edb91188eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfdbbad67f910871a09ca9adb5d931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1983ebddf05bd03d34688be92a583514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0c21b85d5af420bf16307d8c82a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239f54ba1fb7478ad14ff7bfac0540516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3107365268e84eb0da547169b7bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e44db26feccc9c3b60cc8f4a31ff4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7f4984e05e108da0508b6083f294519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e7743f27abe5919bac7bff2595cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6527bd6d8e12d87e891e0696ffe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a931ac2e4934d503718ded74e8bfa9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d75085f1f0a359a115e73f58aeb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3acf41b85cb27276ee8b9b916780e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e231ff7144caa74e58e6e7eb292fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe72ebe24d9d430c2797cf4e7b85de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6140d974a4c9419e6c089000a898d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53482fd353169f9b3e9f6da7ec4708b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41084f91ed319358cd90827f52caf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f2be73f9e232170a37a72f529b62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eab012ac55ab847257ce67b620e5d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353eed270f0e49de963d9e3a763b63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2aef715408cab73d616d9ffebaea4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b6d8e3dae9a9ea54fc331d46b9116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1d863e60fab7bf43c637f7eb46fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308154a00e959073ed809ac6469b641536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0930d83befa150a1976c49d5abf82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291cb2adfcfe63ebe5926322196cef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb85706e8d068a417d6a518f080ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cf1f65d405ac883046d280ea10b95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f2b79fce595cff4fd7bab7a027843541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ca037debb821931d6874fbbc54344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c98141465b8905068e09a9272a4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf03df0e90d58ebcfe5dd9b367165ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67392b7584c544ea04f071acf243d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d676686b65871e22a9a7449b36c41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41e2e603bc2c65fd56f4bc3fe751c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621080ac1bd4ca11d3b97a447d3e25b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9211a8cbee382807143165161dda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7a822ef8c7ccd244032ec4036c99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9493889e384cc5a5b7154d21a80f30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845207d231856feead25bbd70704b94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e01e3eafbe43f0caeb971bd3b29809553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1976fda8b6c68578a4de6aa6b801554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442e1d5f777456a29693fcaea5350d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e0fd89522f06d2421ae48a8cedf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678e327c9101331f0670da47870095557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b44e6ba1c93deeecd501802dcf12e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae118bb81bba78497442ad17cf19a55d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a00cb84ae374ad8114153ee5c654d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538a2d6141bde3d858acb224624ae31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660eb8ab367743dcf8dd7930417a62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c87db51e0a3373443d100de51a36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69d0c0a71637302201a87074b454c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afacf49eaf376061de7a517a1712c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3431c900d9c62f2028f5149c6a5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6f99e3c5e1bd1910e9a75e40beec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f814bcb86721d1a85e2101d35950568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a005c8cc9ebc94ad57f4752ebcb055569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9247ecb1f7e1a4178b6538f58d7b10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacb949c40d76cec63159f4751698e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ec3cac1e6c64a61f3ad71b1dc5ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64508b0c4478aeeb282fd7356f13d6c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c71b2f1fe6677eeab8005339ee1a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a70c8ddccf02658e271fbfd2873750575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e99cf3cb69bf91484fad55c8f7713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d04720123a36a17b0007776f3fc3f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7fb10e18d3026e9f5647924080169578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec730408665882c71e255e7164bc5b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ce28431c1aae9d64602b9bf3283d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d00d1913d8ea7d57627dbd5dc9683e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e2dcf7f094b4e3c77e52f2f8a4ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027baed4300939b48a060bee75bc6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e843fa6975d651ae04d8f49ee1567a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa8649fe621681f2a09ec72d62877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262c7b9f8fa2a872d6e6696d018075586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fbfe8a56214eb16c9e5b2260626a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba3b8f5ed3617bb8da163e91acebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b60232507ff458371e54a174ed05b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07a138320c9a1369e4ab890ffca99d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e2d4eb04c3ce989709b64d815969591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec967470eead12f401641ad149b630a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4416d9fe7c63ce58ca7a579d89f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75786e38011572a52ecb7c2a10bfb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918dabd89fd12469e6a2dbd65d940d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0c93cf7f617d9cd359626afd18d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc93ba0f68f22f48f3cc202ddc3da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e6b7366cba349d96fe03d4ed72f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c28d61010b6f28c49b8dfdbd0d029e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446cd2be8f9ee145910277f117b1bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565390934fac97e88daff407610c819601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef6141b3e2a8634770adcb3bf14e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f880addcd070a1e631fde03c2d88e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434720d0df994f5d345bb7b8c41ab8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3a9001aabbc0cd195d7d1c8b498a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee8be4772a2f9608bbbd654950543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bdfde7e0a36b0f0d541b0cfbbd21c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b3d4ee103c4106c59d3812783240608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414eaf490ddd5e34a4582961535916e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4009bef7d85e8420f7c39fcc06e14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee28d853cb6f347000019ede537fcb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b420fa207f65c12619c0301c43598d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c36c430035ad734c1890fb04b0651613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf304f4a56d6f066f9e97a9260f25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e411f3e2b3db3f9ecd1be8e917ebe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21174519f26791aeb8b34617ebbe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242566df353b150d49139cbd0ed23780617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69de40557d55b76696908a7b1f21a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63bd9f31b7b379a3925f97bdc72b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06cf63069e8c432adf0d4d657bdd8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d4f042a15ed53f9d6c3f89a147771621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa905deda8e72b77037f78dab4e45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe22ee27939a35610dd9cc837609248623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a1dcc88803515f7c3588c90327280624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b84af6ceb5d662bc9c8cac7344ebeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13fd9d463951edfc3cea16e304615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de1ed6c271f612f893a4f3adb9ce98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8018e6b490d606169ae916a236951628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6fbae92f217db56495ec89147c74c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98cf16799a84536719a53031ec28b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed5ace54842ec19d6863ecebc44632631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86f254d5d962a2ccecc754b8cd99f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f8e5867735d36008b4857d26010ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e37c88110d5c91b836c34bb596e37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365850a401beed63341da6ae0fd111d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a0196f3c776f93be1d861a3ac031636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd2f9a65e20933436620364ef9e6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea0400533de2fe015f7b4fe63ad25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13dd42791b3d88055e79e678712b3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40288c30c976120ea85947e97d5584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261e458f353dcdad93417158ce5cf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98db8a13d771155b4eaa77b168c92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d8bd8cffc688e5975407f87f63b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff41724f7fb070003a38e2939c6c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8126eb034811a039233db1956f81b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcac89b2f1db35900dc13df1a766cd646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>