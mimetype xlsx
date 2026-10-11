--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c072af80883a1ee6339599c5e063c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed9615bb2a7c8a5938e76f5cc75d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193af5586e561deec3afe15b38384183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464f34f29ecf57fee305e98ee3093d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161c586f53cb05920fe377572e14205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a0ec7f02d0e9a724b95a70ca12c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63190714aed2fd13bce4d0e6645a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a3a97d388223a6409c572d36bcb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d0d2ef822a7a72d465772cebbca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179bad0134ba2f38b95f6084cf609110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d16536cb5bb9f36d43c31e800713e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeefc4dbabbfa2cd11d338d9aae374c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbc7b4b2eab81cb292eae82553963113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4996f7bf2ff31ad6189b94740a45fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92c1071705b0b36c14ba8fc085a33915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f895102b046a51472b4f2fda312a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c9f98366d7d547247353667296a0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467a37f61498bbe3a8dc12327369a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc77ccd2192de6651f5ae52a6557df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e57730bf0323818b3c4b8bf11ea420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37778c43477c48e473b844142b3658a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884715cb28f6f46626672d7a08c3595822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144469b78e652b39c732aa3599e04c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0347a5612241add20cae93756b7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da6c7bf87f1cd05c7108764d34b9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328f386d6008ab3ab24de4d8292a1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df378c6648bd0ea53fbffe4f97f8a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361baf35e8af1185accaf9005f7aae7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d36caf79fd7bd41de59a8258d7dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d0a913622589315338f80f41c8d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4072230ad3c53b6a7e99cfa4d7559e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071dc6874f765ab8d7155b51597d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2ec8e0bcf72fbcd5af408a5b311333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd4880b4d3ef83627467e4fc1a8ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e2ec344ff76699baf0b7a6a7b231b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f655b797dcbc75f32b56f5bceac91936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65973519696d1fb5472b6e2f3eb18f3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb7e73da890a5a642b3a6d001195cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024478cfa8d7119cc5e46eb64662d0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087add236c32714b12fca41f12502e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37c5fb3ffc869376ebc5b4c3d59e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79ce8ea03374581b2e3be37ba0a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4484e1265b2ea020c29fef73e6ad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecee44f38fb8e2bf06da0ff697eff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068ac63b8b3a5abc78e00404f3ad30f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93694aee2ef516c7c381af57e3e3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86fc1b5ae727931335bed43ae494147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e686f76349dce9f896745c16a19c45948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc938190b6cf385875f6bc59a37b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda71b7ce59db7b2a6c0135597e2806850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b77e0d339e8de7da672a7cee568ee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa77aae2391e870ecf5b34c2870cdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970adc6393b0238446ce63fd0ab6a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6051efecc465e0b15f2b3adb0fea7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3c4fe4db6e9be3fcfb180098257055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9177858e542799a0cff230d9ea3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef8dff1cc9134393c2861bbbf1ba057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73f45559a934e7f3e21edb5789ffad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec403ce7a00179f991669d258c16a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbab1e27ffd8e7414f04204d8ef63760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5ba8bcf7f2c41696ff9a38fd0f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16898a7f7dbf085574ee00e300a37962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9ae2f0010bdf5e230d986409a5c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef905fbe4b571aa02f9f79c7ef595264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1369f9e52cdc8de5f25139fdce6c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff752092fb193aa1b3f08956d824eed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db387c155f3dfea798fb6b53ef0e8fd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b213ffaaa092b6a08432b7c72aa76f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847f813f62a5ad5e1bc0f78a96536a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86ae55fc3640dc6d39b55a08a858470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e0629498f57249cd52c18f679e46571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d2c0588b04cca08367d4c281e333972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c24439b817f00fcc63036bd691e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d7e18d3f2ef241a123bba1f5614d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c265957617e2607bb2b1e1a78a201775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855348b0cc765bbb320c762cf4700176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eda779d80bb8695614cf44177880477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4c22f06ef24fa37c48576634c41978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991340add6f271a84f8e5562350eb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f39d3efe70f6431d21287b851b3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580abfef1d36f29f1b0de8b6187e2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb25fe1ea9a7652340ee4cf665a4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823101bfc1d6435912e18d4c5a54be6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27d985a0979bbade1c78a32f1817c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a750baf9f670bde7a6307c72fa4a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64c8fbb6b1c52ac78c931603b4cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ec8e40fa27aa9fe62ff7be228c2e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce4aeb8ec1d0c7794b9e68e6bbcb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39542177ee2af49a3632103331a02ac089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f6d140bfc29e98c62896afa5a5d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f48d0a243259d938d51f4ace5e68791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d870e37c87de4c43b585757f7e88e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d19c2261125e327f0df80939b89093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4db210bdeebb5ef309bb28734ae0be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e66219af4248f4c5582f7cbe24c9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6312572a56c7c4e3020932703df6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de857dc039acacf0f3b7fb4ec94d532a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9837d3ed60aa25ffc4b7e20d23a39598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902890b4fda690cd8095b5795bb4a6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11ea51c50102ea685b4b55c2d5b16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d47048560e8f5a5fdd51982219739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e215163761f97eb5639811bcf04c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd0e1237ae9e8855d8563b57dd219103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e9ed769243f23ecb4ae256ef6784104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca552ef3a9561c1a0cc7e4f822b5a7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb54aff5501cc7bc54fe7fc08322d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe25ebbc2b2bc224f6b94a8ee857b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41234d8dd79150fdeba360d2d7b5a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9983da811c98a775cb9b00488f9f68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4bd738d8a4a25e458f92cd1a498d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc473a337bee7aaede50c1fffb52cf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d55c76f176a81c443d17e007c9ad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8752660d4d0dff78413bb17659a7870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6afd023afa48500d859d28c17c7861114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6893a1a43008070217f0db4feea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f456960a5cdcd85d598b0779c5c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61298e8465ac16889c61a5b56df83a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1de95b347de44917012e24be8dde3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d06ac474f2215d967a7e9699495f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fbc3fc3e0e806c49fcb882966d8e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb333833124f1199cb49a34e50a91d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499820f4c17967509b5dc9b5fadaf6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f16ec99eac71546d2b7af5df928d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a85570a3c649bcc0c468a65b926e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba65314755ab6b72519e64d8842cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2014ce9b358cd42653e4b766d767126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8cfe2981e84853814927ffbfd763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8bb63bb13faaf8b6f44d537d267a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7737c617c1956783702c9a74df6f0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef64702eeb9f807e4f26eb43a3c357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436c4739040aba3572beeb153ab048131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac33dfdf09f457d935cc6fb962aba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79789505f0d6dbb45783ee7019428133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130703ba9e87b80b989d5d1ad44aa02d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785104ba84d8d3dfc923d31497cea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd99f1d0a60b14df03effc32edcc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704d43780fafab4c87e088e94c210a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6204925134433f7ddf9f0d4d50267138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9258585d7acc14f650c2889b85e114139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9b1bb0922a7a3665cd9e208f378b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2fe400fa24b4c44ca4ed59da8b72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a1776e4062716efdf2b74eedd40b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c96abd3e8040114cdfa743a1e562e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c659d3763345c67b0785c0aa4cc24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8af71169f42f4c0f149c485e12188145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760831af4f5d5d8b193bdc142fbde0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c53b567e1e27529350529e0495d916147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718fe0664b7433a509e43b735efc5b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9afd38dd8a911713a71235ff0c559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed821391acddbd070fcc69baeb668e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834075e68d7008e307d6271a244926e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a24b90ebd8e91710580ed50f562f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e356df9a7c4d197dcf828eb2208f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18675dedb883dd0caf0669c2e22a690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f18c17a8b07adbc14016d2b8582691155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc1b4ea37b3a38369f3abeb8827021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43dec6faf51b9adcaf769e9bd4c397157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115b1a32499a82c874a90a04bc948b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca952533e02451d3306154f9187edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb11c9806686b77bee2703ecdffbde0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a907d14e7f99f05161b5528e21472161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bf89cb7dad616b53c532b70915e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5afc2228a3eab92fa1cce53356d12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26e5343cb3c047802a63b236bcb08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c171be62819cc645c1d04c4ce46eaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e6c2beb35b44dc9b3b0148666e03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f28e6c61fb901f343498181dcecf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86c4ea0a6ae675f40cf91f990d888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394b031d84a0ca211c32a11857adc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecff51620f7c6346e325634215fa2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2384ab49146ddd15d5e5e0b16903b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ce82d2643194fcb0cd592d2bcd88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08004ec3958ab2aae4ca7aa2a0ee2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b62d71bb885e2cc3e7d9b991381c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0fc08474976ad332f788c56233ceb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4bf5a8443d0c043aa206bd5fb339176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428a722a1410874cd019aa24aa1f7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f994ff7713579415a8d49a89033158178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de648418bfa255ec7c011dcb3c972179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cea811ef927b28c1b4a9f13e52622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db294c7ea6895ceca31f165f6cb1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f8b0320a24a86a1b89733fb5c1985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac44fa24b5383c198392a28e01fdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e43dd4ea800863859688d96ea4787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059971cd0288a582017ea39fe15120185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4768b2a4738550559c3a7d49048ed13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d74c6b48fac9ce25ace21d853def7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e950b633e9d3ba991257ae5c1ae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e458f3a116b527690d8899c51875b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a83496a5f4ed7bfa5f681c67639d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6b23dfa2330b847b934da78e21e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18bac8ea8ffd71f7f028061761a07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6368e5df7f7329fc34beaa4b5445193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91112351beeb2519c5d1eb46255644c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c3a83da91589f74cf2f29c0af80c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca4f3855df3ac231914c0c1554725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920cc5e99bc9ff870c4401855a117e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a617213b2d9894c49115fff9268e1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62cbf64ff52c420109209a18ef2ee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b7a324a193683b6758210cf81c29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb18f51bfbe138eb362d7a110fd7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47783e8cc07492ec105bba220c1fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb36a0ff5e45098a807d8e7655c79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab4faf2ae868386eb5d6a37bf61cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34450f68497132aca7d962f02bc27f8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285e6f7a5cf2b6fae8a58448a81b0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c1ef78bf3460c94310d6d51c6dfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b83fa1aca8a166f196b01801ceb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ea76aacab4d8e45bd925e320f4e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf2ce5940e5d2f1830327854d0ea59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe01f16ab9c37173105067c36644e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300bc6aef19ba12fc3b3cf81bf9b44d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4bd4ec8b092843f8c6026eb807efb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a40da1a0e7b0177de61fb0348216a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3069baef3ecbb94fee9a49d038f269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94231c5fa36f2ad95231ed68ae7c590216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe5ce051b06266e06c10f5e0835e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdb5b1035f9afbd51bf37906bf096d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147833fd344af5dd68762bb3056d551219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756cf566b5fe3d86daa79732fb3652220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b68c6b4910cd150d3d5b8621270dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bde250553d225886a1a914a528a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f67f38dd84eb97b4e8ad13ad2ba2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec6204e3decc9e150f71730073340224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe1f2b73ee2b388b6a0bf801edbb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa618cb710528067e6b4d693acb2167226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d92cb0a70341eef3cc28f3f50383227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695184f9aee7b45043a723f325b64b8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4763365b8fdf6ca194fa2ff7179a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69336b3b7fecc217351f23b6243e106230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e72f1b55b26a6874c4e501084ea735231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc1d5b2610f643d51946eb39eaa59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32ad5f9b093601c3195b5ed197026233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d189007ea672d67a75480497c4c7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca4d3441ccb0c208a3af7e25f34df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcae4c6157a8cd04c820fe664b44bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869064bc3f88b671ae0b647832688f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4647398353b09acca9cd80a9a5421f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7332cb4378c98d0b32d3a4dc3598239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32038e9dc93529458cee22bc3effd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f274d404aa74da5f4b88c4c4cdc5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d6b8abbe078e9282280adae3a41d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a37da30b72d9b3f81e57414d99b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608bacc617493f3f43343395e954fc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50708c3b012b8079dd42c104eab3ebd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e80a045f782e547a5614f3ca4299f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a0f3a070d7a8101a5bb7972c7e58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d98bffe5ffc1b0e428d557650a599d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca5dbb69aec786fe790593d34384c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1de830bfbbe2c374e4c98d7776092250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d2cb9d038af8dfc84efc3b354f18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72180d893e60b29091936627e609ed9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db5a266ba81491b394af7cc81b2c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc885db0028e5c04049bfa2bdf384f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbffddfcabf360cfe6e18ae37cb63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794dd5ebb64fcd5c5fdf6bc19634b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba498088d8cbf6974c856a9a64bd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1173ad1a5390b9a7dd4d3870d574258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b1117df2f125bf8adaf726ccfcb5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c2efb3c11f74cabd86da25f8c0302260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb8b2dfd2a8b2084f1f14968142aa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb82e09142ca8906922d667a0765cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a0092cf0a191321b9f6806d0a124263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d88adde6d9cf3dbbfeee9be19dbbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f12fd81ae527ebaec89e519064184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae94ef088d28227f9d62d5892d1fe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e127b3152ed8a69340b0b2fc83c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2c455cc508be60a4643b2a00fb6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d436255ef26e7428db64036738638d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd854cb251fed49338e5b1d3cdee1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd05cf980b8ca301e8b36dfd079a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0dd9ad503ca88b815ca844c63cd58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577b1291255d57e26b81b6d36ca563273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612169eb98efd57a26ee9db2ed936807274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be4c9464859b874e72ceaca98b7e93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a801841bd85f8df116617245a4365276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20b4d0003335a11623a9079849fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6057742f63f8235fb2da9c89b98e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceae101329a51d617064efb4fbb863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd24d580347886a96f0dda0bd17fa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045287e4393d2134385077105b39957281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc6278c792526497dfdb88de992cd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9d0b7dd1b5c63b99ef9eb8851881283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b40a49e636996839e3ad2bac3d4edb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa9eab50ff56b67f6ece6939bb9d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357490c0a8f8a7accbfefc015f063a2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665411cd468d1958f2dc79e976da0dfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da285aa4e150e67eb1eb9d4e0af10d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c2fb7a994425ab320d8e17fe8929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6d09760a85cca0f7854cc2abe20b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ca9eaec81a60ff0cb903fd36bde8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4204d4c97a115ef63c7991475a8ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927553e02881ccd56a894e729eeb1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfba3041bc0318ea06f965f3fda6c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf9ad01ec047772249d32c1f2e0d69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3522e53de7c25995daf7502033494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a80538efb25ff1a91eb215f7aa5ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756908579847ea39d2025fe3d114b84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c93d30c88aa9a35a78ee22e0386f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9654f5a0ce0ffcd3e9d6ba31bcf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed986c6e6c447056e21c8e10c34b8cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6ad18757215c5a91398309c137e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760eb9cdc77762a624dc2ddc1864a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e706fd85d70ef25cb98bdf1645dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de594c0fefad14433a804637274972305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e24a04c6fb283b9e1e6af853e1505306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bd8cfcb73fe0f3f2d0d9f55dbb7aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e10a0f30ef6858180ae6052a34c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fbea670eace08b15077a00ddb1e89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe825b29ccc6c6f146eea9e7c8f6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df58ca3af757958b85f8d9bfb5edb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79dcbccd3148d2e7fd28485ca2224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f3bf5e332334012fdaeb73682058313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88333ba7cea5909112be39a3f0a443314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf7865b4b63158e29a89511557459315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2832ffd3ff6448a297971ae281d47f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63306d6729ca7e4b47456e63988a4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf400613544cf419f204669c99ecd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319e2edf4938991a6323cf5f0b092cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8941f5a0e4a3d3094e9a91cfc6157320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df6590b8ca956e8dfbd64ba7eee46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb9a65cc9aa986e0c3fc3cef9e2fa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fda9374681478aae9100d7f6d7d85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681ed0604f4e2f48eba84521f9f760b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f6b078037229c4e6447fa105902d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe85086999c110da96e072a9b543d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5986dcfa413b8a886389dd08d62735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfa6285751ef984aaac10d0051f9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f829d295fb2e210bbbd945ba96450329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091293ebc8d1e60c05b456da7d19daec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e978911da725acd97904e2bdba56865331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba44d60b3ab745723a3eacf4b4154f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab04015e3412b569f302f5313ae8de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be36dc95e748c80916341f3bef5023334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc846fb02e70d6595bc1a120993fff79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09f2288658161d24c99cd3905a9d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7b4cff3bde596c2d9211aedd7286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c31c7449bf5d4965d99f1d8505758338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2bb4af6510b152b98274a10581f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39aab577cbeda78f759d5d36fc578340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce863ec24b6a709587125dab4a080c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed393830e0dfe08db416abe267166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23472065a156c78f32bfcb874e6e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d434476270faf38c575a3e4f89fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57419f4e43f3462727076dde87afbd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b76aeb911066cc52d87a2c2937134346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46001f2eb4057fbcea5dbf56b91a5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789d83501ca2cef914e0fc756e7bf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841a5add9fee01459cdb11259a62bf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f46dd4979229c5c7957ba1ad522e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaef0e50455fa544558efbf9d2b8fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ba1a3e2118fe4e8337479f1bf5eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d021cf7c049c67e558106f94d9a8850353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a035768eb94a3a43f65901e70782cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc03d7e0d7dd32fbe1ebf1fc52f2d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62816d1805a7f3ac005a83fe2ae809356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf7788d1d9b86686f6174828e84c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db83c623dbde701441161a50808ce31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69d80b63706469dc17613f9eb87de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1471dd125320741cb60af70432c1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e40c66a926cef3eb23910a94a191361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5168e7d8db52dbc3a00e99f24a19cda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae29fd0029d6a250077c96cf3404c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2bedd378609aa0568323e04ea3e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3ac24a5cd507bac23e1802ec1580365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f4ee0002eb9602cbcf988a6d635ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4618f5e15eb869767b668b09bdae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d0da186c1b549795db5a12e7e0d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d4d49dae434b1f59ccbb219dbb03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022792a4afbbd3199e41aa882743c644370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7fe879a84442061c5d94bb525459371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16edd451ec5cfe1357d8925f697819f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f372cc43fa73af9a3ebe7f3d935d4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115af20e48472804dd8a66de5518b75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053071f4b8a0e1305b59ae892b5cc8d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db59cd29e12269dc8194e93b28bfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c310a17416e7a41a10feff05b65e9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd682bc0ee34e685cd58ba42a65503378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96862b5f98ffbc69361097f8344e50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d33fd6a638f8d588dd06fcfa1fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedef22919e5cf6c98e349d5cc06130381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae444b9bb7f8f0d026b8dc9eda08a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b437d8d55a7051760322a6d85e356383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c541f18584192972381eca14898cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade24f7aeeb7437c4fd356f0b42f99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4debcdc203ba7b696f6541125f55eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7021fcc44c063da30a1b4d01a032387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604eeec78fd7b41d84e5fd069d400f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbed50a00cd7135bc7ca87cc0fd4d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a39eae55b9f9943ff5c22113a701390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7a1cf68cde45ae5f2a25cf77b6cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e92bf6b2669f7d86a7275bc051749392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cce68bd8770e7063844fc163594b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fd528459ae103548e73007bdda5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce8819944c88936c818763f86d6f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ffd82d9dffd9746115f99484ee3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688a21a4e7c51328233835cea72eb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932cc3f37103c2625186e482093626398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92f3a8ee52ff967b7c7752962846f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588770b16904c2b870ee6741b2a48a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d2f4dbfd5e6c56790a07f3eb97559401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe737ee7f25265d46b15066ee10206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edd6e4ba0dd9becab99d9d15da37a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b6a966edcfb58661bb95655d92b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831f007544dcfc3f547d01a7b77b7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7016221b05a7a2e224b9a95726d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b34fecef0299c133e3161ea318260407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38147bf7826f3944e8c591adfd77fb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4961e86dab777720aeda9a2896f12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331faea8ae9bda2743b93bbe724c55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98bdece9d9c330aa94241a8d187ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1e9ebc52db3add0cbb3336cd50ca8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f4b3430b89a5047f55db7b5df9d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4c7544e0f4d21f6ec76153a02e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbc44ff87f9ba2c31340993dedf9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e62176aa254e70ddd1f76888b683d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979f6218140aa5b55effa389d1640e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158d9e6963d72018e75a0976fced6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3bbff91716c2a5671ca60503b7f81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bf485a20278401fd2dd37e259b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e427b7e68d26a74e6c7b03aff30f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab48d98fdf2f1fcd9083d7dfa91dbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5546c0f30e19987719832c9c9d070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8381113df3fdd599c696e0ca5beac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4affe6e64b960868c64f37efd12d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b6928f94616804927a43f603c9d55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472cfe12420e9965c718b907b91639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47167ddc86b3f78faac97212433c1a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df0ba228e4160502deb7a19ceebf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79c9f2ef77b93f154fb056dd9dac8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04524558502684e641466af0a8d14b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f22f25561aa951db28e6fcd68f781432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09fee082a3edc3714fd6e09571503433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f0f85da4d02ddcd99daf71e25b802434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506faacb58685ec4caf87d3fdbcda207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790819db715ff10691d0bfadc937f920436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a15ddbe41ce1f9be79807427e2bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f793474e2f04aba05c2a327636913438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99586059c0143537f6ae26f46dc3fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa872da183d85e3df31cce0eb8deb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30752609915648784b662357a7b8184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda30b14886765910d5ff1c3f9294a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2cd7b7e5d5708d91464602a76ede7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89051e267754e87d136b3cbef580d02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e41815b6767dfd7c81be1d6d3bc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376916f9c534d6ae48d76dfd0e498a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1df2d23e210553e0d62540f5c7462447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7f975ee7efe13c4cd7f698672e7a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd43772853deffc9d021991c393eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e97fcc6705acdcb828221f15e30cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e7f7e1ed2267f139724536a6adfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed58233ab8b7974211e44d38d1d06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc7114fd4faf77d8b7eeb46400a0ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b05e5fafb2773dd8225587449e609454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acca39513f9c4c59d5d28f36566cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a89f49f748aea345e36533b24a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfd68d0425b84355459e630aa81cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ef673a7d639bad3cc1ddfb8cad114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd159d780027ad85965992484dd8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8566a820af99b6606de67ccb9358460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84a525246ba515f0bed3dbb83d98b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc262649250ff3e190acd4e5a7450c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401371ab441b01433db83f22c7b0563463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58206688a118de53697cc3de99e378c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efe213d9187feb6e6a84e007c72f50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa593bda4dd2b6cd136a7c265f3f32d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a13fb69c87919059dcc2f1eda0203467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c71235b1030bd370c2c39ea53ee497468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8c248be734f1ae49af29cf8bb488469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5361e8f9c7e983e8c147ab5a24e298470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e256dea014bb859a5b085975001f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e93b1da470719f9db9a113036ff9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da739a449083af8ec26b070491d2a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f2e77ec6861c089c950a4a5a80820474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c6999c9cc97e3e7d561916fcba3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a96775a23a598a45acb49fc76d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306d88240a04905c5dd23cda76d0c53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7cce8af08caf3ac5a0982b2306614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d795ea69831af85f4816376b53e15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed20855f57371577eb15c97552bda11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f094dd29890ecaf167fb47e53c18c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e922e9271207d40428724a4c923e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755163e89569c8d633ff90c0429da3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41215ef8c64d680d1ddba08268d6e31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd651e41028ba2d2b4b5dcfc0b556485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c770eb0674595f22e81f6ceddb740486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f81da2d035b16cca327b9d7579d039487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594947cc8399a57fcaf027ac79b3e061488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe47272189f2f1030ccbb93cb4136489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6100120d446a0844700023f71abfde7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792605d029accb6df2e9026b76874a89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8e89961f0551e5550330c4e50d617492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a3f7982b6761ea6ae88fff54d51c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8a5e76e227b861aecdd94668f122494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93fa78d31bc21e9efd50657cc9ef9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1bbdc5abe39d2306cb1c131c0ff84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a235dae4f141399a98af5e42ca5600497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e832af40e74bc4f33dc51a406dc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428fb1c85a4ade3d7a4144253dbc151499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0c87e545029087485605551fd8269500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563763150066393435d1baf0f20ef497501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4fe907492f5204dc7763fd6e728f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5942d8cd29e33b6d3df95f7828b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803b64f07a5bec89dcc443f5629cc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60e2e6b9e432effb463c6c9f0e0e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135314750d95844beae4857ae70df711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23dfeb04290d617658d041755dfded507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca043905a9ceba8ca39433413575a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1ca8d8b6c251d877ee7665d3abdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963c106220e446c972c7005abfb2e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef76388bdb8984811d9e4703d86ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274563c2fb1bf7958be93834bb5f55ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95037d7f1be6ded15cd9f57432e48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe739965f21f3b5cd2aaf2d87c10c9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246722932abe0aa899819fe6c84fb4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c72ab2520ec9ad0461295cc4ff57e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8a83d718f3705551098f84c2a210517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d70a0c7bd2477e8a2234557fe900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26c52815f4224f0c4d99e7c1681f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad8bc9291b5ce866280fe85e7f152520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac702205009716bcd8c05e064e485d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0a7cf9e22f785886b2db905f6b70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241660609d8cc0c83a0f85cd710e5eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121570f7525f566d4ddbdad0a1b23bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955473f627ae564e739559a5af49a87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b6b8d8e8c5201740b2b09cd365ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100b045f671b12bace2fb7f25865d27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e199bc48f92df4c3ed904d2d1ab5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f21e3613803d181a7dd9956cd5f0f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ba2947b0c3a41e7e5ef5b4a5e26a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca0956268cb248f55e1476db1226d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844c8a9567bbc722f765804072012a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93e23e66452381b0c80c249362a021533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42555858fcef190331f6e8bdab8fb428534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f841a52fa63325b28f034e89e9ba0bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58602c974faed050a7a551d1d2f25e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee4db997eee0b2ac7806781394a40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f308e34932f514a0113f3859047f19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5da42fef2cc320cbcbf757461913b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e8b94f857dea1a5ec292d55ba5b07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab4d4c85e99201ce35b3f0f17c5b4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61485b34b6642739b634a5684ff94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c03b672e125eab32cc8ac95042b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c1e77b85fe12aa4b8bebcec13171544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea50e81d421dd8034c763fe12edee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882f6d60668b813105ab432429d1c83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3e2125115390e7e5b6e1fe390cae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbfcc39ac57bd7e56f6258f1159dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e653ea74bae3fca447acfda7aad7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8debf5d05783b9672d3bebc76676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a0903fb701b8c630d4ddfc2e5fff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22ce943ae6bd72c4ae994013b92868552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d989bf42c8a06207375cbafabcd1e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6abd4665465cbab66f588bb7a7fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae057841d36e8458934e889c13d9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a22f49fabc9f30f675952ef0802e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841d80a56a6bb9b61d99eeaa96d848557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29c32e5dfeb3016c0c03e836b609b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01b2ec5b0dc7641b4e48ce2a74b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d954a75cc1894528af4ffe65f4675560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb12874f209b99b7db3f98efcf99c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5013871c6965b6c745d3f5f94fb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e2e29d2c5b3b9b70f1b86651cc178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cecbce4d5c14e06509bee8e15f1d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bbe56b1b082912b5b2ddf0951a77c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a94ddeaf202d97f1e037d4f9b11138566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c592d15eafb9eddc20eb70d52c5973567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a5d24e61c5fc18fc21aa8af7d12b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0a94f43760bf22f2c701af4df9f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8f2790b1e470e14cdb97ccb78cc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2e049000ce1b8fb896fc07df55b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60256f43cd9c57f2d0fbda9ec1cbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd2e3282c54da3335cde5e98d7bf5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d7405f01d533913463890eb38f5a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447608f9eaa4fda5c4e1776efbc8b68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841a290a3d1708a574429c56d2576e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c738f9bb7e6133a1bab93b7bcca4d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a2ed80147fa09e4e060b7db9b860578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02980de95bc6a74e0eee3e120cf86a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f29a1582f8fd9bd715cc64e08ee9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d87c9294e0bcab830d5456d07fc7bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0318fe46d1acbf38539d66002f2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e738073d1e0c078feec3731a4fe60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfa8f8970a228feb9d6c0771d91ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c53cf4f6f8fa1186d3fd46d8fc68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356d3ffbf085fa394514253be924ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83767c28dd5d8b4309db9600c15bab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c029de8a2062f6accf2412331f024588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac0002cf8a3260cd3702623d3f923589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8382874388f3b199df7e6e89f7b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97c31b9cb7083d56fe501c1a81cb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14500a2b72509140afa306c570af8835592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7aa923e7f42f69ff6be0edecb8af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc132fcdcd4e4cb782b93ecfc24e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be9e7b4ec66807c5eafc72bb6ca7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abfe6af9d99daa0c5cfa406d934371596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158f876402208bac5ea4f4261161c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a07d0127772a8c510050d29b60079f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222051f0a6695ea3759ea96955cfd0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626396bfd830e6537cb6eaf5352375f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d936151128c13db2d47ec0b9388aca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29497efa2e099282cf482e3345e3cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d29eff72000c8d17e702ee1659b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c9e15527b6b55211e56bf0d32eee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63059e5ee71a51657c393ceaf8f6bd7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0361d06cc8a30f265ad699b5ed2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ee8c14a87f99ef8c944ae6c0d547607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea2051482e337c413267ccf640299608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0097f783ffe1f033c7aa8c7b339a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee702ee2094f2b9443576d2ee9d790f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e74f5183986da11f7d76eec9c959ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf612151779bc6a2b87dd36ff916bd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476326b015c92246124cbbb985c423b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619aeef8bbba08ae980102ae817596f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5861331110072e4e4038ec59d7755d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ebc633dc4da90facaf8eceacf01a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a27f64611de8b1a6f7cda7c635bb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7470f1f58b4591d55e021b418cd14a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb01a7f4d308ecba6753fe9cdba66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028000f1debe4cabbacd3fc8ef9773620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f42a8e6a77ca210e842a8eaae67b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf41e52925dc59b944013f52686ca1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f89c7eafbbc9bee717d63605f35bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1584a58e4b5c4406f8ca2b493c5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6a9d06bfde2cc8e88fc22986610a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c99e37c74775fb3aa6fd62751e9fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383a03d04b94564e2643e91488ea769627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d56fa109006b355fef7ff4fecae41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e63df872dfed246c0f70e743fce7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c61799d526b560e7d872aacb97886b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce309065815ba161c6d9f3cf04937e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e71b8acf8e4d2e71a98176c727c71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4ae07f89912429a3bbec6e1c4a5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0937d472ddf3f89de591ebbe613cf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea64bc00d26b9d0153aba9e2c9da42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422645725edf60054781adca03c2302636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea86d43db3048eabe63392e6d79336637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f036a48a6d8fb4f8d704b85da8475638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c4f2bc66973a3d53d5d69c6974f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb1c491eada1ae60e6a246d24c27bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0be4decff482db8a6573432bce13d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd82f0e2b83a62a8a06fe51720cd47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06f728dc4353cfe053e7979653404643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106fdc482c14119c32d6ce337bc540644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1d79f5bc0fd5751bbf0bc61bec94d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c161c50199fe8dc05fbaaf0d3d412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc3b0172808c90d41104da191bf483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f763e69b84ca02eeee2ba653b90b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9212f268974b9becf0374ffdd14b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22ee631cba12bf88eba27055883e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a48567da23fa26bc40c7e48435a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a5c9dc79883868afef9c67b2e8d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f54dd159535dae222e820419f0995e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057013166c1baa383e7697a3fd2ca4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2af44d46d29b3818da02d3610f0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d1229fba331b8ff84d569463812212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5706e32354b7cf4bee228a08996513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fee0279e20501d5023a66e658df0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d41e8cfe5c9f1afe00ae8a4151be415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d6f39a98f490e3c6e15f7c18c44616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3636b8955f90c16894278fb38d95a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429c18ff06b14fd9a80c950bed7a88d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb943d7d18111a77bd84f911de563f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a58ab9d8a7699082f9d1c67d19e9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd3c2ca91cafbad70f26a09e8441a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e436ecb355cb0b0d155eeb71a8258e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55fa257fc0a127edbdc282d772dab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a9e5237c86a037353e85d8e6182624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c148faa9507f12c830b151441c6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f36a23391b7472958504128263ce926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d755cb317a51235cf32940ddaaad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c5440550639d1254f9fd6b29d47a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393dbcabf0782d6f0e59c20d7096c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121540ad7c779bd89d368dfa859bc85330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e693a6d9e43199927010bf54140c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e99c2470e38bfb48d4fb4a93870e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566fa1a1d93e91f7d2d48ff40cc0f9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7131103aa17a36d6eeca4b4b8c7e1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff55b837684974746270b1068fc567835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0fba247af6eeb101cd9f2735dd3cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d4af75b3bb5f0599e66616a60619637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88a5ba01514be534dccefec56091c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca27b5bab9886b992845c8f76dd4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04460be0bab2e7b80086a6d355e9fee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ffda8474be8d02dfc0a3aaf3a17e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b432632121d09364621dc9514381c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f4d1ff870c280a71765bec57655d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ad63678c52484f7b6879de4a168f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0071d69df002b02a6f4ee8c6a7b56045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8729042703ad16449d0a6f53c2ba4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69974c3f31fbac211ffe8e9a0474547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efabb62d3d2e2643d4280ed59254ab948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e36016495fada5208d06e0b62af2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51de572ce5ffee9437a5e76018e9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df8660f7182e34d9b72febf2030a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073c2b64c24c0680b4538bfcb3abf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d954592b92e9208a3a0411a5978dfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed53af5d5533a9bbd6b99dceea243e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4422eac2d557fd7a356c9b6071ad355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb14271bf51162d87191f59aa2079656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af497c238bd0c975fe833a95374938857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b478b7309bfda41e2f423f2b51fc2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1cc190b38b1ee6661061b2baca3c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692bf579295adba8c96d0c4ec059b4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d8fa92c5309b3d2102afc346f2d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a885805ffef2398678f04e845d3bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bf514aa2e7ca05dfe2bfa37dc9df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829927829ddc182c76805a4c9d6f65f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1960fb1315edf1a761809754cae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd658669ab58d1ca8fa4acffdf034066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda086a522d6b62e9eb2ab42754443c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff57981dc8995249182f041497de8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d6d3bc1b8a6246b94c53abc6ee7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe74f8d6f6bc5395983e41e41be7c8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b233a707e091b074d717da555999ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3aa88062b15fac31c0b0383d0e52772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49662d1e281ee520ac28942e9f66f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087923b0437bf4b40fbfc1442a182b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb7be6f3dcfa87d8de213dff71cdd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc42fc3c900416dfa6342d5c7c94b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd573f41342f79b45b5d1305e7f5ac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e25e4382e9eafd10c48bdd5a0d73878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c33762917c8455eec730afa0d1be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88d738e544a9059ac6d651825e2ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff50ad47c1b8445b5129de1ee5d2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab39d8d9fc236d7b76738d5b8f705682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8e73b210e2833e1d3ff39d9a9bd0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d2fc88173c217e44091f73c97bafe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83715df9827b744d1e229aea1f748485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836842ae75eef39c8d83eadf5ef19586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ce26bf9e26188bda546c548c898787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381401c355d642a739c32bea33c2a7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f52dd5bfd25c658940783f66e3d57689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2735f5abe88f02767353d46ef41490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948409a993904b9ac2ad6161dae3787c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18db3343e6abdd12b9eaee05776c6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa874149e3ea3e2552f9bffb7a685793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4266c7bbd15d088cd982c694572b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d15f48ada7c3e9f0d3571de4f935395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d63f4ba70e0826ac90374f90470b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c06290d0c2e85e17b3abb0a199fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b2d0e73401b47bb474b4397d8e3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4edc09f44b591c183b34b0d0571099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc261ccfcb1a1ca22bf074ce1fad6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdfca72f66ccfdb0cfca310cb5a926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475577aa0c7eb60258e8fe72fea9aea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cc19715668900768487a5950f32f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a628100bdce751f6e1d8c925dbd248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c260570abf8a791523530c7cf6e9a1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068409759809c6c2844882fd7c666a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af652e6447474186e8a888fed4e5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608d0812bf4f3f7b671d6b954afd96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1463cc43fd034cb06523b295646188109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166f4e1d1461580fccff05c6e9ac61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812d98917f6d473fbd092167918a7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3575e656ddfa6815d2948d7dfab45dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04418e688d781abbbd59a333d1ec56f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45693bade943db25f01be5e7a90be56c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668faffc2bd7d1fdcd034ec5dd238c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452b933e0be95e8622568325b34369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37153fae2baaa11e30d9667d83b295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328f97318d20dc055cc5f3bc628b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd84023a7217091a3189727cd60fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95894430177a9ae8a296ccab938914120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6b542a8aa625ecd0b358c1358658121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06768180cc5f51d2ce75f7923bd9d678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f2a20ea230b07303047f7f143eb7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704e70cf1234b2103f654c4f635ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719e0574f4435fd3b93375327b4ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e18a4b11b44f152dc52db1dc9db8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb919d36edec6f594903a2fd1af7305127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14636cb250f8699c43a4431f573a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71628f9ee0897f4d7765a5da171c7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c0dd4af16f3b88aa86c7d84382a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc6190791e4bde4ac529b7307be45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164dd8c087708a52fa6d5ca8cd614c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45f2370941a83bbedd08145f100dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e218008668bb892e149e20d4b393d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4869cd533ea57d54cb2b17dd3d7f5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8fa4596bd07521d23c16084ae5ba1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3167c4c712bccb434ff4f4071c7fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a470d88234dcb2ffaaa855a3e5e700138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c09d3a4994c6cc0988e23eac6570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577335c467625da192f010eb31d89db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704e413540b76d1f9087ca42dc7700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd54cf38d177b95e2881d57f55bd54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fb5e392b0b5651f2b29ebdf9280d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c7b722e69317a67a554ddbeaa6ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f747fecd61f271e92999dba9fa22f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a14fd25de6689ac2f2a9fc046f7fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9f3a8e411c8a380c663f0cbb1465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8e762633dad248cf48ff3f8f7d7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58020b9f661568fa2182164274f6c08f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7533b884e095af4dd0446e349a8961150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a5b6c1b0b6b47a61a54f0147c201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121286c6ada4e64eddb0c6299209d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09200972f80f9d4cd520ed2f3f99095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba9c61e4bc6defd539aab848291be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78a4479fe7ff82f901a72d23d1742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce51d6e97224b821fb83754284bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb2e0d343b5e33b58461b0aac49e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd7a7c3966e20cd18649a2eff2f25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56b4bfad9d69d4042746079aa27b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0c425e6b6304545823546301d55c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0184ee071ec9cc1e0a61abd5a9850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba10c677de9247d6cdd2b0afcbb36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07cf1dd040a78136e88f0cd5e8bd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa703ebbda8d3b581d627dd8a05cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e5d12f68d4c20fb9576a9dae80aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad179b3de7e24c058e30a4e20e616867166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d47cc2185030ceda5bd42b85abb58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595defeec3992eee2294735361a405a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c737958a31d7c69b2dadaf6060a1ae5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e985b3a5c389c44176513f6e567b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b16460083548234ee1766213d4c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0fa0eb660ebbc816b654aa236f48a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85acc38f0f897e6dad5ece0f8cea6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976d2268d5f2bf66d205eaf9a39ab6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f54c7f1ef392f818c339753fdc5dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e4a29a99003adf99f7a597c4f081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a54b58ae7ba54f89ff76496e9e1e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5f5b61bbbbb64620b65b3e6433a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b52a3a4f4cdfe6c1e76ebb3045ab4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de49e6ae30d1f56490146854152ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc511aa02138945bae342a8c980599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaa76cf2493c58de17901bc2209079182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864e7e1e19bf528a5b5d8ab32c2ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c35fa20858fa38f66133465a86cc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92514d5fe6f650ec83dd25fc2cc7ba95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0fe69aac84e9d0668e89fe552187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c370b409727d594e8363f6e85bb00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca1d2ab070893b56d19163c22be1c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ce6b0cd4fe264a3d1357c4f33886189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928161b644e72d218365ced79d92fda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b7edde861f082632575d38a8e38cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b8e992f34a1fa3ad44b7ab4ce6b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf33d5a75f4d77faa2b166b2551179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8d36db44f59fd60b09ca2ff7dc0ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3f67a92d36c21987a58be257a841195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7391d72a59ca672779b6930130c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45243af63effcf5aeb35d00b83070197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457db850283acdf4df6d47ed2b8238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f60f0dd7e4fc426972ef778b498d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08fd00708966fbeaf9c52472cfd836200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540c694618ead0fac4ee3071d9d4809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61b17ad972beeffb9456b6768dd1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad364013ed0ba932a562d8a558420ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee21bb4cb40fb79abf7378516cb5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c678532978003a9fd0538175867d16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c7d0fd7cd03e67b3ccbc029e9dec0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4231fbce6565856b4da944e69eec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d93b10f3cf9992b6497bc3a2c109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f28fec1bbc923eb8b889c9c170eea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f23b36d3ab31d3d88d9d1887d51e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58967b4cb6fa0a71418f77ca453fd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8150fcaa83b41a954d90f55541c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e45f932688da471da8a505fa5e365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a031972808e57d1b12ac03b91efde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b4ae03cb8d05443c2ca0625649d5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7ced7d84227ec41e2e799f36b445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c12e11c3b506fb63efb093f5eb95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78059b245799cebd12ebde2818c2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9127850dcf4810f1c71b4c0126602219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4725252684d18fa038d8e29910d47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5ba28129d066233db2130d30119a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a3e80c8ee885f60c633f3d9f9394222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aed56f73ba91fb06460b239852231223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ee6ce97c4e86261223914ba465a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ecd94ab2ae0478b6e6c7227716b82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a57d115e8522cbce8b80ffde65b0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6512afc952d6c19300207e38e173084227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f87122d93e4f2708f5338acd32f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafaf2d9ddf84641637975f592823f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f270bddce4ca0119890e407e07b9cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd96b93423a1eeb3b704696d11a85a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187523a0755a8fc2ca78e5bbccc213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e46df82ef08131f475ca8a5286fa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c746a3a21c9f99bdfa5279da27fa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93709214f16690a8f95aa8be5627da69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90256d2f4984a148705ef6fc464366d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf92ca5b7eb654aeb234b0ff1167f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da267a75d06c9f5428b11cdf5b961238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d02d73a11b3caad287cdf6aeb4ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40027534eead11435976ea24ed99e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a62cfbcea74ef6d2fad9d9d95337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd856806c2bce56f0963dbd367ceadb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bd3d479f187f2c305ed11d611567d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65300a5e44f848fde35efc255a4ba8c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba3136bba6c029f5b87ec0181ecb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d9a7adf862e15bc358d368b32fdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d496d8c3eb4a04eba177c7d82474009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2930a3b1b90f2de34c2c2029e11f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ce57a0555b286cfe6abe31753d7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88210fff96d8c836369a8249a6623250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb8f5eba03164922f30505cfed4d42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afc46f61841a6192d65ceee04ffea2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa19a6e3e6030495019e9ca12702be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2946a9ca94bb40bd93008965c9d51f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4efa7a156abecce3e47c0e107c8e8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d50babea835b1299a0b4e57e40cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48137376430d3498ef083d79ef168e46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8a36a52ae3d0591875708c556e3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087471159c409190d9b16cfb295af3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ad051645a3353c96e5c8ea4cdfa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16122785e5a6c2b108223094ee394c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a020d48cef66f6241cd97c1342258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d30f182c7a9a98278da232e223709c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba488f4fb892793d8d28227faa1650264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307e7c6135c90dd422486d6dce52e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa3c01b24381dc174d7d83d0491743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56e0ffe615a6141f4142d58f29ebee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57363471db5f8bf54fca52ad86358f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d737ce5f1520453dbb6fe3a52735b57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d67b63c096e5e6193408527d235b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd485c0cb8de9ba8cc98b5bac20ebd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851f464a9124266c7cdccf41865e49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566bc757e33c44dd29651d1780fd0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d97ccf4c0c388982c779a682b842274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3a696e936fb10027e95feb7547c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73b66c1c435fbd637d6f82aad03cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2693c97a1743fb3b26f873571f38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4b5af1ac174ad874d46f00e08ec4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284345b473075028b36eb445ffb8269279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504941a2b4ab9f5e6ef0ce33ce5f48d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e4779d2d443125baea03c1161f564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b07fd43d1b5655e82dc8da01b2e016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a350783ac21787c83f0260dcbf1f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965743e08e3a4bb870f2ce5bc388ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb79355548566c2afec14831c0562285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f300f60bd5f59ec9a57f529b72713286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c515f9448b6388553aa0242dbdb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62359e523ea6435dd68d7dbf17efe8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0b9605f2e983e2216e195a5e3310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e0d58b05606c930a03b8df616aaf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ecf7d21ed90a1ce880947fb8592b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7126aec873e69539c2eae1c6f4fc20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c2760e6d9f35d391295b9b3671e01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5060ce04b82eab386ea95b76267e05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c81bd02e6306a5a253dbfde738911295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b7cefec84cf213d0c3247d6af11c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1fb0ec80b22dc5c6131e141233c6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19faf449f07821487b1a9540116ca0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510cbaa2801c0adb4bc062700bd624299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8b6a4c5c2295a872c87c7b6626d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5a2a05ad6d744c13000b3cddf84b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ec7428583960929d3a5541c2b3b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061a08225984776a96fb643ae48d15a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665561999ce044b277f2edae5bb5f09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123082cc5fb9c06e113ea6c8f4ade6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9741515d6d8b8563936047fd48d3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc383e7427d3a39c8b4849bc97aecd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8164a0cf1a6025a74cc5aaa752c265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148e5d33e7a524bf3e9dcb8aff04fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30123293ee52ee082e53c11381d10141310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b88be498dcd082de7afcd1440d8f4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174dcbdc5a353ca203bea23ac387f19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9362a919a0d7c87337ea2391b51dd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed266e08b698d654636a801cda5881c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c67f7e78c189b1a759acc4a1730f6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b3cf8a1f16746ba2a405411070c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf1c6960ca77044d4ecdc74766d1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518bdc519bff4579ca1a8f2f1313bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25595b41216f134edec4dce609f1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d23f96f02291ceb0660d752f045b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29fe00dca852b7e035bf785b654234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f4e574dc76d76e8eb7b3d6eb72b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09b3b6bc49698925d577157bf72b81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56fa747fa833dd9cdcdc02cbae7649324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f1975eb315f74c5ade3cc0d2d96e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd39b297d3509d1f6fd6cc363ea336f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f49e6c3733eafb1bd5e594cf03d74e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb5612f58569803dcd1c939273a77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03126519e0659718e0515c08337f2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba554f64ada4acf1f71ec8bb5cf874bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b856e940d88567d4229dc65094dd56c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbaa2dcc415d71194f0a672138d3df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84d7b744f6ab9dac9acd70281657b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62f1bfc75888fdab8fa8e2b2cf81e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f76c9d81f6109ba57448613de1e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f874fa951a968393f7c3ccc8ef476f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a38686752d95432e875c97423c2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccf810708a1f324738882cd2c8e361338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0227be13457f974fcdcf0d740888b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4849328d6b1b7b223e913ac50b6ee71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b36ed957516172a8a395fed9b40807341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe4de7ba54e4037b33d8ddb5c3690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832d8509d63caf7c4fda41bb0b63cef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956c93747daf54701616311bddad53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27cf33317feb75322272d1544e731345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee84e42cf59b9f9807528df22879138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa170e1dec559f0d8ac20f77ade077347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0864b7e3fb1af0b8a2d23f5ae2f658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeadc6f80ff77ecd32d07249bd537b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eed1e2de11c4c5a3187fa2bd56db7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042d924693d09d133deb003619ed39c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3cb1d807352dd905b9d963d468d8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5db8e92e2be0ceb903d574ba995b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2d9e9941272bd8d13fbc662e429a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c74694a79d9f287f85bd8c7241ac2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a59b90c74852d54c401e2a41d573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9c069f06a31949759e63223d134c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e0519802b005360ab1711d1be9cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bac469d800b0e043f02fd4b3ec06f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0582759dba3ecf38ed3168a2837280360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c726ea0ee7d4bbea25bd6a3c4bbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c8a5a48345301afb6c11fa3a8baa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f90699e1d75614172d26f05b887d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18e899e5c6bd9d7275eeb21a0ff1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a305a55edd9d3ac69dde2adb3ecc81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7fab4136e13f30d7952b28745ef3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208dff1955c7b68ace7d61f7d26fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59ed79552880ce820d6817b683df8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b256e38901766525a473370e857061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d83d1554a9f9608c7c4f36961b3295370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23c9f0d028509c3abbb1b8d2f6e9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97c30c7d9dc314d5266266731586b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8813bcfaa36f13c7c534333bbe6aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b090caee7f6470d97c31a6e9b404c65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ed6655e8b8eff23dc05261477985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48a62f2dfc623517a3eff2e43090f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9cd7cb97a0b219ca435779bcc051377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc84653dee8fa50bd3559cf397822378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ef59337f74be6063ca4ab53fd2db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee902c65da94df3946e6ba38c53f53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3069f5be03c4abb4221b403ae6a87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0c249a21fe06d1d22d8aec34fa76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf760d1adf3dbdddf047a3dd0c8384383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa9dfce1fe7f3eff217b7d9cec91c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96572c0d93f6cbe35f42f9e937e00440385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f60a18e9bde163e9a66ef1c744fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a03d1146080c4bba673e37c771042387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081464b35fc92b68a91877559ea509b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9402fac8559ad0027767f036588f4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02d85db2ccee0eb7e68ca22729be8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae448e932abf65c6cf1b0fc10ac5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47ed870f6307536a840e7919284ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d347928301bd1ded204bdf81b61e75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36fdb61fdc8bd3ce132a21ea8ce603394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51520671a3639dcc543e67c22a023395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7543e9a01bc69da0e04f475187e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f2afac09f84abf2fe84c4a47b25c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94aaf4eb27c5acf4e87766e70e1db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720643a4b405df250196344bcfb61348399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340de13b9e610d7d497515031c51a71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd0ba39ef07b7d493f2b1bf7225c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ebf13a01f520692a5b94b3682e0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f64b7518e65cf52ea19cf23fa5ac9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0561c3d652b2a910bf7029e2f66a05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab18430be8c12a7be47c23919a94a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54630f168ea731c6be80b506335a5ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef92eada60afff38e6280f2072599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9723f2ce71a2e271573c1059af8fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473df792b23048b502a77bd3332d53a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55422584aa6d9cf500038c46d0eed9e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847d272d7cda938a44fbae7e94fd79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977233ba55a55daf5c8fbd96cd2ae202412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5142758de899378596a24a3d54f97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f5cf8151947b706d165699eb1bfff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf3e486223735f86b190ae670de3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5ecb94ed7576a3ac5ed23360a4a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc942014a13777b7bcc76f7a60260417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eff1aee6cacae680bd9b5206b7902418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9495023b14eed7925da1d5b17860419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea36a6904ee08fc08cbb37f51f84ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd584efc0554f6741ab50630007d92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698decba6c12a414f330aa35299d8df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9df3688724c7dc765f532f1cd4d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a27a7703022d258976a148d9f761f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901604ee3d76bee7f6f7e92624d49a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b698e2dc37d1a189afa0acefd876426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2d56e10e73131b7e6fb28f93c37d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5805ead13ed9a5dcfbd0d98983607428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d903b6f48d2d7303c5b1714aa61d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e10ece3bc8525a03c41ea48526f3fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377f39c60a8866ad147f68a94c3188431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6239f5dd5907a96997713d9a9c5893432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985b11a1deb2bd801a940cd3187d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24541e112e6a1fc7cb80d7e1045683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed85251f6339b42b1709a10c57b8c85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126023830089bf7fc83a7fb6e61e5452436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768987e6f9b1a9e2ab0d03a91bdbaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbb051adba719792f187db43d9cf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e57b4338418eda68cf9251ea03103439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b099c0e2eded586c91e16aa9a3e83db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949978dcb16073f41ef3cbb9c8e4be53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa2f1065105b2fae520364d2efe00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceca019e185ea91470b63950d484df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380667359fd60d303103f923f7f9b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0399dee26f4e89b3abf88b55488f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e425ca57bee320b40dad39bc49728446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b071a599ad01c2b33929d202b443447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39d016b618d8b0c123c2be7801003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf6395845fe3d42c493b6154ebcb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d4c29a7f8c7a00a9932312111f95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79900f3f6a273284abfb059e43c568f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e0128c30dc0688d2643bb383ed72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a0e4acb017b43b3e6abacf8084e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd77ec5ffea92331490e6092435f41d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c952f0aa4cd6c5886ebeb37adefe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e008809c0749b55a3e6d3711195e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e92b5c08b94970c41eebd6fd674d59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975741ead6b571795ac4508160f7af6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bc1a4751a47c3e854f5d65a86590459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ee80d7e4efa60f8314db45ffeb864460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414a54fc6c4a25f826b97c9a164b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f895c2f467e5cf5ca5ac4caa5ace1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2bd4063c9e2a7138f63d316f8d7c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240051500b92dbf487d9a25b7b63b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cbad6e890c4c3bfc267caa32d78c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770c7bfc55ddfa02c89375f1d7974ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d6ef9a0fc9e539c53d2fe2a78bf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71aa116dafafb26d776858634884a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6db4966cb7b708a4912b702c3e057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686a00d9d6540a2853ce8d442684ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8cc2738a27f6ded30429946da093f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdabe379de218e0f21137d9928df5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36abb1d0b288067888ca9353127fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9201ce768f7ccd430245f5040d8e02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfe37f817fdd0d10ab56acb24b093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779613ea7b39d47244f4c8749626031f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cdf1557a73c9114986239174bedfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca9c46111157330fde1ef1130a36f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440c36698ce5789174b4346644d4ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000b70bf9e4a4418bcba764318d268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c3b1187b9d59bb1944a8e92844fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98479cbb9414a9744f21cd4a7adb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4967f851076f61de1b877adcf0954f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86eabf7085abb703f64b2072eb4caf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1660a7cf44434c9f9eccc84bae6393485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a9bfb015408cfb5344789163c73a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40169d4a0068bc717ec1629e00530ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b65e6df626119430adba175b8f481a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f6b5473849f7c7ee24fda5c63774e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f56f4fecae8c68727049d77da84b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ab5a1c159626c5bbf830f4ba2453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9ea09621da525cc770684c8af86f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bbf37538344d50bbad11b30e322f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61ac88ccfb3f6b621ae6beb6ee4e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325fd85cbe758b33765d559dc4e88f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea7edde8123c80e2bb8e9850b94c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000275fe5310c89286deb1dc0387208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6911e2fe763aa18e75fa5f74d452b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c4a08a39948f9fd1d1f631f438bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560994c4f03822103d58a7ec12af2b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e580afe3013114b18c09b13bdc199501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56414b06762fe6011899b55cf9af37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41c5af3f1e4e2d908e095d30c9cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba6774d60e3551e59479bd77dcb31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8966cf9bba714067a1b656a9778ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6832426c29658fbf50cd7377a5349506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb2349410fcbabf5b6835da384d905507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c35c6501301450da8a0933d71fd6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16068c91432de7b103b3749d5860b3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f415a2701ed9abeb5821c3b0b95f89d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b685c76a2b72067eb30e5c742c88b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f671efbf4bc5b0dcf6f46fed89f64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7ef8993de9c491426e312a9b77c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ceccebffea01409074feccaf20974514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d74d28b5270cee70d08d486432445515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468fd9f0e0407eba448e10abf9af869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce23bad236093f2e34a9c2fd02e4b40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e507a13784f7a39a47c1cadd0936be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55e52c2a2697e005363f898a647c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653cff746729d094cc0c142f8e3b3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12facc147f7010f10758682b1f3142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef6e568a55ecb0399e135c3c162e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34c4297293623ccb7f882623374de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319522789717d99ff752417091b7920524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d5f230eb8cf230c35c39d89ed09a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88702dcea7de5420678cb27b113b56b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f9b897e67abf6d6ae7808384a35a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0c071f2517efa6688315ccf03332528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a059b19fd3e22f18f5e96956f50f19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf044994d89b7980a715d635b2d494f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48dfee2db22c68232ce966a00ac87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048e25f7f82b8e01e82c18c5f54fa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcecc26b9551c0909074297eed9d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea238c675c930adf739f25273da4ff4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4aba00437326782f1be1a02893b85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa059a58c27d4e6e8942b0f26503df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24846f7b0a85e22821b6a73a2c62db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b09b8134ed2fa67fc9b50b45d593c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8689e39fe919ba4541cb49caeaea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633934c43675ff75bc0c542a62fe920b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea82be59b38e69443ebd7390019e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839421301f7ed016d4c4bc291429b2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521c6f9b46942d240ef03697df383f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29f897a84efd58ce044474ac5b1600544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0f1bdf1c8a1334a8bf0211a8a43d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485181086931633ced143edd94680996546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ba5f9e35e0173a74ab2cc16557ba6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f300fc26ef4acd6fa63448fc4782c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bd7394c0284c1832d22eb9c4b092d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e5146d860196e38e5358f52d4a0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab68bbd8074996a57c7fb586adabb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58c0ff9e7254de73e39b899b56db8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb3ee29e556b4077359f4c5b2b989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dfd66dbad6b16a25dd21830e0dd5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a08cd9de63ec6b9dbfaafce16cae6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c366cd9f307873ccbc40ea59ec804556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638812bbc195eb8f5ade9672dd1158b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5ef7bf319d140d58ec1acfff0956558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583d560a46ca78f63e80ec9cbd9c6f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20723ff3bcc4ef2c008c020b40d30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1bf37d56897cfd7f54465df6f0258561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f54cc12f80f0e5bf4345ddca4b629562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e815fe29e99aa3b2a755c4e048f8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce59a7ca3c6f72dfb5f460919cbac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf56642633774b3a3519f190d20453565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d41847cb3e76faa2b7ba01c54b20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45783b0a710362ef276225b47ad2a095567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc6bac520bbc200b5605e9d4e53f10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f88f5e6f71df1be0a322bf61f0985569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a391ee92904afa523f4b8f88fd691570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c79070ed24947c5e1a234092d2c35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc3f11a99d9aedd3f5ea1cace7e56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31cc96cff812df3dc9eb361089e6ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ee91d190d88807b0a06571423183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb80ec5ce51c8f9cc2b51c0e6990cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c0aed49aa152da0a825443c8ec59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2b9e324b1cfa2e4e5bc15b325cbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012e9280bd96273a8068a746032359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1936b9e3a3fed70e1846b829b230cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e001e5efaa3b77afdd6b5b0f435dfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab73d8fc22a4eb0e7b3c890e1a278581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3427c3c3543f100678d58d140cee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ad264b1a8b1767fa202ba4ec95aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd05df15286fb9b3d1cd8c221666ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcee83e2baccf6b3f026cf89e03306585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0f3b99d2bf7b78e7ac1276ac8a9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57187453e56c91422ccd23aa0709e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404dfd2b359292381a4aacb7cd30b12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6796dfaed56048cf70b29fe50681589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c94bb83181b0f185904575212c59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a8f19f08e17c22ce685f40b9948c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec93cc3f053457ec846a5a29d17050592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33889189704f5da8855ffdc5f96fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741333e18b3d0070318c56c4abeddbf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a989b14cc9e89b92afc94ea68e59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d463099e2d6589eb5c75eadea5f00f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eafa1fea04a42e55583a678a49c222597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af68617aed4f58efc95b3eb1ae8050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ec58a8e29391fc1edc52289a0566599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35f8e78c0226b7dc4c16cfc7ec34d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03229b8abe2eb1b892f31c7c106e76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71f8083e4ac530b8299e33c9da1be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0f18669620cfc3c8d942b70b030b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501692be2071dd1c58dbd6129e6617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175fe8685cd2976702d9d237a535598605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5118c9c408dc384006ee3223a3b69e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e795e7d1c7d363566c0bb381eb463607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bae91083c1a0e51c85eff3be426c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87bcf42d3960dda99f6f4b7637366609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3365beaeb07caee39aeadf9ea8b003610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921205221d299a4874ea2033d49a9f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4b119299486d654df4b0dfc96983612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111f6b9a3d18aaaf3f7de499178f415613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0405725638c991d1414f41c41679a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57998cea46bcf3557da83888f38e1015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e278193dd244474e541fa2ad56c15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc5c5e97987c44d4cb5ac49cd61a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303a839e9fcb5494dbb628e32e48c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed9e738acc5c37c7220551a47b789619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b478e596b95aa4d18ebfcd7c452a84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1ef4133727e469a38028d1e7943a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b141367c2f774aeba0a98e738263622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eba3b8b10e0ceb4a84bbaed808c85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a0a86e0075cf187e1e533957444e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e473f3551df6484315e51b9f4e87eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f354505fdb9c4f09f135206cb450f94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89d7fae10674f3888762585c2a76c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361a5780ffc02cb262798452647848628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8996a2906ff5dc9cda4474766029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ec24feaec524996a9eb57ea6aa200630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c87e31a0646b5f2c7d29fad958f0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baeeb87c5b8dee61eaeee7cf8ecc68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1df90963d29ba8f40b8f8292b5b90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902983b94eecf61b6ba5cdd132dd8900634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c328da9a70a46565fc3c4fd96a26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fcb11bea7856070f60e6d7cfd6bb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0667e14ffee3a273d269b26a613349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100236897453f17749b1e1e909616d7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905409859247927736d45fcbe4ccaada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255459401766f1e60ce98473cb8fd468640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c21d97996472237f638924581d38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864212f7480217c2eca98eac0097a26c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e895921384a308c306ecc414c5a789643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb4bf0e051620066c53d9d53f9c2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ad29bd3f90d685941f434cb0c560645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7092f700fb3fcb2eb7572713c47e7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf39e2dc975d0f37fa87b73140612647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d53228b7264550d1cb841256f93f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f21ca107cdf42c388e0f703ac2b87d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78efb5e8dfd5b2be079cd3efc00bfb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4718928f98d1fe353889f3a6e5ca7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b2dffa31eb6ac48d80da71920bae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964509a89fd19d13117fc60a5dad40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85aa3464723c436936cd0a061d794b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9715ff8a475305951b26e33b472562e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0e3fc057e4e34f765cb39edf230b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91bb347c0159f8e063776fc83157f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632814e71d13ccba50bde0b9dab26b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c769083f66991752a88040688398ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ce4b80533286bd206487c09f2371660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc323b7e3f84d84218e8bcca03c5c66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2fca00341b3f54332beffe5fcfb45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598561b199b02c73633c163507fd890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de717286275ca82a536dfb4442b1f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3a0ca69baa35fd0d35cd326441c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1465a3a63f26388546ab10976a7a23666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>