--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad1935880f0c5d0d6ecab572f4cfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073eec92850a58839175a47c4a43d4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71092357176625ce3c0fe22b63afb3c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35062b7c783f175bb4b93d1ec1a05dc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25593d04c6bbad0f357b32d2d679e215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44828bedbbd93c032e0aaafa5b384a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5668857b7da79f2110992011a814d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679532091eb364316c06790c8bb7d17a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43c0c4c227fc87b90822b386537ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba2a203ecfd6b55730c5cd974e743b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e30f51d1727960dc297af84ed687a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa433a1f8ab93da0383b28eab4ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51217c856839186ccd100a74a0048b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b850b9f23a1a9bf5f675283f54c21714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e19e88f10d74f4a15ca04dff34b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955b6ae0b5f7d8931d8020fa9b245416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f99ae83875f0c1c6cc7b838a330217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79cb6c774e657c013e5dafbe4c0ede18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca027e9d4dc8b3a550a44c268242de619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca04ce0184f3c18df2a11c73625c3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa95301b9838961b5f0e0272c895c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2738bd14f12d3f808d9053a1d18fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0172ec25b04b1537c84b53a7af90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2801db24b36ca0b238fead972cb44d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d3f5aafbda075c3593e69f9690b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa5dc93f971cead77e690029f6f3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a26bd8120883c353b600ddc930fbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5712da6ea0e5b7dd1bd19e86a0706e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1dbc00bde3b214b1f70bc6a6963c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e340df3371431d1ed3f36fb5ce3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a480841fc911a78fcecdc9df938731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1637416c95aeea8a7adf5fc20ccd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7b9bac3101e9bed50f803c99df87e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e94255134a1c0b698736ea188dcfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817857b9df599c51b9d36ede7460bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df960cfb03c861ae0659c8e86ca348136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a5c40babd6200d23705efef4f07737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b316b5971731f86ebd2de98e071b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10464ea5e63b9e80417bd874e69d38e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fccf5dbd56c3a3d84f1789d1f15b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd19134bd0ded2538b7d36407248c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9ff9811ca450d055c2712871163242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814faffb44293af4ce9b971ad2ac5bde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881d1b44565a7baefda9461371659044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1fb1bbd97f9c65317e2bf205316a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195a61f3990e3b8f39101bbddd7b8f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acee5336ef4e7c3e8bd17c27c84a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc33ae5420eb3fff9f1a4d3f3499748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87247687469dbfacca6d293354040149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680eb06fcaa0845a51d26052e44128150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b39b3ccca9f872561db54a58254f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542fdd8071670fce5c51eaa95fe393852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eaaa767e503c27be226ca07477ee453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0cd5d68e99a0e555d5372b71b23254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99939ceef64b3a12b2141c372edfd4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f1137f3d70989494245f055fbe0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b60c221b74f9dbcb162f44bf5795d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d9d8a59b08e07f51814a89b94ce358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b871a87ca837f73f8f8ace20a817d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b7fd0b51a4e7f3bf78bce8bb694c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8731d475e1ffd5d5f5c96eb1b29361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a6a7a3fd002cedfea79322b79baa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415b741afbfaea8fa672884088f12d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dba1b06e3593e62eb2ee921cbe5f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa4c21360875768df77ccd3f1b23c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11cb24700e741796a3f504b5b3fd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb332890af43775c9ec701f19f1b12267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb64e0837d67599b812c3b002ebc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff9550acdd31539d014b653992bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038af7927d19e61423dc6b2965b738870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8bfb3c3d80b27f1408d6d822d25571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afccbdeb515bfdabfd9c9ba86f086272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3fc6902bb8f022457e4d81a81be973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f6b2269b0070dee301b2b60f37cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d0c416ab4a62665dadbb518068c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acb60a127486b6f5295ba6dd7428b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3d6a990a8444a2485deaf10b586b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b588767440310da40ffc4388fd850f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bca1709d2d2d0e5c287c2f9f0e929179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da045eb89f81b6f7699b2ce35280e8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1390ccafd0ad35b09c576917004c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803daaec88104b4f59ab5ae3399af7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c419dfc250d72cc1dc76a9e4a4dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4e4f3c2ef448e51d11d9818b7751284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8784f501fbd8be9e3e9990dc835ddc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae09a5f7dd8622bcca5b0d9884f7e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0dcb2dbe54f66a26224dc80f40fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe53783f73f8e65068d657c9d3ef8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a3524f97bfa67ea3658a926e7f9a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454362f3d7d807846c02c7f5194b57190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f3ed0bdffec2ac46d0a7cdb65977191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ddb40a8a9f867d20091bcd0a015f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53662d04f66c43f80fb745849bcf50db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d9b94c566e0a1bc7e288cac96cacc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a2d59d5bbcba2d803dff5d3fda4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeead5165b0a61519d06980ad5a206996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158adfa07859304ba1cea1e18b4a1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501044b8ae37bbb8c18bd04967c1a23b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01415126b393d253d564173c4fffa91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9fdcf77ce1ac22d3bf0a7a14a56e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84ab4f3f27b43ed331c59451f73c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c3a9acb5d58aab912536c801f9c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5fac9bdbac89086ee7ff5913584e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d96b232f59f19d702a3a4abae7f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75f2c2ab804b1a053a2afee90790e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0bbc095d20d963a0d80fed8167496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3c6c477826bf05a4b7da651dd74a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e22230c85bcc6889df519a842066108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907129514b169ccc26d0c964f5d472109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dae9bb6ea5b3f6c503599b45ff2ac9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515849d13e2fef4f11b471661f27bf4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a2b28101c9cd47cc66e6fab504001112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be95a00fd18283e9ae06ff9ae7e0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bb000916020ea643300000e12923114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c917cc17b39ff1a24ce5aff10d7a7ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49815649c6018fb55f136f93bc8fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5964bc7ea1deae07ed922f70c0a9a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda918f7831bf9a03f78a4ba7feecd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb65160d230a3716b443da1559fcb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8b8ca78e76ae52cb8c9f07c2a00b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f213cc951393a53dae7ee5ab079996121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982ed4d641e5dea7b5c59b83334943d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b79e040a828dcba24c2f9e660232b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa20a135193d95d6c0a29ad4c85e16a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd4c6ee38cf896efcbf2e7ee134ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964cb646690d3d8ab7d944636982b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af9b6c7c82253814c0965da44981c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cdfb6f48f4b03037467b1196136a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443935afceb269f0777f8bc454d93e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9c7c64204d6318bfa1ae41c290bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4338fa8b7d00335d960f060492093131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722eac46d332a1f7c81a6f7134d4eae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2aa3617a51c85eec40457565e6f55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092307c1fb4c2805a569307d0a4994ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297459496dd9c49a84ccdeb8819aa919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc97e117c0e9b881c5de2dc5e99aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c214ee9d5724f53f5049609980170be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfba5b832e44a14ce980310e844a5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82d54cfc978fa6d62c4b6441df86a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71cefdb9c0b6fb3e00b03f49b8c97e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7201a94a428ec670e3229a0d596bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2da75fd9fc7eb2fd9a76085c7d2fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a426df8a26cb8e6388420ed61a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ecc0234d8e4f8bef1fd1e5440559f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6aaa987210023bb008309a4385550145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6f67df1717c21ab029f3bb2dad67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f5f24961de2083397bf075f4ce192147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843dc320458f6ef5509cf3252b54d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0175047a23680c868f2ea6b612317a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c62d8b59dc470cb007d2fa3e8860b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb555fa9f631db6be822698ba07a145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81277e7fb14cf4919463d24659799ef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e353e3975bf4bedb04e221b770373153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a3ee8a78bf55b2472b9bbb4e0e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5ee334f8316965e49ca83809c265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45c08ee4d583257d6abbd825aa88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0302d319b4a4c58c7945f4742382f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1efb8f52a7fa20ee7819f22e92373158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711341f6aa7548445e2fe6c3f6c4718159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04a16ad15c5279cc039a7c58127d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd217977e44adcb138c92bbdcb1e23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b01d70ee1787f75b8639c7f0c4e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2683865205f431100aaa43c01082150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfa3a7afa028ca0d9b37a04bd1c7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0162effa9430521a58389b99d2d5c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f0f78873cec06d97c661f16b2a8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab718690b51d44a49f0d0fea777976167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240db4f39a396185d4cddc8d2735500168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60d1da447376910dd08f6b52cb5fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b209eb89ad1022a48b035f480e0a09a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509b08b566103c1d73e214285fcf644171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39577a33ad4e5954dfe17d637d76daf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9165c925f5023e0ebf1ec9cce6e5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c16b2f0d039c8a1db2a855b8a2ee1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a8e33ac02a8d075c30ab5d358306175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a887d38613650fce8d1dd86cd6a300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd1f7b568f6b507f23a1f2c2961b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2d42eebe34188a878729246258251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63e6e9f00637f5bcead2f7a0a84f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60bc644aada5fccc119f813c50a53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7416a37bbd68dfb54a5bef6a1c7c06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b521b8efc7e17c5ab41a90edfbac45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa39bb47c6d83f514729fa449863c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e2bcae23538aea4e3ef8709b1bd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b814f1190a21dba98773dc30a28b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f854a7ef3d609da606ff297c6d5c56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18341042ea4aedb84713aca1a457650187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37b28df54d9b2c23f0ad973aed2ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f9fe9926da6b97656ff24feea7a3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896cb1ba4d14a16b16f16d3e6d99ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743ac40666f7a7e2e5d781774662c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b5d7e5e79a0ccc584ce701baf0bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1eadf17b3930d6028cebe5adb8ae5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aef28b5d17cf0c700a75d1f49134d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f111397e30e6765bafd3d52ff124b7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ec10f82e560207cad9d9f7fe5eb2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c918dc5377b818e52e65a4cdb3ad4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3662f0be318d5f3e58f13deb650a7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd65420c17b13aff50f7e053b72373b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb935d37d48dca8eb5f1714e3bda3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b239881549c34e44e4d9de10e04b2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea84e59df335a550fc8cf7da7b832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0325180b9087297f21603598cded9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e783918e08da4b96aedb2753143bf10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba642d6013324946d1d52ed2d62f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec19f51288fde6da4ac4d10bdc8d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea83362842bf398bc4914cb3dd1d811207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0a7849b37ee6f554d63aef4caba6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d4e75c7640c458eb46a2f94ab97f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21f2e6619bd548d1af15e08f8f075210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86b3daac8026fc555c5603a4331d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35513379ecda032a9700d2d36dcd9a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99134e36e546d30496eb27a249c999213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c290875d0e44cafc2e6ea3cb9331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f317f0030f9bcbcc93ad89828067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2e21d94ce2de002344647cb510439216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c3bd1253b4dae0768ff5bd489b19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874dcb5cc0273f79d1e4debf0dc35a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165766039d0620a362c44f8733f05b85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead15a821df487346e97c5959a1ca4fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800ab94b6f505e312b04c87599a245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca74eaf3a9011489336b85e463b080222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb5b7d72587c686571c9b8a8deb31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa3a9ab8ef19f232ddb407295d59cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9403d3e0f7aad77c592c8fcda7af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db4c9d040eacbd4760d6bcf77aa80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d3da82b60fc38db9b8a79a9241f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc269aaff1875069a77d5184f97cb66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb4f7c51f1dd8ee7dad25ed463cd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5b3d0a5bf1e9d3f3b690e97337d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f45dc939244a2ecdde40e8657bbbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd34441580a332748a3fbeb813e6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf1388e29e3b04599c92646b3bc95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba742474f9856ff913106f2fd0cff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c41b312713cbc1c198a2ce3fa2fb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f5e82c0a6421552609fa1474178f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c508ba7e56da3e925b39804cdbd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc31c4bea0143960e975421eddeb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80417857328677a5cbf03fe9a302f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be00649f850c4d647b91f46d92b40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6960267408ea27eebdce01cfc4e3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e093c30c6860aeb570efc367278be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd31c48746ac5c2f55501c758c3cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50649320ec4caa13c8af2b7c12212d17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327751f59130cbe3843b7c5dd350a0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b081ed74eaf1a89beacaa45b18b2f01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36fc86802399b4ad360f8744ea93c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd63f4c6013f1a0bc537fd5ef44c4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979308dd202049a05a7258e0a90fd98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388000c4aa0dfb30aa29ff39000243d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cb22f894da25e4f8f510f2f7da14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a9ce90e2613b7733c4229c3ddb09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ab971425b41b3f74667c6b8fc531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf532c8fb396d14d591eaa7138d997d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93dbdf2f938b12470497ecc41abbb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ad048ae8dbea126b3d84a12d4386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd614028dc367876c5ef42d539fe4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d95fb228ed91107490bb0a4352f7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645396fa7cdbbfcc17137ec9ad54b5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48b863054cc094a7b24cc882884d54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5d49087421133670e4c101767425261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a0973b35138ed9a969fa9777fd643262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a04036e61f633f398cbd3db8d2cb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c9e769f8d9d3454c50c9a3308e39c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667411e4d7eb1913d86cd239c80aef3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b12324a46ea7236d0215f9a2cbd3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614168760a2aff6291f7d019f7a18f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34babb49878ff8ddc9764f01187d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e20b6bce6fc3f01eca9a91be00824269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1fd98baf79b0c4d98f38c875090f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326e9a38ce083abdde58d956c928ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc9b8ebd75d33fa40a1f11b21da630272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e510f6696de8dce0b6038b498bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad35e337cd28e24a8dbaf2c8929c5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc830e94ccf70af064befd5550b5a76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34408d9e48c3356060a32e37263136c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838002ea381190e93378742adf9bf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2963e75fb49f65f3519ebae6943e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66c91dac06efa0432969dda250d51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53c73e62678f1b94d919b6ac5666d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd028e80a58b0a3931a30313d7282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a11b42b1060ceb7ba60dc0d49abe2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c57d3d6cc570483322d153b4a082283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be27cdda76bbec7d4c49da35c1938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb2ad6806a39ba01c409ecb10266ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b102d5b4d34b38682187500d9d33c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255bfad3104b97fabee7bffdaf3769c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c754e1f42a133242bb6fdc8828c3f29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921f81fb6d6f301d3884ed70d1f393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d50cfeac25b504a42b3377ea4f043a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d989995eedee15371634195df610199291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c0bed938f9b7c37af22bda936329292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e180cef7bf21751c7156fa918d9a99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d15770ba6e7536af965ce4e36ebe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a81bf73b5e370e6d4c2c17ad9dc4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21906dca76cc92a30cb8559e71723296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75dbf4b1eab8d3014d990913523b40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c957d90163f2ad6be9fc1ae696a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b14f33610ec9b6a98c05fe62f2e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996860fd4ac08b9ed51ff0b3b1567828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac4e9c3695f376ffd827551cae2867301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3beeefcded690fc9209c90650714302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c5e32046567985d3f4ce7471df45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1b87bbad2995da3e065e92df0807304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003014c4f3d5bf94adf8a18951a2ffe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d19f97ad80a4f1f494917be5eebc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2960324ebc568d3584ebf11e2ad3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac26a5ac422f5de4679315eb08de7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57aca535fadbd7860305b5ffcbbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66016acd51b7f83bd930e1e62a393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e67407aa856d1e98003ebea2c640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2ec93674e314c089c837702301f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb75f1883796dc23e07ac1e5a4841f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c603fa0542eb0f8dcdfd8c8b5596314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b67e9d709789fc265b713d88bf68d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f2da9d7f73ee742133ac2cb20e6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909a669d948c100c3fbb449d28ffa11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e13084ffdf30984041a04b8329c747318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6648ea52ffbcff9d22c4784ac5877e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f07be7efa0a814c90d3277e327e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe3ac6051f7b60afebaca7378f6ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942881cec15b4f993ced24b178f3752a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d4a09081488b3f6f37ad0faba84a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde03c60719d7a6c034354af0820b287324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3983fb029772277033fe2c6c2e739325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac15a7b96edfb867590f41a0b0b340326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d3b168d962391a94a3c0908d663f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2eca9a302dcfa826d7a4c1399df04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641442bf49de00ba43901da40b1c747b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed34ab7eab65e3e823f4912e69b88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d49b6c7324d053bed5ff149194493331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcbb09782bac77f8185f30ee66bbe9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c16c2c873f7264bb2e6c7c9d7739333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc0c03eeb79e9390efc53b9d4b90e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e3b95c8e5de4a5097728422faf24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01342eb38e3ab2dd855494860630187336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed6f039641b6619db94081ca431afd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f54016cfae97b6dae0b58e987390c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d290b990ed3cc1ad485d7afebc7a4ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e1381cf42e6ce23b104e9015bd259340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087477ff2edf96334bd2c4886e684392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd1cb108165e893862121ca5562576342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037027857752fbb3deb6cfbbc0f0cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d545b75fc13e9e2ce20e09b11f61b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11104b621b6b4c1663d386fe00a1b0f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88045c6f50571165e365decda4ed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f07d08a9775ee4361202098d121b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dafc84cbeb40306d6dd410f9ce070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42e0b0f7cc2601a67f620ca56b102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd8cad48c1a34f59fa33687a101c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5aa62e5886fc55479442a45f216fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69ebb594acd40fbad7d4d9b5ff5bcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6709bdf05b49d18233e810b965dd59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300e628f9d203b4e9e968b9c1e3235354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e09003353c2f8721cdb7f3f99354355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5e087fe7ea015c5d8d955e7493d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9144ab24fe541d694ee060b6da33c51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0aab30342436d0272c4717cec69b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d080f9ab9d9e6a59aca10ab8ec4a83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a24941f4abe33214782db9ccb2a248360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce95ccd2c1f89018446a1c284fb9c85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f8607e40584dbe1c2482f2072891362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c7c4704299bf510ea3be1429a8f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428967fbff509458509520ce0abbc095364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108b2c2f54a3edd8d6fd834a02ea5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26f0cd74bed60ca0d3a1cddd50a7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45e7614919dcd79125e3aae17118a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779b7f2f7a337897b8bd724817eaf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd2ddc50d26fc80d931174df83fe8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a98e1908335f5a9fc507232e6d04e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978ecf0d137720ba9a2c36e6ecf0ff0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85b1500a2ed379f51fbbf7fe16276e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b27bf1141b009f70e00412a664fed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc2631beaeff3ac46900195441abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec8170a37b902b7856548258169c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355c9518c49cb610ae410ac6caad1b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d4e0393ccde84182ad278fb694bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15f1a52d2c48ec1a589cff943d5d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58341db39e217e48b57ce45e6e6154379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d115392d9ceffcaadebfcdd51d5916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c7d8424eb16391d1dad57bb06834381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe5a358c77286de92d0b09b4f8aa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707a6571ee1b6d8bb74881843e3d56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba20375c4410ea1d1adb8eaa7c3b56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ec8f0240cc37f9f68909561c4486385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5ccc02968d43fb154b720c6b9b9cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cb67102a1a0607420a8ea73960d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f6e051ca42bf6da3a1636d313c8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711a17c2d6d131204f7c233ae1daad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3899b723c0cc071da8100019a936aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6440ffa659786dd5dab8ebebb5cb6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b161cbc84dc5f0823724cef9519fc56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126d53366cb5bee3a1537c0befa850393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b9fec27d673eabf61ee756630f53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155a29d2c5646d44d17a221a9c9a87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c411d8a97f3ed8f7ea7314d566aec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a396e592952449af7334b0dab450397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbb36d2619862e88378fecf7340e13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dfb7d7269cea6bd969090b13718a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233d3d65009866fa2178e1de633bf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c7fdede5a5dd5c954cc6e5366f1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43d18e0a079e68e040e4864e91d88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb945f23d716aaec5862018a4fdd32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420151d3de88a97e0df623038eb7ad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648020ea37b3614f966335012ce6eec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac039a8ccfaddb8fca2671022221502e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4e1c182d110edf2f887017c728ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636ad54dec6a55bbefcddf4f573888c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed096d0fdd1455ab0b471fab6bd889d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f20bea83320f4051bc578107724a38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950285b5cb633d19e4437742ffcf58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5070a411a9fc7cf2b10683d29e729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73132b6c6b24f98c3892e4d3d547f015413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5459df78879ff686c79a1ad15514c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e672500819af45052ceeefaaeeb9fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df58fcb0b9fdd5987a27f0293278faf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320d50168566d1eec687d786ee64ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46676d9360d68b2983b25216674ddb8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a15b734dabacb892ed656c2d78f32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f263914648eca4b70739ec1554702420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bababc39167dba4217ea714740f339f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6fac2d2cac522c36a2fe39dc1ebf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c629bccf986ee80b34bb16ecd3639423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579181fdd66172159cffe5580013e0b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b930a3be15c40c5e94942159b1d8db7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347913e8fc73f0c798bea75606e2755f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c32fae2ecf0d5294d1fe53f3c26bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278697eaf59f69479db59e56a73efc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c52b3c109953c928301700423b23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166debda8979cd63d1b6d644eb42643c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d200453382c5d548c14f3e2c4ebd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c13ce71dc554f78968202dcb082d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612196b6141d237408414f91c98dae55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0662ae8ee5b66edeaeb4eb4069abf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c6c4febb12e5bf716d68c38861c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d53e2188f5f7a1c477805a25ee17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f55c1cb2ea1638808711817fdbcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672b71e4820e75e9aac963252db5e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15739dd0ac1a97ae08349c94c29f28b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5393af434424d435fc6a810ba4af7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3b894b29c0e2412020e75333ab64a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0edb470360d8183b40f2df75c727442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03b4e58a4dfa5fcbbb7c0ee710aaf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837bd13e42328464e58b9daf6d6092444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f03f51a88c7cf804a1a8112394cd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f64cb41ffc295f3789e3f33a67f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a36af101ee7a914d26cf4c0c201cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155c4dc45c87b929152fd68b71991a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885dc25b0fcd4142823fa5f4c03ec0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b12cc9d0d5ca548d06705eca9a92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d325d7f9f5a82bdaca7982c79f36bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58194a91c1ed85ad043f567eaca7122452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fd53eb8236be988af13cfe053f0f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc95f2f6a6e7e3e2393ab8ca48f49f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b180fd160e4c057d0f7a05471ed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51aefa57a270401f92cbd3791de300456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf8d7e100ddd722be955946c0343d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c03bd178d152de407299b548bb667458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a83bceca330c177841ee573f8d564459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a5e70ba36e8f65bfc15cf4bbf8629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c0779a622b9aba9418707f1ccb5db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357500eec0888c11b71e36223504f77f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05c7cfec661181460f68415cb8c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84bd7ec6ceaec9ec525a1f141764a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a0b9a7625ca2ec1707a06603d00c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71478f22a3752b4fd24ab5899743648466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332c1076df39160c12a337be5655ac4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba50f9b3fb44469a33b80d4fed12bde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c665f41921c2eb221d950a82b24e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613df388dd666924d88b3b9e10d2fe4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7b4b1131b510235090667b24d9ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8129c227dea2c5da943ce955c4a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfd8574b1e4ea554d7a62c1e81ea8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf5f737f171b1374f794de0b4f452474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0970e8f2d1867f25fa29d5f4f46e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89f8607bbc7fe1a8a4c23f8b96f52c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e872d43abb23d32ddeebd54583a1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae60a699ba29a7bffbcc94a55e33de5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5b76133e30f252823e6f41ece8ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736ce9ae4c6dddad88639a9128a2fd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb33697d146523aeaec80b87402b28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5b62e977f2480d8957d85c293058482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad25e301c8a00cb17e0fe3ff3353f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85acc282f1dfbc42bc67fe0f4132516484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3e12b64f0be3c7d4d685d4ecb4e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013283530c2db8e0ac381466e6aabdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471483335ddf21835f70c817bf3b0ff2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d9d997a32cae2f1f34a63f1789d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642cffd85d1a4882e9f7a1ccb65244e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba02df908189d0dfd6c470c9c45566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670afd3ba312a933d91a4d3fe36c7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca2c8a97a408cbbc32012c23a2e619492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45117434feb3b5bbc64571f979fdc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e788c049e77d608e29c74bea81680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a320cecd7cbebd7127e5cbe40e5a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f4c0a593b873af0045dc24d116f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f0cc31de5767d098653fa3b3625e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a05af13c3e7052e702f334098403b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9329b1bd43b158612320984a742716499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a81a5113b19c6c5742709c31f042b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb78959308f8b2a547850a04a000f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d712a293b4ba7d1fb5b822c885f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56b0f8cdb3404bd708ee2a4a557af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd451fb38ed907c9bcf02e988d5c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977608bff62e4a8a44ef279a666f769505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb331788c394f8d7eed20bf46dbc366506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc74d656c275b98665cadac65e6c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5365ca974f752a9eb8b686bca8d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9698104eb0e5e4933f927474f7f776509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9862ca5b05c1b71822e4e9bd6120a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f634f1fa2b7331522fa00251ee489511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74a6e57b08460d5189ddd3ffe30f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8346aef2959e8fcb849713e11ddad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e49c0995d8beaa5fe9fbc13d5338514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2332037a1f441b4dd17fb71efa269515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bfb0b58ed06c3be0802bffcdc6ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fcd9103b71f47b91887dfff388ec3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c406c03044320e75b66c6af1a18b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f17664d510b3c40957d3328537a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697ba39ac7423e7873fd774267c4e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085b110fa6f1fb9e6c9bf38aa79ae6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d4558e1251e4418a983cf19c157b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811632d3cade4968129921b51bb1b399523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72892de74d1697b7160ab3cf9b3892524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc05ebf65de18e8f4f31130253f93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431fbfa057f8aedca97fb728257b7c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698567f7039d48c241209a0de73ff9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014386f14a3f5f4f39c1d501e22600b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce5d0e165a433c612a75da168b873529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e504c8444356542fd5526a522ba0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ebfe151cc583d856ecb228725badc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a9226d77ae6041aec7247f2ead92d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c54803d29ef54477027aa6b0a3d3a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155152d8071fe4b6f78aaebcb867fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683196c9b433f4251a0b825061467b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3881a07ea800c2f0a696ea21d7e86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70625d0fba06190f993c4406687b88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209fdb86eac61500cbe334a5f6cd34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d89b59bfe84357c227fa390c89073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21864563ce116869019b92ac08180540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c5f0235cb6505518ec79a1b405be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec63c8af9b17059a4b4ac6563a652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2681380d59ad6656a8ecf34bc7222543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293677227b78558bc8e8648052bacde9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465b87078c4e7c7f9744123d6d097aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc604766f5e9efdc0b403e20d93a1012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea258e745d49058e78aea645d16869547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463ca217c8f8daad7b8f926235df9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7dc3af7854990bd79e9c86eaf2a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d6b3448a466ae2a7ecc3db77632f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bbed4b583ac0f56b3ec6ee208fb0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bee2679102817f8c39127eb59e47d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef61b407bdcc7ca15dc919ee4b6c470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94adb0e940dad2c6bd2f08a2bc26c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5a23bbfe5118dba38b49cbd30902d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea26c4a26157fb56dc1ac4ae6de44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5990a9bda45a0b9eab4a6e5c2de060a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65dd218a605fdfe8164ce34e1f06fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b7646ffe770b197e1645462385e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46784fcc9d1517a14e6dc42dfe6fc01a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f965a2db2ab3f465c7887dcdcddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ab1d82e117106a4c305f0dddaaf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb18374242d8d7417ea9506fa0ae8d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8a92d50f4e551b4662070fe846e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729668a1ef7a063f4eaea5e96e70f3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e9a3140f9b6d5a4dbdfc701a6fbad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a9cf4cf87412a602a0f07f80e20c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b53cf2ee23b0c1efbc0b77e1ec830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062303baddceec60abfc6e7eccf3e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f15ebdedde3d1f061b56fd8241dd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0cfef4592efe2be195ea05a02c22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83c1315566856532bb742c0fe15c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc2b8e2510ef64aded276f84b96d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693e5ae08d757d926585130127c7fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52a97e99fc94b0f6f40c02a00e4b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a20ab024c210dd5d9666d830963a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04e18899ea5a832d2f58a35703150577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610749706ac34a4668e5c9f1770ad040578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb690e9cc783c61fe1a3eea83aea55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1319713befc4ad57eb1560218836580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f719f7503e04c1f9ec0974dce68d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c847b4c60170fe38aed6634c4051a8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e71fa2a8d2f8d108b83336f3e13c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688451c5b4ad07f92d2221a0549b9860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468478c937fe54e971b93c3345371f46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2472e03f419cbc5c13541219412c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe768effcad85466248aa329c6cce85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0ef94cc1e48971056695999ce78c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea602607f2ce89eeb7624db4d8c075589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eee60711c3126b48b1e241867f699590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367f46b936dc4ea5308af821fae272591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182f9cf9ec4e13373d77248dd21979d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5faa152b0c9b15445be3a30dad0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d3919278c04d77dfa07943af45c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d49de2c10c7b7945eae451eccc444595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c43cee904cfcd22c51573953325896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7bab6455013b9600cfd5915019f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4b2c4fb34767c3c026f625d92f62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92122b7e3b200a07e5538cc1f0856301599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc28a6a11309f6eb4252639ae112e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045199bcd4f8a2bf8129f5ce313db92b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48582619e7f7f756d2227b2602d6429602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f624873241d20193a16ce308b39357603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f4901045dad4061497fcd0b779f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48b4628af42e191eea73309499219605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f832df8882aca524d46e96ea63d7d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb1d3568d0856d3681597e2c92743607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af53aa2c2ddd728b61b32efa40b6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03eeba44eb92c950c9283daa6a392609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820320ea5b836795bd660ef0422b6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deab3ede1996086f09c48cb9fc5071611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd0079631efe87e234021d4a93c9c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f693162d1db6a9c8be4269bdc962613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f11ae97ed45b63abb6dff3f9a2aba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f825eea829dd41b9586da1f34f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16898043efd456af99a999f149e26b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb80b9d37fc9cfe2cb3fee5f5c5270617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228c020b5b0c21e146faecbc95b0ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d88114dfe556caa7d52531afe64fd6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e57db4f7100f28ecab6953c8367ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a601a2adbc6754eee3b68a1eba3f5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ea4171d0edecbb69d21e162b7089622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce3491c93828d58aaa0dbb4be991b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8acc37dfeed8334d3d5ac5236b0618624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9493cc0d048444ab77f5035e353c74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc8f10e51f76bf6b2efa50312a749626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600adf7d0c4b329a52f06bd5fbfb0b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60275d2fea2aa2ab506953c799049540628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b559ba1a5c5cd57438e81210f01676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb0c8417ea1f6e58e8332ece333f69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9775b5ce42b10cc300d65a938320c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25181510d6bf6bf6b3b2a83258d963d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454367c479812e5a163373a0da66d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b208cc7c5d0ad5a9bf5678dd1648634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5b7075ee8a5f766382729565d92a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ff4769838249178d1eb1507e1d40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25af3e4717318225121693fbb1e7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecab4dfd7de1c5fa48f64449f72e09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef4e89ddf3f8eebffceaa6b694739639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb90a986af580928c2d0f1f3f530b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aef2b14a538e6408210cbc2982feb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ab3885679e2004c3a7e3dc805c3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a4c0dd127102f5295f3b3b3e4394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf31e198e3081ded3f6ab67d04856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf6b424b0160b12ab321783f1d11d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f227a430bcf32ad0d19810d537bd5646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa38f1283545d56693e05bfb49375d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3dd737f4836e267c1bbb7595ff0b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc0b982cd581f3b741720a634bfd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de01f56e8571055d59c22ce190e4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb071b5184930077c64bed6f3fbeec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021894ad481e122bb1ac84439085026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a669928d937fc82d2434db84034dab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee952ffa157027a33ff0fd7df4d9ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbbf0a0af137f33cdfd9847fb3e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f21b57beaed1dca7899d153a0d33310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd2f356793331b38d63b8b423835d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ebcef1b5d0a4810521e87abe51a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b295c33e9318e9025eccf03b453d2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2a4a58f4fcc8b5272725f15dcce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b80bce3a0033355a409c200524a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f20f7e425fbb2fc06e51c868aeb9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42e375929e379355cde67dd0fba2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f16def8bc74e96a3c89b49c09332d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463d16e63d0ca0773e2fe74cf439e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf304e0cd7fbec376e07768da3ed5a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36d14faa692f27093937bfdaa76d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127267a694997225f7204235b4f016f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55c9a6291dea572e955c0df5e12d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6cf3c73bd6165f32a48795b2241a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60a46295d58073ee603c7293b2f1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de998256d4c0111ece305de5cd8da2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285822dbbc5d9a12843558dccdcea1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c917ba7f51de884ede4eac95c77f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c271dc70f93c51ef466846f421d7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf1c5c85c181102aaa70b340e768f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d8fe2c1345f4f77d4be71db6918e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d0f34c496fe4cdaf46041e178ed732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57493f042b594502ec099b60caa32a2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4036a75380997f98d34496e9e049534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8c05280dc17990cee5696a1c277935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df10dfeb3c4844f906c4f594ff5b8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c74ccb1b6d99b9686a1b83d9046637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bec3fffdf54ecce6bafdb995a826538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2aaf906ade82f7bb9fdc520c08c8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf0d7a307a75eeec8882a42ef94bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4fe9205931ea0830627753549e4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7562f9c52a14587b3927dd1b2a56ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b354bff8e8a8761566fcbb6652b9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c0ab4bd76f8da90db983696b6988c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb8b9d339f84cf1b4e1716b3ac1a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf797e5724d505dee9edbc9f56992ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98dd82a2feba3bb64c049786132e5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46342d1c7252452207a2911d723d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d096da7ac7d7b1ce6315e126c779a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063640ab8b4c2d83fea4cce3f01bc3e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b35ffe86baac5d51a64e48f702c67f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c588a70cfe977beb22ca2f54ef8e4d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c2bdf4cd6cbb38a238e6ec76f5c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925602e079dd1efc7c57a5e2483f95c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad8f18a6f7075818753a94733260b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422c117466e8cb66599d195c82613b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa454d4f43aae42dfb276affb5846357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d2368705646c0599dd8f73f80c0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c8c707a33de374482ebc511ae48959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad11df75008af3f5b01d18ffdd71f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5475bd23ca9e3d2e35d9d40ce017c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546da2cbf2c5d9d458d3e277011a30262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42495e3acecec3f7946f8137a1fe5cf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d053ab92777f0c267106e4aecded064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26807797049777abdb85e16a70a66665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb5d48249ec3a89c28dd38cf7eb3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0734c2fd6f8e793bcf0970eb96a35867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de3d8e7dac7b24e454cdd1dac8da568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159fbd80016979a29287ddfcbe543969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17431ac9824f9dc955093fd98bb8a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6808d67e76cea54b95f572027be671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c7c8e8a99cdb62dc7aa2d11a45b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bb53d13b0aa01174c68842019bc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dc682a978ee2d60914503dddbd2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bfde6114d77aed556e7b7c2682e6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51938edaa7ae0241d05f133865023c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254b3e936b75b1a713797c7b9db89377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d24144eed036ed9dcf5cd277b0b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39921bc81ac8e25f9c4a6cc4a706a2a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923dff53bb6182855a3ccb107e08a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b1155b91f948cdded9730c843cff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901704b3886727e4418535e01297921b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab104f8db8dbbf3f24625176165b8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b3027e7788c9de872a647af18206884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c5c4012f51581496615ad0d01c6b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ec48945226f66b1118485ce5c53f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3691d0510d4fed8749c673410962e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377662e5024c1c8f3d92d71aeefa92f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68ac133ca1ad93186886352d92d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64351e389d32ba1704fc09d353ead62a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55147f8297d62ab58e86c7ce7c4e3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d001295a05b6d0a639b3d6f82433a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa148e005f601a58050512ec27184893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c193817d70743a6844282b42c5adc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f660d9203034b1038c19126e4bef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7f18f5b41de41398dbcff357df62296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8a29da91e14dcbe33eb0fe349ca997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134bbd7f357559090d8392f1d89e66698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b415a292a0de80cc425bf8c8df19fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255e99bdfe9c2a32030bc6735d9225100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4affea43d28c882690358ea827d521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cd364a38351b32c23ec55ea085ad9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abd0c7315cf11a02e15301a07b287103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c484cd2579cdf96353d99b8fae115e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c0cc6332c7886a87df653a96dfe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1654d47abe09d29934ac3547acdc01a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe592550bba3d16c90319a507d4e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca507c164eb511d54c542cc7ad20d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4ec3377d50fec082e6e45866917c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe651fb14751f31c885691340812b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82d8cafcd97cabbeada5d35bab3c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657db98e25ea8e58c2d901e41e0f763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52d01c1c656e1263fbc62fbd1f669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6744f550850c8af9021e75af57593fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eed5eb3f1b09703423a4258dd6459115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4f5d941dad10d1933e93f477c083116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2c0458ab2972ca4516200f915641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0d7c01baa1c8371ff85b3c3aac41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b281d20e12a0c7bc2ddcc7c2189c9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d45b48a72876a335d6d72ba60d9927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c74ada70fa4aeb1a99663139d76e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a414b576d47a7a38f74bd8738efdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978b2aeccf7d5083c3c302145194aa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37ccd1ad07032a66a2feda16f69e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb04eeb120a6c1baea3ae55d7c42f3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38712d6ab4500fcd165ae2ac7ba81e57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3131da6fef593d6b7941bd55f77af6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af9c35fc4361d7e27cf848a4c3b34c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd6c051b23f273b0bd48a893a6a94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537833dee4bcadc3b21db98f0468ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdc40fe6263006f420516d2c001a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c80f5498dbf0634d082942d551b58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2c3447a2936e67433c6f255007de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbe6582ad07b371d3df30834bf8a36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e61b7e16c07d32a40a2d5b3e058b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4865066edab505527db3c37807343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997940e0f1e27646702397ac381a892137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb02ceed40cd86a008dc5d1ce956d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cbba633034453778f86dcc5828b8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11048a43a3cdb26ad060cc4c98154140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089478f250b9a92817ea999dfd40aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2033059004eaf5909aab9831ca137142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c332968982f7196308ae34f196b8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd4a5df5e227cb583af6b5cdeccf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b3a2dc11f1bfae4fba91e7732334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682ea8519489200fea138f3dd78ce10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520b20a10015b29fbfb3a1906a261f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf93bc29168536830fd030ad51b541148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31e71da1d1bae8817cef09ce279e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e776fb0ffce9f8469cb5c19ed8cb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef6062979081e8f6b7912c75ca5ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881ad9e0caab6d01563991862b502e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305d4ee2ee6587cec394b39179c75c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94845c06c42562c0ddc1fe9d8996212154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de4d869947359758959329de621e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ed7db5837ff8f435ee2620cb3f67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86746ce46bd15f95fb83fa7283c95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c8f52ec505d4855cf9a090c77be0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd4779fd299c6ea14506d1f41f9ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d301b0f364ddecb002a6fc21489b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7064aad81927186bc8f2fb13e27d96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba335c89066933b460c220e92e9907162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6345dc103177ef71b39968f921d8b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d628091f537bce4fef6c06261518164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07400689f967bbf9f41cb4eb2563f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97dc765444d7ef4000e4320af31622166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb82193ea84d496042079c1bd65bca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd808190d0e37fcae080e9485955029168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb6109f96f1876ab1910048919068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a5a0f76861e8afc082ffab12b9de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8fb46fc7b15d9ea30d9e3af4ce24c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090172faad8d01d6a286d14948e46c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137d7ed90fc3e480ba1d81c5d7cc6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c01b11a96536589d45084d863cdfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2947c86278da868577fd88c515d63d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b72a6da4f5febb0947ffaa27609f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddea55553043c7d0a1f33d468e4ede177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a867ac07f10560cbc1619afc2587f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031c9dcce64cc3ff006ef3c222ab14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa724c4b3115e2652eac656d30df3d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6a2be4e62623c889ef3989b06929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337847d211cb50b0f83d2c6e4cca9b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a9d07e8b3c2f94ca481bba213f48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133deae40676a14588cc7b2edb9f0fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c99bca37d70e6683713d5083d46e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29665e4f58114aa8d6e440b83589095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054b5c7d15e497b901966d481cf6293187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a1be41472477560152619f9fd124188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaea838d137ad9b209054f8475d44c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9333aa521602f527b218c03f8e467190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d1b6f9533fd053b46b20435da386c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a265177ea19fc36ff97e655606e61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299fb72894d77f0bc7a08422362669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e931c4528ae3341053c6b8b21b967194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69019739f40539652d388509269a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2c7ba2af504d3fa6348660ec2114196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e7ca99e27635f1d1253c1842a3f0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a04f14ac7794c2e4693ca8db380c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6cca6b921a0d0077744bc98f9fa99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf54a0bb73e9c9e97f1176b113f3123200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0f49b010c0a8f74bfdba21a4b593201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe5d362768a769b822db395f29ac19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd59b96fd443106022d0f8cafdf86c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd84246e72f6f81522c9dabcbcbfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445998d0704dad8d4a2be0ed25b0dba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714407ca676c9798af47fde2f5f375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03fd1d954930fa012a71e254d175da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed66c6cbbdf7e12c01634c21ccbea7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214b562f4f3d859371a1a48743bffe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8976bb03c771a4270ee28a8adad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c3567595156c6c97627052411a46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861fcdd69e216bfe5c3ce8a41509b52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ed8e27d87a1f0d9a2fca9f207339213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f9cf7c1da811389b89ede05b0a92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4e1b0db29cce6d231659d87e72f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e78cd49933a4cb8e9ac64cf96037e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ff2cbb2ec92c78e0dbf7ad2c0ba0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978bf0f50299c0efa710d243eb12231218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a90cab5dfe0bca0c35da88359b693219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff0cd062c069e70f392b05ebb2ac9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199a6958569403e1d727a1c68080bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dff4ce88281b66f10765894286325222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ec34ad543def1dd9ae8f392b28e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8999ea411fe6a44c36e824b151757f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69a62b679add09eeb595ce9950d04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae71f64b65aed4fb9b05ff79f85365226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12954ff3b0f9c2d424a2323ecbdefad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c724fe63e160ad3b7b4f83d7458d984228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa871e7825326a5859707a6568fede229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a73f672bb3ee96a2b5f1c842d676ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b8b21b9c7657bd752e532fdae003231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eae270a450f9839a012968b9bb06f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3f593934ec1a856383bc7f20881b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84883b58b523924ca5899709b23b69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aab48bc345f9de715e931db12d680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2489385388bb3a04e71baf8843e23e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f20e5d3689bb2937dc26ed83689e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012ee6962dd33615c063b5fafd8f5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8409601dea0fa365d9642922cc9622239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17dd44ba06c4933fa93ca6a8d05e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290f9d95196f8acd0e205466fc7d2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e06acc044c6509407adf9e183b6c24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247a6da0e27d227194004fa32d9e48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816fbb79a9fd61b39fa2965d8504b22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c40e6d7bc17efaf04532a0ba71b0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c128466fd7d3646d74609c430cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae149f9befc123827b27bc2dcc583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074dab690ac04ef6cb2c6b4d266a825248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5aecaf981271e8df841512de5d698249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2deb22d3a205ad77df58cc9f905efd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce294980da65dddbbc46b1a87b6685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b48f8e6738811216b28c1a7cebb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff1c7ab5616f5943e01b70929cea7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf699aa035e1f59b45e62aaa0b5355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb29f25d4ec549e0385baa3329dd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7490d1d5d21917d322b51c0589c33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba88ef5865bba0d1c2160b90248c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15542b4c1b0ffac38a71785eb82dab82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c3b6790528d8fc326dcc76235fc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63e3dc7b1c5c1b5a00f0b3b434d9d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc183e2f53d207a9c2482a3616297261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8627635b061de3bf90d151b91cf58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87af429c9c41cc3c8dd9fbdd4a9734263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8948778e45ea08fc103a5ab8c0cb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504e37188a6142bce310371c916d6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa4e773fe41b2e9c923459c7843fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525411a8af5ab7a7a5e3b76d2e95f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b71b658335fe57d4711e2c07461e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b4af3063be8bd2efa0904e8f56a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e5d74cfc2e0bfd195891fc7d52f06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2f857f87e8435bf3a8eda7ea657d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad907c338ac579a3aeff28604404e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276708f9455271eb0b69b0811f6662273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f07250715d3026a7b7bd2ef8e8ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb5c665cbb8e030a8333cc38f96206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda0ce6d9d73c8c4ee9583f634a872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b13f2d61030c8c62606795e7db6a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbfe0a2800d81ce673834382fac86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd867d0596e72d2acb4b4e8c01f033c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fee8adc7368345087a18903d4580f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22520745607391f714a779a680dfa275281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d2de4a96a8c77e318e6a1d183f0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0927ce2af49d601d8ecec8ea3ad7bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c700d1c35ae02ba6ecda88d894e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ccfe604eace29de1511881e24ab82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba22181f5748b5749a10a1306e0a76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7da2527a485fd20a14e35b7012c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f95bc780836422fab247056d8187a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415ea52c7315bb6666df4460f97f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae00636a29c25bff9b237cb3a63fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb254b0da39df7fdc6ae973d23e355291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110f5626dc4369272b4803cfca492d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd12f8a6d8b6218c04642e71dd08253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78abedb70a2d7d6bbc52cc27da7db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed22deb064bbe7bcd054971d162693295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a002757fea25fd90cf7281c553ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c26595852f9f7664046a5ea85043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981e2fcfd56ab1597697518a7ed68ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e30205e740df982fa2cc0a98a95fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d6a462bd3db280d628898f2668104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a445a622a0141ece1a9c07db727d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f89c8004973de867372c88c93e9b64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93bf6cf2876749668d499f9585bed6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e6f16df96f7ef09b716da0da8590304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd98fc92af43cb4cc8bf115579e97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe7e6a8b0880ec6154f36b2223ca6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339b2a41a49c87659fb8fc204f8d3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1b446f748e05ec6d6a6ead390784308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d54dc119d7d11c5012239bc2c7421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c4cf146f292bb719014b4447ebcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f43fe352766b907c9bfbf14c8fd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bd4ef92fb9af83f1c07eed909c0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479e611715d54fba887c6b185f67c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b91e0c25b897114ded73cca7fd2ed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f4e3d5d7ccdb50be4efbbe206186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a6fc04fd2b435809c69c8392385c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f29c285207e00ee4dd579ce5c48748317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ce2dd8298d15d55e2d3148e704227318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deccf05b8c3512c2a49f917ee49db25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe9cc9a45e0d1d3b5cfc3590463fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903505abb84fb16b1b57ca20de59499321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c1b273f03c9afd58f39e850880cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe957795e64ada9e689fc65a43632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605573ed2c43b1d8d52ec2677ad5826324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879f9b317cf26a8aa4e814e917303e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f805e91cc83caceccf195139d4f5e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76493a69290bfb80d4126ab6b896657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b71491d08d8e77ac9a5dad1a02cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf124c47f70c921c79962232992f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e34ee83dfc421c4a66f4f60c5505d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253417a6e36124846735af2e65dc329f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33705836dd99292eaeae98143a4fbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1add48e3095a12fef81464993d7fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f855ec372ac8f624f50d6ee7f65a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4c7dfd51569f7d89a7c71914002f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d16e6175e0a6fe5aca664fb4d751e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01791821129c35b878f3f91136cc2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef01b776c83d7f52d800897f30a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302ae87a8a13cd467de1a0a04aace3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dac4e7e6f6e421553ca5a8dab8ffa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d65541ed0acfbc4ee0cc7e07df2c18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc9d447b669728a9fd5c2e5139721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e3a33230c3e5d375752564eaef93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0cf8e9170f5a36b1661fa146cc5cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d77ec3446486a9fd64e05b20862500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df7e8e038c183bedf41a3bc7b324de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29374bdc86801df365553b98b43b4b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ada669315942bbae37501b68e7636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f796573928200e7369effc0c86caf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4e21520047d8c8364e52cbc1ecb12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4335bbe5f0ace6f964f846c9b5fb2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c724b6aad5ed4c68887e30916778fb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8af1fe6662ee12cf590db417038f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec67cc4f082af8d62667620203d77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134e549a5665803f611dc8be4b8aa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f02d4361e053f97137376d5dffb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf9bf93cfba33cc59672cb3b03954357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256f519ffd1c894a58b3eac73aae85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45b37ac5b594bc2fb57124ee4c99f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4631b189026d7efd1d2efaef0650f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540787517da1cd82634abcd164cfc2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3fa3948340204db3465f2b411d467362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117fb710185ffb9e3b5ef9884840aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b525d9bd681254cdddbd991fb212364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d58347e3c0232365aa63b37969f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa581e366ee7502864e7a82d4e7c249366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eddc37501ceb587a8687b75dbabe7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b0fec6bfeac411376629dfffb4b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c20150647d29fde30d747c8c9f52d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d76f041c197a831eb02a8ccd1d5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b5a1223efe0031bcdd385ec8d745371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8feedeec4398dd9a8f678ac3a7e05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56206177e2d011b78e28ab01af3e0090373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cefe1931d8c1b480d756b0ba68447374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691bf7bafa9d191168a8565c3934879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83002a18e3d7cc6b52d80af240d3653b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd17d8859abf4abff63bd26d802cfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db38a4a04244d983538338ed96da5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a8141c9fc188a092576bc759ed80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de755d9ce7bbf14473d87f58177e28e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c8157320b08c916a37eb7efa23e8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e30a25a505006d07c40c732019b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af2b8fc3bbd0cae34631757e2779a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a901cfaad667429de1015e294c1a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270a27d7e99e590732d51de1cbfbc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd896e0b8eac4d396ffaf80ab745d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c74db1934b60c304db101d30faccd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac797372564be408a2a58b32f62bcf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606e059d62351fa5f38f692bdedbf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c077af83e63d9f0126bc1c138aa36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644062ebca6b712980a93cc69df98279391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8a75bd8ef7af13516732c555bc92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52893e8441d24367f32e8ac18d388393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1396614dee10ba9f027a980dfaf2611394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20a6e462528a42a2f34e4458078f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a6950e4065c8bb4e17d3bd7cd622396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a5ce0b24b863b21c4674f1a8c6ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b19645b53f93369b2ff7d97291655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f00d082eeb01bf99ffa4e3c4f1aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e4cd1baf8a2338dc849c95e378c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925a590a18ac82846204b39e89082c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03f5e62d0c6494e69449b3476fad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe080385297e083c95dfa373158901403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2b28a3c7902aa4094bc430fc87c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78811127fba7be08d6539e0e415eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977aebb6578af32f51df52d186fc75c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f739000626ffe043e3547b19497636407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ffe7d9d9df5e98060a632f0570b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03da9d3565cef6d143830b566a0cfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b3466392ff875c3a87f33b76fc223410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de957765b00eb238d9b0ce0debd8b49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aa8c5cdbd079c95a3af7c9d16f4f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5be94a0bad531de6d9e73764ea07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6d39e92e4920745dc2b8a1278d259414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0e6bdbc2f9e784682f694b3beb6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f622f38fea22884996039376c835416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e024dee3ef29c77b0e01303f91776a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ca2d738fbe96bc0bb72ad73ab4bf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65933bfb05b4342adce997ddec0706a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cef341d86f2093feba16e76dfd83d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f90eb60b1ca985a64b5b00a015ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ddef56a3ab58ab65109fd0fda6b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7035a4a01512f55eabeb05b756df4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8015c8e85205c56ca73c2fe1ee8e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1493517bf49dfc1e883602f2497b1b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13513ff7bf997715d9282dbcab9ef8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b11e6e9dc57cfdd33961f2f43945a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c59cdc08a7a9ddff5a23ae55c8fb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6643dea0b8df0512011d1b3bd7b0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed854154eb07f3a592f5f6cf19108c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373fcd2fd8d9221b095e9f517a3ed6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd272cb6751b728700d24ac45df43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02cfc625f17888a5b8ac8f864238e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8be767a07f25c3382991daf3bd3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed9df6b987cc2a09ca33cc0e02547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43fb0a95e23eff760c84cecceb1e9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762db6954c99ecabd93f4e3419f70cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f495588d66e0953d9ac0e6b8dc58711438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c646581ae16980f7ca2a58a76486439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917aae6949558774dd82dcb3d7c1247440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b489f43781663c9844c7fdd8d503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fe1eb79ebc8d5229d10c92931224442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd267507c4ba9845da15148aa9b836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572c7dbdbfbbed99a479530e584c6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fe97d9e96a973500ffe6bc308cb98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7821b975f444f11358fbf8db15109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0df673f2771f50995f6923d422315447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dabf77bcdc5eca9b75544eb035f0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6088a8da7274e191a770701024cea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787104c520ad01da79b87f135d1e63e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2895e5af170ebc2a759b8c4ded56bb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cae964d5316d43dce2ff40b1e2567452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a4e122dc85eade55717c54b03775453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7bc6b178b43575373d3b980a50a1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec4811935d8dd50c6940c04de009ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed83932c19a7398fdda148a89e026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6778715301c5b012275c7448d5e06d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ff452caf82e8d18af5501fbc85e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb0f1ebddff5977a08d5d8b3c649d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12523f171d890cbd4218ea1d434374460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a08aa62c2fcca9677e9c2fa37d3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a85b36121808c8aeddcdeba67706462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a7e75a9b0c7137a578ace09ae59b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecdca71425cb4409729ff5a229552b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337220f03972731a7714fe8312da15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a00cfc6f316e24cc71edc6a73bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b0a9a161d0588b0a1de83a022359467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f26d771dca2c3689c9072d5289632468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd7919ed48c9e431f278fd2675a96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba410244af6cd68c654474961cc03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96745f7649d33bbabd8503ea1768e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe748c41585e817751fff4d3f9c74e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c792caf56db882c31612e06146edaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023856d98a33fc88a28122fbff9e310c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e751ee70e66044feb755c5ef43b80b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa319b712296da7e2eec8715808b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac35b10cfa8c2441b832c2c68808a5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb928a0154313acce7e38d91fcd59f5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988dd0997b844e090b1b7eece2a8e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526b62a723ffd0538727e91ec1fc2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f6b35dc23ecdc1563df69abc69885481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473c5e404fcbc8e1becd0714becb967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797fafb307f699d2b40e35e37b8f60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f5b81b21e4185437d3f6a72738a69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee08f309bbeebafe7fdb5c739dbe4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582111c114754d8b26db74e299558a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301ec085fd64abd9b6336546a6976b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f17ac53ea1f963c2ddd99adddcd815488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486c2589f114803cc3233cca435d6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc894d8ac7e1ce597951a30e6d7367f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4ba98b7c2ca4dac00a23b80a463f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1c1ef73be29aeb59b76c6af316d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c5f83950a0604a19f5457f35264e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efba516f9b707e188c1d3795dc16ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d0c52a33d256b3489b81756475a49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed6c0551997ed6f4af92ebe69532b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951b1aa08a7aef4aee3df4d8a78457497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc76593cb7b70086ef914887f7539498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ab11640d9cd9403f26a932c344b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea620e488ed8009f46053be375d4f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ef616313e542b94b3db809a55c46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000283eef85c6c1bc528d764063bfca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec06afb5a206b3265bd37c9e181ac24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf85b4b599fe1019315d682cf5328504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5c8151edcd1a70ca8757516c97fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f86c7240addafafc309a1a5c55c334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5cc8fca470cbd44a259bace3636da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ced742bb7113d98de921d1fedf31c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87700bca7f31bbc6ae2a15e0317109e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e0caa399eaf0da120ee8b3247cb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc87befe2837a56a89dfb0a5537110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65872647e97631cfbf9f571443abb7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23be82effec94e625707afe22c5fff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1ea70a8a010f6f6e3fa9a2ba87fa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85b1448c2a81125b54e96cc0c07462515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb6c993ecf611e98eb10551ce5f7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93daf2bba252aaf5bf7a2bb36ae08c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391551119559f1addf61f9afec2b1450518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febdd0ca93859a8c3c781772f0a3e14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6eb23a2257700bd7023140e34bcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4e96e9152b9241409b3dac1ff740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b29094ddb679f713a95d60287d0aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147e3ddc1a45ac0ef9c85fd62ac5f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea20b36a429651009da1116de12844524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec949a95ef232ac11f1eb5db028ccc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e66a0e78ab51dadb68f586692e4fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3106087f577ff284aac4a0376cb0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7368246e333edf0d299e316a8b63d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3d011c3e1bcc42b9ba93b0220c89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d545b5197520cbca255376851536bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf045458cacc805a2c71a4eeed20baa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85e4d858ef4d721a02b5af824fa57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776339fac8d51a6b924bd30adff33fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b201e308746d4bdc3281ace6fefde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32675aa4646375bd4361eaafbe3aaa7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae4cc2310aab19e3ba9f163f23ccab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb34fe48215908503b6021ec0419e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff534b65018e112ed58915820861b410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8672acb6ef8e34b531e0885c906b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d848809e8720d8fc7fceb41d2ac6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8e1fe61d823adfd8684cfad12c96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c739aa47611b8ba43f3de64ddda9951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b622f53f17f8785d02b4d47fc933d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3775ed32a55a469c8084a9edb768544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a9330fd4bc6639bbe9a3950ac5de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bddc9859210ae4464d1d0562ea02a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cdb4fd6457aa0560066559893e5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae10abd69a5465fe5193f75d3318b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce504acaf7f5f519954dfa2d287c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47373ba91a6ad25099a4c93e101c2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b19fb39be18e2b002a0fdd0a14143551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77579f23b41c215c5b88dfc47d740d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356ec260cef240ee239b2917b979f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8289343e672ada35526b80fee44863c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e321de64b1d2b03ff9512a70c0d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0411c8a105121496610e829f80a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e736632324a109fce3c4c34cdf4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c287e77ff722c8adc2ea3bdd7a07d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6fb490dac342ae02805c32f9f4011559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16e3a74db2017c8feeaffb21fa4bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0eddc7b2fd9eef3dbffcf011a6a50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d2056307cab1ac858798b2e3c66c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe340fe748d5de7754adb92ec3b5a69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a316f47ec63b338b4bb5152190ef7da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96afb5db0a59534fffb6310c3bd838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf487cde12baca24c7ef05b065e4c7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee47d12f1a0654a3bb85db9faa3e723567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aaa921b1c5d924cc4ddd85ccd4308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3fbb03b155e3e4029875b64a96edb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010ba929655d302fe889d214289c79b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18313f5fea301771cb3541220eba02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed11fc7b818f908663513b063b2f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef74936012a9db1c9eca5a779da93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4dbeee1fb450ce59c9c9ad057092f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ec923489e2739f8231acef3ab391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43328009f4cda0e1c00f96885b2c7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fdcad4d0e6ee1efc8df2a4fc86cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc4536b9ccde568ace2f5b2ddaacd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40033aa168483b75c656b6e23227663b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c330b885c106582358847059f227580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d676a51954aea4f213d3de19fa0f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555c2eba2b39c896acf074ef77fe1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed977688becda2474c3b29e88e92d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c467ff0045d4cae0fb3a8ad9fbe318584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6724a313874b8ac671cb5f5df79e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae41372284969b837132081cf98fcdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4206157a0de827212061e876f4ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b8c6fc31ddfd5922a40022dd9a0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbcaf677d9771b5f4eb104cf0d47fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8eb79eebb4323d1fd753cb5300d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70418fbe87749064ddd14afdecbc8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5f3d98b15d5f1afcecd527ecbe08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7c67afb15f698b28fe5a9d3300d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c097db36dd4621acd190756b0a92a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4557f7a78efd1c629924bb1e520c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40840c5765cee486af8d516bb80d6171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a5302a5d1dc9b0aae8111927ed35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9bbb6f28015edf138d5479492e16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4afcf788e08e71cb968d4893ed22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c98c7e1666e4b28cf7868fcff131600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5c4c660159e77cc67a0507db3b50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37640fd99951511b9da51eab26ed29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3548ed0d5a0c7db6ebda5b04aac8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a6797ef56c0cb079b8e7dbb23b6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d121c7c3aa1a68cb30565a850e6c3da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbebabd839a978a129c6aa4b164111606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2e1983c5804c7a5a528352b07fc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6a71fd3ae1586fcfee56bb647a6bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fe72478bc3d97d9a51f07f2389e80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b8fa09e50725659839aef6cc6ad7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9d16c6b7aaaab499a238cc4dfedae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc321ec86850b5ab21386744fe93da92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce60570b071e9bf003396e1b9d53b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31819b9c7413dd6f7465d8ef5d9fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318fae99ed1fdc6a5f51e570ba1df4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2393c169bde49b59f59a1a72fe7c716616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc841ac8a6dc5cef8ba98330ffd9586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b60c36bd059629d8a8f1b9e58e748618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619fd66d880a35fdfdeee64517815a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc592e6b84e07cc9c03a16bb9841eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0477c0b90ded4aa408ec2cf48e8817a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233015921389117308eed7e3613d481622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a98fbaf526bfc091a2ef9ebf892a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8436415202deba6c569e87cc9959624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eec99c289dc0dabe4e9840ae918e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c927e0fa2350f957f97771ba0c5cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdc19bd73a9abbae364b6c6793860e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9207bd47fb1946d4aa710d400ea5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494fda2ba479714afc0f78cf5ff5a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc371b73f559b76d27ee90ad4c13d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441bd0611421f6fdbc1b813a8a03f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b665bad4663b8b63a5427646ee9580b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd288766341899ed532f8ee03b1fa51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e7f91a3c4c42278d6f6fc8c1618dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeedffce3f45ec64cf860af2a7622d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df246c581a06cf53ad922e9519d9e7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d07242f58c9b0a3c070548ffa73be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c197f472787acf0b65d353562b3f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cad3f844febcb1285a2d5c56e15641639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf33728fcbcf4ca2384224edbad121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc46d497dc93f20ca6993d6cc57596641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954463c8afdd9183bbf6e92df7a943da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03971ebe6aca92ed900beddb99759679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235acff8e05be4984854f32f1057e30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457c91b0bd391108c9d7900ec605e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ceb4c4d515c9cbb97c9d488b532d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44231008357153b4156fb631c32af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88110a4a9f6e07b44b306961996090b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24316326042d2b3d3fe31a32f6e8ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf412f6f02afaae2df5e4997c5e6da0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4258d1588bcf43f4d9fd690a1237651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e002c7250dc83875e0804534cd12c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2da14aed78db1eb7fedb9de3555e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956538f21519f38a467a0983bf64dd18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06634123383ae32fddf8bf6ccb82ba5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faa62af211865120ae60000e04cf76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f827a55a689fc586c4b96d9ea40aa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9291a9b0965e2b23c04917948a84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4967a316c064aade6aa7a93b5878659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cdc147ca5d5f3f519fa698399731e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8364fb232b9ed1ee76faa048a503d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9168d52c29ca85aea7faaf1d9237e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23305ea7a9c28b7f5d321b68f542c14d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3978b50065c4670f30cf83d0dc0fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f17121cbf5f1efc3de84ff6815b8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ea5191d5eef9122b07ae8e2c7bc1666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>