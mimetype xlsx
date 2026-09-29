--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5de24137abb980dfd1178e472fb0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e4331c7b14e88c61ccfb224b38b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933e6cacee4341c0c6a3d04e46f4ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983510900b374993bb585239f585cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da3035903d87b6ce3e82a01a9bd1fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4ddd6782d1ad43820f05327e3ffb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2128928b4c89baa067d9cb60e5647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf087d7c61d8334a0149b6721231ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a2e2d3b4970e1519dd8334c8361f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648bbf56d579003bcb9a3b217f65c7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570bb542de5cb678e4548469c2ffdb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69feaac76ebebf97201bc676416f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4189ca5a9c8f250bed58ce4031df313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9cd610d16eb49799a01feb225920814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146ccba16dce0fc2e13e8639d05cdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad55d722083def71ca3ba99e6aa0f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eaf6b6697737777abfc1896e38d5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d5b1c9c4c7526f9a52a7114dda8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aebeba2b8d9dc911269bc9d0deaa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02b94be86ef21b5c039f3716c828a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a97d6bddcdaef43f357ad26d562421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c09b325f3859c0952c9c58fbe80fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f044107a56d992a959955c76f36c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db916b1686a02d3b07040d79d5c0ef5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef113c7110b887ba534e989d6bd0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ab676fd2c131500b320bd203c94626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd155fb34de36e5d554b627630169c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b1b71d938cc7244a7648c7679fffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e72f21a6366f35b8f783d8a9d0c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e882fbbe5b7ff593c78b5bc5cc18930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2a624f69b4e4501ca62aab3d31ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7ae224925c39a1c6b5207423077932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0480b7f6ffd21598cb25c05bb8b0ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129e6c2506b080b55a220221d0af6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4c4feb9d826026285bad9cce3e5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2793e56ccd7bce3a120006317396d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f6d7d929c0737e9abb7ef126e29c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b225d185178d085a2b29b89f428c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeefc4ce0c378a1a600d9976bdf9fcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662a6c519d21bf832b9c8a58695fd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41068bb4101d26390f51e14cc52e12ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc563a805ff8f8feb6cfcb9f38683e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cfab3ccf29b32601169637892762c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590733828902cea544068e6d9c9ea71a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b3ca82a3a38b357bbf1f12cd1e2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e56b68a657e413831e2ec19d5cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bac15857fad29b3df65c55de2371147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d704c6f0c6153918ff523dd56df348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea37564f1513b36e7fd8aa43a667c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e948cf65eb05341d07bd279f8f2c2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ef0a2d947062b0a3d7822fd9785cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13660c86c03ce682ab1d4e8fd4fd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b201e6eb33152076a51494093720d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d7fc64c49d2143a4270f00f3df0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ae4249489efcd235a3ff8515357355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5d43096bfec51593d2023394aae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e7c1d1c9b2fd30bc9d52093de95057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a961f5db95606ca9a222f2d17b8e8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23866464486304bf4e6977ee167da059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23467b55f991de2a58d3353a1edcf9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3eb58d95fbb6f437554d10d86f65e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868151c26a10a251e764ac08b33ee3e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c348219f2a93c48b89cc73ab39e2b4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b5fdb93464d3a165d97f8033df1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31537d69689ce4859d4df164aac28765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cdbef2612d2f8871ccf7dd33f8f8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c019e06fde31a6cb574f0745d4ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce621e6e0c3fed3ab0f32ae08f972cb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125c692cc00aba3a244f6cb8cc9b0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc54a13b4a94c65257bbafca4910b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555a82e5b9e8c410b51e118f00999e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778263a5a25341952407ff555e52624772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b955bc7d009ac0764d13b8337faec773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627acb6a7293aca5f715d7b94e69f6bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e47182b93e6017d7c511b92dbd52b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0a5052c412fb07c937e7be5b748f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe26a9077d697c3d6af9b42996ae7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c5c1da2a7d668a3fb5d3f3e208c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35485eec28774883bfe3f0c97df3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba2561361e2307a7e2571b0b624fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f496bdeae154a0f1c4c609aa7dac35d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b777c89f9dfeb63b971b45c3d95ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f7ff413c779d0c9e166760a6ca6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d1c2c8a0ee47b4a81733a9227b2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93552f711d3dea102cbc1c7dc14b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c705482b03a4c17c331c07e29040286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce6daee8006e134edb0533c8c5939987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7b70e89ca877f7b3040de29db0c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6880030914d60742cb6680b57dcae289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ca1c5c5d4d9d30e6e692f954d26390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac394640ba3c6dc2637c7e95ab9df091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea79de196172aab2edf69a3a73921b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79602670841ccb7cd42853c68a710e9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4161200608eb0feca713d58e7e330e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1809a414f02224a9f13d07e0953e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd08e7d321eb27351165a541a80822d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8207cf002e2a2d19ee038b9a824203e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358560a27730d6fbaec2e88d35515e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9e733c03b915cf949cab84dc1b3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765af0f6cfd9868907f8d35b3c1b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7331ade1b7fb3a6ee8e5377abc165b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f736f2a17bb8fa7494747f728ac743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e3b3b9e6d8bffc38f15168fc8929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8011819510a304f1c2030d0239adcf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bbf6fc93bc8fb49f4ef8bec40468f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0aed11abb6d7858d2e9f81278c007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa477425e73809f0fb4178b79ca5ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e248edd74b2dbee7670fd6416251108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e23962106f3b14f3910601cfde0b5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d789c3b870f2f340b21615486f110110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee11e3926aa86ed5bb1195228975de2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb658eca1c9c0b5bc1727ab6c37a358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16361e56c188d8405183a55afe5e84e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c113e4e9849dcfb056688278f4f5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac77df15dc0fdd0bab33130de240a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea388f9a7e16a52a32f9b22da468e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055882c36469f4af9ba382cb73944b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7fd8a05ffbc61f8f12f937d3d5cd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006fbcfd89dd37b05713044775bafe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfbfc264f29d3a4a3c8c6d52eb4f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e0f24099e2488f61b411ab386cf5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079c83c1e880d0e1f8aec216d9d43f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6520c0bfe0a7bbe8126beec5abb5ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bbda8c2809cef046e12e1135e58f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812ff264d4d2e479af2b874264ada12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32237e6ebb95856540f1d372974095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374366a3def368163c9fcdd7f78728b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb827370676675a3b41d9629733f125128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ac4e7e19075af27cdf039512866e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b47209af460276cef0ba53a0522d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c6446512fef1103aefffbe59e1418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ace9249d905158b5287557bb92a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c15a1128bacc36876da3917b8cb558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8acb5400229ed4bc64630aaa914eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40231e3fba199d6035083f27370dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e3d87a25ec74840d74bbce16ff9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d977872cf5795755181845d3893f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318653f6e4a8f155b3b241aefd86d96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d0e725979ccebb23d72408ec5fad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3510a13813bff204b46a799fced7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc7c504e2cf79ccea7561b93c88ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856da301b01fac6d9aa6487ebf2f54d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904654f06723645682d8668e43d469d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6fbee07561a48b60e94f3fd73212144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39050bdb676e321bd88e2364f66e48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d444df2729efd6969039f54a38965db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a876190cca9175703f151ec41fe3d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b04714754264d191789d9d0f77fcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d0d51cde7a64b542a27ad5e1e847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8b87ce88a53a600eb9993f9a73c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27393d74dae75de8f74f6df398a6b67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3da7520e31cca0209b052919a6108152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d561013921ceb2532ae883ae4afd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8e2743433f02e41668e1bd0acf31a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9add81ae4278d670a45b6810bce353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5287082bd249046ffaf6099e1b2b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf8d2e16b7a81b78c1f0fd5805f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64921a27e272b2231db79a5939188a8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9edbc248da9628a861d7873067a4f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3cd935e326ce5697059f05cfd52f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bac521aaa6126bbde6d6711140cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b806eae09df7665bdffb0066bfe817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59afe550a20f835e53aca00b28c47b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fdd8c547731417572e5bab08e7ce5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b69c7c9f95d0fb9df7c2cce211656165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c47f6d5cb5c10bd7cabf2a903657f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7ce95092e716dccdcd94892852b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60127d159e2c38532a91c7b05fb74ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a82da2fc93b9880c4c7f3e1bba8835169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed346f555297ab083c8de0dda3a9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce71f58118b5f5b54c7bfc7640d99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6292ec37add107991b93636ab5ca3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dcd1437dc1aa78fd73cdd2d3f56ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed035b2f80c2b895d406891e4761ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69170818dbcdae5d0db7d3191b63f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2074f13c332ffaf90a35f45c939c84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaea7bd97b33fed679d2c29ee65267177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846443c87336efc505bbd805880f40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47192ddc2a1bb036645e82f9184775179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223576eaf5bd4d8c2e1a6fd9226230a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808526688a3a7ce5ea34692ecc05dae8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7501cb2a0e14aeef9d060159bdb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288ad08d549cea131119e903c17306183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8a799f7be010230529a2e9f4cc52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb365183bccd94defcb1a8782f00dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e84f4ec59d960fd11d306d729c08d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42628bfd86c9e10694b9a128486ded9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ad59656c5b4371030b2a787eb2b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4112aa83c00226e54791ee82dad72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b52844a7ed5268982ded79b9f555190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea344b3d1bcfa7901e82e02bdfec4b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027ef1969018ae501a798ab5952d51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34079d124da0487b19c7cb91eb8501fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db2d869b4c28fb206ea41725e7f09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335043fc93f0760cc96a6041775ab60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2cb7a56a8a2785f0159f9b1859b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9b6b2227100503e865dceac856ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb7e45642f9383f714a82eafb528d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ab64b3cde036851dfe1f4d3623a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84867cc69d796c836d17379f222ed8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838844221f8aa489d7c574d7275929b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd1398458640e02a2b8a0288516aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dcdd74c31d663fa00402f6f1d76a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9956751ab3785d1ab2d3baa96dbcbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732c9ecce6cd5d1a79704fcc5e1a69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0485b31b14bbcb5d52dcef445b3f2b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf68d5fd963b285e771e60c9dea9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e60d3641007b65e69a9fe9c5142a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9bf60da225abde12c1529f3dc49f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082847796433bb4ca1677f92f3c4744210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616114db672d19a599f39a52bd4f5b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f29d75fcf145d3a46f4a1d8d4264212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab17aaf652989f419ca5c1d12b5447213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7075a55c60a86baa1d14d678be26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e865ba967cbb3e05a1ea711c54c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739a1b39f4853da6fa4077a11613243216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163489ea4cf28d8314ca5aacec732ab5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fbb0e22f9559a9cfc96fa703fdfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d91b97b40f597b2a0c10fc796fba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647a2f80718aa459a129411856c595220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc422466446e7cb5057a45bede5b7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312640dede333859b9dba61bee9cf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f93df06ba86d9b6b9951ff1fd6a6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48044fb7a6881434df7c71a1caf8de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724248887fe61fa4479cc5c4b8d6507225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ecb29232484d765c5b3dfeb698632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec848d5c5e0782d7e696f1fd1da083e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85fbd8cea038e94425d0ea264c90b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f05e54e4e1865fdc6f240b6048238229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a633961d95c5213ca13c852ec41c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca81faf2e775d418f39a484cb593f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd193608144d7e7859b6535c130164232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b652e845829d361f915f9e8feba4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44412c24e092d0584fbbe502ccc3da67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea79b2c69e135ea46e00bdc6b5992b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f181fe742e79edbd827f251d1bfff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb39e6287487dcc6fd9dd484ee5956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff225689f848fb4ea15fe689f23ea6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b61f8e23f2ec9a2361ebf6aacdba4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421005be1d3466c1c2d42e20172c759240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29afeeaa14a5344da6d3ad1e6770f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996fd76a830546d72b2d94b3d815d71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ca3797a06cbe9aa2655b3b829222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045f00d8725027b29c43b794a789f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae83f5a143d20ecb286551e4bbe3336245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab4173c09de60b0e16c39cc2ee09fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a9bcc7117ebc1898d211d96cfe35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa27e0536d0deb932cc84373b45146248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95f001468c34c23d5c2a99ae3c108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad211060a4c66bad99fc6a9892d2a0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae5c3e5066d3d90cd41d7680c80f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5313bee6ff6d8ade782871245fb516252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50837185ed8e8c40be144344e4940d0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b41094e649c858aebc80ebea44cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafcb5d6e801b096a804ba3cf3c337255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df9ff5be9b90d1900c4a1e93ee8b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd2c2dae2253b60e22dff031b920e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9d09e42c6ecd9e3cdf9913f838de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1828eb9fd5ffb1107850690ffbdf91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b775f344a4a373eaded3043acd9d531260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a50965dcc76e616dc08fa0ad060c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac71a9ded8fe9199b671976d51e04e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1c4f01d4cb98c515dd24251d53d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999de6bf467432e6f7652d0c65ac70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e188c7b835d56137acb9bfd4624a10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c980368b87352e9663f4b2303e34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789831931190603af91853867df94154267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437cc935e0e732a9ff9979078b833fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c93f2e764875334145b7e52e28882f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713ed95a09f42aea6e0810c30e225e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25a705c35eab526d4a6818060308b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfd45d0ee1dcec2040ac74e1a57481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb354455ef414f2bb7e78c5063573df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e922720a565817be3e8fce7c501bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3f3505babd9144eed8dfb3fd4661275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340b80d2da7a415fedef7d921175db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347582150856c9d2f5d7c9d5705dec6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac51665687f7ed146ff9b9dc593ecc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d899583b74c0812f4313aaa4004e91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffca292ce6a1f98a48adbdc31d01eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539181982a1821e92c6d14bea220ba1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e113778b889e0366a5b7a2bbbee8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2013e42fd29675a52ea1e30b1cc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2b7fea2494e81ae9ae01c21dc65f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528551749b69df635cff384542cdf236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dcfab464d9e1b1ae815b435c36e06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342549bb840f87c4b3905da2d22c2157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c901f5c4151bcc009198cae71baa94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfe1394e748b2894f6930ecfb417a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38184f28348d9a69efd3d288ed48145f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06b1f87cbe443c2f0f1c8f30b74e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21ee4eb3ee6591a1acd72ed5779d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640ca5b4bf5523714f69269af0aee4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde563976228c8f44874ea7cc58b1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455908a034da6c292b05d87fd9b6d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b861e708d6f33a56c4babc678d7b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135babb429eb260729d0cb5a241e86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b0cf28b3eecfc74e76ccb33f041f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765e0b47b6860758600b2ce3fec2205299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea60eb887e0540df1ca781d524e9c61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f895016cc976d339efa63b875e142f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e456772433936dbfe713a28cb02530302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191d30dc00edd425a5e50dc110b852303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabad1df207c32c4c1f298fdbc68ff3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685163907bd0934b1bbc6200e8d88632305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4ff2ccbe2d1f8fbc40d644873d7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8772465d522a273cedaa840b04e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf8bb36caf6bc698d7ffefffcf713a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513c4d1062b83c308e43ce41aeef2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7fb6e145f487f8bb17bad18f67e92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01acb9d4cc3831203521578734f84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ae02c45b93847951f0dea08d50c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b535c66276cdb9c2b00fca8902c62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb746e9c287180cd8931807c5bd20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2fa5bf1f1e1ccd82947c233eb4a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742c5b7436479d44ccc741388a3a99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb5d36004142c3cb6080e599e7416317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d69bbea14979a562dbbcd6e7f5247318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0108fe8fd96e1386236d45abfb26e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26630bade487b9d287a468b4d6679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b819505097bf178fb4c3dcf74bd16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b5a115199ecfb49920e95b99f7b83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205aa6aa6752667a9fa72c52eb73f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416692a2480db44b26e1fe13c497c85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11ab3c9df60108930487791113311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a6e6cb5c50b0cb5f758a0336a617326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9b634e5336d34d98b4c6357404fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18550e772a7085a9f3dec2c89003fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74bc23c905cf54d5f54f2b7088ec12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0c213b16763bcd995457f81bf518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ee9878a036c1a7f09910a00a0c70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f21ef1e737e91764fb0d72719595332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dffd930a825f15279fddd9cf36eeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056977fedfec569198216e1c6fe04fb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05aa1ee5bcd5e23f95e89d75edcd78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ecb9b285ab0544b1375bfe8bdccd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d097ac90448f50ae8adcc711d409dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b341c66c227a4f7739f93348c8430338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1501ee1becf9d97a295ce1cfc41a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86d11279ace4d4195cb6876cad069340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97caac756dfc402562092270a5ded3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae1f051372deb8a93d0d39170e7ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6268157a0e00dfd21199b2cc70f9799343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc05c6c81f585f055c338ca18c118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14206ae0f6a082ce761b85e3d10609cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5692e95e0dd3f3fbc79ec173665319346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad8a54308f6a4479060f1cc4696317347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f860a416ad37e0d3d5ee006474435c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e2ceac0ad41dd440ddc5a7972952f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463453da957aeeac9182dc06bed79be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ab2896f5e8870f7bd6d3752d1afe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca2ead48e180b3ea4a211f7540e8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012a8c279ac8f4e78622910c36aef0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd3b7a3dc66e9e722a208cadf0a23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736837b0a6556c04d0bd5649ac1d198f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17486eb44f317e5b7bd151a83e3a087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85801921ad92a84114d27fc7382c6a80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785cf0a240bdfa96a222df3a7980ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d87e9a6d343f45fa5df5048c40e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ff4e16e00254874e26d734289e9b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ec718de08b10832647146422a83f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d3ca32d10095c338cef7a43b3bca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3489e5a7d35ef1883b87b98da872363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e906cd936f880d61d78ddad1f5a07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f60e282de34f8c9764c119b96ee97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c165336b35c54d27dd19e9d6b597366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156af32f5ca3e4abf605139e49847b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2410a517ce46aea6ab3491bd35ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce588047ceb568ea088171720d6493369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cccd748d0f22c4da8d5190d537129370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6619eeec91ae9325b0802614577adbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf51fcb079380cc391d67b372a04c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af67d64dfd6381492f0f009a2930e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c59ff1f21a66574e50bd822a40d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f915463d62f1f5d2e82248485d81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b9365766c07461ffbf9ea208e910376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c2d37c61a74dc4cd6715444a48fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6040a4de83df865233789fc51e234c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600dae54fc2988f0a5f3d4eb977bc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fda8631ee0dc1b1817648ad55b0d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bc4c2e4f37e5481e3ff1aae1a293381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5b1e351f1828d475ee20f16c93d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf3f2ed1121c47f8b587a366548af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c67c05fa10a579f04c6c4cf71c89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68b686bdedc56c9a33390c049f376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c24f270860be3c987fda43ba866ba3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a0d05b35a81cad63d15a9b4aa106387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905208b9d6ef95074e1455d94c85bd1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ceaa9688a04471e6996bb85e6b824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92dbda6101ef1f3e2765ee42a6e5f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96093c1b4220d3a2f538e51c1c21bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76b268e1e2a46d0f7b27a2ee153b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf4a4a22d2b5edb4738aa97aad7fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085667270e25ca2f93a8dd90e6f8ab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa927ac3a824500b46651c324bc9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d468a6624c87051b78da538c67c4c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d801213841cb265d20397b0dbee9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7fc2c488ec272a7abd0d8c3f5c40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1106bcb0be729732ea0dc273697fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8b1e6c37b02b5ea4cea96fb9ed479400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c13de5ea477901f10732627b675db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd5f6b375e8c5e32eec6b3d8c97056402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef09580ee7b526525fd73ca53a98ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0dbbbdc8b214eebd2bc3e4abd019404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3eaa2dfb5a94970acee6413d66750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158e227bff441c6c0eb6c972731b999406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6ea29787084bdc8c3c48ab851100407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318925a36c9372957942877db1593d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5eb7744860f171cee7f9368e39a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d8d9b0ea7a803a8661ea26c446d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb7c3552d9f8ac52f44e454ff50cdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e443838d20e74bdbd9340de42ccc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b077a169b2acfab06dddad509fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2040a3764721b4beaae798d5dac45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f47f3f1d833acabbf49d7a5306c48d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91c1f87ec639bacd72b73037a2a50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84a806e102c38a0e942a4525b746c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86cc073001a3d2207f94bf406862f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4824fc71a102d4d3276dc2538291f88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3764b5a8cccdb75385f948588925c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6cd39703b0a0d97fbc8df35bffb3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05aca5d26f7cd72522c9e7e7aaca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a06e806f44fef1a9801eb514dde9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671de7d3400bfa3ddd8c735867c353be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249b1192bcea64b7e82b12232a091f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3257fab026ae410cf76ca6fcbe07a4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a3c990c7440593087616ef84e777427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac2d8553bd7bc0459cb58b14e33c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9b758faabf46dc3311036a955359429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d70aa95094fec28b359b6e8097b65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d82d3b1d65c37202655f865cece26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409d640121cf5d378f74ca1efca9cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de63f5c043b4b0126b7e970a7b9bd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958edb4ae55d7cf0da65ff5f0a7901d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a687df14796e301552a0938807c4c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a2183ba1b379647c40c25405cd89b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef973beadaaf02ef9259fa1c4bb8d87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e427573faaa2a69716a9f05fed984438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c48252ca22a46ac1a7cd3350498eb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce220858c53efb2a52907c6e5fd50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c44e198c0e550bcc4c2f89090370a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b09d0361edf8c8413c5db71899d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2a90960c781dd2fa964ec1f3b8ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaad179a9fbe91a77a122f34ae33d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7d340c6bcd15fce98e25c208d279445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e9bb21419d3249972af0c487bdb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3a797e7b7525fdc1801255410d87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cc65bb60ee6e30b553fd2ef4dbb15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94be9d59aaba2df9c0debf5e462568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff5163691e485a6b945b9ae016ef1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c08928ab03c55b5d4b57e59864c29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a250dcefdf0c868c73398ed1cef54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97bb5b49b9d7d3d26f04f0a1a5789453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d8b4e8ec409767c862e5470b6274454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409cd7cbe77ef0434342e104039e962455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee3c2d1c8fff38c56c1496b33f030456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac7e6f929b24a21a520ce74f0a3c22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074bbe4563b04a0b33d2feda6cacf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957eb46a26cca45b65c2204323dc6cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a6aac6a9310f223c58269cd625e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb1e98b10a01905172218711338b94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff890b64b61bb95ef7853c1da93f16ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda685272f2f7afae08e8898234544f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ce5a7464414e76d9dc3c5f46c30e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13b3aa084f79a4534b29a17168fe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c36621a80a22fd4ce6439c266ea24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877224c9046b2ea4a7347ea77c06308467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211cb7da1973e0ef5a4841d6079e34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13cd4786d35fd119847df6b69bed51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb247439feba6a10c22f5e9854bd00c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735c0254012b16793dbf7564fe1e60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932964d035ce2246f5b8e07f38cf3f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09137a4b58c2704303e616937ec249473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7971863bd54741ddb5690787d9e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87903c5b7aba5916ed066188d5f58d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291b133bf0c06589e02df8268a90f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526d12a2bd9a7e12ef8554345dc01e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614c9bb0d497ae11a35dd92bcb1348478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ffc2e4e62ff0fe1a7f5308dabf6bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9dbfe3295ab84abfa37a518512a58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2737d077e457797dd7fc4dc7f8a09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe4984f72cb1270bfd7e8ad39e4e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6075ff74f15f662fa80d4008c33fe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac686b9149929ced2c3bea0aaa104484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e8feed763aaeefa46abb4a90df24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8676080c2f08e24a746eb788e97b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6524c0d8d1b39a64e0268ce2736823487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc0a7c6e836d6389b4dd5ffbb6e6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a30a41c51fc40ef243435542a1d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052083d1d0b1a05a68c6e8ad12b3180b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862354cba090b737fd6ece2676d59bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a8432adb99d8813a717ffde2e68f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99407756d3bb2468606ac847cef884f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c21f72f6148ab0e105a36592adc66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726854748a852f326a6a64982d6daf43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f27fb4d4950a183a906af03326fdb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1839e8e7a99c0e9697fcedad67016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d381c1cd63656cccabe4ec6e49f3129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ef8a03e7662bf1202952b6f451b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab603564e395e514005d998ba9bf7889500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e867d7ddafd2aedd1ec4dc6ec2d3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b561397f5ca4dabdff06ca5fb4347502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3fdf13358dca11cc5ae6cb07a17d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cf8efe858745656a7473f745c2fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705278218bd9cdceec0c700f411e071d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e98fb2fccc1587fa053609460151506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26952de3575f4ed0124c7f664a0acb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd764c85d916b5751b3646b08880c3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a928bd7ba43d4b846a8644ca5f83be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fec474542fa0e038e1c4b50c1cc4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4fefcd04344dae7fe71bf0a760205511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e9a9639aecb48978c9cd05b1a418512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd51d24abffd25683d067ce6311d3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df7606a3bb9bdbe0ddce677552077514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113686cfbd336f1938ad653ff933b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d02b85b8e9a7c27c555ca76d1a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44affa5cc69ae4ba2f9a2839566025ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6803b2efd755c80da78ab693b092b97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddfb9a54dfff67d20d1c62ef55241a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5584bea58af786c04fd32c8f9281f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2acf73c55f46db2a62b653b238907b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4e5b047ca922b2f0b3b0ba704a65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d78341e0c22b6d322e23ec1d3b0b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd211a6f33f686b2795dc44bf460a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e87c46eb431e630684fef0207a787525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3b79bff262b94003e36b315a4290526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5bf757da06740983aa4f0831b9e4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbca8e61156bd56ca8e8e0d3d4799f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6187f2433bbfd9eb06e8d9bc709b07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83a4750da51e3e36f3001090acf72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8baebcd4eff33f31125b98fad2ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84bd984dc2113ee2b68f51dc8a3a99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219843f45b5e267b923c171ed5715e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c017e332fc6947f25d071cff4edaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3496ee462d9d41125eb2fa4b09489535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91433b0ebe5d930d8411bf0807b7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e1cb004e4ba4ee3fe996dcbf182d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3b9b18c06c3f58b042b3ce0cd2ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078c11e0ecf5476dd00d081894cd738539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09504675771991f13db29e2d1ff6a3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe391121fc7b05be97f259493935c39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dbb6a7eb40c97d78e823830996dc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38849547e6743a60d91a0ce2bb868f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc62b3e143df86e17e856967ec043544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da40eac109009d7cb3145c715baa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e148428132c4f4f62b2f3b20453095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21887b2dbe9fbe4ed07a26a0803f6de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c417c1596d8e7b617ba2cca65e4603548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a876086b45657b13ad8e55aa65b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a9877f5ed5cf023966aa55cdb76a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74270be7b60b85cc51c0949e1f546b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146478d6bb104a567c3fc2984a5be595552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294391a09591316286977365b85ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa8af3cfec574cf459baa3d66f4be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637e2c2c68ff880888f3bf94398630555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882dd2ac5b1c9eaa44d93fa56a0cfbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d6819f857bf36afb060f7ddabc2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9cc9b576136517064e4beb1b1aa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a34aa97b59959b1dc156be1aa076559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713232a93b2b967dcd2f7a523c70c71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0790e000077ad3c0988313e4de5ff1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae15693574f66441a54ca85df8cc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb466aee54a10171b869ab098fba1c1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ba334eb6897c827cd3cf1a5748a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a009e499c0130f01649c71b161470f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef110057f0cc6b01c431a4a841344566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c44a643f666f4774dd201675bd6208567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b2ab662ff64760630bd2ff33e5515568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd541fc458ba52e1c7df83d56075d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de16b18a812a557217e37deb26d0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235649fc98a95edc5017eed1f31496d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075abe6f3e3b84560891387ecc773f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cd642e214525cc5c9baecbef50d72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f14c79b7c46f0a7d24e0fa28456b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14985e63900ce6a93d5f5a750874efd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc02adde9bdb59ad34e33c4eb77ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a9b430f0d817c8791d8a2320d025577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69262f7607e101367054f2c1f9f9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd86a2d2e45a3a0c5a8539974dec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051fc20e3a642efe5f275541e988b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb004f86a7886c3f69c960858fbb8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf68af01c172e8520cb435257d6343582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d81b0fbcba7dc33a83ec49889b5b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87cc99bce8308a4c9a62ab8451e03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e9ee98a6246a2a686b0c9b790458e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603400abf3399f164995babe6335c6ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d76dae987372efbb15e42013143a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9515e48209a6323e96db4747ec533588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f746e854c3555ebceb591e9713e85b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75d496d06e5cf1bcee212091fbf7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac4d28180de100596288fc95f997b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe9b6f1f59d27dc878535a4ad915f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a5faa6d7085c0430302a7df1a5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b5e87578a516e9c50762e5fef367594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf03dfb35b6cb6ca5573b25d81d926595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd8e42dfe2e9cdb9ff6e07caba9d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c9cf1ceb047e8ae7d887e4609f6bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a56459995108a2eb4ccf9347b1aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c11dc7eac9e5d3f5446ec11ccd8f0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82b70d1cd7b37dda4ec8d76921c730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d562e8e8c5a5a73da231ef6d8fc955601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab7bb7e059678d8d014f093534fb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d1170b6aecc88a8517fdbc2b046ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb8df9118e827a96411dc05bf58fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d506563e5164f8dd16f6a8fb8178605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c778eed5a2ea5016fc02a8bcae2204606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907b7441422f7559ffa88a563ce57d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb3bef03d2688da02ae6e2210d80f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d96853ff342795edbdfd2018f12c92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f72924b02eb20fab2a24abf91582e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da4b026d737f4d740db9cbe560ed54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c153798780ca258855d340c9047229612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc11935ea644b023efb26525d5c1b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0886b7d07a11ffcc7df45f40b4e47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105db984a9660ca89ead9ef62f19a19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd833659bbb227047d9c9e19999265616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523f972375e614af8ca45dabbc463d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca5526c4123532a69596081989bc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc938d49c3f0d173557e1b635fce61c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7d52c5df9a69399cfc7109df700a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79125d0bc81a7e5dfde529e01a044906621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e6db0c837500ae28ee79ff2fec6b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe774567037c858f2688d4fcc4b15e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04018667c93517ebbe194918e789df18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b41c9445f1c27e2adb53574afb73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf49f4777abadd0ab283f0d0bca2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443efc75dd92090bf5b89480c4817e9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47d5080c1aca806cd60630b0f1992628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698826427cf1138571413a806f5441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a9d6462108de5ab0ccbd9491f5be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d273e57df57b5da3f33a76b23c3b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c6dd9b119e0fc6875cb34ebdd5493632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8b5ee476c9cc4c61c3545a171fa8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71d40cba24cc1c50489565dc068f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4e47a3b1253390271760f3b4d566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb77ae61cda74452f56c89b6065cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509cc51f80649f93afc388859841153637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f43a929d00b3401f54726b31c1d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57642893cae7fa32099ae49afe19e40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139eca24c424023894bd4440d57487a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c32bc8b23f01f1a575d9902edcca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e83cc9d6404ef5316e74c3983500642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a1d315233b371663f9e28b7fc924643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a957b696687900443dbcc2ef01044644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd5feead11f44843e692a2c5ce4da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873e11c2155e60590a729df7248b12646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabb01d115305c9ba45130f9a502f5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ef0cb54a45c6f9b80ad4bfe87b9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b637d21d54a53e7e32f2732cd6ee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e0f9e47fe560ce9541de56e174564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818a7a6e5258dd3bc1af86bd1b5d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0fb4fee56ee556ddfb396c4aea70a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecba3fd07c84d3a06d07cb3073a5847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335aaee5c389c43613f10592a082798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeebaee27d1eaae7a5eaef5759f8c239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc155e4623cf98463a35c1a115d226d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c45f53bcc5110d0e52e2cac10218e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1e4f24b48916f20ed6f93c315ac312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171752fb794182717b185a6dadd29bc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731fc7a88534e42826da1dd79e0c8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badd6566a7da433a7766499f7cc5d8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd691ecb5839cee789cd5fc76af4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fae829c98f770826fb03a86f99dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608f0bbac22311a37190b55ccd008b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6b88e44182c74efc2aa76210700f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9c8d0f42874ec3e1a1d1c443959720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4eb78973402a88077903bacc366e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f88fb3d8355448496c286ae343831522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f1b33bea8935fdd76578799b68bd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a671be841c9289f2ac9f29c5fbf15124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689ea58b03a4a4f50220e4a951a80925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80421d7a2b6bbf58742bfc32e38f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ebeff6b3d65a8c2529627c4e222a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64383a451da5095c74978a9ded4287428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36a5be70e7462cb41a52bd6e01c8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff16fa6cf7d929275fd2f92163fae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a78fc1f3d3b341005c3c160c2cf6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6faad35b4b77783e2991b54cc7b0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee69a36846b8f692d77ae323f222c1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27c1e25182fdee4abcb73d7a3a83934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78118e3524ded27465e2ffdd35b987035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfd1154ebbe78af04ffd2977b30f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa94b6f1e41b0e9acb9611b170e39737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074cd71b21375a119386ab722ea76938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363e67a7a38e7bfcd1c69db499f14c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385dae312d4a8e1bd1c34f82f2e52d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327372e58b2a4e75549586826393a75e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6d5af75e7d9fe0ed9b4aa5529b2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb8784b2ad9bf2fbd1ccef8a5a94b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729381b7b582f8d6ac566713b0e8efbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5769f9df7adac3de179c398c5ee61145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83f6ec60a5abedb7ec5b16e431bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c821e05e88cd042bd9433d102642f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd002fc3adf0f90544bcb44f4758cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfae451fbb1b8bd9a0e758c734c18f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf48d6ac09e3068d499b6725fa3ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0b462c626f697cd5cae52a523d4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fbd0328472e909fe78fb8b7945eea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2478672ed17db1ff920a2c057bfa1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec96674f199f5bd18810e43d8e932c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb636191a041ceb3987eebc8d2c4b9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150325470caf6d29df71a9821680c5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa984a226d07d9403f685872f58d1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931eaef0db46a69930be7fc9504740958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde6ca14523467cc6837f5189239ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c4dbc203ddb7ebb388bf18d3d98f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eba50b70dcdc2bf133ca869324d8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c88766a58e33a7bf2a76c21dc1b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e2058abb7b9e6d835bbfdecabf9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bea19c7fa26ba83345c26a95b0e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1061d14f3c32bae174ffee31151f5d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ad428c6d6d154385d4731a99824366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3107156689392dc64926827eec452167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98332ec4891b6949292cfa884d4b4fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c0b32d50a1c182032ee082474fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923922a1ddb046ae3013039ce7ff822670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528552992919cd7e07893ddfd52c434071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ecdc8a97c8ee8fc7a72442dc38ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6978b6fcc78e6ef7133232a1959a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf4fca4f665253cbdc6c32615049b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35427860943f51f8f4bfce1fb4484975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1263bdf1e936a462d32bc8cee1946276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843987e7be4ff954dd311c80a9912a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc49fd512793721645839342ab8db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31752f8d12573c9020d114383a6b502d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851f3a78184e2e4cb276e56d81786f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505606e329fc37e5b342bdc4a14b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33207e09c85658e826ae2270c8edd7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfecf74da0a27345ac48358d5c3936d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec3858774cec324f31fa909116f5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f82ff84441223747d6b8c889027785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b669bd4e45f8b7899e882f83263286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389c38b9f6f748a74d4c1e3869572a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817043d41bf281bba7ab04e971948ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c77c05847ceafc8838db2aef2667089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a84d977b641bee4913adc8aadde690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b47840b3f437569642e44d22fe5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b65e1654ed20e6ff9ff26ea8879c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041a15698b492265db679697ac659d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98046375aca88752c57eca6e045228b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd5023d462d6cc71395eb45195161595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816cfaf951ba2d0a55221828c36970596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680654debb7323f88f600b2a996e7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196702d7c882b69ca636b81e2c7c7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3363e8697a382d55279caca1822349a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029d940230120e98af3ba6d6e8b14b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca44a7bee9693bbc8381906c670fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c8d3572aff2ad4b1d207322e97aac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a4bbc97171df1045db7aa084ddbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec75c2eff07a7bee0f0102cddd5a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18253415a1046a99e9479fbdd9883b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06520c3af57ec051afaa0bfb1ead3335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba371cd98cb6c9c67f66ca5b51d41c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a67b287352707edb88c57718e8dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5257a52dc2d94091165f03987f5e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f77bb6aa4e911b69362f0e640d940b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa6dfaa5ba2f30272987671222398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229526db114ba81cc867e7e1470f2318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ffea6f62b9cd9739c3c947a4b97a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ffa7cc0c7f20866f61dafa18c8fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dfb250a9967875e09abd4dbba6533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c975956e148c14bf526fb0503aac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c52d7644caa3236ec2e5f070e862117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75bf0f64e27696579e76d72eac780118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120461d231eb9185f258993b79c36fb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70dba2562640c9283dbcf67c69dc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3434bf24418ce68e2b72e65101b3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ab9b9c1633d6e4bb373b5e22cb5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e993bab73118facc9100f4388d7f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dbd3d30456f84d62907dcc3a3eeb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23fa10dca2727c441a4ae9e92447e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f9edad5c2cad43e65b5ef059294f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744792197a402e2aaa76b98920394bf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6df0a37d3221d49f857b82aa97d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57acc877670d7b652fde447560ce956129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c046147b109dd4ab647e233a93e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19bdbf014222ceef06fb55c9e2305131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ffb58e48c23cf39aabd3afec7fc30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad6296ccadbd4dcdae948b0cca017133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c233848696eb5761d330c488476e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e3e2b5ca46ea7134acea645d62d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ae57ec695f6fd93c6ee160981f4ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d801426d81224619ec0a48d53d9349137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879907c3d9c8ed0b5ea919bd9972305138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cbd9519197030392de02acfdb59b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80cbca67de839571b72f65d41ad2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f86f6ff5405c9fbca385df778a374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ef60017a2b72a9e4b3bfe2b85c94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0df8a1f44acce0386b55c7f12fea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852479d70de6dd7bc304db172699ed90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9213fd6721d6175fc63833b7e032f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e54fd8150965eb5e0c61f0c44aa65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5dcb3d4194b8d3da3947d2999e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b914d6a9a9ab5df78497e51a61d2c10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001990bc8ceae2216e077bc2e4778133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7e5864478536a33b1b125630c9de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede46aecc56579a70aea5fb418e5e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6bb567649c3f50ff5829eb1aec86c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba36bd987174dcc5b7b2cdf58108a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0fbe4c43fb02a524003ea21961778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be387af5ac88bf5608d8afbf75d06ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804cea7d433c9f98479ec27aa4df5d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4566f7c9a71b7222151f125d2237ae2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660831c33f67e7a236416dbdbaa5c911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecbe6037e33c5e65d266ddcb71cc10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9bc35c4d3e7a9e966e7e92aec8515160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076617687e5b89a3fff67cc3d43c75e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fadebd53299adda24f6d4d1b8b4a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6be49cd07934f32af07391d0e84e60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6070c724610b93f3d4e8617aac62eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59592604c7f4ec763cdb61949ab77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce378841d908c55b45789c7bd50c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd9c2a0082282cb8a77eced61f9421167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865ed7d83eda4bf23263903d7526b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9900e32b4c01591d8bc6c2416a25ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b162c396e5b99c347269f329e345170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea0c14de10ea17b9ab444e5ecf500171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a4cc5c9aa9e47bda2b8f9f72f74c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d23c825b478c82f47c62b59834c1f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977a09a2f6c807ebe6e80390fde1988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5a83f10ab1cb0d73d74030f8e929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe656085fa1566db03b0dec872b0876176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19f34806cd146db6371480f8776cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d60b70fcaeb706aeeaff2ad8c3ee6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c635b9b4c58dba7fe617e125061276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef413731ef78dcebd7ac341e46d71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16779d534f59c6184a886b2ad8c9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8e32ccd3147481c99db4a2d55ccc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587dc58d4b94bcd40842842a922b34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765aad3cbaf89cd5f21bc338867fc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cd1b44f173d1f33e2531feb5394f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a667f12fd1d1eb548c32e55012482c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4de1670f50f531098f1170b66fcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7bb7e837bec842176e9721a28380188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79e3fa40622fcebb4f2fd7d6f69b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243aff3b4338bb5437a48829866b5d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1467ec7997bec1b99c505ede7cca9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b833d51ed205930f83d2750d09f92ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10094fb197f4af0ff2c1d6f44e3761d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9082019cb33c1f0ef68a8aeb05223194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774981a405ef03e330d60d402cfd2d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc8d5f1e5aedad22d3456d903da47a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190db27fefa26ddfcea3cd3fda702c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ee74a551bec6c8bcd450902ace60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e0cd399c1e630ea10fe6fcd08ae05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52dcc7236dc0327c6c45245ba6306a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8897aacf35e31a0204aa487ac215201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7abe870e72b92decc4bbfd950426202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f49815fd14861a166ca29d975095a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f9a8700ac8a1b36204fa309cb6cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c44346944d8f6b22f767d513391a4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560209489d67b92c330b9bbfe5f4f25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e5f5b3bf9bc83a7d7b2c0c7d2f80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1802e0a812d23e72aefcd3ab4ee083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41040f2b007551d7f6ed0b9000e54d82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcbb1824475f8c232d70a3603167fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9db455dd5999de004b230dd0e91c9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754711043d0ac41580f1aadbbc2d6cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f77132434b6c64d7c9aac5656b03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb2b9d9769abf73539459a4d3c8265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf81662782eee59ab04f1958d027ef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0113ac7f43ccc90902227277e349e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e893f2dccd341489ed5b6ea3137c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc410b51b7201b8ae341cbf131fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135403683003ca60733af504a0dfa3ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9867fa7d836dab92f29186ea7fdf16d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8a02886f3f8f69b8ea4be180fa4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e8cdc3f57103768c8754b5290c962222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e149b8601c3d3433018cd3f2a03237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732234cf5743c895fc25cb37e6add7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab9912a11dc092ddf95c9a5f2efec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3622db1764b9f12d71e95c76d0278226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78aa792ef9370922212d657262dd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f86c127607123f0a7044451aeba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b78939618c4a2a92df765abb6055a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b451ac23463a2ab4e65a966d089a62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08aee3323f529a34800ddafc79299231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f75f0379f0567d4538fdd68097bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608de740233fafc3a21877b71b8b173233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fbc8cfb6b3b5c7de779da816da37f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ec6e922f2cebb0708f3fc4c39d04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67997a34d75e58b9de6101e2680e94e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd71c329e4e79354a4dc20e191465c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c87b129061f4e4cbc40fce4790a85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3d8ab19891c292933460a996da29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8939d0a3378d5c76298b16a1b054f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e77566477f67f113267bd9e49b4eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6456b9361112b5839a0ca41f6c1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8f16c89c9b5e20b25ca6baf1b5e10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9279259cb8b1040d62598849e68f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fba7db31aa817390f7ba1d6f04741245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2c67474c0aaa6fdff14f73e821b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428091eff52dd262ab993accb7c6a37c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3a28825353f0cb2c2814c7117851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3759c8487a5065ffc008e835af08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc34e5a205c9ead3ca95bcb88663d46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de065f88c64a7a52b7033e682ea32e23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd8f3e77aab571c0d9fbd7b12e223f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba96a2b01efea0ff42bfb15d7c5a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df6e9f41dbc867fb899d8e68a57e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b52e867eb3319795a921f5f92abee8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd704ea216261d46050bd3e6ed76dd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c73ca96890615c0ab91b850d85757257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185ebc96ee0ca2cf642398d018ca5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab582c66ef18294d85dd748eea3ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55873f06afabd00c95b0dda9be0931f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae13718d3ff58a2546db8f8b0aaec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14e5f377f52af16f6e8cb61906f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa4fbd8d7a9c88e043d8b5c9c131d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e34d9c37a1aeb3632fce3399df37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be53e04a35f4b923236bd6614338f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86daa993516852f7b86776d154c3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928614a790e18afaba3e03169efec54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c28f1a5c73a42bcb2684d209370d4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c99c573472f8ac4131eab29a2a472269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4ef2a96cc2435b331c87e5bbba4f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d21937a44221ca699cda71c731d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e227b8fb57e66da3e2bfafd9ee0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda366974bf55eaa6759728ccf1f418e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92367b84e27d49334e482773e26551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66569bb41223cea93a4a922f0cc08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3571c5520d8fb9605ead99ddc01690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2d9ce03ff5941dcb79e916dc4e19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a769b8f0b002ce2bacb43f4dcbac1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0600c0836026b72965660776f97d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f5e69b356d1a35a71b53ca64ac85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf6fd66bd4e1db40cf5e95668823c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684950e40bb4fdc63250ac042bb6e683282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34754dc628615b1d6e6329bbca085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49b02b4af7188859a75f18faf31659284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe061d573f22f9ca51fc30c2d43c85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ec3405bfa71c2135a64232ed0e59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750122ac8b367b9c409faf9e94097e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e6b4892ec562282f76475e1a4f69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94416693ea4fac524c48c765dfe5be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e1c6df0c94c6988adbfd009f01a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad5fc033926b0d3ed635d0025064d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9af04e3546272879ff688f3bec77c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b64c68428662db269570210de5b8a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbac8de84d20af27b5b193bc68fe65a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2143d08eb1b6e35593cfcad1c0bf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fe33edd268920395bbc5e1e0d1bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4b5cad79fff09773299faf46ae253297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d60aab915fd4f5340f6871593fad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b3af3ba0f077d2bb87a0774cd367299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e7ee45dbbd3a472a2bbbfc7a26a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aac18cbdfe4f2c551d693fe14d2ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f0be2629f897d4ca99b57f42a8f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703e50d1fa4dee2b877a5279f0fe82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a997873e12cd006f0ffeebaa8dd93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd3ace9ed1a1d24168d09149413633305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927fd95357441238b1a6fdc9a44366e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5653dde8e7ff9a8112fb4f060d11345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ce36330ff6c5fc13283af02f46f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d604010b2ef9f946012fb3fc45804309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cee06c8aa204606e0a6a909f714b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055244034b9a12b95c46255e5965583311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aded252f3ee9f1150263f10d01a67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930ef2d3d8508d7b90149dcd73e416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ea4dd03bfcd580779238d83cc520314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166eb0c28bf0639a4105af306daeea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f71ee825b7abeb1af76c6c73ff1cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39105be637b661dde56af17399267a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db1906d7f04ca3e153619fe7bfd42f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f98ac4b931fcf6718d273f1fafcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1645d8c9feccb5feade252308dca0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd1d95f56ee2b9cdbce1074ccd14aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bca8f01d4af185b7a8a353e2242f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1cd3ee7809a1d10f1e5e12a27d736323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7357f611941b82189e2e6dcd247d41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706efe5635ec5ec56ad3d97c0ce3e9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5374fc97ae4de73c9bbebee96c36e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb5f934d0775cb2e3e9cdc0267c16c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7808f813dff1a4a44fc36d68cca458328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d741c1672590aabbfb8abbf35cd354329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110cfb3bc4bd9978541cd77137b145f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f396d2ec10937c0b30a431887e7435331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947f2acc710d08067e718a0baa03216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ae9ced1a87407a6c4d659f06db4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64fe5e9222e4b0c465e108a405f15a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a586a091ac78413f107351959309a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6524d89b77d33d053509934cb691336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221ea85188d9a28fb30f08dcdaa330337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed8ae198cc7a15997e7c5ac10ed43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8b834c2f911519adbad1c653af2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b852bb1a42b8225479c56cee77bbb1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c03ed3741b9dbcd2d63681b6812e05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234e60e8b949eda2eaf766db1116759342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9012c194ba018a5cafb4a3606f7bc3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d84b8cc4f93dcbea3b2ed7ee13fad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bace200fd38c7affe836de067b19b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1be60b5fb10e630f1650d589a1d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe35f92c63cdc0e24f6631bf1834173347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94f66e4cb74cf644d3b0d897a7a02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039c05e46c158148f1e9c18597af85a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e18ee9d2469eae93f7cc831d8b3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0de7f21abff14d65bfeeba2ff70a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689ed084ed3defb0c82ddade48141e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4076a88c604aa1cfa6ab6016b455c66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e8dd2b2190c27d99fa6dc08237f27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51ef3515d86a108c66886695a58e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849e149e530078751317b31656a449356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ff817212603143c813aa3ca430bca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab12669a540d74eabf18e8af5db4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74dc36f23514c6b03199c692aaae46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bac611fefd76dc78f5c6b97a37140360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e47ae4df648665aa924243ae3716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f01ada361f4c32e6839532b546cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80324487e72f513e197840c20786ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48881a1d122d0fe88e012a36fb739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5f9ee435de567c1e0de3ebdbf1a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78882b5f6559a416bc50f38daa98893366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6cbb070a9c4ff7997cb98528b77c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b37170af02efd95a89dc87f9696f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7311d7c7fe0cbce6bbce009c4e8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebaa319c19e847a0922c96f076f669370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c41b3c128fbbc54fe23727058804a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b53d8c1bf771942cd6198d7b49a26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64416474c46c1918594939bd75af70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3f1585ed47305f0b41d3fc4b74bf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3e720a290255562c13e1015727eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d189d08590e0305e37ff159eb518a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e4bbdcd230b669f719e274dadcb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c2cdd0714d4f2e047bb78ba42ac5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a6d9be777bbe2cc9467bb3e36a7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e560e539815afe3cfa11b2151a1b2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7307b859bc85b0e9189f1753efb94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e27c410a040db2f37bba10c47916b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cadd435ed882f2149821e36fe25e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969496af3c130071a54bbf30f4cc22b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15d06d99ec64c40f86ca50b44a2b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a7f1e717f496fe682f37cf974c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8a67f5c06ba6336717a130dbd664387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed3a8a7710f070a30d7ed35da79ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c48555080f814aa536412be5f77b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98b17c6ab8f12477f62f04ef4cf05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b211bd4bb7c0ead2abde3a8811e89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02050820790f8538249a9163fa64eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73067d5826c61ded1d3e6ff536cd6ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bd0596e29387c7aa6048f8468b308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21392ea6147a1d99aca0ae374094d83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b57def380614e827a7c5263ba0dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22326d3f59e97cb70cc2449fb4e28e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5216b7cc352623b0cead8c6c0a837398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb840c7acf7c3be2f05c83411a24a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269eb1ce019e824907aaef9ea4933de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a011705693969ac9f25945b2bf6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e733392b4ad6b54361d61c6d08f88a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704bd84606c4ea7a9f0ab9962b5c236403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce17b9e494622e248fb2d82bda7146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157885c8203b00abad3bb9ac114cee1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e5efcec9f3187d9b0ce7dbcc338af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b965b386b596e6f19f68cdf626cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce513eb7bf8fcd21fee8d76553f44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80eb769fa643130ffc75ce4fbf6928409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636044e7cfe7cf4401c56bad54531e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d75971b2f9a73f0a594545d97e9e2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14af8ac598a9f2968655ad98cfe87b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076003caa0c97d65655e824c652a7fc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3540ac13838ac4d04c7968b2b9b8eeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45c7a8fffe3512ce396e508445739415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422649fa1f422f36a5e40f5106cebfb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d635463742812b6138838f0cf2c5dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce90bf2b7f71033bdef124045146c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b0047b327df8cf2b5b2069447d3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551192c9d089dc511b2ea25b6a95c26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e9dd3b381c2e7b21ecefc4e824ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe7510623578f1ee75c5fad3699c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1bfe2a2fff738403e8a3ca0f191c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615499a99fe44db3d3349975434bf44d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4806fb6049781ace1295c919d5673425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a34c0586902003f5ea9bc95da2ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15932371c8602fe7215df081f7acfbca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f728c1f5b3c9a315d4a975a150a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1461029e24d9a4bdc7e94dc7abe1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d9ac2444305f36355d4a576bd111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d82c34211a9d910489f142e9d8880e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe8f9c750c98a725caa1eee393c50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f1ab38dbfc095d50a3f9de42a9a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9353ec68619cb18cbd7da78be20133434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a275530f793d6fd3263cf716a6da7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b652e58e8e225cfeaa63846213d866436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1fd5b01efd90c8811048e46919e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc51644aba02bf56cf14312cd9b168438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551700f3d5ec83fa9de3b87a570bede1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bca57204348fb78a6c3ecd9d33198440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e24e63e977c96280b6f1b5869da9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca84df83278e45dde10821bdbd3e63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88238d3fd1283f4c4ece9e684990a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bb59b2412e5172ab4cf8680e9c907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d08f751e1584cba8413b0c95e96d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63871a0663e70c90640a1d5b734e57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594de4b825f8afd587544ab4978599447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76247a8325ea11ccb92768ecdf8836dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99375d9abce76fa03238d54effbdd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a2aa22ef59d25e7ca3b709a0d890450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba13a4626b8c488ce1803654fa32f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd19de52b1dcde013ee6ad51251e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a84027fb77aa033fe033ac41d30c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e603b22b43b2715da9d343543cdd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a42d199e4be6b3061ff20c9fdabf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7263f8f71e8696f73be0ca84e1c68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad709fbf966cf72827b8d321241196457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a42db28e5c3024c41e00b319bd91c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada9a64fc21d09f6737d865926c611e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170835e06683406d0ea13a370282586460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30130f1d9dc4713180435a9d55104461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7638275cdfa28a7e20e1a58a27f24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb1811f18c357fee3fd400d5b67e56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df2e3673353b76b2a7ec943bb07c09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd075f62449efdf3e61aa262d4ae7ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd67258251a5d3a817d45edd734aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904cd2c04329daf22be2d03fff311f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f30b878386ed0aaa7d28b97cec95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e11fdf97458b1d982ec4aa556a770469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ac7aa5f0d2203e3d30f092e7555c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120c3bc1baa68c3f99efe2042af8435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9eb4a7fe9d5da18178ea1041394c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43fcabe522f6a127b37be7d408a250473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733c28a1fd9f550c74401e3f887cc86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098b82bab2745701271bc95e0483db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482a37b1ae1a5d0e15b7fb3c2e9bf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52505fbb2e28240acd7dc6dd399e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d857f1494e0b624c2cd3f97ac3a5c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85113fbee3e8187da4d04ed874ca20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934875965f6f104f6377153354a825480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9cd0a428fbf9ae18e8dc426c1b7e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2220caba743a819c06ea1eff8488b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbb3b843189b555d515e0d15137aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a788f86e1a626c937b80e92cf29eec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18c624dc97913b3eee67ebccd04c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d955fff6f0d843111d568cecb3478486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ed4383c119211e824013a1067848487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d25dd225a623dc87f465f6e06e635488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a9db6fcfd4a3155405bed1ab7bc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656248ef74f56d4e2f819d5c9002408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc6f547fb78a274f0804bd89554c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0474513b1786714856327e0597acb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7cec432b3ec40e8cd6709761a26af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593297953f4d0bae2f4417d60870134494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af64cebddb08eb3a3f96b6e3cf4914495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432006432f9875ce9dac4d6cbf525c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb06a9294b36d7793292506621a91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da06f23731a6c012014b1f1c3a5f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d96e83cc0149879478df8bd461990499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb9d471012b2e1a9e304bce19d1bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c48f106c044c4f041f9befb26f1ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5a699c95e73ade19290e9c8245c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92708ac0a7548954dcaf6a2db3f773503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f44b649f0d1935d734bad080391df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcbd1f96b11e15006362c93a994d20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bf620719dbbcc438fc4483bdfbc72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0103ee76e042232957f0ee5f34563507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753961cf835dfa914c773fcfd2f6bef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c179dbedd87e83d87673dee91d72c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80fd9ba6bd21e5c5763f3b0d91ecf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5604919f235020251230fb036f9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6b3c01d3eaed6e1d7f799838d79f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb9a11e1765803edd20efd9cf83071513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afd308101bd6e0865b38729ffaa7c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d90cbc1799d0a243f73117ddd4092515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94626a24bed09fe8cac56edd6b7b32af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771336e3426f5d930420fe3227a854517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873765bdba4ac734dac38e423250afc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27555477eccde3bfbcca61e5406a47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa099fc622e9d4cb3d09ac608ad1d4c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c39eccd409feb2aeb77180960e7c20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a3403301de64da2de4431a037b5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803b68d268a39950f24a7b987fde99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e317861b3739f57a68075ca9000e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43fb63e1885179d5beb47ac1867caf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f62b5f670def1046eecc5c2c7c2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5c810da7e5322d52e71a6f0a88f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f145d9f0c344e2a50cb323fc408e26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee5e272b6c6cd474d91734330158a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d85b15442e9f425171e4f2bbb5cda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bba7eab758260564966f3deaddfee7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff53a591e5bb75a296b8d18acd6885532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583e9ee21879dc6dd6e927909580c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a992e12bb2c8571d2c2a76758add7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320951d399ad3aa69fb37a92c483b56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b3c993cd71d98ad5d2c5ff8daad5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1312f9481a4e9d3abf7ee4e00dc63de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929be559c3ae708d660112ee0c6c14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c902a43389edadb167b05122170c0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2d402c533d304411bee0f46b7761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e3f1db3120597548d5e23d3487c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc77289bb09b0ce26f3be12f907b8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157d1349146477159cda3da6daae00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c9c9ab757ea780ef5fb6facea749544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc26a448d28346417e631aee9cab3e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc08858341fed32b8df6e525eccc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9734fdf0a8e506652d63eeb687fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e9779423c2160cea4db86a14eca46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6534fd9b868f77cc148a779a1ee7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80352bb8707428607557a8549dadb469550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c1ccc15bdbf8ffac46d19969e443551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde6a49dc36871d04ea28227ffc0e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc30abdd7f4b5485af7d26835df93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b298e24a2a3efaaa6d65d296f250554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1cf398dabbb5f52bd3ea394c8498c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c4ae4a9ce895d547d32f9be6168f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ee4fe756f9df30e59a087c92b981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aadef04757be0b093c7ee8f9a3963c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f639db8c8fa7e5f3af13ee2c0bb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693990af2be3b33c068e78efbc1cab88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8facc6f4d8c4bf1e9e639cba7f576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf01d7ec330ae7ca02f144901f78e60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a60045b818815b8827d594cf8af0a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c569e6be71465156d2fe7dbb03de8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab5f40d31270d5666931aa86ac21a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd43acde3a61301afeaffb1d76205566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f48596b454fe382bd714f68e0fa40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df10b21689e13fa88c1c2ccfb218ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded55f4cdc815d5ce010ba3673002a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26ddf42381545ebf713f3c7477326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae7be1e0171d6b490f3a7a78c1234b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c953b9a52dcb8ab526271674052cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e75d35ca8549727d3bc9db48d58a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e272bbb7705f88ca0e735a154bce4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72927cda1d3e30a858aac4a055cf3fbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49caa490b1054df9f5461c3a94e51b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494cf78502c72f4b89566aa82778ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279eb01b072c6bd2fdfd5b88acfaeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ad967b4e5cf3221213faf316a3b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b20c6b6220076659b129362e80954580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd050f456c9ebe24e34a1e50464ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621326ca30752299e0602a6d0595d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1b1c54686ea58df8d0a05b4ff958583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66519da37596c613c5f118ab2c7af3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908af022907603f6b28a9d01394905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c23daab679706326a9c80e2dceee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe328e8a014d0c89382b68e96dab298587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d9f94e80ee04b316db7c740195583588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77dc3b49be69a627f6dfe743b5e50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab487fd933e1d4d741fbbc03e30fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fd2d6725f91351990a56f9d33c76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd4c0aa539e33fe61a5e5f555c9b5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c776b76dbb0ea603f35f2fac4c4b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49055d540473e606a2deb2d6b480b49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29338f3ef379e1632abf12543ec45c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606a41246cbb765f5c40603f14a235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86d9149b83c3b0e16ca40bd97f6fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9fd8a397f0fa87247776a93d4a06d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209594cfb74d61b345845d50869f61c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1e0f2db57222cb4779b193e691747600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d889f94106416e1281f1abe9ceca7b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2ea119eb7e4b35b396926e9845d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18093cc62de493ee1f573e3871bd3fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb2163663965b1db1b7d3ebb1d9db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa899b5508d5ecdbe2c7f113319928605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45a1d49bde5418e1c7ac231889a09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b435bb8538616e15b2e40ae27d69e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cbcb209ce6cd03351216a9eed110a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bda9b47474da416f48725d2147a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf61106f45e883911feeabb32982a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807454b3da66387dd1a4aafd3b784ac5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825226277b5841323f41569b6db6731612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cffbbc0193da167e3c14ab5e0448a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1320a69e51be4d04b93e9a2c62260614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f8219354dc95f8ffb47dc4faefe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94eb91287aefcf987c38eb1c89e68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259de498e1a4efe9e815cc707a66dc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a320850744005747b4744e7cdaf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ab832a8679471b8e213098baa4295619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c3606696a87b650e36fc7c597678620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce4d734f388a16e115573ce8eb4cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d06b765dfa656e1115d9cc1f6193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54633147050a8820de02ddfeab8fc886623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43e563302f8e15361fc80d7448ac3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab5459089edf71e4bed0cc1be154fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10d3c3af7a93018601adc97b42709626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb9ab82a0d403f3a0df22f768153d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f27b416c3246f2e81e8e3c356c81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d73cb1425ae7dcb35888065b99ec1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a059cabd5bfcb6e1adea3fce505b28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ec59eade27aa6f66e18b3a40112b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a3a39c96596373ab0b3549a06b16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2741d6257a96486044040c22b4098633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfac195f8c45a57b25ede286dc16143634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4adf6c4fab88f0e98dc95c315e9e27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f77c8c69bc6200a8c0e3d90ee59f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a19bf181d968648bfa84bc72114f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c032d5df7765cd633cd1d1544d8c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d787f9602eeed2fe825f97b122e77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930f98c13e3d8a8f1f7cec1d94379a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446e00f4d6a2e39f47cbb27c604ec4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb229d96883a8673390d8ab7b1b95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a8debea0a52e8b8039a56130e84f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a9058c7b01933e03aa592244cf31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c91dd9b2e9bf41f8994206cafb84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727c29b6714a96faf525e41b6ae191646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>