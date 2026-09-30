--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eacf1a5b081a0d2453ca864430911f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e2ef3e3a1c56ce1bb95725ef97d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea43023fbb9435185dc2ced4ce9203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb207bcf110a5ed37d237305fd9deee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f8566bb70404d2ed3f1c1997e7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435cbdc3b240c662e712ecc0d1fda976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69fa130f2a30454e0877cc91e54907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507ae2e700a843b34a5daf66e801198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ff57cf9f3842b8901e2854c99bfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2488ec1a55ed2ebca57a83275e173d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405006e7aa310428f1e51282c1d6e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233924e4981225a2de58fab1abf726e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32ddd7764594ba9108b1fd80be0a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0bf250d233d47745aaa2d0a0da76114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb85c74bab74d9beee09b2fb8f623d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a961a75cf4fda41eac8fd16cfe9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb407c9677a1165463ba8e6ad6575717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6dfcd2ab256938e396c1f520064218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199fd0d71e2969b31ff93a02cfa9df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe745d2842cd11afc73dd0cb0d702420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e9466bcc184e49507961866d32a9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485423725dc908fe7b62b82a4cede51f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e8196b4ebbd1dd557f9ea9dbea1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5f93259963c810103ee872f4cd3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b93831951668d46f65115d2f312125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02d0ca6657eadf2082ba6bcd6c5a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577316c2d797c97510f89a7242631f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9a4165cd8b97ef511ba22bfc434528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ef64e5eb32e9ebbfbbef4b41a9d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328d6b582734cbbb17edc2d5c8da6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf762100f394eda795e673472e891e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2530b484ca12b1cb702acc3097844932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b5c0c5b556a8d0bf0fbb7d7752bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f751b51a089d2bdabbee11cbd86a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f367580f72076c110498ad423e7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f682570624e04ea7c9777eac41ea8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b73e0d93eac30ece1af493b4b716637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7513196f6f8fdea67d9512ffac46638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65c27737ef51d7a8d9dce1e428b8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e420df7158aa0680a6f8bb0776522f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0adcf58d74c2b9fb00f82ed85ee6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774ed9eb1768ec37b477eddfa10630542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69783bab5b07fb21929277f8b330e7f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a2571e9cd1ecf2736b12aeafa0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4e11692dec68eb4fad68c693c1cc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957b2089341d017eb3d21dba5b5ef346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c875664bc58e13502936d60a0ac147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8c2982493127723dc6d2d6cafce348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dbdb22c0e16a7f4ca480c1bed9b4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2129af5943b97bbf7474c2935eea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a5f5104aaff8d85c912d76a2511151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7dbcfdf3c8bc174bd3929956b8eb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173e483adce849dc3383bd8fdc77a0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c438aee4afa94f70084312323a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40870c171892f6b5221c058963c23255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5a98977661878c021da67f2b340456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca6fd943bd77a6823b757d0db1eba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb0cfa84d93b3780740c320bc33e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9879fa3169d589834a9a3df3b12d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc216a00c0bc9a6a6fee7a976e64786760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684274ee321ebd2ab9a1d723eede36a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c67c98c1b8e453f52c89a8ef3f84f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b764fadee3e719d2b0adeeaed31dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2a416279d9e9052576ba6c37eec364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93a3f38fcfc0f92de35f6e73a82df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fac1aa9fa7dd55d0e658ae679ec5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba069452c7131b21ad1dea93c80adf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a924365e96c27fd0031f8039eee5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80e483aec9ca8dbe74cd0c78e5ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67799cdeb59a25455dc65fc62d6e2d7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9b857a68d54233db752350b2438d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037cd8b6733e927e53eb987fd2bef6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73478b4a298cbc8acb919a0f3f18d3e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882941fb9dd2983edd36fcd69264cd1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a533a11e1444e924087a84654761e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1adcdd814534e2d877fa7ad2f438a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864332dc0f41eaef98bd9c919ddd390377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d20f55c6ba49a1bf636083cd2998cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8e1421fbf51e6da6847f93bf6d3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3b3fd214c3ba48c189ae3aebaae4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759dde6631f0d78b51ff9ef4e4788081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b8f2f4e123dad65269ee8fbf4f3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de84258c8ae4100d19c821e79ac80883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7a07d9678810d9c56dc53703dccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ad8c51e63c229263c9e5d4fac735085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec870b8fe843ff0f0656c67942ff9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae25a2436912203c196dffcd428e6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e55570cd81df9ab1d8218a14aff1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7546a48886755f12eb9c902006b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1425fd6b3adbc26511707bdcc950d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eca1243af7c8a283a5230edfcd65a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82cd989932e4596dd039fcd8cd8fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aee39aa872f527155d21a23e856a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54072efc9cfbe5a1b7e75a6a4cb5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd0fbcc1a08c03f15e97847c89a7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a692050162bf958d8e08ef26ce4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d1e770b0e17523c6b91a36d37e4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8b84790aff013359b8b277fd731598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a294433af12f28ef65d5a04ac081c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d73591f26355f78c97086aef5f1c1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4be2d181acf9c8b8f71edeb27228101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96162aed4cc48c0380e4ca4f0970d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa75ec4cb8b0968e0c016ac66c716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa6ec0c4e0806975b33b461b1cd2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3438c3ee6c7846a7db00c0ab3db4b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ccefa2dc5a0cd5756d3d9cd57b504106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73101f2abdef129642ed069cd8841f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591193820e11f7a7c4a03d4cb22b476e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3bd19066ade29a60931f023d0ceaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42267d9e7a6cc3bac92061a0a79a7707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b95ea06555018698c2f4fc082bf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab72b579651032dd1c561ae482174112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd423fd293f7a95c91ac9b4cd5d8f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6188fa688d547975f416e5978c1f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41dcedf59c5981c01cd768389cf6d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e1f68d7d1dd9cfc9ad3cba6b7e9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8c0892b766bfd5baf7ab2ea3648b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae3b9a5efcff2162e71a98887a0431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c209bcaef8ef5e8af248b2fb3515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2031d114727fc5fb27da77879ec82e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9c8fdb5b061d16480b89b48e4892121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddeca6d63d2c71ed83825c76eb689e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6be95d0033f41ba91f849f9d52c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f463424e4e823ea6ca9beb554a5f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc432fd87ed89a8c2504aacc00393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9858c3ab90c2a05860e38b7b4ae3f4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f56ccbc7912bfcf1201ea9b70a34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fe95cd9d8a6a6c79ebf5b1d2e3d73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee373bfc9378759edcdfcc3b0eef4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0e32c5c874270e5e19aab283a00a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf866a4ee4c8c7e172c2c4ffc0fd76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c86b411cb6154d13137b48ab5c6a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d53923a966ddd141de775c86bf5a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765684435fe110593ac43bffebb2a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00027dfad4f760894f657ded5493ac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0408fd4675941fe6773948594fafa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bf70101dad668c24b13167ef750f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c6a31b0f425f651fb5e182b37f4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f370edb0e8c92de16cce91b0f3650d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522017023d1a7b620f179abaacc05dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40810a0ad40d5ae934a09d19c266e5c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd18c5ca8dea228bca79a693c6c182142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2977a0fd11dc2ea6c16b9564a1d4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c7e20e761805992928684d679d23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0420e5007043a35f0f57c68835ad0c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6167acfd9f03471c1d931bb805cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27046481578ac800f6a320b9b7d041c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f66b6b764a5fb787bf3f3534267d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5c95430592f31e60173394f2bb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a765a782f8f21215ddcc528bfc807a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca5f0e90aa5655601ce8135bde0873151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff57e35183d335ff788fe12901cb786152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f223f471ee05044c53de88a0d1cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8cf281521547c7b81ecb711fc4d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d80e932f2b9363b93e956ae673cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af78d3265b21bb5c065f1f4092c7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015853858f3604fbb8e51420be74887a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70bafdb142912dceed9bdcdb5455a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b94fa8475ae0d6fcec4888790075159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec904875abffbdd5ae95c1dbbb256d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c598fff1b92c382a5a9a6d91d5ba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333984578b8dc937ae57db52d2d6a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692400f76d726c6759e10d8a601da3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b0a3bbdfd69d596a66ba13b3cbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9e0174c347af25e1015dd186d814165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c161b32d4e571230230f9ac6e1436166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fe499924a3b9c0581788e8eea465d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d8c6c39686baa558eb0b127614ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2e79f6f37e6e1b9de0fb9327c7da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda230ad2c7e1d6bc99b85630e5af15b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b7e4c2a728684ea58a94afdb5809171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff10f26a950da19a400684a9e37bdc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff676f1a8f2ca8223f3fabf72ec8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a33e8258b97c771fc12f962002a5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbe2fd023c31a916e7f9ac58547bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ad44f4ff53d7dac74436baa74179176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa272849a07d46bd134bd13b5ffe16c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a61d57306dfb0a44b3c8f74477ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241dc9ae9b91918802f8d35a8908890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23f2497f31e157508839fbcf633a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ccc89f9710cc178fcc57d369423f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f8fd29052b41c3338a9dfe4d1723182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048972c60c3aad2bdaf3632dc5e5304183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15295bb395a47964e819ade35a3fdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829540450dc9e1d0d124b85f99202c36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a33b83e751bc97fc315abb3745857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb9b38b1e371c2abc9adc04c636ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778d028eca6064f34c0668789402eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d52223072450e880debbacbe449e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbdf8d8671517e33a780be779d4a4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8aba9afbc21df1a84c78a9c99290191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3969daee0ae3a8586839bb9ce1892192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f930386385b4ed0bb9b22b840d4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b7dcf65ff913ef35feaf02c8093a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde52934035586c9c5763e73f694d27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48786fea910b9f8daedc81acd5d41b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87b1e949a5a8a6b5885e99d2747e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c09841732d2ad4fbad0ac624cd342198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5fe4b6105cdb205f49b53fe1c3d3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf860769f4eb1831640f9dd7c05e6d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b69977328a1dd40b0ce856573292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2339f3a209575db57e63e1cb4f572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603f85bad8e0fbb3a22018a6f5bd27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549718af21f1918298e1375bf48c38c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77d63ab2d273ec6c9bc667a28ebef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec77e6ec06792fa1164b226ee1cb5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d90c135144fbe62fb5aaec97b5330207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99727305516d69273e34ae9ea9d61c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f70e7a67cb6f20b3e7dac0e3350b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b7183cb1aacddc0d6b1fa87dc0ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d9a5e071be79088540e46f16a086211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556364081bff30f03597529b13a048f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e386faeb11c325f930ddb0e8e6e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c590f4db09b61c4810c551337ac9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9651f60e7bf74bea1ebfebb8a70e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb4c2bf03a2a72856b23b64ce2d7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bd4ef640d5d3435e5d5ecebb810a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102699bdfd4d8b15fe864ecf6d86a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b15cb748760ca3a4dedd424c03c9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666dcb4acca4b3f40a9ee316f15879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fc84ab3b25e2b3980c64c2b9d1f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4021a168b45a09e6fc849e3cfa90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5cf3daa374a6aa0d0139b8cbf7fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5656fcc7ef78f704820ed392eaec5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f06c23dfdbe3a4963c76fb0222021d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf764ce229df46904bd4bab51f459b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991c76c4dd71b20ece9a4b9e422e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f88214e85e180266a03813a2c6fefe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c923f4666dc859dea484df4d142a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7f50c90cbccdbffa8d9a376471594230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280720237223bebd646d4d264ba5eeae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6083830ace1f930a9369a2e7432b88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8c852a6814cb502008f40f57e3d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538c2a28243ac4c3d854c3731e6c56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62477805ca5bd74e8776951e436cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa95a65339732fd66ee90d164efd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e0be0ff47be3196caa75c0f1721f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d361e4442b10d112e9fffe5aa15e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc3c95f6641e32cd363d026398c081239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71557d5e49f61b0512e6d3d3d87b9cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39323abebad2bbd49f0bbed09ec7060241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679708d1a053236164acb31ebf349d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a6f728c5e8c530acd23bce8cb5aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1918ece28e62d6d229de880ae5fb08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60823f7489f00fd0b8a4d15beef93b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc7ce56126baeeadcdb9668ccf695246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7da13df6d2002c8204e75cde1f0f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696d7a30426a86a32625317b874ffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c8727b98e012959ae0ce230d7985f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d5f46bf3911a1152752822c64eeaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595fe512760501bc2a66318b43646d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701f0020a45d02074d6e16aad63b20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f45814cf7495ba1706fc52bf3ff56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360af03e1abfd488d3dc4bd5b19389c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5506d1fa8a74a4bac0d3c5507fdda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf4aefc1c1829ddcaa56a6983743da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7075e9a7c8cf252358510247f6cb940257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2e6dc3511ee545fe51345d66bb97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953320243784eea774a7db60250aeeea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be178f676b7635e426f1d7bf4bd08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7535effe7714958e8292574743ea3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606a3391ca1de0fa93f38c7f423a62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573fa86a83d666006f73902e30aed8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bca006f610fd549e556e735a2c204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060e29222fe9c5c443fbd8ab4ec26f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e5c1664c8eebb90edaa674a929ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc541c79ca6b0edb9410dde941c3fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e834abda78f49e1665ccfa57a7dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4aa46efdf6b4ec52d267891e372b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e37d402836090b8dc7e2f590810b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef176a77363d6b4f613118345c1e3d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9101d85640f7c4a19b587b96c42764272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615a4c361a5c92d4b45b22a7dc2ead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93644ede52fff18dcc1d2d81c62ad32f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3e6728e55a230b0f0813367b80ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0a4517ba6cbc7eb3fbdb229c2a3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aacc37e4b7d7a76a41692caeeaa165277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52559a9808f94d0768ea01dccc7cdca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf154a7578b55df0119bc1dc0b44507279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483acdd3a83276f0d4b5e0ef93050618280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d79d6855842b1b7b22800a87806ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3550cdf61d5687ca24a84bd5c903282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24a22684d8c7a5375cdf1259666e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941044bc1179da0d19f4dcf0320dea5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57cac07a17dd861f003a080307e0c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47367269284180aff63b2c1865e19ac4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc29e29423312129615f1e6cde498b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530e99874a53c7af2de9db1aceb51d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762a6019d7cb2455f63ed56602d23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8962895bd0871058c02af87798c26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae1ff61a2615ffdcc89a871b6c637291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03b02eb83d71d11ea1ed432d97e0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80698032ac7976bff1863fc09f5026293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8c46e02a9e6bf1483340e0b0455b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122a90be9f3fc870d8794ef6eb6e0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752b6d52f0fa18580a1499b0cf9c7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93eb188469a5ab7e88680df11a736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9673e67d664cf0860a740fbe965fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4daaf4e13ba70797c3c42d63e019299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1397043c75ab783bd756b5e5312e81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac046788b0109af48f17f7043aa77c35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42694ca14785fe79d6fdd7711748d96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c2d99d694a9ce86219ebc2499168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056715b2a0fd37e1d1dbcdc76b64b4be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62440111a234f170b48f0fffceb9e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7edd1cc3ecce4825d640cbcf64468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616a69df4adf2b4c752749abf6d740b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f4390fe541c04a3af8cdee9e6b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a1e32b6318a51823714f60c862a65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8184e0a81f2837ec0dcd5c066a7b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f3cceea0ea8c729e1940b57f13e18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c142531ed0df3bbc880847335056312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ecef467e14b75905a050e2ed8688313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2983ef90fb373ad7b9dc97ef402005314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d872d2adf8bebff27ce9230099fe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba4b794468f46668e08fca923a868a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afccc205b43db7d92f36e946707f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6260aa5c6cc6c5d5d6f8740fc01eb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e27ca5232cd31b4a3724c74b69ab1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37d2933e3615df0e49ac5648e4686320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86414cd67650d364424a6497ec58ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447891d024a8a371d342e67a708511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd437d9a498cf845a8c9f55e08c9bce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de42fbdc0fb7eb0765ca3cd585e12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620103f5eacbe97d478e867f92a36996325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791a8809145bd63c04ad3d9552a1b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9b13627cdc9e9766344ce3ffbea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e99a1cea38ff523095729248e3c155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ca169bd1209295c05643deab2cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b87a0abbbfd9c07c557efb6ab2a68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9de908176e489f156287032f5768331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1065009ef7700580cacc21cab736332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5109ff316696757aab354b3a6185a2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14ff31c6cc9219bbfdb1c89b67f04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87159b97283d9fe1d2f21429467ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e3e70414d09c2fef6c56cbd7ec408336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7bc227efefdf877de8ac3d7d64578337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18887cc3ccc5c866755a37088b8eea91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf90a0eeb43f7fdfd3d3a3c009cff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573246d73157787c89b68f236dcfefab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7b04f3d8fe2f95c40760e315c500341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730cdc0004a46422017b063f7c737ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d19fa5e1ac2b918345eb5c6ee8741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af914b3aed76dec41068660a41cc6ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e2aace1f3f700abdec5356eb577ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50bed1aa43b3aa55ff860834d4702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36895d4f2a65c0cc57a4edfada8ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49afee246cf2f560ea272c8cbb47d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d090f93a93bb055826a32f0f6fc73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeeda92bc55fa98b33b58b863bfae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4c8f3995ec3d81f52cf1ccfd478f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026380b2e8ccb19b2d90f006949762352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e3444b723ddbac9379beb6f3c00b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a9aeef4b709ef9d5b3f25c7aa38a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92447927ba940b74e01c029321de9514355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2668f627eb1bb4b735b91dd69fb0b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012cf7040f9946475fd566cb6d89b43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3cd9ac38076b5aa009a36b0849ac4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9b1a777fcbac636567589b81d9c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e8fc853da301d104036a60f5381d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280060e7b4b8405b67d5b0b08870da5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7678f99db32aecbda10376113eb611362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eadc4a43ed8c739b9da580ffa2072b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495844897f9ab565a75a14a818cee2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977980f06a293dd69e2824abf6c1abe4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ebec1f4aee815e62ab40a8546658366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8b06e1f11c367d3109ae8408a151367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc75acc10583d004fce207d78fcaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a83d37513d6ec99513d06b8a6b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e394a107c67d9a32a549813cf6c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0315802e97faaa04438800a687b6a38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e414d9a751115d57b47195504faa6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529994981445e34e80cf7ade797c57f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff6e0039012524814516011dd5f7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9fe130085578e6fa6785e52f4bb94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6469f0245bee742998c5dc7d87cf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03774b2536a9f85e24607f2033e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5abf257820afbc433bae5a21875fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552b6c8991f45ff87c236d5fdafc1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92833d0970b2ff2f5ac31912d36ce5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8cf2a394bbaf47e79b6a15bd3d40c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895f5e587250cd14db6e1fd74e6232e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533945b867f8eac7aaee1b1b31fc732a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915401f96fcb79606ee9ce816757859384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802d726a04ad5086a90425da99effff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2712cae29a18d7077738362dff6de4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303692480e1db55c301d07a77427aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f64b5859bb89b16e2e17abbdfdca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200795422c0b9053582ade38a35c028389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0807a1b97cc46c984ea0a0b541c2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe51673b1fbe9cde589f582e520b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbec561ed120b5bc742d53d05cb4aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f22d339198ae9c531a0cad4293e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a773278229ccd1cf422cb5d5de3e89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaa7eb74a4d5b47e09dadd2cc73141395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f80d37e37bd24022fc7ccddc5f7292396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298f3b99d905191fd59c5747668cf5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363510d71976a94e5e517858e0d4bd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da26b1613fe6532a772638baae24f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443c47562367e8697999cf4e859569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1ddcc9f222e9957989a0903beef71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7adcdbb994aa0a0516ad1f184def0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c492741477a537a4517f5212272355403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3354b7c319b22bb39e9c968c96c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffcbf7326b82f2b1e7f92c997bb80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc103204325402b12bba9448388598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935aa30a4f689a36e7b60d1949b6ccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d9128b574c1e42893aebdc6ebb856408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6f4c94d103026fdce8b061cad8e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411144f5a99cb2fdf116d7d1352ebbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a80b9ff2f65bb41cbb1702e0b68a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94aa7feb8e1ca06fbaa510445e22b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514df5538ee83e6b2526b7758d6da7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078181a5198fd4da74025ff37c0826414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451f0d1f33e7dc63597a34b86b474f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58cad25c1ec32acf2444eb8f367619416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f369665065a9e2a7ea8794a780ab99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f4d51e3e0907492c4afcd3be86fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f46faf0e4e1e2198ac8de2b5cbd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06982b163f750f60de2dcab8b3bd0033420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f862079ca6dd20b2368b1f300991f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804158cb498052a8c5c968133b01f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f57f6b07f9cf945781495f5fdce00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be6c32f4d944f932b38dcd5dee3e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56553628360e1e4d52f773536b276fc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287da8d859c8122df21d77d8aa21cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96404fea539253f8ffaeffbc4f82a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef6f3d045cbadd57ef7c9264529129428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbabdcdc85d4b7d08139902075f347a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61243114ca2e80fda2316b42677830a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec13f001ca3ccb14c902b1f79b09cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85092be3a20d9192d5d8b8d058fa3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7490869a11f12c22c419214bc517433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6bd84b607a7d5781582d785d8bd1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e08ba832d9f03b2e6c54e2e527b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134cb14b92b1a21910a64fcafb66dfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3f80fe4c9652ee50d47120f04542437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1af7bca6137e18b339a78b2e6fbc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cfa26528ac5eb189ae14c8a073b05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da782002446039429cf2a3aff4300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb73fb706462faaf442f8cd625e5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878a1360ae13b2bbe7ebd2d53c2cc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e48102c457f3fdd6afac4271b6f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6447c554c07763de3ea9e330eaca7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755bb0ba0b4eaf849a0298de450b0a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59450ecc862ee69c44a4be4e089d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f3acd0b428077834a8e54805d4a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1aa3b4ea4114677c21556ebbe300c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4dde64108488de70f0437447b0599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f06158a8a17303638a895d63a3d4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f495cd574d89574508b32822c8735451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5c67f83d29318de28b8b2a59a478452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f01e831cba2c1aaa15cac219be352453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e209536393fd43eb10c74950d0b1f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17411abf4c9d828dde97868206084ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e778fef28e059f9dc81f3939935762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baaa0507c58fe849f2966f01a63031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a21a3218113144ee3c044dcdb84a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d857c9e6f66848ffacb1ece16e64273459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e790eda1cbbb80e0cf69145f8ceae61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f88cef713d2001f3b9f73edcf737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e395febbcd371b808f49cabddb7542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee2cde9bc6a5e26c6838e2d05284a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a9e5d816445946995e576bdb7435464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ffa7c58fc8de0594be205212b6429465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df01a88bd845a84dd755a1557d6b43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2acbb45db824d61054c0210f2ff2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fd0c093aa323320709542504ccab1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c8799d68d9a0fabaadc64de83a0d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3229d530e0ccd3eb956dab49caf51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be72ae69ad904725a8e1d30c723f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0f33ba8a94991a6fc1e308538bec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49470b4474fd277568717cee855e3ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfdeea1a92408eaaf737bf7c0790fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686577758e260e7ac7088a17726956a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009a9931ab92143dafd07e29b73a17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c5b58c8db800c27045b67c15d7f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acddbc744084a0dcbda975c6d4ebd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627231e99923fbf622d24d334253bbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b32ed0025c0a11ba76aa048c37e17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488ee49d938c21f570f0869a4b0e6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a1b6d52961840f9ad62ec5a7f67e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24cbeb0f9738329baa4224b426362483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b604fa149dace283119c953be7d845484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae052503e506953579ab21c4225f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f09210b90eef1752bc09f2be7031486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839047ab85ce33db588ab3c1f7c74621487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba15f3057a010b421794d73d98b55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e2943107611678931e1251faed27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf3fcc5c0a8ae4cb6b16ecf2e5398490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589999fb0863c9dfdc7924bb3bc339491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d31587236bc2980ca4c438d66be2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593e5c3f88eb0e387d3818cbb5639f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3eb454e8b3ed2ce2820c41f8643fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31ef032c47d88d3a165ac9571424d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93dcc1c41b0fb663c6e4beeaff2e85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6c73fed7be3389c941584684f4a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0d847e5e10a14a98d5c9e05fdbff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20ed063e6bb29980b5cfb9aa638cd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d1b4c95c9de954b86c6212315205500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b329eeda444605854411a476e8c8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6250be8e2981cc07748ff6539de4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe74eb7e94b148189c8911e54ebb7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247220a0b7f87dfbcd605e55aa4c48d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34605a6592f381fdb170c544f0d29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db2320fda0e2d393aaaca3c96a665506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844593978a0f225c4edbe2324a72057507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786446c222decff4cc37aeabfa57443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3ea089973e8d0c4b31f69016eabf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759adea8edd67d9824a192c94ef4f1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bc4c8e94d01d35ca6a471087a483511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9665e2e423016495309df0faef3ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05286240f83e62581428b53691acd82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3f919b9800aa13282ab2d7d19bea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff0ee50fbf6a3eee7af26d34d2598e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5b8d194d91eeac5794385eed7c5b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ed8cb488caafa91a39e89155652a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c5f51eb69a65de0a6c0bdcb6afa0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f3364551a73382e1cb204e0e3139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ccd93a1eff937c6db0d01cebd5d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df79111de3b956c03eea14b8a780f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e970878b17a4a14d35a32d7b599f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a6cb426a6fd98ece6f63de232417523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dadfc186fa2d6386603b9ade0b383524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cedc8325c179680781b12226194de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd4ced88706995b6c2112683fbcb2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaf4a16f8145629252ffb28e66523a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355f800edb1ce5036f82b9054754b94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ca9706e8653a0b77fafce81c232c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e2b41c1ca6a87fdb0b09581fee07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58be7cdf4c5616163b8d6cca4faf96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464d422d12b47d73c0a56584524a3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92b9a384485742015dde862a95ae45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7c7508394d15929e96333a08a9ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11badbf5b50b5a68da09664c268cf7f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b304d382613a8c7d4caa2dd9fbfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b6c3719b3d42824f161bec8cf14ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393c17ff508e3a428cdc3ca9564e25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379fc880627c6691a4d5704306f80a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f08fe24b8b39e046824b2328c03f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e15b6d8b4df4f3bc6d7d5e912d314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb67b3130805e855cfb81454432c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae19efed568ed2ffc0558df4ce557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df17982b039c47af1b266ffc965d458544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87e6bfd0ab60436974e6643b2214d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0293fec09af9e2133851f4b6e45904546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be253549b05458e70bb360c3f6dc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bde653a61148b284e4d030d5e8b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c58e0a8f5031ec222de8263b224aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0c3798506fcafedca0fd37b5e937550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506b1aab4324704ab160598afacbd2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810080b213d2acac4dd73038ebb5f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bab596953c73c357a2fd6e9d76a22b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360b593bd0172f6f5b2840e72360ea8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb328c0fdb9153130cd52797ef7b23e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99ef02bfadab6f1a18161d3d57734556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568cb1ba96bebda7c0fd0ad30ede8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e2d113192982b19d797ef3f72a5f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be2c539eb673e851b96b690cffcca2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444af514905898154e970acc1ffd6e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a9f289e136fd4c0eae65cf9f6286561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a183833771865025ef2eaca0ddbd6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12bfbb2aa0fa6d648553eaa07e8125563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d2b3fa706a6962136fd2468a3dc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be1da3a5ebe2589f8362d424e3ed7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225d9d05467427b2ea31d8ef903a0ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0388ded1d0b09ed8bc9a0df95bd77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e8f40748ac916288a2887b134367568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e11b72b311566e7392af2280b34569569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f7c2bedb03c5e4f2e9958ad1704a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce470263c8896e998c92934f65a543571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be72bbfae8089a09142f1120fb13a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f0b43307f7327be09ddafefb1f6f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a6b0fd197399566b16fa3ef5bfd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991de362447d40a4ed8e2e81a1a4923575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f46ad3ee154dc90277d0550af570e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746890d3ad4af08a75e45f77a262de90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f5cdf1970a19200c260da28297206578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b82238e3179454ad639a077ffdb9de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d741234c0ba1ead757cdd649eadfc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faca63d08e7b09978eecb848179e0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730f13b6b3d9aeaad9344b56ea88db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3534b7208ff2c0e9971f13c62c2d66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a956ebf8b6278e4bc9069561288b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85841a370ee1f7c84e9f748d4c6253585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29337b32f666ff42831f57ecd15be4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fddd7f3f7d075277d9e0dca402e9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220c57f0a0375c3b430309719fc21e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281b8f620423967755c7ad25a1f822589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833aaa8fb0cb871e34e0b232788229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f0c0fb770e2b93c641f71bd3ebddf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b311a88fe8efed82c712325f8f7de8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdba5adc80ab4a525d00ee46775d78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044d522065a6e67c3bf9ce7971a796594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b4adcff07a03830f53214ea3d342595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89cb2ebd98d80f23fb24e95b8d0aa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb6159257c3a595d167cb780b5b06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad6f75916f4c28c1dd58b5f089586598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05331bfa6c8307db8cc9accc3183bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8615560d0628538008903e63c2fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51601e94485fdc3eea4affbd03c31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0630ce1a225e7ad3575d5a4d255c85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a212225dcb1a88388065f1e2e9759603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca589c3ecb80e0f4f7e7436d1b7b1a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d27e562b831188fbc7dfbb4a0bb9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c081b3b840f794ccc9b71bf0085ba76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab76fe0bb0366ff2417a3299c824f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202556bba8c74120bdc3933b2450026608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff762379bf43eddbba371441c971b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d891d9bdb1b79570a8286b690016f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7da736642eafa48d13d7d01166667611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e0405aac2efc744c54c25640fcb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0181592464de97b69e4af6882ad9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08faf01cf1c750fe6a5606c4aac4083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a733668004b3f1e3eb48e494409eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e8d8cf0870bd34a128a0b95d4a0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14584fc05a6a63966f9cfc66b2b030fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d6d52a635a9e27e5331f729b4023618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2239cd5924013d676c62ba8b8f5e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac3f02a83d6b0efa6e3dc80800eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1134b98b739676232e9624cb4f0fec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef208f2d334707b0187e6e234b9c59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798ef6fba7c3264d60b0f302bc3641623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e687fe91d83c84889bf83d3be26e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c40be1c120140cabe04a1239b8aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77cb51023b71a02ef784289ed8edf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5e9d5d04020599bfb1b00f3ccd28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77d70fa5e614389e5289717cc2f126628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784761b3a8b23a4843dc48edbcd5a60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef3e182cd0074d236784a7d672aa1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c7f85f8d99bfc0f46ddb4e73a683631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2df9714a00dcd36fceef95db2867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef5a43da576f35441117611c5594e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b98d363fb4d30729e8325339f40ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c706f8c8b3d0c6ff2e304dfa95cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dcf1c68cde86b6511f478de4c3e18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504753b158a8378c904997481d4e438637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f21f3aeeddfea91b3090cf4423ef57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ed81f089eb0ea63779456080c74a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6926e11c0fdee9dc4541057790942640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdbf8f2c5cdfd3c711bac1e7aee1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b41f79b8e4f89bf95a4dc6f9a2f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586dabefab10bb88c00cf13761d068a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fff929ca6f334ace78158098ee435644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5958ba99509f06e56a392be5bb2b1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae4f0e5aec41341b9812a542d7d7a646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b728886860f6d6226ec45b87ea04fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43606bdb5338b7702007c39922c12792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9ea7cfa381f8d76b48bb5275bae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19506a93f43ba5e882ccfd3a72d894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf20dd3eddad0e4d7f6446590b8f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb0ee3bd6d0060e9a5d457e7739206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae52624d7631c7822dd6372459b5607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52255cdb59a04a42accec31a080dd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136364727537f7b08c5573afb1cabf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c6e2e649d6e5212b456b76056e1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2e25378b7b67641158b538b0a62a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a4ba1a5b7a5059a6a32aad7a5bd7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce742a225263997217ab39c217c7c7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344da60d11aadca36954f9e5c945c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893578741fc9e806baaa64f10f489f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e093c1a013143441bb61efdf6aa4b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8577ab66623a972f02a0e9eb898eb2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4aed77e23c83ca3be818908ee8bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d8ca1ad980633741ea7a7380377719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f78ef646be653ab15c546e84a5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d268704db9fcfe9d70a5b0c88f6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664de116977adb58a1e183f103b9ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d9dce7a3baed6a171f37ac3edfb0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e4d106281bb30c117b83a794fea9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98bfdd95d4e78addcc2c362336bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc60603b4d01d38a80889ea35bdec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e57a6f4e75e5eebc3e554a36a83bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2577a01c9beaedf1cd45578edb9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839bf18f46dd961f28020a1df033ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea2ef9d5236b20144cdcc108ea58d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79208a812bd9b1ec7c94709a2ea5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc603acaa90a003be2251225b845e3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a26a2ee72d0a13e852ff40a632c62e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b507b6d6809e3dcf97ae994c120f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf607c676e8a86e93045730df956b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b4f884e34cf3f0f8baa0b13ea8ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436413b62577f4294086582151e572b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3f3fbd6783b8dc28890a1bca9ae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e3f7cceda144c6c4046ccb6073b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ae26caf4017ab72e8373c2e12063440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3cfaf3c3845415376efc8c36442b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04bf44ab393b6c5709ae34820b57a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6dd4a0226c583c7a33cf4de48a9e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4be87fabdd3cf56d05d8f5bf8ddf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e88ed4a934a94cee155669c9785b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704296556c09c63dc739e049bcef3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c764a31760d03ddef8c71b54656d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b25ce4df0b513c5f81a10b232c9d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154d23347383e4b01ec9c9a68b5f9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938223f5db4ce763f15cc2392310178e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36a1721753562296978513f47b9fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780950497929952542d66d4ed84ca64e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb7917793ca2d20d496402688939653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf858c96b1e7b4d5538d444829ab1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffecdcee78ce5b762d9dd1544e88e1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b713d98a552a68fb83b000e587109b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e9097c40eb22a1d83032e20f7b1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedab1351a925ab1c7d2c1ea691a9f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98503a54d55579956cc6918429b04e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf088d8b2c2011f516e060859fbce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d7d9f9b92edeaa776680cde7859061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5db024507b24e58372af5dd524e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed958213a736082b569809285925663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3dfb6d23e9b47880acbbf8b7280764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cb7601ce313179479afad700159f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423bb66fe8c1d9d51d8bcbae4e39e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92014fce859a5eccf98530684aaae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568b9e7cde96ab796380a7184ae4d0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c513792006fdf1e73741619896d2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2762e700a3926e7828e5114769023e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d4c974b6f55bb20cf88e5238f0e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8e1e3116787c8fe255a49af97e0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2aee71d4438a0a9693de69a5196273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7b63bd436cebdb00c9bed4563fe2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab66fcc8f8dc8d80bde9ac22a9599475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276795a3cab3688545bf8daced786cb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e1cc0e84ddd26c54e7057c5be49377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58fb79a8e1ad0f02a082259c46a3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57f55b3704a6d93718359a745c6f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b844f54741e88cc74d2392c05f91380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d669586d78be722951355c2a7ea0ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8caa38e029adc195eedc12481039e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92c2a5025dbd17ccd180201e9e5f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c891cf65d0fb5e2445979a5822e0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62356a45cab96cc483f6b3925f2512685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ef97e0d9f9dd803f0a85505d2f1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec23fb76c2addb434aa9d724ec52987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdbba879ecb1b4bab9826f5c08905e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79878bce459253f53e9c12ac6dea289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c16d7f3b358ddcae823e7630600d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043227b6e15958f83d610590667a3e7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9321a76d8deca8212cc27068e324792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b048d770b8f1303a823006baefaef493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a730f2e26b08ac5ce98c798b56c45d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f5d1908a994c13f3a77007169e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726def44d14748f9e897a7c21b34528d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a000d0a0df2548675d305a359fa8cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343df7172adaee5d0b1ff69b18c03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935975cb637e74fc4bf24769de868f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a869b6bc2a29e695b40b0a8b6b5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecde42bbcd89f5e410d2aaffc78cb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbe94428739a73c79ef75d41598b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42784f7c516be561499e88251f6915d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae088c3c1d55a3e45894df2a3db5c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d4dfa5ad6d9d06a310f94db689c9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f3ebb0beb1d7a5ebc39deb28236d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b9158dc16ac2a2d2f12cda24b22ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64990bb21ca99e6bcd5d2918edee65bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19536d388a7ce6f947053b5354e5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79476b3e9ae3f62470e931a98a6c35ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116212fb21f8fd8535c0733cf66f6c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb8875692d49dcb05edbce8d0352a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde12c98c81012ef38686ab56b7c7de3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d911e87274cd0ae24c6176e402520f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36eca9787957e9a65969cb73ea0cd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105f13d6ed948a889c8d2a19ef90f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e2d0f3e09851e4038ec6f4468b5f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c1f2509a147e082a1c5a48dfb20f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b393b6dfb9cc9b912a6ee5f1c1dfb61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7951d4e292dbfdd552a35054037c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4752ee2b197c3cd4b548ac4bd016121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6c5bddd58ca660d8b9a83b1dbbdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6fa995860fbe4376442113d00379d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac85f34d4569f3fbd18d9bab9d09e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0c862fed827db7e271986392c3e64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40e4db70401fa29f2d8cfaee004a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187a4cf168825a32e5fb39a9069605127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbefdcb864ec5f0901909d781185ad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d6c68d8e1ac053d116c94e97fd7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813644a5d6f4dbc71623477fc3dace130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab293c58339733583957390ecdb6dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d5d132abe9299cfd8c7d973e23f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532108ff6dabb96030b4bc64cc080305133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5868a7846a838f3a32a421cab224b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a4ab6be98a31dd9d8efd0a1f1c84d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05cc15943b70344254c27f406779c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe90061b9bdc0a21cae1f7fefdedc6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab3b53ad9c5b20140d41c8a1141aa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9dab7f35b7f24d4eb0425cfed80d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1794cfafb371f4a02cc2c653b215b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31556350bb3b5524fac3e5c3d6479c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de2a0623d60aaa4b282fdf1fb1cdf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5776c8c7f0d28868fc21eb9ba6ba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc0313d9aca718ae5bacf2058fe0fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fcd8365e89965248215fd0b7f05b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230cc4ab96dae5eb449d98f986f52c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc36aa285747e4eec78aeef7ac7ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a928f45a83c663fa1e1767017ea5e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0eca7c6d2ea9fce3c85bbc61d235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53020e7fe128088d4932b2b75868ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84f046769fe712d18cd6181c56c54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95c237f00f23d99b00cd8abd67492152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980f0c887d96b208f7426fa4bedbb1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1e75bf735a8bb44732133ac1a786b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cc916a6e7aae18d0da6c0010d0cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f488548b3ea8f9d8e967031981c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f4c067cc2c52e2d664a47f539e66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6aa228d9f86e5845ce100cbce3c67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f88ca09e36b000ea9fc03b8486f45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d81228b512e83cda01db4207a4ef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1018da788259bcf11682c13e2c9dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264fbc6e2733ef5e01faf181afd5395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4957254a128c9e8576ebe2ada0a33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782aad5cefca7f7d778e0914c712ee8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e68260f024c14e2064d1c8838cb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d14eb5d618664203d8059592386c42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a8076bd4fa6c07aaaa270bfe7ec2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1288042681b69f4e7d26fc8a20353168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08086aba8c639c78131e5e4cbd444169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def61248291282465a7ee50e1579e7c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112a50081482db88f8d8dd647ae1e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb1d15a872657240c8d21c1fc8ba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088bc1ca72f39d3c1e6cd0d8dd35ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a693571a823a8873442703e7d384c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ce3448779a79a934a35c9f7f53668175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed78a7a672fb143316c4264055bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bca03a5a7fa584b2803e2b6c3c63f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa90a9629f6edae16f768b0ab0ffc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53db561d4dbe5afceafffb794648e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8790befa4c76c2d1df735414d6bf41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c9e2eaf7d340a84b31d8c94a638c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efca10a081eee1a37cf1a7c2e27d1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e15fb933480cf7263248aed23a05c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ef851c5fb699ea64d17fcddda26a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4e630ba0785cb3b232ab8fc60794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbfa6b8f2d9eb254678ed087a6e591186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a2889965f0d0542578fc6ab3099ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f0796a93209eb600f52ccb65b56e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d5e55ae362b2c943ba7ddbcdcc7fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d48070a56a03d5439e1ec72191e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ca4a00aee11b202661b27bd89092191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edb9b86aa0858524c7f887dec19b87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f408f07ecacc3995bb1444c57b075193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb1beec0a9e40f4bb3db17f298617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703dead85201cee1598f0d5eb0a02fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e1d7fe7f963edca591b92b412b63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ab3672c17e6ef6f809a31e960331197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079106fc644090e5cc4ae3599f9c7627198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad1fde37fe7aa7acbbf556539c996199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7b0fed65d562ca698c71b69d580b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7581029af3d08fa2ae47bd85b63f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727ee207ddd945fb7a78fbd68e3b31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e304a67b1d2b4498c3ee3505ce6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f09bb779245e6d99fb80244b1cbc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fccae0f61ae5b49f56ffa8ea64ffd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24443c511c877fdd46e5c43bfab6c75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483097a13aa9caf34ba4a6c3edfd476e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323679242a5dda70dd2481dc873e5538208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0331c94531e3f17fe89b765ecc75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f128e575c28485b47c351a17459d428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cf56786be8fc6680ce4d61c94dd5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e6728cb7edf2d474e98843eb7cd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaccc1d546f01ef6b8f50838f65878a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530d4eee5ca1ee349def5affbd9659d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f643e873f7e5e156915f20e3d07d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29995367c8cf9558a46faa50da5e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e39bca46fc2d2f973b7f7e6f96c4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b414df6116f3b8011cd22e3bd74980218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04183998806a456622c928a45d6120c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61667ee7906ebbed6f9dee0864e29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17481a98c80af86f88e80cae7ff432f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556574300680f02fe336281b27372b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0b5e0f7b1a4fe7407de88142711e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1b6711839d2775010786f84f06f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b20368c0ff8d914102c7273b3ebd3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e32567076978c02809af50b093c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a9e4d72fcdb3988472110fec48d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f36e00752c38bce57c81d23e02b4a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c974d217334970761353d6eef41aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917312c6dd3cb7baad6bfef5662ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649393940291cfac4099b93926f03e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75796ab7b1dc932c30d6424c2e6baa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da017c81cc9f0e781b4e3b928e0e19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55995e46ffbb191a21762ef2fcc224234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03743bee2fdef00d4ae491c6388720235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e6fa2ee92afeff3cdf40b0fe042d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344136243bb38978f4b35851ff3eed9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b1dc3b3c985faba05b5f14d991af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc26d06643d3d75da4d74c205c6878e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f806476d88d8683d63acdec3a06f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc24c8481544c692a276d70e7e439241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d2d453106f97d2647f5ca57d2f29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5f57c6efe279f074f8c7727072f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981895cc9448b219d3f5798910f45fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b0301264c23d6a03c049931d37e4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccef991fe82787f73f8cf1244e5a85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd1bde16dd4926acc5902981cfd29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa07cbfdfd4703e29fb151a94cf680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d3bb153891265f45e1f3b37b6b5d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d30bb558bf94a2ae2a995f38fa4655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abba5889c03226937e72f5bd65d508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3af8c26591817b2d664bdbcc0608f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804f11c43425269403e67432834055253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb125c2f83cd598be88aa049d406a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a094cfcde9b2ef6f6846e4db78e1827255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4638a982a3faebc86f1d5ef197e65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5069735ce4326b2b94fc159569a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1959fcfc11572ad7748692231d0ef9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f708b2d0d121de4c68f63c2593f0349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f0efdd2c53d2da68a089ae1505a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74e8f234a71805a98f28614d6c7e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec777e23b620b8f7aa6eefed51300262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b0fa5ad05d30d0cbe6b1e6b7829c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09af0c7a975dcbf06e89e15a450b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486572306c33e75295594971d406a24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1549e068d9ad2460b251b7d0f870266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e4f1bb6f4ffb9cc20969a249f4ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb476436f23aab41fb56e166b014d9c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0a404aa65a9ce1f7cffcd684919f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4cd4ec2e4a649c4bfdbc7d58614fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccad19a545162816000369f13dba96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc2e598487e6e29867b2c8783b1c0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c473d870d819362ec7fc19082aa0e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509584c8e6197b37c21871e2584fde4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4b29ff2822863e03ce63606822f9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97235de94ac7c1489241b01bf86f66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb49f99500aa9ee5da0ec70278e51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575150d74e06ee3d6ae5b9cb3066eed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9baeacf385536617a37e6382d90880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa31b5b341153388055e41141ccfa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd118268a5f94ef5e22657f0a07b1e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740d905ee14c4ca27f65e794eb40e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43be2214b28215a516590b3f6aa9471283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278abe8a973fb8e21f63c3edcefe62e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a8765661e0ab333e0fefcd8c0a70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b24917f56471293d98cf87b97bce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407719fbfa32dc22004633a408bc1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c3c9be85717da1df61eec131da66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74300d6cd43402f26cd8bbfbadab63a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479063cdca5aaf3f1262ad1aa98ea325290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335aea7a0b76f2cb62ec037d8d25972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ca11af584bf03537a5a7e8a46a508292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f5906a69edbb59c893aafc85a59fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5456f6d094cf2b288fc26505638e894294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647ba99f9db4e01cf7c7ca10322852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170ac61d3aae2647fe5898196792c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8130b69a4a65733e0c8a745c2a51a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf05febc68fcdea41a06666846a4c12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da1a86ec6db8c3a01bda880b77f76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e39dfc3c02caceea3a905a9b1b67f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe7f356bfb2f194da6cdc73e56d493301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ddb9b7939a8e8ef01fc55c75945d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d0e4e420c61d6d159fcbe95025b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c211e3e57044457b429e9aa64d6dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52a3a268187e56218bba5daa172b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ba98721ffe2d78fe978cab87a55a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f48effc83043b0548e3866b56ac69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b82642e86cf0cdaae7dee6a1a46e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642b275af257a014ed8d0436b693f05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8d9a61197c8262cf5f48a204827a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b282dd91cfabb84234a8c439efc52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000bb80013d0fe297c6beea1140396312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454573a9962c75e7e2f715af65744f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d07d8ffce75c643e65cefdd9953fdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734639858cf2aa07aac1a417f8ef82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f568365e83f5b6a486715bdee871316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df286c70c5654252135868e7e9078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cbfaef6bf8cdeb2031e4a1c1222d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7bbc4aa046e4c8b1f9d886da353dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e376be03fca272bb5955f60d91fb29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa7f1591ce915ea98ef59c74a28de5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d208a2a662b50cde2cc91643149d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f663dc07408531c2926d48c086b15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c04cd37c78f5d0e7595ac1cbd93b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c913217033c73136db0c6ec9f1a656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8956e149a143e581c49c193d492e2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d38e3de5b8fa1336ae414db22d0be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876f979a5fb6e90769b40c6c260191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6cd8504eb486e11574f42295586a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bb46f3b317bbf346f10d42c6eb5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9e76be8f1b34154567fa04b5096a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe4367e4a7edb53e6b51e71f6a931332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeda2c4bc8b28aad3f650d573ef613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dd74c9256ef171813960de83375e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc840e7dbd728469c402f11a8b121c86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a365c70acb2ff585a73b769d503f0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6cf27c34ff5083147d046efe5b9dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630899a459a840553c32c898702f4aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6ffca073a048e369ae8057c5746f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feafc36db878aa3db061056cb2e0593340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6434ee288a8f6800c210c626efe8c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a625daf5a0b518afd7033e84a05971342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c146f1985a7373e9f7e555cfb346566343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494babdd94d87cf2eb1e4cc197a02477344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac306a640fe80c42bf7b77a668ca55f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9804280a4765da93627064e791cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b9d78ed18fe98fe258a5ea99f35b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95635951980bd3a999abba0f704dbfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318902ae1ad37ce1cf54bef775d3a50d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa24b7b585017a8ed211c66483231350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f744cda96f4c07f7d71625a7906e69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c2a0410cdaf78c6de9fd94172ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85a77c6370e4ec4d323ede95ee55b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ec7380f7d978297ccc767102d74c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0ba484b6b8cd11c507a785eedc56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88bc6c2ab77dc01a4c3f2a937cdbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d517c143fd67bf6f170ee078f58ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35035bf775f0d0f2caf0d94b0c2817d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2752ef57b6da6a57e90ea44a9493af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28c0c649d3beb42b5cc394a7ad50e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cf9a4d64231616e00f2315760a82b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932bfda103d43e1eb49ca8ba94b907362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1e69aa2c1ca341e92a9734d90142363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f44dac7ea34b03a0299387285b34df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676175e27a33a6d594b7a21a253822c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6577de8449a92746b0d60c793d7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c642370efff04526fb7d29d5f3fa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931ae072807e8572cf50c981782228368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ab9bcafeef8193960bee6a6e3b2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f234e9ba476d0ecaa1ab04bbf7b947370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411780df5946b0cb27d2581f7ddfec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c08196e44b417b91b54953421cc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c82e9899c0bfb5b9772ebbe50f4f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1cdff0d89f65d062dea96b74d469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6aff8692eaa1dde75465f203b6a10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9a30f23f39755e52def1338ac3f38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b1770f2caec1a2e0b4b2f23935a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f82112f21e0ea4755896b4e3fd22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2363a8f5f5ac6f2f2a96dba68fba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f99e5c339059d4a15423c6c86c056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15468c95b4312d8cd168d4d6e084f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c149e3d1034f60628822335b540e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeebab25a557055ce1d6d32364b350383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc7fc79bcbaca1bf53682c381fcab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c374d210857321644449e4f6bcdee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae6b6c11bf125e964f8c686bb84aa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15ab0fb0f9cb2b68b34df44f3d2b91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec20da1d036d3a09a1c763759aa96c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f18ba9dd3cc575b40a511baafdfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f6f944110686e10f6a4d663cc3df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22a3aa3cd8fceb2d745d8cc9af2319391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe16c0bda489d14060f1418bd3a69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aadb34086fbec78f3a77996d77589393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57601f41d2a2efafb171afe600f42fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8621c0372e61f21b15a9895289b4a9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ebcf1981cc3efaaf98ed5d3e69fa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d506ed7a30311b6d3d24642d8c977c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840baed97a9906fa62c551ec3a9dbfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67efc72b564d6efa7ee009764e656399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25923b4df1dc53915c8bf48efaff4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a0f5723801620ab1371b3d5496cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb034feb230d70ab679eac3945d723402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72dbc0680155f4595bc457c4afe6f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4542c9abef181dce70488c126b90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0b70fa91660718a43baa7ff7745e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42cb97cf80b3c5b933059fcc6e781b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a3bfaf69f6bc80fe6cbb3705ba786407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8bcc09c0466220d6c13c86e408bc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a467740da69d664cce5133c05a1488409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebbd7d6313e237eb4e1026e95b2118410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1470412655857b813fc7befd6fbf3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed84b7ba2e7f0e5f7bcd3b21e0b220412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad6f2d2918cb4993c34ec6751be11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b02db2fb1bfcf4e4fae104c1577db2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f789e99ca3d8106e3c3cdefaf2cea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e639643d510e7e933c9bcdc47170d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523b838e2dad0b2609a6c541363123417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c94d9b29aa531dd67bacfd95b3ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632254ba94d6e8b0d00d990e1fe3d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b853ff4e5bc9810cc99da0f96bc3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f007e11e2a6f4b40b73b909803c44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a4091f76cc7cf4d8ffdda08ab26d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a30243f151c668ae2e548a5eac43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11919c6efa8ca63bc3dcc491701017424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f2f4bdcd8cb87f82626c91ff4ce89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15ac3c578ef351980c3b0300dac86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad317d21dbf91411263fd79dab83f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650d8ebae2aa0c1f8132b2e889a1209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c8a3086e61c656535ebd7db906ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e3002f1f912051f7c67b32b9575d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e2982dd548fc45e24e5887175eae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e98a0d90406fc3c9074e0c7ac1426432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea02015b2f62c65c2790c99c6a4a78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d2ca277b459ec1b98e55c7563c47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9fd59924675d43dc1b5985ddc1c6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6b2709408bfe773f41ff2088a1d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa063114d64708787b1e698a06648e2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de678a7a4b422a57a8a4009ef67629438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a60f8266439006227e503c801d14b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4960e5cb79ef555366c15490fd76353440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690172670286cf1103e199a206bfbcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562538f0182e1847fe575e6f145760e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f49238a7acafdd56dfad87068ff8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9460b590f01da84a9c75ed3d7396444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19023d98d01b7a72bdec450f3deb25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3a7e6dc6c8161433750a6ffe62fd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280fe9df86ede8caee3e31e1d44b261447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa3cac556e7a1ed1a84e5d8032a1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79def6b8e8aec6f454546d03cce2c2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773645c56633749769796349b8fc57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff8125d4ad26b637e5c94f48a92b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eaed9b62335b1b111fcd916c01585452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be0044127b078ac93ff25f366de06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a0abb1ed5b5dcfa413a9d1cd7203454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97903f6f95ce795fd235cc1f8a5797d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ae8fa82350d698000785b2a8ed9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ca2d1598fb355b946a06ea1da511457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddba64fb2aaab9eb271a60b86ecc2c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e52c33d6913540dbd9f0003f8310c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638442ea194ca6112b327aa1d12f7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef04b704836019f6f7d1f711ada63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898155337232d6d13345e3ae7f72aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5fd33c348231f430dde898229b5a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c77580d7115db442046f5110481a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce78db1780ab0145069ab9863699f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca274b105b1bf983e71016593f7cc5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c04c6b1c23ef8d544978c3b40fdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d35cff6040330b8e7cd409842a1e25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b084b83901d05fed3fd2e647aee5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b361a004ed98ae1dca4d35349c6b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f58945e344a5053555dba405e1486471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603f3572ab4db02cca1d4c11a1242b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bc8331ee3dcac049e7a490af6028a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0afa3609e3a5ab0c1301b16a0b47fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff2c4f3d8da58553938091ffbcc05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259310a4c8b7f49449c23ab934b38f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7de18d58a20cbc0a12d5e213a3c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493213b8fefe94bbee2ea4336185267d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d7f6fcfe9cfca86a59ea69634f6d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c140fcbe3d28a26477629f7e81ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6f6f7f298be30d2fa05979472f36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2e1e5f1cccd39aa136f1d3a45c9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e241a00fcf82931722f6a2b1a9c212483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6adc3c07c96152879b049e0f8b0a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3384df2f13620170017539c726635485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46dd0595ba219b10d483545245886486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7673f9516f9ff22b4e6d1c6256d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc226c926308b6d6ba973ac23fa9b12d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202aa66746795b2909a788cd008ffae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d398b12ff231e18bb8b88a5c6a78381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc46a0f5d354fbc63630c3d6c9f8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c0c3f68fe1c37fdacdbe54f32008492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca314e460ea258feab3551b38dfb05e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8edc2874185034cd85f1454ab6ffb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e9ecea6ccbce035d5f4536c65c4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0903cc2513c0c2c01076ee349428f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce07c2eb4217b219a7bffeaf9e5265497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf1c2a8cada0ef8e6efc14291c798e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461458c304678c2f37b212a85e11392d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c1f570bbc8af72aee3d0f8598769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d48408dac5790589cc20e4e1bd8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232dccd21df04a3e196a43b2c399b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9569abe6071186f92046c1986fd2f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94a4f2ca0679990d1c72d3f2b412f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86518960ecb87e9aee938e4cbd24b846505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ee2c000dd01692bc2fa48b21556c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3b0e9e00fa20fcb4a3c0d6c71c08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266585ccc54113498e1e75f35a5194b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04d52c12c885ae66ea73e1a1f88450509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a2eec2336fc5cada006f0e71ac33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fdac4721bfd9cdc37e4270671afa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9535a0b0d9ffbea35ab3ff5d31bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfec94240f9c65a5530e96d1402907513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19ba5a09a6fcb81ecd655eb5ef450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f060e9eb26769e01a770cd80bf30526515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23549e23be25309a6b6d6d1d83dd4056516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a9fe1d94f80d2f602d2c6d21a0cfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bec024085bfa0f772ad178e44bcf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53332c7987cbe127fc704a63ece28f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9b605620653e0bee912714478348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82f2f672e472c6d174dc9ba181d27c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6e9f352a4833763c9547de859e02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c4f5b5dc4743e7dc33b8b0fedcdc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb203e49be1723616283aa2236e2630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c4ba8680de83fe4e4f7c049dec71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc848b7f051387768eb76de4abe9d26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512880189e191e30422875f7bab537ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8130bda634230fb4cad7efb5c11e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d228eb9d0fbe5b887b122fbc33e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54a85b0681b6e9afeb75133e3c552530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1762cf2a23bde07d6173baf0dfa39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e583590d7d55473398934df4f4e46fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba21b71dc8b745fed3736e6c783f4b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65107b2779c63d72f41cc761efdbc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245eea02a0482024c3c76de3d39782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1764c5aff50ee979a817dd235f716e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1245ca6beb2337b878e8b9beaaefa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c359faaa2ab638af3431b27950e94c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a89d26fbaac144e944c6b27cd481539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815bb24e9999c9ed599b6f90974a71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a4e6e7e6521f55aa2ad371ca9ee3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d20a9124fc8fd2454aad3c39b73c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d16dbcdbc87fef2555c92d4b19d14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b03ee419a1a10453b20fbd54d3d88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1f910758cb54414746508456e93d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55768d7472dfbd01c7d1aecafcbbea9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e63d471b6e9d6765ae05e3e5d3d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ab47710224e3fc187bbb7d7a039a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d7d9cb83699937e7cdc9fd32c35a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88405204e63919004952074d5ec85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b83f81f41e8e10232fda51501c3e7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94131c362ecb77279d3742a1b190cbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591b896c18cbfa05a358d80cd966d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c390bdea8e42d11dd16ad2a442042d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb483f3ce5da8de377878fa4f7d1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b260506d2d4f3ba73729dc9eb59e411556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347486733b00d0f2713c06e467df8996557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f2d123e65c0f59e10f91b1de22bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a0aeec1771dc9282f847bf514fe4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84977d62da3487ab28621eab6bbf3e1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec4aa32eae1ce1373541ccd84ee39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ad98117ffd8ede7616e228631ebb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694632f619469180f0ba0111655fd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dbf8beb6be8795fa7fca5f33d1bb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d231f21a72864117a4e33b6aec6c88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396badbad9a5c021baa1bf685a2dd868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412082bf887c0bace7af42093a41325567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07a40ba1b6b1e12725110480b3a8a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985e507912706d04c083006b7075b13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575c57fcff183239852497359649d12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0e747c55e3ca23da8006b78b9c02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e9e24cab6f709a66665df2a2b621572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fcc12bad95efd8133332d124400a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb493b80a718a05343e0f267c99ce3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53782d252de78ffd673fd2c9922fa0b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fb115021b1be51f05fc6ac61b4b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3277ade20dc7d16f05841b627f56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616951adb2b0d3c9e15dc6248e40b1f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15603d94bd3fdfd102f6f9a3860563f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8f29dccc21fba840b00795b4a36c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f240114833d879beebd813e46612d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83736956157fc3c42cc9a14b3c5cfc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5e2a8d0b311e582b32b75d454219583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace852ad43eda0fed24b48432e9651584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda208a5357bf44ce52562a8cebe93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaced33c5917a65623ac0cbeba595e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf418e566b363b16ce141109a821f07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86547583c1f15730c3aa734d9135b464588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade5ebf4c790ce2138d3676969fdd0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0db1053b8e3899530d4cb20faf247590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46440659c8c34801269c6d69e4a1d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76394f0b7f2439dd128a3ae956f0fdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdc3f08b30dc3dadb429e1c9b1801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc365f4e779a4cf6cbfcd8d9dadd70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e9a21b2df4153c018ef8d99330f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f54bbd36be6ac8b42bb4c9455aab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940cf20cc9f652430fffac7e7f7be4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5746a89188a2fc7d524e212d7f64d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d15110ba8dfbac89bea5d9218dea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f34132874a05b32276414a40e1548600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44559403d3348ae992c96bcd81816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43810899fc97e14474a4d92723ffce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fbd2ef3134e628de082a3bfb8ecd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439583f12e08a2ad5507278591cced46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891cc1594f7f46c2aab305daf6e92d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0fa7fecd7aca5e8fe95ac17db9bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf1637152834490276ee936f4db7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5230757dcdec5d27170867489acc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156f93fc06dbe1a4e01aa9f1d46a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba535bde72bf08e1cbd992a8044b401610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa9e4ca7f7f2b7209df8d7424c3d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d0d8dfca076815f38c580f0b4cbce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14cc3d43b8c2c70d131a00995aef4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30525ece71ec6c5fa0edee14d3b025614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2532004ff04ad4c7454c667fdb0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff07ff1ce1f753b19659c18ed667a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5051a7ee488270fc0bcbadbefa27ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5417d0bc4981f8c7fa3a88b8250b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265690dafe435984f525631b2d44bf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e311a734f8d14c8fda9f5565c05c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a70df6bc9b6676e563ed21b69efe2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24761f7ce9cb827c0e612d6b77d187aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66305a184a4f6f92c67ccb370004eb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933207211997a23ee6a67cfe0ba187ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98697e2b96a1f7029f8edfe08f403e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a103a1bf8402be31fafc6700ccca5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723967a0a6886acbcef5f2a0e53b335d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc78f23c3d484d03bc802dfb6b9b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ef32457b7a4b50560a92b657056f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd1dbcabd4979debd06a45eb44cfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720835dbfe17b71314d33706a15588631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df598d8fc95660d213ecc3f6c49784632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b4d22bed9f40312cd85f0a7ddcd78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a55777e9e223826a153caad758f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e864b5ef6609601f7d588b4c8ef2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306a704ebb90bb087690fa6e80612a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d202140cd704ba0c9f1e91387eef59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225314c624fede26e99e148bbee9a23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32059ec8668cb9e7195c76c508fdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b9a62494c796e2440ba57546f9bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3db2adbcb5bdc068bb57504b3727c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b09bd59d7254c07e3010985999394642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc98f7b247357242904fd1359ef7d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ab26ac06706e2c289ebf8ad219b49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d05cbb7ffe44b7c7d24ec15b512abd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e491dd9b70cf28c3d435b42fa18c1f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>