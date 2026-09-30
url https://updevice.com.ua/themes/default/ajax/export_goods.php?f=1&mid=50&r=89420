--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729113cf891b4287e5d5a89d6170673d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ec4c1ea47e781d864da9e28dae2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3970429ae1648dff3dd6ff5255d3063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c0671a86b2e6ec7afd6df9128f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad7753c1e8b68254f04b947a9e9805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e71ddbcbd93b2dbf4eb077025d156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a807595e4b65c9bf1bb9db221e1eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05f42b8fd122ed9fe970ec5a8688d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a33d31fe44fbb48e64978d85bb629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b4cf24b7f701e01eaffb0cac8e2c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc2d2b1cd17400c2d82e6190bf95ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d526de4a10039a59fa1f053f1385e8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89caf9c642cc638a4a25d06b4a2961813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bed48f7d2e7cb693de2ded16c2eb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0258d6417a03587119deaaa4ef8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b4112d566c83cf4a7581917de4e4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602e9385ca8967fc19c1eda0abd788d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e50aef00c21190e1bb24a87aabd8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b71970267ec1b3f2407f4abde70db419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f916a06e96f7249f2e05d6125602120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd714ce12a9bc9bf21904f05f66b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec98d2f2c21902395bcaf3d7fd318b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f346471839b86e7f7119eb67eb5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64649308bc441d3174206cd3a0bb86ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7459fcd46ed01941451e233ded15925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e419eb734073f5b59af3ed752b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532b45be83073ab1034dc1fa739b5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a5a7e0451e32b6cfe2e6b00d28f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f73df9fa0ce5ccb0b3425a1973a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549e573da7145466944484a9cad1c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365d388ae55e3d9c197a0fb159190c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02950f101f65e965280304c6330b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cd8402852490e21d851c6440f963533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184445e616162c0e1acdc44ae50616534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcac7ca8e77f5b336ada04a68a28d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974daa665a3c58e447bef03e4d8c4b8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a3eeea4a97be1c3a422e811a9d3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab489f6181091b3ff6ac3a668cdfcf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c605ca4d32a4bd848331448d569039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be8396d7f1e172cd04e46f87e390440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633ef9ebda9d8943f51d26964775d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2a3ead59f7f1838d4b251673245942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101e7f365df50dc3373f3fa063626743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c321540f774522bd4bfc0bda8efc78044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa2eab4ca7699ac39efe0364e787945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb749bc8ed044218431575cfb5431b7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ce5a04abc23c5b18bd175c314a1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568cfa599b7b09830724608f1e5868248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6411767ffb06417445f7242330748b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbd8924eb4622f1724610af77e4fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fcb5605e3a1897ce448cf774d951351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79706a8679d0a1ea028f576aa85c725a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841e5de0e85c34618706596dae18c3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ded3d47325972ed8d6888785f443e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfcf29862924793edd3db5af1e72a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0215ac98590212930388dfe5856e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7d61e28802e9b8288aab63124f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1a9b3d5bb24e71316b8df10a56a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218719abd551daf8c1c94d26542a32fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46152f5d462d777ee8375cc66006f34160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240e63b383b5075a57fc9527f4046361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e55f3cc765d3c15cdde34c201074a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101b85ea5e6ae1103054e667056577d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242caf80fe99ba340bbce565001fecb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea3efbadfc970007f3382e38ef967365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7f9d3f648079dfcea50b1a79e9b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1b12a22559e8edcaf21a1a3e612d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe792debfda9af37871df636385a65168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6506f7918e06201ad68b3f67658b55f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290e71181661fa520f7444d5841d7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb331859e866c40fcf7740c62207ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc19119493466dee6d3465f81aec9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2e7499d9210b4b2db76caaed20e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314bbecf44e0972bb42af78e41754b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ccc552d72355ae6dfeacd78c5a3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd849a6b213f2b0bd3e345182512a2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b76d1e1619916d65381e7e637cff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c8968c76a96e37dbd297d14085a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911223deabb05811ff7e817076674679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d5fe39c07da478b81de9587e44a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d96ebd00c6a656008dd4beff2bef981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb928fdbbbc57c22d5017d9a068830482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3ee5514cc8fffc54565aaeb1c9e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fb1bd6f88a9b94a7c56dc135eb7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65ccc8fa2ac21d29c7f071e9b04bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b42393c7b1c7c81024e49729943086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125603660488b946c5013a87efb15fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052ab993f2c8c0f3420d5eed3e485488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c2d72115c9b328450486338e2d9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447c4c942c72b5390b56640e5f00fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73d84b2176f26d34e6693e1139e6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef5f0fdcedb8b7ce96f94daac8e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be56a1cdd90ccb37641623182160693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b95fa456d5c0c550c866d3a23ba14294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce4b6547c88a4e5188eb2bbc4c8a4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3ecf0ee7a304b59a9d090142620e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679e648b96b44430ce8753ddadf6aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef271f818a6a97ea9f5380e02db0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad00d8aa41aebd4e1cbf73a11189fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5836a406ce005a2797c804878985a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134941fc33ba480b5a3d41bd8b27a370101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119b9fb0458e3be2309b1b839fe6acf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a6bf0ab3a36fe05cb714382b3f7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559943b78a0aed2abab3c2bb671fde4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8203250f0cfd8c699db8bd067797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebda89e75be37b3e977ae988306642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdaa5e6dfe52727f6e33d96f5d8814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359ddc9725a64394b06fbde9807a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d1b2559de315b95e74689e5d04f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e0428f55ecd316c2837348a0fd29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a76c0597b0d9aebb565050018dfb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18403d67653e9d586296e7d88c5a176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205ee760593932918f949b778eacb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf5e206b07d85fbf1435c2672c71e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0262ae2af2a19b114aa86d164123c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac623fc8a6057c688bd6692608e198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e42ee10c812f6d3aaf57d6c0b534b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7753c6b14dfb4d08bf9dd49bb541dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbcb0005fb69dff2868c79e720de47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e602b61f54dbaedc3685748da11846120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a9a3cc51f9da90d2cb97e5c8c1ae0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17da7781abfb1fdda138d5a20e8476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524dac45e47fbb3750e3f509fe7907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333c73b261feb2db169a66d060c4b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394762c62e5b27e5a985df661872a3a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59ac1be11da09460537555f637d9d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cbaa7826d67ab33a8eafa0ddeee15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ccb31a5a28e8e43df28e3953420da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2263c227dd37fb6b059b9ac2622564129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc6883cbfd3e5141b891e410c7203130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016cda663d26ce3af560d44f6a3a75f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2fb4f0717a0b564e9da2e0ddc66ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf820dfb2b55cb528a02421c303cc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8aee404042e4fa6c30eab20dfc27d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af918db560b29f149b7dcd189d0fcdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c90b8c6e04e1d899a0deddd7a811136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458aaedd3ef12eb19886083b98d1bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab34f247a91976fb12bb31649425c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df32d4f64d6f9b6595c1af7c758ced7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a2bbf03d32d3b1011ba79b2507605140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cdfa441ecc75fec1b53ab5baffd7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6791d144331d5ab6c978171c4d94c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4eec84bac4235390143181cdae97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3253c4b870ca65b76174346b82c1c1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5c1a1190adc67f58dc0693a6e422145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a96da853a0b5b0b8a9fe343a8203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b9fe18bd696c099bd7b9c28e8b2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6cd229b6072aede3413f57d1a3723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b024395209c45c967b3c511f789d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5e4c01b62cb10b32f0c09c40fb913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93fbfbfa141e5c19a743bc7a03f9c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad9d79d2342b37aa0e77b52e0b808d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3a7026740a8b122e00da1ef7a53a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463af5fc6893425fab1a239c42293697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd988a8900e6f8c864bed8632034887155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c92f86867bb8fd3f18a1eb2bf37f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de11badccf5f0c79c7100ad9461999157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d7616d2742feed794a67291c3c21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd55b97cc0fd1a3b9105d0ac4bd3f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015f1d47389e2c332e9738824080dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac6e7c8ea4300e8d1fffb1b01dcf8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d493fad181d599626786631921a23f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884f30bec324c2955db1170af3cf6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099e30fa8aa52a3e93cc7e0d7240e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cba568dfb2acd045c2d00afa8a01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68bebad2cd2c88a0f41b883f9dd3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7016824df408daa6cc2c47439e5c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8dab2f3b0fa1f1cd1dcfc4027790e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99bab174bdfb94cb3b8370ae05255a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbdb7172c4ee1e07e3cc100bda7201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8199ee91e87bf42dec87b43ae4bfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd709d44b8da72b0eb88c7689f60d5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ef7ed9f29bad4bf3483f11cc8653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605e9b0c5161e988b4d9ba5eb267ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40cbc577363eef1695540e22953c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5cb3845e20df6c0c8a7e2958e9843176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997bb3f99f0047971a4fc3f365741ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22aa693c7990f87a69d211e10e00b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec03f7edd0601e717ea588fac178ca9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b748ec822c71123ea4351dbffb19de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edecc3c3d5223a6dde0fb715a7d0211181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9dd165c5d58c75fbfa66daa7295ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e64638ddd9a191e32f268a970472d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14597837928d763632ff09bc2127b0f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058b3fc72be69eaa32c7a64c6b5cf12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ff4c18126748c553ed37e40e3a0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08298ed777ba2980f708c5bb4cd70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491ada6b78f8a1d4d2c2601ee22910188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94cd2a0222e7532068ca74a74faf1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028684b12464a4272b21d56544af698190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4126a806b713717db37756da8dcbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fb30b426126ed094ecc59c13a7726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a276931d05456f46fccf8d5b2e2113193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae97fd5a4d774365f661a91f6826ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b010bda253b9644798aea93103d6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6ec35fb1452d2a0ba2794f1ee5ddc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ecc8a39cc4767cc485ee6adc1d99d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3d40145055038ffea31e18fd22c85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9a52d89744a38985bef7644f1443199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173051095491216315ca7314cf9426e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef85d1a95d25f3a7f1da072e884c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54f52e57432390bcdbf9dbd509e1fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c58b97a1cc0e70e26e6bfe605b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629f257776dc411d47e06ee7ec76d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d019a03b5a8b30b4806343c33269eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d84d8074861a0adbf72f0e4bbc97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45440d48c0e02d3f1d82459d4bbbbc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965c364142ec158c84075df954bcaa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9c517b29df1f32774b73b68d75a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06750def0d2474bae730fcabafccb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a74d673b149d03a60a8e7389d9936211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c330f9e4a42ef264caf6afad0c115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ac495ef56c13e555688b7996c043a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d81f4b45fc69b1066641a1b318bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda369afeef38ff80631fa7280b5aef0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b05e811ddf4b96cf1ffc8dabdf9b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fffa6a333868570800744ee26d571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf89f83247016d9e40fe7125fdb29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a147148754bf28172f43fb890b56ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7a583d22c393355bf856ebaedf5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e77e4567cea1b0568d468a78e764221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574064f83735ac7b6ea8e11cb6cf92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462cb5668e77915baf53b4e6bc637d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51afaca7075c2279ba61f5b5186d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1801d5c3bed41a2292de551808864225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0908a819418448bff50ff0cdafe38f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095b53c98da4c4c61afef94e57f020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a5db396ceedf0075ff8caad307df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189de04c7b6a6bcce47e64cd12d6678229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b8a2f810298b60a384773c8c7c472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8a1e1ee7feacdff1fa13c2860aa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfdf1b6a7256d973a6daa4bac2de8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287412bad88a0e07e7a5d76532b0075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c9d33538252f1037ecb3541d8d2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd458a276ece8b4f8d852ecefb5848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10106863205132652ea88bd6d6005769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc0bae694164ddf6890a1f1d0faff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f5115926b3b673195fec8978e79ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a143e25e76b2d7600a070ddc28845f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67225b0a791cd2df7c94c11bd834e97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43010b63f11b7098a8199f05816b4aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f44553562732b496e6ac0ae2d921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20021f7483d6bcf7254fbd3cd63ccf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59baee1bfad805d5f0e008950c39a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d91424717e69c36286dfbedef4862e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b07966f6fdd935dea899a28adf9a6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6492565f20b7f05f08e186ab76ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6e7c3d695c60f3643358c15e097a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca28ae263e4dde66d3bba88cf5240249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd3182d8e39af57025811db409f65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5581ae02e69a8f04c65c2f126703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d473e7d0f64d0b55fb42589814f8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75812846ebf13fbdde387cf317db926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd02431c29f00fc3748a992e9257e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3332afbef723e907c372a8a3723138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3739b070070031df0dc9e207b2cf46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67918f101069410338f95a60126b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ae547facd99dd7da57b4d0e84909258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349346af4fd8a4deb6e6fa7a561a299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324cdcb08e5234145095c62fdd1c8f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573968b0cda7840a124e4d4c3940584261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e6a1b2e192e7b4e28c2baa32e658a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c299cc9e0098512c43ff9b2850afb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e0868bfef797af06237baf42be7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f07c33d81a8486604e9da103cc71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13852d4e947ff6a73b79ad7a62dd51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c2cfacda4c6b0362d1cf6bdc35ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b2bb176b2ce73b57e6b6e49f97ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b495350f86601fd6a8a4996bb112e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933075d937b101ae3eb90f766904a969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091af913ffd5916b0b2bed56242d6972271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986775a8a9cdd66ed33b1e5db7262d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97b4ea9290e8385e558b97e3a9658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86a7b990087dcb9eed22f67ee8609274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530c27ca35a894dfb6f40806c73919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10998a43b722b08813502fd907f00b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3586d5b7657598458f71573a3313e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a94309298fcfcd29b457ce5275d99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef65bee46930fdc9b60b40b63f6f73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da94f1eeb80e339eed20fb4491a514280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd4f7f149bb73e9981c9842b504868281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8354f34e0625dd2bb01bfac1c4035282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bdf62a3f01cd87f4bfe3ea1eb794e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957b8e0e1c9c7588c820e4ba377758284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda183db22b9282b3c0546ac30029b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e6251d5685989efa5bf57ca5f29b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475177d4d3aaff7d2613539fe4f74c1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b47dd4ad20f023fb57ff3034f325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e515acdc06109eb289cd74547bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e38259cec47b57c54816350a979ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c20bfd18534bdf71f5fd5a44cdbf3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd98b238d1f324d357d7c524e0130e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a390f37f545c48f47eda64aab6297b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1443357f6afe16722b39d36cabaea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265fb4dfd694de8967ab0660366ea4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5ed06a4ba51b995715fa0e0ffe4c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642883182326cce6276a9f7c14e623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33243193548b9999a6a095b17a98ef00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd77aec09d9e3d0dd683bbd41af470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716aaa89d95ec6f39936e2d7071eb59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83b5ae3487bcdf5b2c4670cac9e65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac047362eb86ddc8b66c60b7012625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33377b18d7b5e0eb650896844ed8ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d191a474b65713ce91ec4769212500304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07dd46a18a48137a2bbe299bb25559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89ed24f6e947f48644bccfd18be7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d553d242ebd76fb81ef08dfaf0c6d7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d129371b94ccdedc466ad24f23974308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782b71c819fde18c495e7c8dc4aee9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7d11acb4bcea2ceab04d4df4851a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934389b1ef2d51cfb5a62cfc8ae9ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255dd45de542d68fc0caec5c5dbc1b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e9b61308da75098d07ea731bae10b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f0777d9e616d71ff9e8e4907391c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0bdbe8f363e818d035094c075471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849751aeda541dc77fa007b1266b4b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4dfe8097d4088b4e24c00cffdd112317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c747dd2f0c47df35dcb2b53bc5d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c871b677e57a35419aa499fead09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe281bfc73726fb423d0b9b097de32b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0bf95cd87de0a445b36ded2b1c831321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9310052a0ade0cc8c243b835ee01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9fa3365498515af62319964c8a64f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2090baee8e32e69b3b3ccf71b98ad0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719e1e14ac061209791e6080e92e1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4d7f25916071dc7d2d96fd72e62ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9549e9d8d5da85e410d774360a38a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af0ef605024b324fd786fda558882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b33581663bad9449854e5ffcb6529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468bc3ade9460cf0e17671af15b0b8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba61f3f96890a79b64f7ee2fa83de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c2ad5c477a9c33b06df619a813a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8916716b06e7454fa756ec414aa80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4f87ea92a57ee53ae7dd746b5a46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1126a6f590237f22a73cc903ce76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10ae76dc12254fb3177380c12669c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90bbb787e250f8b097dd841608fee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25febf8cb25797fd9e3849f3fc0a4f80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38482f43ffca4d8521f5293fe0cdd4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab144725cdb6339e5e21c2e0c8f23f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cddfc0e171d3e6a6a5301d75a439de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffda7e6095a08df1777494e55a1de6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01773b94f7355e7bed7d424525e58eff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840039b88ae373e8240b04f93a6911c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b042d5f7d4d7b01c6ef588f3877e99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c3a32b91a8aafa9c6e921a56e73c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cb2ff916e130c656c7d70db7efe30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f03d1088fe2cb3a7e797db8628ce1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd552de724ecabf2d28f8e87a6fe7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887bd3a37cc1cbcf5e1eccf71a4d76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c542e3b61c5bc5075b803e22b874b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2afea569bb0e39ab0827d89860d16c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3fdf5d781b78ce5789ad522db020353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09f9c7e13c67bf0ecbc202a13b87c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bee61a1bba4492da6032c16439ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8178799b6c0859ec891eff679fba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098cc0dc8295d03f734efd493b67f15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e04166e07ff7ef9a2885e6ce4b34f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740e5994ceca2413617ebb4bf70d37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc5eb22d6707fc59057a141c1fbcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47efa2c876f5f63fc2f2dd5a3caae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e1b515a31cd16dda6626c00093da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648ea0d68ea37668287b24429ac519f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6310a3807da85b50d27287f9ff9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff866496954645a8f3892eed439ff5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352ae1524060ba9a2563a9a3ea4234f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246251bad6096c47014cfddd8e48c134367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2eb5bda27bc081e3e23ae661ee03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031df8a6131ff7b1de1ab023c9df9bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28709049914268ba6448dff20737e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8ec813f67c7c1c2981a70cda8e8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24240e63395f9f61b01aeaea05ec3eac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a388f287f18fbe0d742be38063d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9c9c6632b9b3eb24441735536bbd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949049752a0be948f0b66e744e48e4c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27cf8c22ca80e8a92db07c4ca890d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8dfda194881f81989a61a697e930e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1da521d0b462a363f46f148f4cd61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc80e2bad7fc072ccd1bc0ffb4ca3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4165d56974eddb62041fd7933a2ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9a839578a9112434597ca70c063f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ed8ad093d107b09ccec24481e592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9d54835ac508e7acb6361cbb2d64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c46b1f449b39e86e19bb59377ea3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80679e81817d769efb2359b085a0725385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502c605a33fb76fd0a5876a63de9c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481bfca0eb5ef50653071138cac5523387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea668d940207a6bbcef20df2a151d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21691a73fec9109f484d25e5c5cc2f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86da74b483cc4ef57b62dfe0bfd40e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162e35bfdfd0ac383717df2a7ceab0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed52e7c7c6216eeaa4fd9b9275e6d8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368eceea144aa209c532ad958614654393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e07c397660e23aecc33d04f1fc8998394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4cd6c35a1b56286cf743a591ad066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f776aaf1593391001fe1f2fdca17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325113d7bac6664ee42e999ef64db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2fbb37cb18c19cb534949a665ff95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8173172f9de1ea153183c255562dc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb317f1c34d6a0af873cf6bcfa927400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee135fa837864819d1f1e2918ecb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9112cdaf84c8aa64efafaac6bd5994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c7e83ff65a71414b0dfc445fee58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b415efb7e988df4c305b75dd1d08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1e2f5e6b0f0cf250a72cabdfe0a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358718999ad555bd6b979592d32774c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994268d355e40f41cd0f16ec9e81a435407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f587c55d53e197bf60cb71bc2122fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c9630befdd149436504e420b88b0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2272e75cbe2fde53303e0d1abfd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdaf4e62aac5df72594199c05424d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bca5d358754b57d2710f0d3325861412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514e221e04c45446fe22679234f11c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291439bde8847e81c51f7b00a239cca7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57be41b36b26fde0afa39134fc1b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4fda479b743b38b7f529648a6637f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d935a948c90c17dd9fc9bcd28be1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4d477bf69db2c2f7022cd7c0e100418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff84bb5fffe9aef51370b87416cf276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9306c96e1b25d9fc56b0bab5c05232420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6a82616d33dbb42c32097835a07f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d68c6f52ee1246b4a1a8edaa4b1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01dcdb32e83a4e155b670d63c8a66e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4388c396d0d58732cc2186f51eb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82316b89f6a76a24571905a163da85f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3542d048e5c45e42660f12363b34ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780496968c5e11a9f1ac946900f5946427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f4a83f657a99d6d36a36ea59e2cd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f22e5392e02e727cea17c95b14ede429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7fbf5f62e82768e418473a071de56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d54555c62760e5f5e47304505b06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35448cf6fa9eb66f80bf051e4658d02e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d4f3eec889a91da54f2454176673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e31fc0d2c6e387affd642818cfcee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef43a26d88afa39ace2cc4c9e2fc48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea9ec95a5fdd867dafda543112b04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446f211664368460946c389ae08c1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a33657fe5e596336c8d731ac36e34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2886d3ad92694423b9cb7439b733439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332d687300c8ec9a49e53b001d7044440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec474e59e956c9f738edb358feb859441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa0687b3d129f1816ef4a85b3230f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25467ef32d000bb1ecf69918d2884327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e93539d794c0702a3dc5cf27c9e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c196276c4b042867b09f7708e21479a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040437d8c28ff9d074ad7b9d6ec038df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaa49a719140c7607d8796b5ad76a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881337f4133b861258f74f0d270d7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599d9aefdfc6b02b0a805819dd999d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac281899989e3ad97b7cd9b827cec0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2d47c0f4a36419d3ff22a5b5ca60a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0e367b1a5df8becee8f99aa5782d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c207ade7f2d9ce6759a604f928060453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5e7e136c7822d4c17a89e3a7fc2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6a830e0e90f6dfb206c6bdd2c267455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a8170b5ecb80fd29d52ee1cc81baf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfce9d02dd97869549bff7e157ea1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67eb4d8e7423c0d822e7aecd5a717458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b722e39c28a1d34970fa2cf68b23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379c552b4fba54b8b59969ca325662460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce461a674b7287c1524cb0682b5d853461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7679c8dd1f029bf478979f1962ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c650844c612237ea9df88691aec3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851225dfbaa04235e481af656f5a7d00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e6075c4d05d129d6662c88f5e414465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddff571e2a116c61ea04841ea86032466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbd4f1d8c6d6a1b3d971fbd0d921e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48af238e26cc29afc6375b0a3bcf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd65907e96c74fd72c8d5c5886f71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953a9e6278a90cb3c1ca3091a9ab30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f196a06f6f65a048c308aabfb496471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf6784caf286ef60c1ef43b85832c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda988625b6dbde1f0207586d50eb7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e186c787515339bf0c4ff25e908f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83682493bb4b38fbe3de1017cc359475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a81808245f13aa735c1386819c1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051984d37afcd1c31b13bd8b0893d89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4576d15e26e249ac1d0c2eae176e162478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075d89953035852df3d48894552029479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1010f6c6796078eb8f15e51097e258480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da285a8c990e08768efc3f5258a648481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66dd4c429a893a8a2738db172f54a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9488eb28a2cbccf95dc4caad68ab55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3c45b6b7f169942bf32b2b7cdc83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5ca49c8d4100bedeef54461a7a6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ef9dc2bcf2264b7a71c4973c1191486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d7aa670c4dce212c4aa1f96ace48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ec5f5e8d77866609b173e9f4b9cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288595457caf81f081ebd944af1334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cfb968dc7e71cdc0c1f789b63870490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2118f2a7904d59eeac1b271b3968491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986b1d2de493b011bb904365910489492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa99ae72d7f23e2cfaf96700080af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc8517b930662a9cd72711a957cfe1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9da49dc419aa9c06ee1b8e44ac2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa69bef34f8fc7be4f9efc2ac68551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bd30698be52c3918760643d141f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be2863629807f916e3d6b130a8b7af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf7b4381f919a8359407f817ccaf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5734606b00e9805d4f26380fb900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b6054b8b7496e1c5b16ade211a14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3d4fb46d844edb0da778143ab37c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b126240174103b8b3628147ad8642503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc999789bd3a673687e808d84f872d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a7075ea881fd913e3ef3a08fe5922505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c24377b7fbf90ccb6de9799796bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e16865d335b19169e790e7fa2504507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc10b5f124b4ea5a1d2ec92b3b4f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109e2ce21913b3c4701733c502dd39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2487b34b0e48693575459ae2d1915510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dde9bd50669d5775b9af651c4c7e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901997b2f9d82379514e18d833d8e04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82783f4734bda0059e32cace3e96124513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1196646f383ed0e3c2e8ac0c0643514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664badef0206cb80b2a229743bee12e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376f141d54427631585c40ab30f11a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c182ac10404373b1efb971106c6e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e912a57095b2b453a2c2a81040bf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135288320f3df5df0c59aa1466f514d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c06a43ac9f85d17d9564b0d3affe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865638c85cf8d8257af0b01c6b59930521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0118285dfe45f65c078035a823c51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc51bb131c45b3f49902de7cbd684a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c2f9bfb68494fa6fc07d1539da85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473195886ed88605e89058822553fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f44ea4864b7826d74cdd8a5a0da7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5bda0245847e8088336827ffffcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e80e636b87d35711f8ca6d5489df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac2f0ccc3b35af7cb4ed67b7c0a38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a80b4510eddce71d6578c1feec73d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f3849ff6c5304750953f05cd7ba0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28f0662325721409dc2a141b24a4d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11c22def6e30231f01e76b8029b91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd33da9c3c0635f05c3ecc31588bc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b1fb8aff408e113e1f8efec7dfbb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b677f5ffd20f88a34e6a4b153bb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631278d2080b7c413ed31451d2eb34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997c48dff3c2c7d8c039637b3ddc65b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663423362d2dfcbbed698c027e7d68f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8219048a411d3813c8885f81d8cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541907b7b5bce946c5637bfcc148b88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4e4cad4199df294cef348a097c24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74ac4fff36941726c0d5fd294f05a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2b9d9d278a605b6221764d2ba4cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150a2fa2e5ba0ee76898683a8cf58e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820064a3b5b89298fa6fdeb345a8cc76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ccca45625252fb54f8b9b3f27914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749cea6ef26e19b4ba5c3b8f42e6623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0c1cc915604388ca859049e9ed123549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4357fffa805a807502f80f3d35a3a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d984d1be21d6d81b6a5f46fec2c05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a67309640c164f6ce1ce4e9f8be20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8819e0cbdc09e42d5c6b6f29e9bcb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd673587cdd3d9ed187fba287abfcbac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ed0f6e7a0bd053552529319ee66e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f68039f94b7119f8fca2bfec25be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226f8d42381ae87846774e04706052f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0d4b7a5df0f02124e0914db23bf5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4adc7e953240ff83f9870bb8f97b58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4423835d2fddfacada7a1025af9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c037af49ec3b3aea31a64b673003561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049e8333ac8c5f9d9bf9f83ed98d8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330134a95a46cf74ae9c62674db07a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e909b2788d4eb560e81bbcaf72989564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0e97fcb3b1b6ce542cb38c99e87d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45f0fa36e69f8c386e397c486c482566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5b11c8cd599433b3eccfff292b8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b2e70b271896f663672167c7a6caf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a5e184115ba6b86f006edbcfb939569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dbc0df754720b09ee6e8c6d0ae884570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4bd1914919df464e94d95258dd229571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752fbd1bba3b4ec0f25550b3dd9694572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55fa2a903c05c2e2bdb3e6ca5857b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4f2cdac8f3197f45a836b90d6e84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02e25f478707eebc269c8c623f9ab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd45024731de98c1b02c7fb9bf02bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6446f6f3ec3f77d61f67c0c903682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585201b582849cfca3e5df49362e6e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af946b62b9f4148d91f24284c17e431579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcaf83d2f452b0dfe814181008a3f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d562dc33f31055b597fe5d33d2ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33ea1d62565eb8cfb471b56262676582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d059b956ae5602892e119f123201e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd56f38d2c3547310f1a5030752861584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94673677fa4e93760a8ad809e12869e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f0623d30610f1a2d57d5ca048b6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c86e5608481ff3b9b52a039e53370e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89d5637ff35d5c51bc461160227ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d21cd98aab6ec8d4647fdf514ab59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ab42d556a6c40eceae8e42f021f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943b9b45b0d69f55544c71f24e1b30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45604c2f5c571e634a41a4a09044e68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c85e3d7aca7be1143e39d41548b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e13b43c6371dbd3a3719f50d6c03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9bdc7f24262b1ab6d643911c08a32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc99dec07deed1dc6638615baccf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da2ca886c7df4abcb17ab884784f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32139bbec9a325c31338fd7f9a8ba6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26cc1074e3238dde069857a6f71c58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca154564a17bdb6cc8c76e153a3d76e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ed99227ac874292e31a38f96e81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958ccb3a0c0dd1085a50213ed40252602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b297baf112e07287aa62ec74b8e16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6de80d9edbfe23f600a2ab64dc76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af5a7aa71f84488aa0bd9e5fc7308605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f3ea77f7e6a5e559bdad7760240d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dddb15ff89a29392ee08d9e64ad2cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc72bfa009d6b45ac35035d739022c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad209a12a8cc2c51d1a7e76e56f2440609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ecf1859f86a236d2bd75d5c8f7bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5733103c15d27083990543ee972aed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24c9733ec56ec2f65d9cb5610f5fe4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1807323c3a6214eb02bd408991a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e669548b4493dc8119eb3b33da0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba6b6e4210c10c60207f29a246d73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f5004c08909f7e4209c9d28381f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f427fc529bcd05cac4cbe4a8e105617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec8a9067cbaecbfa2a95f8386db3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ddb0a65623ea383194ecab68d6a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5dd7e2c20972584cd7bb73580bbd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d32535366f9a580620f57f7cc1563621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce6883a398839243c49adb38ba3a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd366f8d6b00a0250f1dad5486b29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef5827a435f79a08fb7876ed5c6e71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a34e85262625e00c2095249bf6aafb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13386038506e123cfc1b090d79516c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623718c26b12411bf7de9aac69d13a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036f19deff752f438bbef24f12f106628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ffd6f0d4cfd9bdf545da21474e44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab58d1bebf3c6a548ea2dc8a6cae6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fad75e2e12b195f6f8be484773fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95aae32c80313ae13037a62beb3cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6bd5fcd9f1b9ed7395f5fce656854633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281386802462694ac6142c5e12c931ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626b0fc2305c66bc14a6769fb28dcd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c0ca9ea8ad393ea7e6512f9a0ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e1c7a9050c110d971d6bbf55ab24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d59365259789a332b2540eff6113638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccf12dc0440875a1fba60be614b91a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455b0c2cc9d5ed38b0213ce82126ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfe3abeb7ac43053e1fe12713122f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f0d57a06bc1f697d1396db32c5d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f8b49f9fd20588332575960e59bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0af4827349c3c44ecc772083d5f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961556e48ba3aba970d261f3472449a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714acb2d58e508626b92c8cc28c36b646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3db1bc2b8b1960275d76d7e7622c7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba482ce1455e57fa45fed0ee96f770d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e753860186b0655a16e7ea2e5718433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47fc11d43107d150db70fd4b05e46c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a0964798d162d6ecccf038f75f585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726494638119e23fbc4650fd969da46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b97a3606d8545c9f487a8b3711f937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c713ae196250029475f08b1551238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e5d4f8e5e38e23101464f8ff5e4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c5cd9a5f02776d1e34e01cc33e1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a718c987adc1c5a07121ba99c391911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113266c3c2d957cc97c5404cac84dab412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352bdb64829af0754454c1a041d0be213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeffe58fa09958abbad2f8b28d6b39614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c1235133bcc3d77854b0024a55b7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93eedef96b9c280412d2a542815c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e8e3c87b031af8243479341f4f3f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2207b4ff8a0a68be8b115aa71b23ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696433290df8132d97977a39587ec22b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2374bb5e3ae52a9e9621754d10e3f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18fdd748ffc2f9730063069827413e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beabac5729cc9f0edbd5d64ed2b3b8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe35f72ed1ba2e16e4ba0bc9cb4d11c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2f5b3af3c36c85f5edf68559650924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ace884b256815a9422dd2804f4a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5407fc892f29208bbf9722c4a5ed5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0e3aa7846d72003258021b8c9e9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cadc3df6175bde9c2bc82c39c51cff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acbdf7cfdcb032f092add66644baed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062fd579514e9a584f8f98c90a10fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d82dec41f7b3ec81791fb819ea44931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322222f9c294505d5fdb845ede3452af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99be55f3d240a07800a6e04e4f0518c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3f0489c962d164590598dbf1fb0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2758e841acf7eac1610fd9cfb1f8f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3416bf2cd9b29961fc8213d36182a3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a817262899366b8862d49e52ffa3d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cb67695920370d92a7dcf98044bdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574bcd45e804064108c64709d9acaff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6556e9f78e73faea4b85deb54e0f3b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5947290fb79724172cf9cb3fd8488e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5a2d71d959ab5cfc0202ecec6ddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4a635ec06b3c710502a76b261b8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5aaf34d660cede30390dbb264c5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e54b00aa4e88983bb4be94b6c6527b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd8ab61b4ca8179247cd4ba53439e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57603b85b754ffd58114a883b0572b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8235c85dacd6b6e7d7e920a60d4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c28bf066ebf01ece5b8cf29103d72d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea55f6011dac72a20f546801cd5838150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae66bf8615b1864cb2159244e455b0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d950c0cb537ddea42ca8cf5112b60552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec469524276c73996399ba9f03b949853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbf73baca82c7f09ad0219acc54a3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa0cf5de2a6ecd8f3e6112901ddc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32a68b1da0a41e9d7308cf32d3de256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f8cccc756a3c77a0c60f8fedd52657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794f6bf02af80651f1a90c2e83ac4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2213004aea12dd7a776bb5bb823f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9c59cece174248b7ecad9e860e0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f839d81d964f4d31233ded6977e6d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff8f7c2288fd110c0f131e2d5ac6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748039d5d2e2631e2039f6d19300dbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce18fff725cadee600823bba5860b8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0aa4c85dace040b1e583d2a254eb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67728c073170de21e9f7806dac8d9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747b612e4841c025ec437440f037a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe31a4f2e33ef6d7db705ab31d9c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7f5c711cbc6ade20c85e0678d5f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde12e455b6271a41abee4aa953602870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc7bbe47958244c5d3009ea847453f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822efb29d1bb78b0fc81dffc31da34072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99955becc8fc9fc19f5375f9768ed973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f80237627436a670b82586d29acf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cbb17a6c84b3883bf216cee9dba1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8ecbe40cb03ba0e347d6d851c69976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6705b1dad55066bd54aa8b1829f9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abccdd057762412ca37c4deb92705f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655e192db717abf081c5e73f7752b2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd7282301e2c5b9eef7e05301fec4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac9641a1860f7c5a87bea9fd9073381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c8f6a96945d9c971d4e3feda9fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973d2da434046c82cb4738e7d9556883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f521c8fe7503c715056be5f950fe5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9e1b83a3fb0bc38ca24d653d5f7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0724988810c0dffb214a64b40a74786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc12dd2871c9c3302ad3f62f0fce6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e21af799e797cbcf226ff12c160c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2642ee6a08cadd8d1fa4841aae47789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6cb8ec6addd9447410c80bf0460890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea7b9a6369a60e17aa35ff2f2c29a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a328fd7fcfab8218a8a21922b14ecb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a975b6fd20771dd4d0285c248fd01793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372657336b35606a13a58599d64534c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067512b62c0ec63f75b56cd323d3bb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc41c3cd7ad845428336d14a9665f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f59377d286b7373e1bd649e5c4b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a8e82d0c9f5f574d0e5b8d37004998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d831bc244d62bcb7fda52b0fdc6f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483962011f1baacec162ba5443cbb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5335a447dbbc3d60cfe5808f9720101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682b9003f5e2043aa706660eeea4fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47efee1d031c21e3128a01e308ff1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f900ca21321ac0e2166393b13242e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64747019385d09c5007c793544b8dec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a77f15f04443645d9609c45840f26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1564eead9156769eb2537bba841b31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098017e1ad9274126c93a9aab01008108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203f2b38dd5abd546cd733e6d73990109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60dfa676f162ae6d990dbd815e1eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f2ca365460a5388ff14b41e48f20d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446566b248176d83563efe715a78752112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785a20ad8c460abb7f20da46ae6a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3e5af283ebb5ecaa4881777dd8b12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb9a5915c6669c86b3c613ada47ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45df885b8205e0c58d2e3d3a8a9d11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b97f00b6b4d99b3f78fde499e5f5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfafbde4c38fc21ffb41be9148b8a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c36f08bc07bb4d3a2053156c9743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7b174fe107f0b7b8efb13f7c94cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab05a0d064b37ca7d344189f2327de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9065652db0a9d516d8df3127528f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d798ef3c20cd476a668c2b08e6eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff2f49ed868669f41dd4282975562124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d52ee4f7c9318ae12c86cf856f118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3b17f2aaaa5e6de92d9ce55fdcd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b292b3296f67549f5160e05179495127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2b22d1eeb123ace2fc50e3ac4c16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b1a8f343853574f1fd3b3afefa12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5d48423d77ac1fb64d5f01481dd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976953b68826670911cbe4f0572454fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d8c5b5ced0fe8680442f7413fc96b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9bf9accb2c177e502de242e9083c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8307cf5437838d34ac7abb5fe2dbd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47477956346604524a7ed0d2914673135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04d9194ae5dba147a3bff27673be82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8efb144d1c1d52e1a53302d7b8854137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1ca031dd0f58508363bbd94af768e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e94fc299e0f1b15c1d259730238d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb250f6a15f3fc491f21b1cc4149336140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633473ca54592ea1aac3cc67200588e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54a5b0474a4e5634820ebbaf844e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980b22aa11a9ea56664f9abb676bc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8abab80fe8a24dd53f3d7dca49d12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c84c26e2d2d471c9aefe9221cf0af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f679f1b8820aaf363dfa2b6dd9aa99a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132681b9ade18b65b5573fa874f8f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1370eba865038ac20b6606beb565c76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32733b1de66311f133f5c1cf3b5e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1eeb912e293668bbec85ab83f0bd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583faf6601c56b3f6a0dc67982f47890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011af594027fbd0659b907b9e744f1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc97e96c7d18ac10fd6ca74a91db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd192b6ec4d8fbfc120a1da3cea4b8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82ef02692961d9b04fd14f98ab73f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c2abc633208618e1a1dccddd6987156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04897bc5dcc131f6b68b1b703f70543157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f93c27dd5882bb34937728156d80b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ce7d382ee4296fbdc6065d74b834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87be785afcfcd179c2581ba7fda2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14079a6a228fae89855c53e014e4b5c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea491081c29722aaaf7acc6d43dd1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51841d556a265835ef6c10e2e8a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972cc5fc17efc8e97714bf103197bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c4acaa976a3480e17096392e422e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d921f540b70253965a93b8f1e8bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f34e12283f21b0a03a9eacb2d25ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb17cb5ed87896b887857b28e6b16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fece2c9529a42a88dc8e528e055ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74cfa535cd41a0d74a48fa1bd1ab6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8754c001f7d5eeeccb534606b57ea0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2238afacb0b689eb2ad3c8442ec31d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077763a90fadeb321e51c06238251aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7e44523110d3e8f4e02c1eb6084e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92bb13fcc4059c40ca90d58cef8b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb0613c598c7f40cfdaead160cd6b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e993198c07172f4927b811f104fafb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4b7b8bff9560694f046ba8e0bf36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224512a5c6cf9bf9792ec3bdb92692179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe95dc50e4e1a7df75bb25f404e169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f2178b010b0b99a599273ec8c96a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e00b5b9ded7a2040dd42f21035403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31496ccce59e2659e4f2f00c7d7eac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d036e0307681b6436fb7e1159eae436184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9797a21c04e05d031b5e8488ac041185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa6c5b19e7bff993febc1bc02f9a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63408058f632f7ab44a18345f2c90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc829b5bfc92541e3a96d9ce1682fa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227411e0120e63daee018dfc84991f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a875a8f5744ac001227b2bff9d00039190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dfbef6486345d5bf9d5334ff4274191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5140cf014881735d9817f47f6acc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2070a14e4e8631eee9e4421c6d2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97fa30ecfb224e3c442bc6392ab32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7d5fe640f7b3590bef3ba25772522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50007b0daae6f54d44e9d99f937b04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b58b0eea6b028685c951766c3c2637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fcb7103167c9fcc5e6a2f123622f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6429e56b487a218f4d2f15e2765d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569dc5778765f4ad7fba95ad238fe91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee9eecfd9ac768edd6ff686600edd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429edf6dd25004972ffbc7ba54dcacd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd53d82edf16dbb54c31290bf5170e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534187b4e07cee27b152225ce8a5e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423f3c3fcb1c2e95075ffe0e6842b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d35ae62ac16c54cff5e25f2450bf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb065ce401fee4e15a724060e66500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561790a928fde8368d9f4675abce80c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033aea843175a22de9f851b9c5d9e39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efef87d1c073d4d12363ec5ec9d9df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfdb8c2fbf44cbaff8bc498873009211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d24cad16a7fabbe075dd45bfb491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3faaa0f44ac1eaded449ac51e402bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264790955145880e38af9e05d9984c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ef2bc5ead7272f51b03de4bd7d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fbbc73ff0af15d243a63be49e8c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648fc09a4d67ab654e872ed96feb0bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d938ca35e27638212970953fede37a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3111841a4c40d3427cf7d10513604db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6ff7c0f05e45c6d373a61ff7e0c2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e065db391fa44ef9ccc192a01c5ee48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea1f504d8d6abe52816f9533cec46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b8156f7cd96c9eb61d8f316d9f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c62880fd620d7d6ecd20d3cb43b273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd822c1efce100a1fcf97692a0e37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a07943970edc9673a7e0b872420d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8331697734dbedd7fc724a088379f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece63d09246c7a4d3dd04bea429c583228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dc8953737196bc020e253531365d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6146218cda3f87420bfd3cf9649f8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1496cfdddb129a9dcdffb58a33baedf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71943ebbbc071e01dc08bb9e5c87b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028ba935a7d3699fea43165908362e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211253cc1fa8a9c3aa8a1bc6563cad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa89f731a6cf0b8952a26eac9c97b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d88973c969e9541927fb65818c6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a92969a0d6fad5f65a0aff2a0ab0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d54608cb4f2773af47c7e43d5adc52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fdd3ac55417d0469b0dab9fa4f3ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebbc3fd411dfce20be0038b76aa857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c900690af3af643c7bd5d8d1f3335f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d5f2e5d5ac10cf86c72c328c5e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b77280fb197885bf8f31ba22b5fe6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff8c43f97fc9e834040cccc46d53b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eff347d51c89501e17f23eae3b095245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa4727fc18f67a576652d57afae04c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f41dc68a1a390721f207675094fb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12447748ffd012ce311d6f1aa51adcb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377411466d00cee66678e267979c3c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f090ef8a42a296333347bcc61ff1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff707f23733359b54c36984e6e0bfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b6250e1b5a7f44ddf8d9a81213a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c106c0b30422c05772783c02afd016f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673b37512148a98e1af88f652a4ea5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64c0e8f7f2845d9a391de137ba4c91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ad3b6936ba7b9ac7bc0b7153a965256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ee5cb3a268e2cc1dd7d11c75975b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc60e0cea40b18b244c295f612248d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4727547d0f882c22d53fbade533213259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278321988f24204f9e5832a0bd3cd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843bdb59f1feaaf8b64200d61ab06a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f843d3db7bcb547df46d839c5de81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35440aed5f7885230371ca645814c204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ebd8e9367d49dd5f9bf0e0a43ef3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785114b6b6cf01b34d3f62b2c63aa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61098e5841419f57791e4a27ea0e0b04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb93c40b62d8e369d48d27c9eba43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5749da1e7a483627ec1238de1ccaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1304033a1b79fa2173b057212d710269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919dc5bcf45cd084266e1281942bb48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c36ade23eb9a12b263ed6303506a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795ab669a7c93b4179f08c6cc0385a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9527c6745a25fc31914612c3b353a44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7abb0a8c0760b85eb081cb1421d722274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c163209bf41a0cb0e950a685329dbb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be4c2f630de7a6fd264cb42cbb4aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e2f580eccd4a62ed3a6e61357221c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30aae283f6b9b3f5b4560fad080242278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9440763bdeb30a9bf87f9ec9fb26d24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b941621e0f6a0962605eb7b744b695280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad782bb769edb070179f95e6f222a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50ef5ab12cd54152c674458d7d8c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141cc794b6c7ea6bebd5e0650f90deb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a61708f731d0c32ae3479fc4ab1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57e38800fb9c5b5d4654bcee68ed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925233591786e8bd40c303f3bdd664286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41692084516a93dcf3e09bb3169f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aabf4af1c115bbc6151fa6371d1d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47c0201123d5646a2ec9de706a39ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82c0ed1feec2d95e876ae704f3daa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08461d89ae8bf4a5aa6348385eb680291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bffa3c516825b15e495207dde27308292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef07cb49af9a006e8f1dd8b221786293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df39189cffefb1c7a34789a8414153f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5abddcc19c2ebf18eb56630da951295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320a4d4ae1e7390449ce6414ff8deeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986a2dc1928a5693f46c07dca6bd6e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edd3cfa60d30369f0989a3b905629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835c576baeeb4d699f62e9bc59c1f6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762c14f8536db45f6f91971e97c754e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e55306cd1a856d40917605373807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428126ddfc21ba5fdb4aafb84701a4d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d48b87fd8c4c07fea538d86b0f26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9d6bc40e235a5bcf233a45fadbd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238870aac093d4a9a4c829858447649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a53aff3e701d06c6ccc0c6b182a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb234dfc27e05aafe3b32bb9affd9f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b672b574a33354a4773a0be98acd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0358579deedc4baabf92abfcd1ce1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30684b395abb91648cea4a0be385730310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ecf2bbc79945bf3f111779b9779f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe2e25810a79067bcfaeffa498083312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6340f97033379f56e7e1cfe8aa2bad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c532ed53fb3e2e260bb0cbd798b963314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da395483d961902c5a2aed47f424eba7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e4461fd654be4ba6f485b14fb0c8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705af1f431b05f3c4fd53c4d22a58a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618dfa175c582a19e5352b7cc9c4eec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2631d979fb276fbf6174c88a25aa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f760aeac3c72cf1d1482113dde851320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c4634101f80d91fc9211f2b8fe620321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d266089fbab9ee8280fb2bb39725322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb83a411feb89815e3178b4ddbd804323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5873cb9cefcf50f9717b46f86f829a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae6bee92ca58a335750379221f7fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90d200099cbd08192e260a48cb92b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5424ced47fd70bb1f6f97f804e7533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a87d230251183dd83a93576f627cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5e1d09826b0bc52d3cb46cd271fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacad7023b73fa41c18615bbc46f415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067137b66529793c438ec767d98c36e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175bd041c3a8757d3d97ce4a630a819332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776508c50f93bfe9c5baa3491278190a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20368956fc21f2fde92d75116ebcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a7e1a9c1a7d99708a8b676ee78148335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f83fc89ea7eff8a5978f1095f578336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3abad938f7b9b21c6376b9a2f975bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ffd255a41be71164dd4ebbcda4553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395274fa7f4a54d138ea6ee0b5c3ac8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786dd126521d7bde44360e013ff9c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569e976ce3c0cc65acd123bc18d301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae30ed3810d8d13b66b6ab62da425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbd98a1abeb921f1b3f2af0e297e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dada7ff17d40c6b092d5996e0b8327344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536373fc12b7f9ade9741de74be6bc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889d96c00d8a39da93cb9eb1211b44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc730f3e6d09d98dc49af519563318c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2974f9878e46a63a15fe2b4a8a500348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8749e93c567bfe61abc461724722349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145256ebe44ba4d84ba7b286787c507350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2047b0c0a6ecf1b65f5301752899b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c690b0b77aa2996ff77ec41417cb1e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd69a455902c2d84d2765ffacfaec6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552b7adaa525eb4ca4ab158f28b2073354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130be540bc619ea1ed5c1c14de5cc26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af4ae93149226a8016cedd68be3c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965dc86ac36185651c803a8b4117f49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e06b5090e261f67c58b4bbcac121e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796e579d6b139b0ce2bef95191fce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4e02f2e35122a2aecea385e06d125360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b253cb87c6f714e902d7a249727c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab26794e647a6b03ff984ac10bc0a10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d40d67314b6a446368e4a3816239363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c984dd297456199c85138107fa33e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a20d30f9dfcde4a7326606315fc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c49eb61cfcea72470af554fd527c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9017dc2eb73017791fb7b2fe2c3ad6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e9fe9a2068aa0df3424f64d9d508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ea48ac937f57fd3cdd3a8258481f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535cf0654937df0500c2bedb0659ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fcbe6ddfa13585ec28e2c6a29754a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c26355d13c88937ebcc6bf8d50e03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64da8fdc180b078e1b74a3c7a3f1ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0e9bf5e17a33715bea422360ccfc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7fe4d704eef6bb8adfc60aa3b3e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8ba93afb1140286b90716ebc7965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a862567e5889a592d5bcef13988897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d60de56c0189d07e1a7cf5758b396378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c907ffb9419a92f92c21b643e5fb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d8622a005231f74e2b566e71e17cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed0229830c8363263d0f621d599f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32bac17700a4e63fa480a384a2f614382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949f961c2430f785bc102a02ab9c96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda4fde279cca6cefef03c97f4a10d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc469bf99a65a344aba79dca901c95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba700c2a9f767349170b9b79a2c20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f8cd0aab5ac36fb79f639c9db827f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd105a96397b9b0867657a0f6880d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de8707528e49522d14bcff52e951dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63437bc36a71b1b7f830823ebbbb1ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cef4a56d4f6823100c73705876f41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b03c8778f2a064a1123d6e523bb46b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7294f1a1d0466d43c855a210e338393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e14075f0269afaaba7474a1f85deb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0d1c6ad321f2db0a6bf7e3305639395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625ec486fb410ccd33bcca668a72ee2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb903bbd42273c150b4694edbc0f6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85453b0cb117e9acb39eb2cef4cdc17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301c3dfd74354cc967f65b67848b55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d359d84c16d4d39c5ee0eaa0384c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbb35c8a8f1bb49dea07a35e5d9c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006eb2c1c276536ae67a7ef2744372e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d844d127780f2348f17f475ddcb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec867829aae23de06a65ac90c70ef44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c8bf7b66b999489b1eb66d69626b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b3c8684a1a66b9b1691860d15e69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ea3383b7b203eb46b9a4245236f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2c2e99fddefa6be313eaffae195f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2491ac7b03584eb36816a0961fad61e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531dc629f5d40d4b4ac8194562d00cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8b91a782989e502e44bd8e270941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723781b9f9aae639214e33243a7b193412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c54111f9584d63f991737e3f7410c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ebf521394e51ff51539d514df147414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd1f7ddb2179b30ac8c32028706f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b89da15e53701a0addfafbb13a3923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e380c15d315e206cacdc921fefdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53687413d111504a9416d833e409e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26134385018d53478e7ad72237dd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f394fcd128cf79a9658c86126c9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8986fc46d90bc036e5cb2a753e334cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327a158a8d30f1451480d43e3a7d51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f112f1261e5edf85584fd139f461d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b0f7f29a948f5f04d892cf492b9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d47c0a0ac701b3740bc76e44da40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4375d845e8675959e589139584e6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce01ea26fbe5457f92099d5bde889c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e0576564237969fec55573964a6a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4936da524521cda243ce8ec256b70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154379f362a2e616c6d7ccc58c6311d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305995f3062165fbb618b5583da7715a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf05d6b2675e34093517eb8d87018bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93593d76e41ab8d7609c7432888625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737402d5d8f7504e8b37dc68cf2ecaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa616d1258a4c0a636f2ddf284e43d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fa299b5f8249fb63534be8a3bd8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d84c29e053f79daeba395c1618e5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160b84174671bb39d5b38b7b250b0f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a93da51991c3c600f97ab0805884439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a3afd0b9556c94224e73809397fd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05375792ba84d236262a078ebf0d49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e645d2b0c83930a8ebc168d6b909c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d014a1f82c745dbd38f09b588f7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b30fead3dae3a40f6e84249ae721444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c7200612f0d4160d9187337ae99ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8a58138e8c07010963acf17f198ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f6f47d0ce78524a04156aace2d21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127707fd20abbc28025301fb4bede7d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ff150f73eb521af25bb9a7aa53c48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1357dd078063d4d73f079a14f9f6d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab5fc59055250105362f867c9d2fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81921219b6f7b987f1bb07211b9498e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aaceda31549883fa7bbda950d091c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14db2c20839d13ab5043132b5a262f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db0d3e88dac8d244445dfe34f291a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cbd217704b031e30e7edb6ecb56f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdffbc8956346733d2df30fefa5c56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e268160bb06b187bb1ce7142d29f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e17d0a9e7ba80115e3bdb638b7a82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e35a6f08ca3b8c659e549de56c9c17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6739783c6b3322cd66c925dd282347461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c2fed5f6ecad8946aaab30f847f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366e0381971a4b34466817d7481bee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4fdbf6fafde551c6cd6957dde5aef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3edd4229dc1298e99f9603179dced465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d19762559a889a87cabda23a6116466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6be52fd05348cc1c83106f4aad35a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c354e319175a889631ff6871560d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad542e5fc1cea9c16650d8a35ae2b81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764824948249f9ec82fb38e22741610470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f77564fb541f121e1f72a9184ac0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63820f6ebed371dd40674518044695c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea42effdee258db27e6b82f0cefad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f413b47f8d95a66bc3545d9328e77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35204a3952a496c77d3f635c088e7ed0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d65b68887e2c90b0268a781fa87da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d4f62554652029885c7a8f46c365477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefc4c4f4655bfe1dbdc285ce64acbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662e34eaf51a81b4160ef4f11910343479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3fdd5eab6588474e6c747b9d146b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a267ab5a4c928d3988feac4d6e63b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d1c98b81c61278cda188d5d28c3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5bde69cc97c563f6da87c8612d68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a6ddd827662ce02915f26a1832a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc353aefae71e8ec13ac58950698130485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eef16dfdf51fdbcc8dbca2302c9b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7243ce374eb989e36702bc791843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566983b96a91df1b7763c6849033b745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd49a035f65554ff87af3683e4ba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839b9fb6831366f1b51f4627468352490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787411ceb32a7bc5765625c2447ae30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040ddff8dd3900329b78b9d87a8d73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8081c88e3cb785d24c7761e979a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058d341c678cc9d57992a6c43f1a60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb502d143906123f7f095d445a419076495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e3836742404e4444e9a665299eae5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51a0caca3aa90d68ed9a0b9c31b2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b5b55e8998e7647b2e598c895267f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550497faca566b2bdd0baeadde4545c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a7ea5da35dd5dcc3330b94acc817500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecb13c8541ec44d23eb6338fbd0b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8d3c9da1731a121ecdb9459f81e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160f8e35e23f7ff07556c777877290503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a321f2a383625115cd8393b72e6aee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380267bbc9e5e38154a658cf8db6f691505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb213b00ccd936f1e57a6367d7f9956506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e402c6ddcda0848591e6bd40fedafe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d015a628144053bbed8fb513af9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df4efa9823b5bbd69acc053943cebe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbf8da284d8db3f602de796e15d3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf44cdae5113e7440413f7662bc29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867652a6c06309ae54feedd54dc7c58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165080fd60eb8cb5d03d856bd449b975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996e7e08caef570cd02b7577de9700514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4267d42e74430ce3bbad0d009481ce2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfff7382206fdfd0a204f22dcd3a9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc486226178d6ee228062c1bf602b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880345b917f9cfa9ecd6421737185b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6fa8e7865369084349a72e3065aad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b39212c56bb4e99777c66a8d2e399520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965214964efddc7e9bdfea744a75c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7702e7118613a2a248431af13e14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94173f9deac644991563be1b3bbb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3291244e46d56168be08e7ca05688c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77db18c9b139fabcb49be7677ebd47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe94a25a4a4dab4f13eb16c8e7aa3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a801115de4d65dc57aeeecafd5e6c22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64670a21b30bb785a96d5ce20ea95a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f905d5a3aaa9485365da215241fdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950b6ba5bca50247c5b785b898e403530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e87d5db6bb0bfce97b571dc65f10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeed34e940adc7cb25bbef86d88bdc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e3b09a9633a047b91be8beb90249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9adf550f870bed7efded8afa8f5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e662753a913f701fa8637d5c41e080535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b4e738d421419d6fcbef8b3578a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563cb654739a7d2493fb1ff12c0a6f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342534f796dbad2797d7e1ca72b3c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956266573f859f634474ad1905a1c079539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8513e06c51965975d4aa1451092cc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147773972634b7bd29e94c351f28b08d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800d01f56d70bfe606b760e778eb9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b627b01b2f22ca8aba09c02298833c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bcbe536679064741b93032d3193ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bb28cc8f9bb9a91c4aee70f97563545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9b95c3ff0f21f3d9b3a540893a721546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132346868e19bb3f3a36ddc798dc1d1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9afb6c54d3a6ba98ef433a558c142548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ad4c0b3507e6e5c607e7b2a8b798549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602acf18acff87a1890382daef219bba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d6245e327285a921651640e31bef4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587af933d94ac171005c61aac13db3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee351cb6ae9e24b7666e369eb17481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d75a46500b614f88ca1a0160ee9ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9ef78f76b14c6748beff946820ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45760c662230b51ea775fbedc4b951556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980074866b0e67f1302e7ee06a9242b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccc7f656ad15a68db8f4d67d0e8c50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216c6fb94148c69e5ec4ee2e56a554559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdf8fcf4c3201606ff64355d6f0d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c823138783b28a3b636865e9535ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681f7029d6cb5e28c9bb5d5be553b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599abc0d7b9903be650304bb3147fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483896264193636c998acda6983a0cb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d5100f5eeed83df770d4af63cb872565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7286c7c2242bc121da71a194af117f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78128da35e32e41b4718d610b79648b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd3f9de518ac57e2e47c4e58bae41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c55ce3c11700cde303b6d00c58a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d44dd898833a7553f6349b807e351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bb8a2a1231d2b23cbd8792c04eba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb219cef1c5a31361ba0cf3699c5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a233f361bc6617c2dbf767ed273d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d203085329942970c1db8d7c3e625574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471a19a20fa869bedba43e157c47be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f81b37eb5c86e33660e988d271f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dacc9517b03bbba38c9a37079dba94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a229cdb8dbf84f8f82f6744efcadf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603185ec04578fe717c4d649c0d3e3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421170e779c8983fe9141dbf5b9f907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f261ece8575a6b825b5ccfe2376f178581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65216e501588d572ca4892749064485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc728d54b699dfb1fc6b44560f87a484583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d230087aa9c7a97766435150d201f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265fe879ef17e07ae3ceb2e8fdb1ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1e32fa0caf84052a07dd01a46904586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00375fb84e3bb3daf96065ec662703587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95beb0f121f22a346f0fbcc99889b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058adb6901049f5bedb6add9c00e1fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7111d9cec7344b8b69ff0e3d5a978e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d283e861288546e1eeb848e4f925c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fac381fb719b51bc84510d99a8d4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a0502260dc1c56b27d98480b95916593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70431ff09a4f482af478e3f36ef13221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142456d8f82dddab0c27dbec4ff66af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a0816ce11a106201302a548adda6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceaf4db9cb1603e1b1d53d43ad74a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0b408a99912ac501d078b94f8a65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f19312d7c45f07130618ffe2d2346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e5d152aad2bfcff6ff4b28766afd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75cfc930e1badaa516e32fd60bf5cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235fc7a9225f187167fb7621f3bcafc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ae0985c37e2b8218e1a3599d26d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cbf571157a3527631181f9aef0fb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67b70574f03bf32481c79297237c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7f43b26e51dc289602996411faa6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc075ed8accc5374971dc1f672cc08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f4dcbfa1ab9efab72f88380021fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623f53af0307d5af01143e8e79db9f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea6cb8d44d32ff3ce9d2ca77008a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ac0066d95b0856ac89b9c30908c13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d167c31bf6ae6a3f4ce1da3ca58549612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae862fd06e7a56f82036cdcb9556af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44edad5a0ba44189bd926ca80750c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1478a5098a37cbc34a81e1823dcedc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd221c9baf5e66a0dfd542370e4e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344865abb8fbd3775ea6aeebc02115617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb1be138f7b36361bf76860c23d77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29656a09b3b09ed197c43711c8da7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b006e2c2c783f8c37a6f1f2d003c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950e6f8ae6a877f4bbd63fc3725634621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199c9495572872f1d4c5e9bfbee660622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6857fb459b137e15467785b9f37b81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97db42e1b87204edf98a4529822be1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d039c89589543583337c874c976cb43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c6948679a443991e2a1305cb1b43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475dfc01027af8402646fc271f62e86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b033afbc32e943456ccc6511302f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb94a7b7004140b266dcc6b4aa8eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f9e5e9a850bdd2938e66eb725337630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1df15c9a6aed0d8470de5f4a43c4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1830fc95438b26f438263a56af25a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd3cdc1ef1a7c82f58a5072c8e3b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321443b7e6286946fe274e89886189e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c96e0ef6ae2187e51230e23e0abcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b2ec06f6b47b1678093bde4d8c98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80fe73d814ffac52c876580e0b60a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20694f9d0a389d9f361310d7d8c2ad3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4622b18f50a6f6daaa78a6700cd316639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb7d1e861d2cf9e1b173b9968633c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f16c3f0ffb4e17e36369d5521976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb36e617bd2caf2283f046710dd169642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6993eed20631f2939d8e62c9ca3203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38160eed4da2db69e81cca26fe7f413644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a86fb49c8f3ece6c3755abdf38faf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd49897b560dd937f8659baa9252c86646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>