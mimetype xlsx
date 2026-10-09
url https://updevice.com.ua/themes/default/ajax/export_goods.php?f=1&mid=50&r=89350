--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2329,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b285bd77d204210c9a0d1d523509711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a0c4c8a3ce57d7039be7d64111a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b696dca4235428ed6f9ac03e981b2a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11f8eb1c124bc137eea9de3c7e1954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e1b02e87b0168308dffe0709ec2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d8c3acec7305a733c65c83749b356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fdde09087b80b4acd8e770cf68337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab8cb3d2c158614b78ff8cbdcaf058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bcacf016a2992babd8252834b9ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ef7a2ff032d0ef53451113acaec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa24e48e56efd156fc674ab4caff911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec1b9332c680523df81f5d3dc605112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10d78345cf9d74f73c00d3e3e52de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24167061096998b4d823ffb229eddc8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387fb28da35eef5e292c8f28a0b11e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef108bf7b8d6886eed669cd78a9eab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85cc416aa3f4d79ff5d3ee008b621817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c300a6027febb6ba12db1b215f7cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179de8ce8457c48a90fe41dbb761cf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2240fc8ee912e3fe6ff49c6ab39aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba86617926de55ad4be6ca8bd576321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d632530e2913ff4abd8b85933c7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229dddc5e57d11b04eeed5a60fa95c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a7435529893a831021fe6395d74a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a821678433daaab19e37cf5394d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd793a8af75ee2e560422fd86e4f6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ecec90546128ab4720d79cee327227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d90a65ae88d38b7c2f5dff1894b0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae2c023d256cc5bc6e7df2772cc9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a94c2f7a6eb79d1fad5840ea7098e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021809c19846f56a9e6ca4ffd0c1e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae045c42ebad01f360f0b9e7bd5b4ec832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802698c6f43d4ea5f0a875041ea29e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72643abfd812116cb858ac6593d447d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ae59864bc8d85510acd7a785b7b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20504e61fce2b8d37f716f5e65d139f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b2c04fce4e5b5e0f516538e5ef4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5663d6b05193ff7bb0c62d25db2b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc507bc242c1efe81c72bfa94710739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393f31e097e24232f2fa4638fb367940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765541e349c2b0f832ea457a3a18f5e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eadffd1fcb90b0db1e8b26f70225d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb611bf4ffcbfce5567123d08b88b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab927a9803bc9c1a078db6239342c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cb735a5e2e48c4bbd044226d08a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8c4bd837006e2129b40b9458c4ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af6c0f7c6f0bc0c07633e7c4a196647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b5e39f9cd5e5aef47915f6db52c1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f3f6dc368ae073a315d9379311f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936961962e658d4dcf7241e913576cf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67330d64d466624b9054a9bdbbf1902751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba44b5b7f326951972a09a593ba3af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c33a29736c2bb814e5d31e14a49f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f91e89da7ee6eb9da8669a4803ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9f9580c980da7e6426a7f40643ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599d65b36b19dfc1b26f71bb8a47a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e66dacc5bec69d9d4ae90ec121edc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57584218e03ad17b93e739f9a478adc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfc4b7855459ea768e29062850442959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79014af3112ecdc1c0a34e1d1efadcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb18d09907f030f5a143250d9d69461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9f29d3a8bb8e10abbe300ff013b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4da0b7d1ffbeb626903ab2b25e8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a4029571e4e6901c391412e17de764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ce90471c6d335436fe0fb61ccc1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823de4a3284a79cc9a78735b38e68566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff305dddc29f2132d64c34509ae013967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e59446025422d88a334b453b31a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88f3ce6812f59f683cb91b455e52a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a637904d194cf63b2c2d5e71144d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501579047b31a3140adcb86d70624c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e062e7eca6915f144d77ca5c95a9b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0d97fa78790c392e26880d12b21573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f695d705a9899551ec3fec7a7dcf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa44852416101ed888e6133e8f8f6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b3100edeb79b0ed92c899befe41b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e5dc0930b4916ae67281095e975477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da5b9cddbbb2f04df4eca8e86ffe578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847031f4cf8d5e8c4761b09a85ab4f6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba4d63270eaaef95034d7f5e30b64880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e46ddf9da0f101ed20344da9292381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e5773b113f73509c39e7fbddb581082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e7992d363f1835ec43e73a93fb5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ce9bd10a03b01a521c0ef12044ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856905bd3677725aad5ae1c112c88d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3a97777d26b56684f1ef7da376f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2679a07a31d375978096b18bae6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece05591cbbd887625156804a010e59988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde9f30a3a5be52adf5be2c5d99a1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a0e92987da6566da7eed9e5be0d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57e03faea813672e27524f760337991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7460125f9768b5113fa97c878178192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e73866280d18bbc16c99bf7578409393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199ea16b365537482d27f3e9d6ddd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73eb6fcfd99f56edcaf50012c3744e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a580c73cec22cfba7c2201e49eaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056b1f037bd3623ea80b24d1985e5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c6a0c6d1de694ccd80eaa3cd416998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80c8ddd04534de5926e49114cb9fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98614944a678b4d2d5ba4c8311703100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64002c1162a5151cdbe34664622a59e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b0e943558d10886b9ed6645410c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8446761c5888c95e3d303a9531c674103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca48e020cb31a413400c81e8bf4a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394e3c6fcd3add92833180453897a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f770e0c2957d09f9247b02cf244832106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ddcfe4319d78ab72c4532fd84d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f2222f54a83a041187af064bea1a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de8f9b704de41a429814f8b413284109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c7b98e11aa68ed0f0cc4837f2981110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e419ca53f04fd1357f475a7a97942b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b99eba15bbe78f95145c31ab8d5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70be5b6170f19b6808e9208d445f08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b97b45e9e0cee3595e0209d0cef1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8526bcca326e6c698d6cfe880932fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678083c671d7378bfd96c550c8f43f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1bb65ecb095894dfc4d22d11f437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986d0cd2357ad7f34df00f72b4e525118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0c42eb049a1c1680712b33099a96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c3be64faf3086826e3657b6fa9442120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28badd6bb93a120ad1d5aa4df79ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90a2aae5641e528584ca1c3988bd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45054789cd3c0a7242ebcc832ce011123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a51e34fa82a485905e64bc832571e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74854474f29e737baeff8956ea56ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6458d6ec453a738dcf74c2c75ade126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0e30e6eb9bf7b19bfb13fb92b522127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcb632e4a0469cb06bdf5278a46d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9dc9c9ac436d971ad9d9327a7015f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1d62e58e22054bd63a70a59ac1e8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023aed2cba0a57b2598b5502eaf153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e03f71fa4d9b4ef87fde9ee819f16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6cea30bace513e14ef911dcb0d7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb93a3ca5887fba5b840a0143a0a3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b83714bf3da25fc0a8fac3941dcfe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bdfd349d2b5d14003fb6fc753e02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f9167612618fcefbfe1fbe8a6747e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4aa4c4bc61f0b742c35687a6e91f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851108dd9a5d0b9fe5c909ef53250544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bbd0ed2575199bd30b0cfcb5ca6bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a2234746a18c93b3f9c87b8749ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef5442c44e6e075d68f3752bfc392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8da4cae36d3a2ec09e68bcf1db06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a502c15664b1c0055b6798ce0ce5eb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1d50a7213d02f6d85a62e12f0c02c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed3a2512f414fb695ff72fa703d19c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22cea7e44983833efe5afd92dbd624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22828857eb03767fe47eb8c41ba33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548248f0cb885066b8020d24e3a28e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba95c254463b144bab3493643d118d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4ad1076f39622f715f6d6697edc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93a65a4f50f8b82ffd0847e91843e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08a201161e2adfdac6e7ce2412ae05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca73543e11315e0f0d811e067d3c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75041e1c4d3acc8fa81450c0593fc56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2113f55f7a31d1ac7ad41d8de2d0a0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d8ccc07ad0e78137f860eadb25f5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e729c6b6bdbd0848cd7df2f37e16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c217b77b4cb4f14ee7effd96731be8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4d57c96a6c483aa1b0584aa51b06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed4d2f637be027cd88d26840676a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00c0480cb1f60b5751f7aea3401663162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b4b51e0f2c433edabdc77f7f11c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb23b13649655119fb33953dbb13da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bd1c3d437616468c53f5d57fed4b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329d56034c43191f8430c4660d2a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac779f4f16f2661dc6fd24069cb504c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852c02715c642df4a917fa28a1152c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e0f0c1397f76f8ab0f3543ee43611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0bf62c3dd19dbbf7d581b5b61b681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace2aaf9620f40edd2169faa861e8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e744f02ef3b250f67030ef419afc6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b29e90036a539f086a2132527afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2a21d1c190485a4f1d5032fe9ebe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e860b6de7a2f4d4a6612cf1ff6e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf369c7d24888b58c22f70a3bcac41a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e3c90db2ab8be8317e0c2e25bffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30837c0bb3f2f702075c8185b8fc0d62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56a5f4fb7e3666378caf25a93e1d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b1a9cf8850461b03bc0728a4a85f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99861f6a3fa8a6e042cf63339d49f9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3e8e71dfb41dc8cfdadd77a8acda0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cf3bd5d5ac1edb773dddc6c0a6e1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc675bc51e3e08f2dba1bfd3f4d623184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140656f11b6a7016a72b94ac63ad19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f402f730827eba74c882720b6976186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c411d1b9978338cef85241cc090862187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f375b87523717f19f9df08c9bac2cdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63df08991922786dbdbd728f1ae66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a884b9075741e958821577b236b834190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3817e7f79152dcc1a2263f60d4fdac7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47f6e918bcdda1bdd7c7cd21cc85b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a3af978d25f859c3605e3aa78a4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daeebe5f7250e342f31a555e990e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a54e89dfe4dd526f3d64b1edb1cb97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26548f2856c55c04ec57d69b0e782196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f15bf49bb5e0a1db339f4362a306197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e653551e5fc028f2de5ec3fd2c197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd951b192433f877ea4eaf1563d660b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85210264e2f28d335c9b4bd534003e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf6e7d8546b34a0eb4bc6cec34d22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255a23e5f2c279f55cc2b2ea88b2ef1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285596ba07f6b7193f4696fe8995ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545b7034c0c30225daf69b1f31afab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409bc7e978219307adc64440e2e85fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf123229dac2c44f8b46caa82f934a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff272f20450b84a707d88f1bc61df5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da40e2ef3b475087303c178429026b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f8837eb034e671640b4a7f68d91f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf1ce357ce7d038828eba08c422a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a1e804bab770d194cfcd83fb7c90f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b4051f8afa6913a568024cceb307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce349629f7704b10983e9d53c8a268213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa62e49c9111f31ac062a488b73f505214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6775d994f2eb5d611df4e5b98bde483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d45fa9c00c636bd6a87f5edb3aec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0ee5d17b1a77a561cfa301ff90f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02931f07f357cbf5e567a78447ab35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b5a332f2f87b51ca7188c43b3831219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee44513561c750befdf2229a296b4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb610948199abc0be9d4eef6dba158221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced849aee29dcd6ff5d50a0177c457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbba2920ec8d77b796d7cca00602f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642b64d6a4d04cbd922d22d28968d37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35a861e044cb40fa741d6c98a1446225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef2cd419ddc4cdd7e408f04d95f60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed09d69143b75b02ac8be3044f4ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f85e41493cc498e8bd002cc6b031a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262534e8eb01f8af6817d80738f7c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef1ef8de42feaa9320ff7cfb9de88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532855eafb037d94182066a8f6b9b2a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051b8c37020098bfe55d071ad0983f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d9e6170bf12009a3df9ff1b0c20b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215165c21480c11a4341898800d7f141234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6581646107edc86a8cae31d8026c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e68366abbce2d7da2dedf4ff98a831236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016194b64f96be6fd277fb48e22d344b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d5b2a6714554c82e62698abe1189a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a9b5f0a7ff06ef67d545a65112d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23380ab9e3c30f422a8ed31febd35f45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c1208fa4aff745e0477e2e990d8a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94a0149fd153903109b0e86dc15fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77ae3c0f8c46919523ae85892bec5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb01da864493999429050602c8cfbdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a63b92f3b1e5c880fb3889c0b35d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d272b6c18515085e811358c4d13fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e1d3daa0b14166aa40005e14da807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952f98272e3649a28df1c0e2e0e666248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65cb2a2744766f7720458a1ac6547249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15305545c6381aeacb792a7ea631ebfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e685e471d8038628c73050f6025338251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff95cce12cf60e6302cf3fbbae874252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1d62330c178bd1a08d1f55c3afbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1375fec82145af94a5bde3fe0934254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77daed9733cd84e5375c520a58d8aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e21724d095b319c41c97662b0609256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8216aea3b8d43ec0b330d671b20d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf59c1fe76e33030aae953cf085c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29239fd1efba74d2721bea09e2e4e91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b00fcbd56e45c88c55652fcedbfc5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e978d5d01fd037b27cf3b1badcc52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f28fbd14408da9703bcbee76d6aa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944508eca6ac94b4dcc0f4f74e370101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac86cf4885a909d3a7a027e44fd8b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a69928cd3058058eee97b12b49aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef397e9cd04858e4e2d7f2bca090b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd22dd68fce5e9ebc93f121c20144d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac8a3c83a01c480a3d8f2024d8dc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c17e7b2abde53aa63b1d27f224b0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7298751617a4ec223eea0cb9f063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f993d4555d2832c4e8fe29570b52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085edb3e3057da85523d68de4e0c8b4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8381d611d8baa97f10df89df360dab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c0ce16d9c65b57b08e55cbf26dfa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798367612d4f932376251979aa921b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382473b3990f7f429fd09b813e86fd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414a80b6366d55e21fb627358fa920a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8954c775b7e17e6e97a969adcbd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443f47e2974ff498c66f33e7b29898279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10346f6d15b9f5cbf6e1dcb54c46f5e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb1bd1592ec2747ed40fe0a23bd9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9634d736689b5400ec8b19b4e20d68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18394a44dc6e57fa5ed692f8697d4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39ba5bd9cd9b71fdf9d2ee6614f4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cb661796bddaaef29044afe194e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae5c8e9d90bccb027a68b1e3f5501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4db4dc5e22075b9c6df092dd0881e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6894d592f6b6833da0ec16e6461cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c46fdd5d3c47e3b80323e2f27590e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c41618e6007c2db934e6802f7ebb98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465154cc0cfeed495c714015f2311575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6ad1258413a43b4ef8f93d199bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4212fad9ced44f9f41e72103479d4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892678103e05eb3ecf49806be02c6b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce157905f9ec7b6a2910412f58b01fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28dc95f61328e04154f82a4315a04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c26d8b9f095c79eede2224fef8d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb89ee649070ad09202c56859049f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd279f02f182fc31ee0522c99cb49fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9f1cbf58c6e2a2e4806aa1149ea2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a1937436c5649c4c4b1a181542f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b3e41778b21d0350270327ed62a78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0332eaea3e9ce29892d234229a3f4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4218650e00ed3fdba46bd151efd0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560ebb8cfda2e019494b5ffb58ca40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723b1426dde5359b817876cc6910629306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d784bf597bc40990b4888bf6afcf690307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed99d9dc3ed4c771d71482684b9090d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5bb20b0da4d55c6addec0865f1f29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649def8b256dfa33107f0f056b8fa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d264c499cc8d8792aedcc8bf8f2b88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30973e0fd71f8122bee15d7b29394e92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a96505a7597398ba3d83dc91090e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511642f0564849f18bb11d3acee430314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1171606479125a8a57ac0c35f88b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f8d7dbb595aecd0580aa453f09ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae614becc2672799cf8f7ea615924ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683527c6efbdedcf5ecff34445d40b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64913483129b9d26611fe4093d4ae2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a442846c439679508f5ead2950380320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287510a1f5d8aa4996dbda5a8bb6fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc27d718e4ad56875eedace1f9d39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cfb48e946f37d64c0a2e24fa5afcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8afd8437c88e7fe5e2914a295c6be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3014804ab51caefb1e4172d06045cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2db202dc69ca77e4730d62f1abc29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfdabcb0a2f6ba050df0540afa3022327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2ca6ef229ee0fa21820afdd5dd767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efac09ba60255805e7e8ba0bd409f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e584cf36ec1d706f6dd07a97c6ddad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0e4d81ab3ac85f21b712253788a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790b499e70517650bb5b481b0f6ea4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da50ca7ec323f5fa570b624c8dbf32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0794a024ee1dffa967fa5051698ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef26e4564eecb96903805ae03ad124335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc271c182602328040c3af8a6e9d67a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd91dcf0be40f03c7db785af8a5ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811530ac9f35a1c27e5098b43312b519338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc1d50425c7d42f8294c24ae2293e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526c2d7bd15af4947dc922b46b2f6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7dd83f462601a9ebbd2e0bc5ee73b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403b56289d3a9c1045390233bb3e3bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7fe5564a8819daf0b46f4f6714eb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b59e5f76a05e90a8beab2ed0a2289344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba2ec16118a89b9513c8d3042ed26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c1c9c18a99b24582d009c68991b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac6e190576849355ad9181f9778f79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b2495c4641a65036c0985626fdae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441cccb36926896dcce79eed3e22912349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e386d87aeb339eef2e43cefba6bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d618ebec2c509c5c4193077d9757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501f815b0eff2c12493dcc44ba9432352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad5ddaa5beed224f22b048f248ee07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8581d84f9793165f0d2e35ea4e50c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f52e327a86157d68cb484a80e5ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f28375adccf6df642579579c6607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77422c75300c5534f465d54b49e0d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433f358258fe638933d1457ae0b651358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30d644554fe3a0c2abc1c2031f854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b97a033b2670ae909b7fbb507cee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff11499f6cdfe4e6d4594268f7f3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6dbd378875231333b458dcb35732362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e9bdd385fb436135c0c5a7cf5562363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c085001b7fe70e3a3f7556ebc658ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4461b265c7cb897ca0c3a02dc904f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf874045c6cb540f7a4df201a637a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f450affecfa13f94bf0d4fde3ba0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef06e7414041526fe4d943873503ff2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd6ff94e604dc529da0b0e6ac92178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38206956ca5d18e3899d7340e35bd5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062aa672b5f8c0b58fd05311bf47a1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28800e8823ebaf01077ac4d7754d1922372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b239ad5139d9900d1dac29fec2606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83d3ef39c7e401d0320bf902ca4c5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47550571f7c9aed6beed7604cb62c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5030280d8e4612e8f61c11b5f4b6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41ba6c912c0b1b7c4d97dcea9e71e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dedffc2f6e051a67675b0d6bd5d97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae3115968e61362cc2c40e89973048379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fec7de42dd9af36069ba0558e456b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72875f10f105ca67a9376bab3e6734b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1321593adb5b2d697d1dca1226dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df7424d2a7cf41afa715eed7439c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5618e744c88783961dfb1f86b1c948d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64aedcfdb1057f02cf08000baad1ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83ca455b221794fe113a5cd1df242386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d6b004ec51ca6914f461763755255387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2071b2ff66af2c8129af4e872008388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c98862987b6f04b34f2be3ac4d52cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff236085b67fec6d3eaf434b14e360390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94275092235f3498b54b27225bdb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596a43c2a7485c1fe6fd7385a43bc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db422ae0ea18e1370982345425ea88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f25db018782650cf0a6b9d17b2965394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d95fc3c4a44338c987963b3b05d98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088da5d58b9d61e1e1d6df97e7967a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038886623f3fe21c804e5d354c9c1c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5fb72199281f3eb003dffecd51428398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c5f0d867af0cceacd7a782301c37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5634f0152cfc8f2c59a39efee9b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77537bf6e72ee59723e35b78066f6ccd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47b5de21101852108e36d16635491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be155e1423c483fb7a8776fe32120403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c435b31fde3d041c3079442bae175d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a7ade3e02d260bcbe1720aa2fdb0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f256c7ebd4d7ee70a13aee73096c54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c537b5c32e9b19291b8e0ca161f6fc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add4870bf31cb090f8a77b28655f84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235bf3cc5e1b9bc6cf1efc34938dfbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e53421b491872ea53a96e45c6426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca92c44edaf2d8ce3f84873a44a8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834b6315197d4634d08ec63dd635422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb6dfb138c0589e21fe06a278936a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98df4217d607d875134623885f110f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68042e612ed52509f4617620f3066c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f9c244beef6b8d99614dd0abf09ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa106d539eda461ecaf3b8d0f3dc7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f116c749efb1dacacd823b90aad3a86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b3fe45519a0d399a0bdf252e940f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb272a3e6d22cf919ecdcf3cf1fe6a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435b46ce83500104f4fcc8e2ffda81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95f417fbbce0baee2d02a94244f0f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985edb492f77d64aa593fdb0b16aeaad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c9d67e7751ee2dca8cf16c36cd2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204167326cd3b15927ea429f85d1c2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771298fe3ccde373a0df31946a4de2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c2213bcc776b49a84d7063bed0cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a1cf903b3517588213e0f3aea6008428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88731c7e0cdc666d2a1d2a75e68ecf7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263982941cbeade6f9722b879bfd7f58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109f15dba4b3ab0c7f1fd9f8067391431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a4280b8f0eec75a398f5e45d74fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c86fdc168d76b2039949bdc1e6d11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5389647d1c7d68e9eaff9e207b460d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06bd29a55de5c6fcbe79d0d1cfff3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc7fcfe110fb9c263e94ee3e17261436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8ab21ccd44a0d20f939ae465365c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0342694000ce80983428eccf00b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d314cdcd575b85d715f6dafd54c3890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa534b5b8c960f732cde3ce7f1dfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4b95f8870f63d76bfba3623a2011441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9919b3bba5bc5785fc2314003436df2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdd6ab77ff810df56c8e85330a3135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae220a64a8dd2375f437abbae502f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282757dcec9fb7d79426b1b11b0e47a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b0f9caf636e0672cc5f569287ae7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa1dcec9fa220dd68d4b5712ccc16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadb8564eb2f02804d7d3031c60523e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76238362c9a9de32c3ddd1bef33ee467449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbbf0571194241d5d7f2945c0167c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c6885ca376087efee0cbb08073d2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405b0f3d487254980a627d455c92b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc21acbbe86a114e814ef1afe57d42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf80df8177c2f38744489d19bff18f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b32396c31977920523edda62acce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eab868c7ca32279d61ec3a4bc15e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08199b44763a2f01e18c041c4df6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70862d8295e4a78d99f5fa2bc60441d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77638046c6246ba8bdfa8da787271e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755428c05d83e3706bc66242e31197b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090164b33d434bc25c7e5052f48bdc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19045abf87bf62a66ee2858eeff935c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9e19bcb0bede9cbc149ddc4dd68c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa478daf28bba7f83761fc5ff35c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467b28b260698d82c2ce1cd0ad3fd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0481adcd93ffe0fa671e2e6e4638466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd06b67cfee50a58cf64162f911c3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b77adf9e3de294d6125ffb56df54fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5856404c2c5913d02a141ba82dc8bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f591540f5192361914ba3ca0870c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e37cabb0274eca0227ce1128389c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ac7936c30ce23cd7e093e3171ecb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212e59203f60a9a30f7bf2208f4cfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eface6e72a401ec690564cab6933051474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1bb16e5758f6148e941283519f71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235207bd31868c206bf85e9140ca3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8367e5018c8a871fdc7e6e5c71e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb958fb39df5c700a6fcda9a3d189fc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec920f75f859135de4149cdc4b57c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527626a0fc9ff5ac862923d8b9a8128480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a74aaae798e25e2dec4846e85f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1319795686c4894496d5f68706e9fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b76a10509e1a8966c10f1f62db638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7f021995fd242ac7f2a31f48609c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf570e76823a39d738222f157a3e36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c010ea93a54787c9b01c8923f2ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f784cf61b4f4e13ff9b9014e7c1922487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c623e2e1fa96359b7b5cd1bba80e8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548f473ff1dc7a23eb224c31cb71d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8556be74f7f751848d36bf85f67ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb61947f9edf032524d44de57fca42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981aa44df24168055b7a5dadbf41b1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32005aff91b27a8fd3fa374e38d3ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642c7d5a562b003dc1e508b100838f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819c01630d9be932c41d1d85edcfde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad6d3926373564c92b7d8ceb59bdf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490999a1b8a49f8b325f3b5bd19ee1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060aacb63e1e06d4ca23dbccb02eab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229783cd960f7dbac4e2ebb28d83af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dccf406db9aaeba8386c832918e25b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b289dc71fc95b99e79ad85ad6034501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050a79500466304b03dcd491ce1f18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51a9169f04992ba3ce10de3205292503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b129668e5ba55f8f542c309006c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19f13b89b395ac40acf4d60eab978505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63727f6e2a0c6a00141f93da2d4450d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeb109e38a7216f02025b8e77b0318507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255a6396f63b2d8f1cabe6a1909261508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13062412b9da2811be2360a928c095509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101eef0df9608861ce0dc412a43a9d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2ace752a372c309522c4585afb7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ce5b9bdf3297ea61c1745d25e617e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60286934d4d68529eb0a5700abdca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f64634ab47dc0b4e12fa1c97a953d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67657a87e1d4c80b8afd23a8e30b25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d322d601c3607db30ea76cd76fa016516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed93c580a0ff2638063c9d5fba2e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848016414c773947fa5ada2c386857b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742154b7094ea69e255caaf6671f0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33868002fe9858cfd84fea1c8b7a4091520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c68c22da90b48cf234c0e0d41212f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a8b293b01c356cdf87c7a884e28c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942982aaf5cbce570ab9e0da046b631e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e191b58e52254761f948e3eb2e4dfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acacd60b7bf97b5c59fbac92afac71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc44c90be3b5b317f5a216646fcdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7efd012fe25fa263ff49ca458e3517527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7738dea061e3d0ff13c71acb35cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d607141338fa3ec8beb4bbf7d348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346d7082727864770c45fa5d5ef608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b801021eaf25b66e3dc89925faac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f05f02275b97f1fb04278f3c90d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a7ebe351c3a01bc477dc875741f7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca206e1feb6752c743b5d5e5f7820534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa61acef8be81e91012a9144b89eef0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718cdc852ebb2e704f21fc163b47e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bc241383f68df9ea9624dabd669aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908055b2e3c091aeb3ade51901f3d5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471b3b8459d203d3dd0c12b9d2e195539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906160ac7a381312a194f614b6672783540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd5b0deef7abc08cfcecdf63ec14f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c208093078cc536042b75debd652d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ab7384dd5b1da7396142874d39573543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b86187b1e16e642376d52bce34673544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938756a344ebe769dccd9abb77ef26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bae3a8167407d09bf67674510341c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a08088258351767ff4a45d18ee3b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b00e70250441677ecd2e885866bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64901603bccb2e3810dccc5f2c2b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd829e4e97862db9e6a34fea15647d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d67606265ba1315a2c8c2ce5bf718551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0409f7f2181499d29991381805a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaff6d7292b554210b296e485ce065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610184becdaa6b160c0d1bf3c9fe85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f736a6b7427c9fef8b411d3a9b68c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6247a977c2a47f6f2fe3a2243c760556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760d992432ddf3b22e3c002c218346557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0949d5d02cf8ed7987f2330bdafed8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90785b692392ff9b4e1afa0b584c427a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a1bddb407a8714c6c6b908ed3da9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb0bb4c8dfba7aca2ee99ea7776f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52b62ee357a15513e4479dcb2524e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb19e3adc0e93978ab38c3113e795ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c68b5a6b546e778b42d0067a9b5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcfe9aabb3090966b188b93313b3f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a54d1893c9c0a0260e3acd185900f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9fae7075ec984ea266e4cfc67938567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379c3820e8bda978ecefa8b565c07b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54273b13dc93f440e8680edc8bdbcad1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee66e7b593743c1168e0536a787a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106fb821a9926e50b39fc6eb7bb931c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b109e04f18d057b7ef1437a6996da8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f7a4ccfae687e4b36c3fd8e76ea0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e0dd20eb34412093854b68c7708c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bac78f1808cfb06dde2c2e4a4a759575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5cda2820be27e067c85935b235a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabaf2198346334d664672fb27829f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c93aa3e54fa7775acb1fa6af98c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8c14a6c64c54241138b4c5ee2bae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e359ab77cf4799463f1f399dee77e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbcc5f25e8a14d02d8c5ab15db8dff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643bb28db5efea6dfaa2d7793b3ee5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160728a0f4eb3d21223ebc5ef3bfec3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcd7b6ecfba9f891fc99d6e0f464d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf649fd3b36e603941be90b95eef5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447d8bbd66f4409b10b4f8b15c9abb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a91527bd9590f3a698d8bcfe8e543587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451639a66467e03fc1ba9fe8f139c8e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10957ee42d734f4722078c1705b6612f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf7d81b37e31e3bcc234d7cb9755b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea457bedafbf7e1e951efbd158783591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403aabe9724a555035025b62f5ca8dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad7fe784d1b6f847e41a9852f28d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee46dc3cc3a3aede1f12b061bebf9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b831de8e4ad40e1c31825e598504595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341582be0fe1d63f197b1fada7b5721e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212b35f339842b29ba245ff7d0cd304597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2a643a1f30bf82b5fc369d543f94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e2e8527fd51b0e156244c007d1e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca18e6592cbfe3d9a9f0f84394a58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c62cbf38034b762e049edf5ce75e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b220962d415959da827dd55a9ebb210602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbec7058fe08376c1f48bdf3f1c140603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b58ef788984eeb470640ff3456b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741c762c2fb1e9f30e8ed09df8bd2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b21b2e8e863023ffa38b12604827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668f6f71aba9494d70248005ca5c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90597de1ae4b8cdf9dd9eca1d9e162608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c1d90f4b934fa423b8ad776cda99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad4008c23e0cb81dde0f127d61dc0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b661caf345a4f9bd23ff2e9d70c209611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234df8b248956e010eb525d545f30e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343adc59a8504096f64ba1d8451dfe27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c460eb2a9e810f4bd266ccf9708498614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc6f0ba0b54b284e8ea7d78be13489615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d665ee285c56c2f9792e4827e9d00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7be313a47fc4bfb042a4653af4e71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012627293b0e3e737837589ea803ced618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e84845c34fd0c19a71772dbc42992619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fe39edee69df950e13c9d69242d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e89c23734b4cf598c9a82a0d203c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923bb6f9bdaa952b84867d7e70c2ba0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a953e3f87413f8fd1abfc17fb711f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13304edb1674d1e42409a781b8ae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a93129e1ee2a995d25c610595b3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d1aabba0cbbe89182a8b2c25970c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a8fe5c9517e7465b4fecf0e0a366627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c36d7d8fd5cc05f2210b74d5698e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58bd893dfe78e8b94cd6838fccd196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe1cf263465d1ee42d88563db4f69c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b4720424e3b269e4dc0e049a48bb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5ca3ac037eb673b0a5de7a3e6ff3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98cf8fb7a651b2b3d02eb684fadc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172e0c23f97cfca1182721d3491c50e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6a1dd7a0cebae3aa10e50b69ff28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4440af7c94f48f3948b0664325d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c4334c12c255208b2c87abfa4f81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf83a7760854abaad1de77e1c5109e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363fbb4a1fddfed79ba3dcb221fa1ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d34b37c766d0de8c078b59af50bbd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f14986556a3279eb8ca3d916d2e240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d1c27ab82de939dddf14302c8135642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ce316558e02da010395bb957f0685643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed39bdadcd1263c2cfacaa2d0470e8644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67daafe06b8dea3290b65c57e95ad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f27915a62588e7604bcb748619f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c0304914ea16849611cae098d0483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b43de81f0197d5cf579f2bc2d25084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648644c4ac7c5daa1382457be6700515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14ba8803f8c9802701c0506ef24ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44950caa53f9fbfe69affa67eff9ea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a44be0c4142e8e9ec92e89e23acc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d93b981ef884d03238d437178dba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a7b89c9b67f54adb66a95ed591a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c9e097c3b31165ec05373dcd771111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8e9dfc404fd7a9bc0078a347535512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c965e6999fd94b447d8fd837e73fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60591e08d9e7e025cad9f918f21285d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267316dc428252d6e158c3e5a8a9578115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c5dc9d5efac2c182ec6e95d202e4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c24785d960d6d7cc661b58bfd194f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef16eadef57ed9208163f6fdbf482718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b898229c836e1f0ffe0740eb848119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc367748e9d2da1f21d81773d7e1dc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d5d9141fa72f28b715e638b8922821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fecb73c8b6e31c51d59acc6c222e6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84094c9509be77ee86d4fc572d878e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaabbc2d6ffa3d033c07b9aa3d704324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc78dcd68bdb6d6b0d74a8626560425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81819365c5602a9b7fe38aed5cf9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cefee44d06b80932db702f09d0a37f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be86a3c5391b17b41e69a6d6941db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ef80b7171b0f2e1828fd512c8c1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f2754230c89ea91dec92b76d6584c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb1b85796bb43b893e3af5aefe76c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070f49f87c3657ae3fcc53edf64f2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a50b1faa0c7a8861ce2f6c4d7d58e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172294c4a69171c0192d6573c483ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e366df704999a030fa2ca2a45d67e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674976f6a282ddaadd12f932acb9a40b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b249351b3d1c8460db8ae01e8d3b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe583e6823bebed99e0d33eae9e117438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226802ad04e6aa3143756cc0f51495639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a625d915d2c0d988fa18c0295113cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11670d919ea328efeec94dd4d637eb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d7aa372156db354e1b059eddd7a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082add28a01e2479c3f8bdd97bbac9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216eb60f8bba7e07c818570318a1c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed423ce1aea0d14ef7c15d58f7f8c8aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78edeb47508182cedfbdb4ef6df38846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8589a030c9e9ede7895416e384331b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474064825e69db1e461bfde60b8c82d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040816fe19dae3edf0f61fd10357919e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455264e0133f22d8fdf85aa01f3c04b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe2bca7b0790093f9e808c6621fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c72b3515204a439ce79119a62a47652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc67ea596c1b91502c26cfde5e70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858025bfa2ce467ae444731205039fbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d4ccd02a7c26aa531855f754d53455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ce58370d3bacb0170c6f4428ea8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080564d5b900139dcfdcf82674fe012057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f8bdf168124d3303274506350e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cede83d7f5c4b03f62121ffdc70d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc1e119906c3a76b05f4df3b39a1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e179b31804dcef0819ce009ae3a16361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee7d9944f5aed8c70abd2e3df1c1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3382cf807a63f6e2041b978b7289963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7600a74f17bd49a1563bb7f26df5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecf27cd9127d8d34c746ef14316f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d94ac9479cce01c52c54d961e11df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6d54a1ac953e3eb8029cf25c7b93b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4109538caed3221919e21dcfed0f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c257d93d9ac722dba068bdc823ebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670b94dbac053355449b61d51200bd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa3a4568a5a6af0ab37630ef0ec0d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839efa6eb1b085bd19c11a44e2b5ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d57e45d2923965a24774ed08359973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a222ee12eb1d149fbfacc52333605d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895e36a1168a43fcc6fa27e747c17075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e31975723439b8ff6d90ac7bfbef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a281e8a5f2f3112c4fa6853af45cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e0b821459b169f392c32113b05d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763e25c0466f69e2e34df11603e38379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bced58ced98a0fb5910342a925c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13d0653b42ddb7f4dbb705a9e948081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ce8f0f19d2030727660ddae0c87b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992089ff03dd745fa8c6098e2bad34a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fea1a641dd1a4bc90595a1d1ed21c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155879933c5bda6684a308c876a4bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca647cae463ba11e4215048e8f273d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb63368e6ec66b307e55834ddfea5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b8a3d9d3199b601f67f350bec1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5099927e101aef95d4d227e98f0cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979d81d719a1980da0e4162e231ec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec2d0826661afe01b4a442a16251e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a759c34faf1fb593b81df5ffa85092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededaa5f0f1f4fac6da241e9159d24ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817aac4b5fc3454a90aa373a452906194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ebc8b633e31aff5dca567d36f6b1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa4403bcf654a491d6acc4eb0c61d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268c0898fe171ca111aa341530320197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf270fca2f8127b2db32914ffcca72c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027402f6776552a89ee83d5dcbc4f20999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce126794e1983ee7a666a8e2f91eb5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca796b9bcf02b9df496261e5c3fc243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ca3c0204bff7f5501093bbdba5fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651f70ba94b7176a0dc921fbc1583f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db22a3cdaa09f8ffe37ebf98f3d46b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234572a099f74046c2b9ef2560a94cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a419fbd21d0b62d40466d7e009f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb931c23c32e3b29f128ae10e89073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a96e4f4272e5ed18e025efb32206108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052b538a2642a0b2e80aa26d153634109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc5dcdc769a8653575d4202066680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a0ac20c9cddda91cffececce2f55c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe24d013ffb2d28ce786eb1208f3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8b24c768f37cb3c90733a13f1c28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced713bdb429ff74e322af5097ce10d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ea6797bdb15d068da6656077d125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef82655d9c86e6c0a3ece0b99cfb865116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544632ac603dde9f3b7d8775432143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae86aab867a8ec41f0ee664009f42e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802931798b969a348c751f6b7d14353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fe09a895f1d373ce0a18ada7d2b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37a4cdc973c2c76c5a55ba71a05084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d7022b099dc52c599d0cfa062b08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab13c5bd95027691ab5670d740bb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9c5c48de891c57d546b781874009124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512019df3c6582b1dd866bfe2f49652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0534cb2d8c9bbf5e476aecdfa0b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda92be000b5ee39af69a7c8671f90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b517607f9271fecdf83248e0cc0f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd76edc7701e1b1e56072ed732bab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137df3490da305d38136b494c47bbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c0d9cb4cb229efaf7bdee9b80b9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151790f5ebe605fe6f0b3e92b47c081132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16628484a0b3d67a880373e26f0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011937b8876da9db4b8d11e07d272da9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5b5aae337869dcbc1a3f16a1d1e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e3a3ea626815686ce2fcf946c902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3faeb94dcba88a5025fd3fa880f38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c129d24cb633f3b0e1f51c389afc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc2d3da8fa6045f5eb57bb1c805e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b581f1030f19daee77c68f6bdbd641a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd92ecf0985a41d163b0631950971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b04e2c00fd6af51f9586c79109a78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74990062361b66b28d9ec8aedf9fbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3aa521d70dfc7480bd01d2049643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df42681378ea41f8401203cc9693b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaf2408f21785ae9de6fad36d1e1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac58313b2757dc40d6b4bc89d98e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757686215a7fdf610bdada3fc3bd27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bea8cdaec5353907106c3e446ef57f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7492760daaca7a25f917ec468a44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eefae69936e10f2293eb327cd0e9d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2ed57cb92326535af4ad9087a558152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc742873f0e7d619982e03446e871153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcd2c614758866f24f681e71caa645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca01101334f4b81deffc3cbaed1228155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8c2a952e30c35726a32de35bcdee3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933706aa705bc8ae1c139110a195ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880999425253f800ca2a2d02cbc61b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d61bfe48049c5b2439c6d8003f4d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c3a046273e84da02b2bf94d994c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab09248341cb47b88b37466f477def161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54db948ad94569313e7b0ddbacde91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af526d33ad799ca15d92c12ed9c5b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b4fa188b5eef488eeb61bb9ed3572164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e5dfa657c10305d3e47e41cd3cae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080a2a4f5f6ecf674446e5c93007bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc0d4c2d7d5e71673a686404447b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3396f90eaf32d413a647a8009c5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d84688baddcb3873263eef68873a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e730efd7b0bce7d160cb8b30270fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592219a9b5c9bdc7044f9dce45ebcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80b86162f29cf18e44ce428a35514172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092469bf46f1969aa6dfe4c1a5e5fd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373bdf7c11e41b3c4a81e4d53279e9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3372b0a12093cfafb747e4f3cbb9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da520135568817979ee5c851ef7fbe9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972aa2aa12b1caa93a2c26df5a745a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92eb2c7fde0f317012b7821f396c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1203b2b6474948ab16d0999cc3236179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fd8eeafc91590ebdb5c43c343f4e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6c52a1428acc28a71ab41cf0bb79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7cb6c788f551aed48eda80a95d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d37f20841873008014f5df672191183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c4330792543a6075faa2c2dfd5e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5539e24d659434288d621fec6eebc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408233ba6e481dfdaa8065c5980198dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c52f6cb8c710ad5c7813e0791cfd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ab3c54a896aa310d37242c45a82b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c2c3f95ec8d598d7fcd6f95d6367189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd40106a8d2df75fc8e7667a57f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407748e6cd603b730b5a4844f866ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a4ae71ce6738e9f2838ee7166b5cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f168369fa21c2c63f70a4b0f6f26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d64d1bc41b0dddb2765b9ba2bb85d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51e7b153262305e929579a6c4a51be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34240bb21aafc38b2dbd71c614371d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9015b49cd62acf37ca5063293e5b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0d980881d0d0723a93382105dff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf798f81d4e64676e0e27104ecbae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd160ca70696791854ab07bbe17ee4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af318dce203139a6fcfb7db2e0eee8c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89407ceb3487c35514a9a9d2db883998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3361e64903bdf70c800174b75b0a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113984aa8d3e0d6c105f7be9a4a50b95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663da3d90eaa3dec3fb10c17b98113d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216f234be4ac493df12d60e0912f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f952c42097c3835225f479bbc5b62c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcf02254681f59b0a6e256f161c71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddaa2057dd2e9db936512136887bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7ceda331e91c3d9fbb1be8f6e8bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d2938242c87c42de30a45b93db8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c10b44710b4c3b74ee9948b5590b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33135fb1b962f59a6de44fbfa39740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d4117574a615b0cbd591e2a505d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9ae217cbfeaf54c43d794312b82c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147e9eea42a5cde4f3b95871e87870216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd00314cf9a7f08011662c79fef823217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef9e00b28b5e97964c9c96bd823d31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e8e9111dd804f72129982d941e0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f0d39e58e141f1e8be00ff3c639f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1157a10e1e7d2e2911948b07955d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664459f4ad5a0b4fb1c730220754e75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c06bfd33cac49fc4dfaa63e8cb6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa7b997ce730c28f09ff51cd8d0737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a1905f885d718b9d81a36782d285f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56abc4e8c1f8d636c8fab3b32432c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ea8e515795c6728681af344f5688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f04a1417c6bef9fb5247d5c97f2c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73a6ba6cbd17137c61d151a1747ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f6a39fc2d64001b2c2842fd2de1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bf1652c8340511d82f7ab4a80634231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc0b96784d173c0db606184684bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe163443f371fb0949da7bac58b91ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3472ee55d0c4883bf0bdc4a5aeed854234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc123803308217b9158c641cb91129235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cd5cee4b861a491440d59b1b85bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd8467d062e7e07211cc11b70269a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755190c9f1a2c3925416537f555381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15858cdc9aae3d753ea6d8c0b27c96ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9203227de5fd0f9d5e92fc7ed90c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0298ccb5b1ce8e2695f0ba6a7db8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c20d087d10f60da0c081de32f4ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238a96844b908c9d6352b50599c578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1014df604bd6f9ed32c3e62a78a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56e12d6c1c21a06ee039f7150e2a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265ed19097526239120abd81e090da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518b7f40e2d4030254ca754ab6b3ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f969b38fb7c66e97a81188ddba89734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b898d0c954009442fcd0a2337d1ae6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5b4f7b85e1b5782e38981a2c83b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a27187faf2c3f479816b032e6b47e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2431298a0f158545dbc3fb557c407252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58afa60e4b3d804d2a11d92f7040254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369afeadb20d87eee0fc9980b982681254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002e2330cb7f22ee292962ceebe9509255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635fadec484066be3c317748bf82b1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd97af0973d864ee1abb793ea8ab81c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81242b56e469cb82dc4a91c8dd5bd2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c31a993031cfa95ad6d51b04ea2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111427dac06a2e244050e0fc3def0ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a51be45e3dfcb05faf89c06c57196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c349d3a62b95a2562b4974c04c11bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796743b320a47a54a10f315fc807b796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279a548d94e500728c275acba1196ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1615579edd05e6b6ed51091083fc85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d388743d1f7145c37400e1687e1e21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a07665bab15461b4a69581ab671e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e2ca9bf4142efda0d34503fba2404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc57e12578495044328d18d5805a7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf5ca90f303e313ba2bfd013e3652f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1da08d22437190c84ac3c8287321d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb2bf6f93f523903d3ce0d0df2be0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e429e089fb42c742244f92893debb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b785f2da97d2bc4802b958dfebfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff947691a94eff1acc356a0614917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0fc6b44fb007395741094ec66fdc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c7b9d54e2f8b2ff910f9b254c5c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd2a0c9242ed35a332ab3485a3fb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a1f767a63792c719df9db19111ac3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1aecddcceca19c1873a3920bc4d76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122811da7cd3bf6e796234a840c39ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be788986c3dffd5fc5fef145541e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a593176e554ed718798847bb874b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c20d6e0789fccd30098fb342c96a58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c7c9349b134aa3dcbeebc9260ea9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30babffdf635c9d057c537ff00b3c2bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154bfb4958275f79853d06c143aad1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe0cb4e76502c39a35390d1b4c615288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26c8e3fe0120ff9c3ccbbe7285843289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b0f63438638cae316fa2b80abd4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490cb050747e3982886bbb75a9d9cec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06f49c6fa26e0fd1eb60e665ff399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a0fe0ba3d8d03855d6b1f7e112f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a4083c2c7e55f286f49eaee0aba4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7f727df940d25ad5321ba6eee9d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c07e14964c3b3f468cc3c7f95edb71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3fa6f53157d4fe2620a3cfbf4fda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a28520f31f905babaa38fc319357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c6465dd05b34e6cb9b61f90c3837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86e4b5959673a767facb5f1b02b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878302438ca4b73c2374ee4b9ee7f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ece96f577002845045839626c042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62d781210d1f73f3ae36d94130f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940dd338f2758cbc04427f8e38606d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197aaaf74d926f9cb7dd7be149e99d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b400abda5d7e771b9e4cd1cb91c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13979cfdaaef519883550891118261307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5c396ad5eea5b028cf44f5037542308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e754bc65241ce8c756fa8ed58aa9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172b1bda5fc19a4b62ce87bb27e748310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef66521950160e33e50753fb7ee8666311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b785afd98347f5faddb4fd2f6d78fb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5b714b9c516f026ff0bf4901f9e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd797c42fb22406877e95eff061f1da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83ab13b5e276dc992036d251b9ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b968b715c4168c31f3f8d7fac534b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c1954775f1936b97dab976faddd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185037c2ea76e327edb6e72b0a896df3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f93ff3f55a45f4f63cce3646be9a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef3bef8d0a271579363124d58f8b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f735ae42d7624ba68d0828e86e86c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c73ad5cf56d394e57232884ab8fdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c18ab752043f520a756e759e2e62e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b69794909996ce404c654d38e38d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedfe5b246e7e874ab054f7dea4631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e28737994e4381754997bfbfc46f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ca5a9d77531e064ece65c3d8a2ad1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397dd1a384b711e9cca81cc1c46182328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683002805419ff1714e3dbee5cc0d8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63806f7038ccacbe858ef7bb7cccb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334408e87ef2f9813586c61083fcb72f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e357fa6c06ea4f63058021049c2f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251973b0d9bcd3bfb23038cdc988b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5fcd3f9f304991e9be9ff7bafd479334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c90aeb60b1cfe7df7d284aae9679335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03e8aa986472b266463f2cf61f612336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3c3a83ee60897648cba85203d7b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c8a061197b8f2d31e2d98fc5bad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcb66be6c72f8de9309dd445469be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5f11127b51fa82879d78fda82b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d913f1e0c69d05aa39ce6cf01bb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033863ce1c2eb248061e44cdcbe4be8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb50e928047b7c77c5037cec0a7e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455791da1c267b5eaa082ae544b46d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8013da59cd8c8bcb0ecd515f47ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262ac5e79c8eba958aeb33537df691c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d908523f7f94e375c4c50dd4cf2c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a40a5b9d20cfd7e575dbdb2b91902e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e582c8d90720da90bc340fadf5c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa26a7bfffac7a6e15a7414979a62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485abd3a9656eadc13db87b54ca56d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1949dd323810fd182b4b6810b19d03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575768f79b39658eec364cceb735978d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58dc1ecc716dd691a742b25fa622c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22273b9dae59f9d573574c836bd96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23295fa636088ed6078010ea0d15ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4ef75710d650028361aa62141ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7059f3766d0004aef56b840439c16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01af3ba36e36150492c8d8af659be2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8992912b745f5384d0381871ce3988360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc7c3b31be4a0db708150fe703f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc09e693305a3edf2d3c4b13f44f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a577ce0d819ff3b62ef6f4eecc3b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9f2393b1ccbca2f9a8645b388418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446f320e9d09e76118d32dcce825e78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1e68de362f386eb995909a4f72fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f112c1bd4bea3fda22c27f2ceb9da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9967fe762d8507efbf5604a807d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396ea0ba6a501cfcaf92e78aca30f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a2c77a0919296f1b86eb9883bac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc76f57c3ed1f7ff025d3008155a549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29d9af5fe76e655d57467889385df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5cc1f2b74b3bbf03399fec6a0054373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902fadb4fef4272fa5a60ef8627126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdcf77f5114acd5390fe7858739f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959753f9837270eea6b5c76aa8fc7bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedcdbacb81fdd93fd20471d8b4be5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1616b9bf198287591060b143a99052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535f3c69563baf948823bb24389fca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0d847722cb5dae43e7d5595e45ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe1107839fb0abbefecf3fa530583381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358d75fa84bc1a1d49a689c77b950c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f540332ef00cc4d53c304e2b4df0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd7415a593ef78e77f897a32be7a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa4492b2fb1795af9253043abed53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f343c3fc71cb6e3c2f0bfbc488ac5f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302361832390ac070eb193e06e2435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112984abb974bb3d22443c0199b272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bfe839ed6c5259f9496961ed4a6f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420530c33a74938580ea7a10420dd521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f70037afc48691e0fb5d023e922da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc98b9c7ce5e4f3889f7b6d90bec0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77413ceb9a9a5048095af364c1e23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a51f831104e6c644455c9216504ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17889b3008a881c66272754362291e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32571345de708e40ff2c27f0e9c3bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975b46ca9dc8a35d0509494024739e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f164b33dee19e1ef69f16973e381cc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2145d4bbd6b2626af58a1c4104a3db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849489c7e9e419529137a1a810f364d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e15d00b537f1514e35676911467c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6fd06bb093da00a30b1aab0b59bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a3e148e0b35ee66a71c70fabb1db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded32842c505fdffab0b3ef79b0ceac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece197c0d9523fc78be8416c9a67dc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68c9c7fd45fe8466b9ca3b4e4f55b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d4ccda36c9b3926ab48ec97233b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d04f609558e80365c631727bc3682f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac85eb28f46f8728c1684710fd33e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63b407126e3651f6e513a5ee413843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc725ed343efdd042765571121a241411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ec1769b8ac4b59d23ad27325d422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f3df66d65fd49d3c8a1635f8410b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c93c5998ee7793eda80e2092e4cc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278210e5b5a3c79d136f3b3c64177a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87b461a52f0827d0ecc2fa4af25f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804f232cc1ebce7d072f35d1fe22f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d063d8891ce0df0774f07cde57da5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156946c8f5faa22288a8825177932b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afcc98403a262dd8327d22b3f5c3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a24b5ad20cd7e3fac378bcf060078e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8443ce4cd496d2c24fe306729ad7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56f0b539d98c436aa3c803cec4ccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0a746fa1e3601617a1145f42d0e8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc8300458db2a85b686c7f9909c5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb5b8e60f7f2ddd8088c438ff5e51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218aa3e538d82c34cdcd4e3d8282fd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a854d950a9e13148bf9f21d7015b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7417d0fd3ab3e59f50d55e33c7c45e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800321e7525b8ccfaaa8aaac932599d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca192f422d157dddbdea36a0f9a019f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057e80e48a83e558052f17733ef83de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7750bddda26fcba6030c829c5e7d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b717b3a29b3f110a645ea3f6d37250434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ade8fec1b396fd508e734ae810dd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f22d79fe6ad589584fe85dcfa676436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df0fffe2ed9c648515d451b66d5a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996895d714de495b0df19c53f509ab6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e948832bf1244e618cb765489a706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b028b4d0ecaaef63bcbd564ba0d79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27b2cb803cbcc958056b4b2e74e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac389d164cd390378553039736c39c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a865e52f852f2dfc4868887d28640d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a073e1568732fc8e279b9f8c49f71b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a44da16cd604b77c81548e68a5e09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310d306fa29cded0e50d302ab1fede3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c978118de230cb215fd122596854447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4548b57afdf0e071163519d0e1bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98cd9dd2c72b784be523a1b23d0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742b187252da1a8867b1d4cd299f89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1bead9446fa1528a81a5186e3680451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b10cd4e7e5ce26b519fecad8f6a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c269dc0fbab3a054a45d98fbd17e42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5b2fd4645ba064dbe5f3ba257560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1d8cf2896bced5cd00c9688bcab3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0494937ea1a4f0e40e615e5126b83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b075df2f537823b66a51940437a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f7da603f9fd0952272cce606c0d7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950a05af5626f04e2f8a2e0515a344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc7b16180f7243d1549eeaefbec88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a50f1dd19f7fb76e321892862110461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70db7213e032985d10f9d51289d75b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e862cb1d830ac72b6a87f1e7a63a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9f5ea0ccb2f7d75c58265b82fbc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0972a62f5ed367c4867ae76c68bbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce7db87f0ecdd4346bf00f9564903466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195acae41d84300d4cb2a61735f078467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fda8bb47ad66a2693d7759c75ca41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce27095af499503380077fec39a39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c2a40c0e45b1fc299b25e4a2014d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c13586ff8190b565fe68ec6099287471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9a4d64eed92a796633562f6049cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3394310cfdc47c8ac42f8b8a0fe29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507aafe8d79993c78ae8874bddaba7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e49e0420f838169a9042fe858ef7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fc4a90c05b40f90ca6af681c9be1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fbab2caca7ff89b367f744ab9bff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779cf4ab04f66316070fc61cafc924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccebb184ecbfea463944530a2c560c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e825a8ec61ddbbf65098d9be450b94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b6d1b4557bf5dc1c961af3d5d949481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c672cde003a2f35c4b4412ceffe1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4afe589e138e2c0becc798ceb86f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba97280ed84fab66fe1706a08b5c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe834d0781cf4192dc527fcbd62e18b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c66fde7e98e5ba00d87cbe0fd719486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485fb4310936eef184ecd050407fd0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80419c0df09603e3e5b8c77272b1273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a9e140d30aaa652a5dd5dcfb6985489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878039ecc1adf3834c4d71a2c5aac03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d3be4d533cec3e35f8fdea181545491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad461f407cb83c0846c46d795c5f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ef089943154692933ff143971242493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cc70e46ec049cfcec5f7885e4ba3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5e62b2841670e4581f6d6992cec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb684d5c096aa33fd026edca08c0c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239e7b3bb666132e69e5538e5cd18f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563142148752934280f151a3398a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7a1d6b0baefcb2655523c38709716499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c34d788fcae1631c5d1e1d816db34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc11449278cf750d5bffa20a323ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df62ff4dfc4335c426124a29522dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ce6774de004b104b70f66aa0e960503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dd49b6c2e27fef98bba700bf5318f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661f4c38525e1d20576c186d1bc3ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa825ff034bb60f5ace79a8e3fa14e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a5c07e30535661f612281249d573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6064416335a8b86b56d7ee91985db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda492bb39c6537a6e8a9b882bef62b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47038d606cc1246170c1b78b2a304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295c6a6b91bdcfe8394808073a0fb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af5b62df9cbc32a6ab32b9c3f0dd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6660b7c1643db807166302267e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985b1c89f914ab1b0d56d8e3953144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5e0fbd40ac607c127c56a0a783b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceecd69864cea5e6cb114228b1c4b83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156feb79ea52c3b0edad319f85ed7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ff7705b7b46b1084367305cf5615518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997ce1a61632eeb47627deb7d26510519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a579066d5c0983bf27f3a605505c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04276703d5bbf2a79315a4ecd3c0b5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc82419d46174cc42d02914ffe6307522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa569de3b0c7d54db992a8aed0810fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348aa05d93f7737af060e73603282c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ddafebcb90b69da74f2ad75919a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8865391b62e670ccedb9ef6b9bbb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f64a3a726493623aae38ec1a46990527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b41d3407b703a642032eb0306cd82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6945cb1c726905a373b02f6d49e4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14e5d843b840b34cafbb40693588c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ca5b4925c77b9b6d555ce931c714531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02958b59537f15401cfa19975f0cc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd23790734286162fa0f2dd1d6a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90158b87b9d17092928914939fffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef523347d8b654bad89dc4414915bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a81390eaa59bbe2f6d64639eb8b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa62ffaddb14a6410ae548a03928d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4ad47dba43e78a2fad29f8630c332538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab236f17774aa5aa6160f4f1565ba7e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c4e733b5ab42cf18291af48d24cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150c60a6f6be67f9bc746eca0343d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7205be3ef35a26b2f076dca4f58c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3131480182a22e0cc1e3ca30bdf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0fd992a2e290b1f0c736e49878d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c845e9d3f25ab7af3c2818b60f83dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fadcd95080a73d100d1d27007f3e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005f5a2f7f71e44b4de247ad2c596d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036a738f0af10ee0d218c2f0d945c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940b3aeb75406a154740cae2f1703c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54644c1d7eb9c5f5073a72adb9b528550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead9ba51063e08a3636b6f8d7e3cde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0a92b7fd6724e64cb3e30584c7d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a864e05c695d963397e105eac0fd31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e58a7230a754741b9d42863d20eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac8957940935e589fcb61029145255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4269cefe6f05e53ed68cfdacf923556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8d2a70d018f4379af804ea12db80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4070faf2383987fea5d41b5e32b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5966a57c3f1a24d6ab6a64e46f2577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152470fb79d2a7ef613a83d6740fe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb2e00732ebdc41b1d783f35da26e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2971237d19aa0391fe905db082d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919141f211e4b509638fd4627c1c0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fc0810e8f958bb255f69ee5ded2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f351054652bad9d5f2da570f7bdbe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57d79c604748b0cef11cc5ee4ab2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e405603272881097e1b4648777c3e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1dca9e8e23bd219ba07d7722500d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb609d4426e901798cc3b8ebeb63ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b1b71dfac3ddbc506d953a5192cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467dbcdd5aa747860efea6050fbc0ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b1a75d661a576890de63440f55cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f2e95f7e78474b7483ed7270ff77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668eddfbc25a71f053d75e7b4d9e6fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c1792936760c6feea598d362f007575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d161d49482435d0b74bbb2f5af7873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d7cdfc20a5ceff52ace01befc0f56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69f29c9e84f0845109e9a192a899d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c28bc113790b6e6abd068499426d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efa33e8acd1d8dbaed4f2e6e7be8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc375d5b19cf706559f3b133882e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ff350d8310dae6e70ef0baf26c13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6e1cfb495f52de375fa307e9e1c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f611b39f5ca209f745390c4d3d3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016cc2300bc98e50e74fc922bed6279585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cfc24f7c7c8b76e0cf42ffbb15a24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2d23ad446c72c278d910537619e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d6f2b2dd0fdd1060d98f7d4304c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7f6e363c87921541206199aa826b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5394b400ec3101845a263ca35eebb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28429c452f011f13d91dc9252eb3ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b26871780488889ac936482a9ef86d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515b9e19afb0744304245458de4b3a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fee88ef44914ebcfde8666a46e16a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe34dd129df227d17794494df26cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62c48a915bb5048f624073e3c9651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8994cb8294b03b1d8dd967dce31901597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af750722e3d97b194164e45b12d41d83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab9fe9bcedc0c46e1fdbaeaddd8079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001b65bca0eb823ec71b0b60682de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe51c955617d1a7e4417a0462bc5c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bcb96c23dc917d40b1ad28f91f907602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bee4b4560fc84ae833df45c540d9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80e13273368610fc31880d8fd5411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634392d1dd9cc83e5362050ed8fe6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81d326ad9432b96c30c1d088689ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2da2ec1f56e844eae1ca195b57453607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203cdc1e28ccd94d460138b84c8441608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b53a1f12725b3321c868b18dd7d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad0656eca8003d2f506bade6f65923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f9570553bc7ca9bf82b37834c154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cf3d55cea7d0609a2b1f177b7e831612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02ce47ed049d3e6699df76737b241613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb877ad1bd22805142fd5a906d70d49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc13339054009f2855e3fa5c82a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f60f31c98bdbcc6496fffc20764a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa71f708b318effb8be097c123468617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb9492ff071498d2ac0aecd2ff7c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2834444f5f1f44b4f2137be9acb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06180c7a1fc1290039c45086880bb56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a1bbd87919d6324d6285c1d1df44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99456d9d6a2e4e3e95206e02a675149622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe9b2285951ede1591e2b9729b4e68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a1c4b78b1d557228304ecd3409ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ac24e9c39acf9d9466306b9d2dc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e5fc96722782488bcd0a7172557f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97ed541d09f5ceaad19941e982e6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837aa2c0bcc8ed569459002416e04ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e71dc9596cd4505156863c12600b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999759a40d2182a490f63d30d5d9831f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e595a2298958ceca5e375bfac92f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c402c0899b1ae0e99d2cf742ce13e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ef128b6cc20d68dce24ea80276b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c757a3e05b08debf12517dd3deee046634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e89005102bee9836eb55d13a1c1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5204222333987578324f7a5bd3fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a5b28616aabed9139e0904a9ce9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931c17f681b7903df6393f89d98356638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbdd0962e47f45b025b759d684d7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbba8c5dcad45fa9ef3ca5286b69f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1e9c8ca38e53663916ba0555448e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7fa907ed6e8a150d649e769f6249642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649a4f61b7d26551f907e391a729e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1c5ee5026b3256e2e95729061525644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8dac4fe7dca4d37fdc25ee997fd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321448c97131a16f8613d81f1c1703646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c111dcd1aebb992425ae27e204b07b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb378b7adb412f9506e262e3daccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068dddc0db91f22d7b760904eee4b6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e06b4ea57e9729452c5d1e8c809a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5362d1a5701e936dad027b97cb79acc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5315e14456a621f81c096385c5b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c080cce2909b0252303877f22697ad1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc6591c91be9db8a6bd11acaf6f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c859704b1aa18066fc2d6479eb9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264945a61f1032585322f2b884841e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ad98e21557cc52d184a911dcc0ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac693c3a7cd97d3b4d300d4234ac7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c43f0e7071d2fecf1c1c5d2afaea8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f1b2aad62970be28b9e4fa5b5ff5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f107c8729fddb432bcccb54c49beed7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2f0a5cd80e5a8c7f9514d84870a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159d1ae25c2bbd747f8eae44d8f5d96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b996b47c799415d7a32951b3a5d2b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa610dad1d701ca10d91736e80562ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b806a546957d36415a1a615e12b91d4666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21641,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21951,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22184,7068 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
+      <c r="J329" s="0" t="s">
         <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>