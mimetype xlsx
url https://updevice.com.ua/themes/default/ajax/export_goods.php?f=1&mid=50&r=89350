--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -2359,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67daafe06b8dea3290b65c57e95ad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f27915a62588e7604bcb748619f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c0304914ea16849611cae098d0483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b43de81f0197d5cf579f2bc2d25084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648644c4ac7c5daa1382457be6700515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14ba8803f8c9802701c0506ef24ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44950caa53f9fbfe69affa67eff9ea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a44be0c4142e8e9ec92e89e23acc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d93b981ef884d03238d437178dba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a7b89c9b67f54adb66a95ed591a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c9e097c3b31165ec05373dcd771111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8e9dfc404fd7a9bc0078a347535512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c965e6999fd94b447d8fd837e73fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60591e08d9e7e025cad9f918f21285d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267316dc428252d6e158c3e5a8a9578115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c5dc9d5efac2c182ec6e95d202e4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c24785d960d6d7cc661b58bfd194f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef16eadef57ed9208163f6fdbf482718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b898229c836e1f0ffe0740eb848119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc367748e9d2da1f21d81773d7e1dc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d5d9141fa72f28b715e638b8922821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fecb73c8b6e31c51d59acc6c222e6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84094c9509be77ee86d4fc572d878e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaabbc2d6ffa3d033c07b9aa3d704324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc78dcd68bdb6d6b0d74a8626560425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81819365c5602a9b7fe38aed5cf9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cefee44d06b80932db702f09d0a37f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be86a3c5391b17b41e69a6d6941db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ef80b7171b0f2e1828fd512c8c1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f2754230c89ea91dec92b76d6584c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb1b85796bb43b893e3af5aefe76c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070f49f87c3657ae3fcc53edf64f2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a50b1faa0c7a8861ce2f6c4d7d58e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172294c4a69171c0192d6573c483ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e366df704999a030fa2ca2a45d67e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674976f6a282ddaadd12f932acb9a40b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b249351b3d1c8460db8ae01e8d3b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe583e6823bebed99e0d33eae9e117438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226802ad04e6aa3143756cc0f51495639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a625d915d2c0d988fa18c0295113cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11670d919ea328efeec94dd4d637eb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d7aa372156db354e1b059eddd7a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082add28a01e2479c3f8bdd97bbac9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216eb60f8bba7e07c818570318a1c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed423ce1aea0d14ef7c15d58f7f8c8aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78edeb47508182cedfbdb4ef6df38846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8589a030c9e9ede7895416e384331b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474064825e69db1e461bfde60b8c82d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040816fe19dae3edf0f61fd10357919e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455264e0133f22d8fdf85aa01f3c04b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe2bca7b0790093f9e808c6621fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c72b3515204a439ce79119a62a47652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc67ea596c1b91502c26cfde5e70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858025bfa2ce467ae444731205039fbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d4ccd02a7c26aa531855f754d53455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ce58370d3bacb0170c6f4428ea8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080564d5b900139dcfdcf82674fe012057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f8bdf168124d3303274506350e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cede83d7f5c4b03f62121ffdc70d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc1e119906c3a76b05f4df3b39a1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e179b31804dcef0819ce009ae3a16361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee7d9944f5aed8c70abd2e3df1c1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3382cf807a63f6e2041b978b7289963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7600a74f17bd49a1563bb7f26df5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecf27cd9127d8d34c746ef14316f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d94ac9479cce01c52c54d961e11df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6d54a1ac953e3eb8029cf25c7b93b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4109538caed3221919e21dcfed0f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c257d93d9ac722dba068bdc823ebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670b94dbac053355449b61d51200bd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa3a4568a5a6af0ab37630ef0ec0d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839efa6eb1b085bd19c11a44e2b5ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d57e45d2923965a24774ed08359973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a222ee12eb1d149fbfacc52333605d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895e36a1168a43fcc6fa27e747c17075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e31975723439b8ff6d90ac7bfbef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a281e8a5f2f3112c4fa6853af45cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e0b821459b169f392c32113b05d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763e25c0466f69e2e34df11603e38379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bced58ced98a0fb5910342a925c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e13d0653b42ddb7f4dbb705a9e948081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ce8f0f19d2030727660ddae0c87b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992089ff03dd745fa8c6098e2bad34a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fea1a641dd1a4bc90595a1d1ed21c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155879933c5bda6684a308c876a4bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca647cae463ba11e4215048e8f273d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb63368e6ec66b307e55834ddfea5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b8a3d9d3199b601f67f350bec1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5099927e101aef95d4d227e98f0cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979d81d719a1980da0e4162e231ec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec2d0826661afe01b4a442a16251e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a759c34faf1fb593b81df5ffa85092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededaa5f0f1f4fac6da241e9159d24ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817aac4b5fc3454a90aa373a452906194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ebc8b633e31aff5dca567d36f6b1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa4403bcf654a491d6acc4eb0c61d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268c0898fe171ca111aa341530320197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf270fca2f8127b2db32914ffcca72c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027402f6776552a89ee83d5dcbc4f20999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce126794e1983ee7a666a8e2f91eb5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca796b9bcf02b9df496261e5c3fc243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ca3c0204bff7f5501093bbdba5fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651f70ba94b7176a0dc921fbc1583f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db22a3cdaa09f8ffe37ebf98f3d46b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234572a099f74046c2b9ef2560a94cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a419fbd21d0b62d40466d7e009f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb931c23c32e3b29f128ae10e89073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a96e4f4272e5ed18e025efb32206108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052b538a2642a0b2e80aa26d153634109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc5dcdc769a8653575d4202066680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a0ac20c9cddda91cffececce2f55c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe24d013ffb2d28ce786eb1208f3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8b24c768f37cb3c90733a13f1c28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced713bdb429ff74e322af5097ce10d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ea6797bdb15d068da6656077d125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef82655d9c86e6c0a3ece0b99cfb865116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544632ac603dde9f3b7d8775432143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae86aab867a8ec41f0ee664009f42e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802931798b969a348c751f6b7d14353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fe09a895f1d373ce0a18ada7d2b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37a4cdc973c2c76c5a55ba71a05084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d7022b099dc52c599d0cfa062b08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab13c5bd95027691ab5670d740bb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9c5c48de891c57d546b781874009124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512019df3c6582b1dd866bfe2f49652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0534cb2d8c9bbf5e476aecdfa0b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda92be000b5ee39af69a7c8671f90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b517607f9271fecdf83248e0cc0f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd76edc7701e1b1e56072ed732bab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137df3490da305d38136b494c47bbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c0d9cb4cb229efaf7bdee9b80b9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151790f5ebe605fe6f0b3e92b47c081132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16628484a0b3d67a880373e26f0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011937b8876da9db4b8d11e07d272da9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5b5aae337869dcbc1a3f16a1d1e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e3a3ea626815686ce2fcf946c902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3faeb94dcba88a5025fd3fa880f38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c129d24cb633f3b0e1f51c389afc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc2d3da8fa6045f5eb57bb1c805e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b581f1030f19daee77c68f6bdbd641a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd92ecf0985a41d163b0631950971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b04e2c00fd6af51f9586c79109a78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74990062361b66b28d9ec8aedf9fbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3aa521d70dfc7480bd01d2049643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df42681378ea41f8401203cc9693b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaf2408f21785ae9de6fad36d1e1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac58313b2757dc40d6b4bc89d98e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757686215a7fdf610bdada3fc3bd27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bea8cdaec5353907106c3e446ef57f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7492760daaca7a25f917ec468a44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eefae69936e10f2293eb327cd0e9d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2ed57cb92326535af4ad9087a558152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc742873f0e7d619982e03446e871153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcd2c614758866f24f681e71caa645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca01101334f4b81deffc3cbaed1228155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8c2a952e30c35726a32de35bcdee3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933706aa705bc8ae1c139110a195ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880999425253f800ca2a2d02cbc61b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d61bfe48049c5b2439c6d8003f4d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c3a046273e84da02b2bf94d994c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab09248341cb47b88b37466f477def161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54db948ad94569313e7b0ddbacde91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af526d33ad799ca15d92c12ed9c5b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b4fa188b5eef488eeb61bb9ed3572164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e5dfa657c10305d3e47e41cd3cae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080a2a4f5f6ecf674446e5c93007bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc0d4c2d7d5e71673a686404447b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3396f90eaf32d413a647a8009c5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d84688baddcb3873263eef68873a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e730efd7b0bce7d160cb8b30270fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592219a9b5c9bdc7044f9dce45ebcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80b86162f29cf18e44ce428a35514172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092469bf46f1969aa6dfe4c1a5e5fd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373bdf7c11e41b3c4a81e4d53279e9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3372b0a12093cfafb747e4f3cbb9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da520135568817979ee5c851ef7fbe9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972aa2aa12b1caa93a2c26df5a745a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92eb2c7fde0f317012b7821f396c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1203b2b6474948ab16d0999cc3236179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fd8eeafc91590ebdb5c43c343f4e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6c52a1428acc28a71ab41cf0bb79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7cb6c788f551aed48eda80a95d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d37f20841873008014f5df672191183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c4330792543a6075faa2c2dfd5e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5539e24d659434288d621fec6eebc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408233ba6e481dfdaa8065c5980198dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c52f6cb8c710ad5c7813e0791cfd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ab3c54a896aa310d37242c45a82b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c2c3f95ec8d598d7fcd6f95d6367189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd40106a8d2df75fc8e7667a57f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407748e6cd603b730b5a4844f866ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a4ae71ce6738e9f2838ee7166b5cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f168369fa21c2c63f70a4b0f6f26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d64d1bc41b0dddb2765b9ba2bb85d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51e7b153262305e929579a6c4a51be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34240bb21aafc38b2dbd71c614371d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9015b49cd62acf37ca5063293e5b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0d980881d0d0723a93382105dff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf798f81d4e64676e0e27104ecbae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd160ca70696791854ab07bbe17ee4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af318dce203139a6fcfb7db2e0eee8c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89407ceb3487c35514a9a9d2db883998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3361e64903bdf70c800174b75b0a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113984aa8d3e0d6c105f7be9a4a50b95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663da3d90eaa3dec3fb10c17b98113d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216f234be4ac493df12d60e0912f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f952c42097c3835225f479bbc5b62c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcf02254681f59b0a6e256f161c71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddaa2057dd2e9db936512136887bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7ceda331e91c3d9fbb1be8f6e8bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d2938242c87c42de30a45b93db8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c10b44710b4c3b74ee9948b5590b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33135fb1b962f59a6de44fbfa39740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d4117574a615b0cbd591e2a505d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9ae217cbfeaf54c43d794312b82c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147e9eea42a5cde4f3b95871e87870216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd00314cf9a7f08011662c79fef823217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef9e00b28b5e97964c9c96bd823d31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e8e9111dd804f72129982d941e0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f0d39e58e141f1e8be00ff3c639f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1157a10e1e7d2e2911948b07955d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664459f4ad5a0b4fb1c730220754e75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c06bfd33cac49fc4dfaa63e8cb6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa7b997ce730c28f09ff51cd8d0737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a1905f885d718b9d81a36782d285f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56abc4e8c1f8d636c8fab3b32432c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ea8e515795c6728681af344f5688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f04a1417c6bef9fb5247d5c97f2c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73a6ba6cbd17137c61d151a1747ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f6a39fc2d64001b2c2842fd2de1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bf1652c8340511d82f7ab4a80634231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc0b96784d173c0db606184684bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe163443f371fb0949da7bac58b91ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3472ee55d0c4883bf0bdc4a5aeed854234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc123803308217b9158c641cb91129235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cd5cee4b861a491440d59b1b85bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd8467d062e7e07211cc11b70269a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755190c9f1a2c3925416537f555381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15858cdc9aae3d753ea6d8c0b27c96ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9203227de5fd0f9d5e92fc7ed90c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0298ccb5b1ce8e2695f0ba6a7db8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c20d087d10f60da0c081de32f4ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238a96844b908c9d6352b50599c578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1014df604bd6f9ed32c3e62a78a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56e12d6c1c21a06ee039f7150e2a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265ed19097526239120abd81e090da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518b7f40e2d4030254ca754ab6b3ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f969b38fb7c66e97a81188ddba89734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b898d0c954009442fcd0a2337d1ae6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5b4f7b85e1b5782e38981a2c83b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a27187faf2c3f479816b032e6b47e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2431298a0f158545dbc3fb557c407252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58afa60e4b3d804d2a11d92f7040254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369afeadb20d87eee0fc9980b982681254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002e2330cb7f22ee292962ceebe9509255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635fadec484066be3c317748bf82b1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd97af0973d864ee1abb793ea8ab81c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81242b56e469cb82dc4a91c8dd5bd2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c31a993031cfa95ad6d51b04ea2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111427dac06a2e244050e0fc3def0ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a51be45e3dfcb05faf89c06c57196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c349d3a62b95a2562b4974c04c11bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796743b320a47a54a10f315fc807b796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279a548d94e500728c275acba1196ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1615579edd05e6b6ed51091083fc85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d388743d1f7145c37400e1687e1e21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a07665bab15461b4a69581ab671e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e2ca9bf4142efda0d34503fba2404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc57e12578495044328d18d5805a7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf5ca90f303e313ba2bfd013e3652f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1da08d22437190c84ac3c8287321d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb2bf6f93f523903d3ce0d0df2be0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e429e089fb42c742244f92893debb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b785f2da97d2bc4802b958dfebfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff947691a94eff1acc356a0614917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0fc6b44fb007395741094ec66fdc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c7b9d54e2f8b2ff910f9b254c5c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd2a0c9242ed35a332ab3485a3fb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a1f767a63792c719df9db19111ac3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1aecddcceca19c1873a3920bc4d76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122811da7cd3bf6e796234a840c39ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be788986c3dffd5fc5fef145541e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a593176e554ed718798847bb874b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c20d6e0789fccd30098fb342c96a58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c7c9349b134aa3dcbeebc9260ea9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30babffdf635c9d057c537ff00b3c2bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154bfb4958275f79853d06c143aad1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe0cb4e76502c39a35390d1b4c615288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26c8e3fe0120ff9c3ccbbe7285843289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b0f63438638cae316fa2b80abd4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490cb050747e3982886bbb75a9d9cec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06f49c6fa26e0fd1eb60e665ff399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a0fe0ba3d8d03855d6b1f7e112f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a4083c2c7e55f286f49eaee0aba4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7f727df940d25ad5321ba6eee9d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c07e14964c3b3f468cc3c7f95edb71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3fa6f53157d4fe2620a3cfbf4fda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a28520f31f905babaa38fc319357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c6465dd05b34e6cb9b61f90c3837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86e4b5959673a767facb5f1b02b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878302438ca4b73c2374ee4b9ee7f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ece96f577002845045839626c042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62d781210d1f73f3ae36d94130f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940dd338f2758cbc04427f8e38606d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197aaaf74d926f9cb7dd7be149e99d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b400abda5d7e771b9e4cd1cb91c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13979cfdaaef519883550891118261307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5c396ad5eea5b028cf44f5037542308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e754bc65241ce8c756fa8ed58aa9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172b1bda5fc19a4b62ce87bb27e748310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef66521950160e33e50753fb7ee8666311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b785afd98347f5faddb4fd2f6d78fb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5b714b9c516f026ff0bf4901f9e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd797c42fb22406877e95eff061f1da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83ab13b5e276dc992036d251b9ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b968b715c4168c31f3f8d7fac534b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c1954775f1936b97dab976faddd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185037c2ea76e327edb6e72b0a896df3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f93ff3f55a45f4f63cce3646be9a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef3bef8d0a271579363124d58f8b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f735ae42d7624ba68d0828e86e86c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c73ad5cf56d394e57232884ab8fdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c18ab752043f520a756e759e2e62e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b69794909996ce404c654d38e38d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedfe5b246e7e874ab054f7dea4631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e28737994e4381754997bfbfc46f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ca5a9d77531e064ece65c3d8a2ad1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397dd1a384b711e9cca81cc1c46182328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683002805419ff1714e3dbee5cc0d8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63806f7038ccacbe858ef7bb7cccb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334408e87ef2f9813586c61083fcb72f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e357fa6c06ea4f63058021049c2f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251973b0d9bcd3bfb23038cdc988b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5fcd3f9f304991e9be9ff7bafd479334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c90aeb60b1cfe7df7d284aae9679335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03e8aa986472b266463f2cf61f612336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3c3a83ee60897648cba85203d7b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c8a061197b8f2d31e2d98fc5bad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcb66be6c72f8de9309dd445469be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5f11127b51fa82879d78fda82b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d913f1e0c69d05aa39ce6cf01bb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033863ce1c2eb248061e44cdcbe4be8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb50e928047b7c77c5037cec0a7e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455791da1c267b5eaa082ae544b46d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8013da59cd8c8bcb0ecd515f47ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262ac5e79c8eba958aeb33537df691c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d908523f7f94e375c4c50dd4cf2c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a40a5b9d20cfd7e575dbdb2b91902e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e582c8d90720da90bc340fadf5c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa26a7bfffac7a6e15a7414979a62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485abd3a9656eadc13db87b54ca56d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1949dd323810fd182b4b6810b19d03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575768f79b39658eec364cceb735978d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58dc1ecc716dd691a742b25fa622c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22273b9dae59f9d573574c836bd96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23295fa636088ed6078010ea0d15ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4ef75710d650028361aa62141ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7059f3766d0004aef56b840439c16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01af3ba36e36150492c8d8af659be2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8992912b745f5384d0381871ce3988360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc7c3b31be4a0db708150fe703f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc09e693305a3edf2d3c4b13f44f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a577ce0d819ff3b62ef6f4eecc3b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9f2393b1ccbca2f9a8645b388418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446f320e9d09e76118d32dcce825e78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1e68de362f386eb995909a4f72fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f112c1bd4bea3fda22c27f2ceb9da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9967fe762d8507efbf5604a807d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396ea0ba6a501cfcaf92e78aca30f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a2c77a0919296f1b86eb9883bac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc76f57c3ed1f7ff025d3008155a549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29d9af5fe76e655d57467889385df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5cc1f2b74b3bbf03399fec6a0054373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902fadb4fef4272fa5a60ef8627126374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdcf77f5114acd5390fe7858739f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959753f9837270eea6b5c76aa8fc7bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedcdbacb81fdd93fd20471d8b4be5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1616b9bf198287591060b143a99052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535f3c69563baf948823bb24389fca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0d847722cb5dae43e7d5595e45ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe1107839fb0abbefecf3fa530583381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358d75fa84bc1a1d49a689c77b950c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f540332ef00cc4d53c304e2b4df0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd7415a593ef78e77f897a32be7a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa4492b2fb1795af9253043abed53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f343c3fc71cb6e3c2f0bfbc488ac5f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302361832390ac070eb193e06e2435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112984abb974bb3d22443c0199b272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bfe839ed6c5259f9496961ed4a6f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420530c33a74938580ea7a10420dd521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f70037afc48691e0fb5d023e922da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc98b9c7ce5e4f3889f7b6d90bec0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77413ceb9a9a5048095af364c1e23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a51f831104e6c644455c9216504ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17889b3008a881c66272754362291e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32571345de708e40ff2c27f0e9c3bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975b46ca9dc8a35d0509494024739e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f164b33dee19e1ef69f16973e381cc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2145d4bbd6b2626af58a1c4104a3db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849489c7e9e419529137a1a810f364d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e15d00b537f1514e35676911467c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6fd06bb093da00a30b1aab0b59bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a3e148e0b35ee66a71c70fabb1db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded32842c505fdffab0b3ef79b0ceac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece197c0d9523fc78be8416c9a67dc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68c9c7fd45fe8466b9ca3b4e4f55b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d4ccda36c9b3926ab48ec97233b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d04f609558e80365c631727bc3682f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac85eb28f46f8728c1684710fd33e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63b407126e3651f6e513a5ee413843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc725ed343efdd042765571121a241411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ec1769b8ac4b59d23ad27325d422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f3df66d65fd49d3c8a1635f8410b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c93c5998ee7793eda80e2092e4cc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278210e5b5a3c79d136f3b3c64177a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87b461a52f0827d0ecc2fa4af25f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804f232cc1ebce7d072f35d1fe22f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d063d8891ce0df0774f07cde57da5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156946c8f5faa22288a8825177932b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afcc98403a262dd8327d22b3f5c3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a24b5ad20cd7e3fac378bcf060078e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8443ce4cd496d2c24fe306729ad7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56f0b539d98c436aa3c803cec4ccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0a746fa1e3601617a1145f42d0e8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc8300458db2a85b686c7f9909c5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb5b8e60f7f2ddd8088c438ff5e51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218aa3e538d82c34cdcd4e3d8282fd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a854d950a9e13148bf9f21d7015b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7417d0fd3ab3e59f50d55e33c7c45e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800321e7525b8ccfaaa8aaac932599d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca192f422d157dddbdea36a0f9a019f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057e80e48a83e558052f17733ef83de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7750bddda26fcba6030c829c5e7d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b717b3a29b3f110a645ea3f6d37250434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ade8fec1b396fd508e734ae810dd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f22d79fe6ad589584fe85dcfa676436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df0fffe2ed9c648515d451b66d5a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996895d714de495b0df19c53f509ab6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e948832bf1244e618cb765489a706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b028b4d0ecaaef63bcbd564ba0d79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27b2cb803cbcc958056b4b2e74e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac389d164cd390378553039736c39c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a865e52f852f2dfc4868887d28640d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a073e1568732fc8e279b9f8c49f71b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a44da16cd604b77c81548e68a5e09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310d306fa29cded0e50d302ab1fede3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c978118de230cb215fd122596854447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4548b57afdf0e071163519d0e1bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98cd9dd2c72b784be523a1b23d0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742b187252da1a8867b1d4cd299f89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1bead9446fa1528a81a5186e3680451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b10cd4e7e5ce26b519fecad8f6a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c269dc0fbab3a054a45d98fbd17e42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5b2fd4645ba064dbe5f3ba257560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1d8cf2896bced5cd00c9688bcab3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0494937ea1a4f0e40e615e5126b83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b075df2f537823b66a51940437a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f7da603f9fd0952272cce606c0d7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950a05af5626f04e2f8a2e0515a344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc7b16180f7243d1549eeaefbec88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a50f1dd19f7fb76e321892862110461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70db7213e032985d10f9d51289d75b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e862cb1d830ac72b6a87f1e7a63a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9f5ea0ccb2f7d75c58265b82fbc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0972a62f5ed367c4867ae76c68bbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce7db87f0ecdd4346bf00f9564903466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195acae41d84300d4cb2a61735f078467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fda8bb47ad66a2693d7759c75ca41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce27095af499503380077fec39a39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c2a40c0e45b1fc299b25e4a2014d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c13586ff8190b565fe68ec6099287471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9a4d64eed92a796633562f6049cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3394310cfdc47c8ac42f8b8a0fe29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507aafe8d79993c78ae8874bddaba7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e49e0420f838169a9042fe858ef7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fc4a90c05b40f90ca6af681c9be1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fbab2caca7ff89b367f744ab9bff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779cf4ab04f66316070fc61cafc924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccebb184ecbfea463944530a2c560c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e825a8ec61ddbbf65098d9be450b94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b6d1b4557bf5dc1c961af3d5d949481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c672cde003a2f35c4b4412ceffe1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4afe589e138e2c0becc798ceb86f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba97280ed84fab66fe1706a08b5c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe834d0781cf4192dc527fcbd62e18b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c66fde7e98e5ba00d87cbe0fd719486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485fb4310936eef184ecd050407fd0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80419c0df09603e3e5b8c77272b1273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a9e140d30aaa652a5dd5dcfb6985489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878039ecc1adf3834c4d71a2c5aac03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d3be4d533cec3e35f8fdea181545491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad461f407cb83c0846c46d795c5f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ef089943154692933ff143971242493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cc70e46ec049cfcec5f7885e4ba3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5e62b2841670e4581f6d6992cec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb684d5c096aa33fd026edca08c0c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239e7b3bb666132e69e5538e5cd18f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563142148752934280f151a3398a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7a1d6b0baefcb2655523c38709716499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c34d788fcae1631c5d1e1d816db34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc11449278cf750d5bffa20a323ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df62ff4dfc4335c426124a29522dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ce6774de004b104b70f66aa0e960503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dd49b6c2e27fef98bba700bf5318f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661f4c38525e1d20576c186d1bc3ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa825ff034bb60f5ace79a8e3fa14e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a5c07e30535661f612281249d573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6064416335a8b86b56d7ee91985db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda492bb39c6537a6e8a9b882bef62b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47038d606cc1246170c1b78b2a304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295c6a6b91bdcfe8394808073a0fb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af5b62df9cbc32a6ab32b9c3f0dd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6660b7c1643db807166302267e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985b1c89f914ab1b0d56d8e3953144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5e0fbd40ac607c127c56a0a783b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceecd69864cea5e6cb114228b1c4b83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156feb79ea52c3b0edad319f85ed7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ff7705b7b46b1084367305cf5615518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997ce1a61632eeb47627deb7d26510519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a579066d5c0983bf27f3a605505c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04276703d5bbf2a79315a4ecd3c0b5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc82419d46174cc42d02914ffe6307522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa569de3b0c7d54db992a8aed0810fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348aa05d93f7737af060e73603282c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ddafebcb90b69da74f2ad75919a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8865391b62e670ccedb9ef6b9bbb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f64a3a726493623aae38ec1a46990527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b41d3407b703a642032eb0306cd82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6945cb1c726905a373b02f6d49e4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14e5d843b840b34cafbb40693588c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ca5b4925c77b9b6d555ce931c714531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02958b59537f15401cfa19975f0cc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd23790734286162fa0f2dd1d6a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90158b87b9d17092928914939fffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef523347d8b654bad89dc4414915bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a81390eaa59bbe2f6d64639eb8b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa62ffaddb14a6410ae548a03928d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4ad47dba43e78a2fad29f8630c332538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab236f17774aa5aa6160f4f1565ba7e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c4e733b5ab42cf18291af48d24cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150c60a6f6be67f9bc746eca0343d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7205be3ef35a26b2f076dca4f58c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3131480182a22e0cc1e3ca30bdf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0fd992a2e290b1f0c736e49878d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c845e9d3f25ab7af3c2818b60f83dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fadcd95080a73d100d1d27007f3e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005f5a2f7f71e44b4de247ad2c596d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036a738f0af10ee0d218c2f0d945c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940b3aeb75406a154740cae2f1703c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54644c1d7eb9c5f5073a72adb9b528550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead9ba51063e08a3636b6f8d7e3cde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0a92b7fd6724e64cb3e30584c7d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a864e05c695d963397e105eac0fd31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e58a7230a754741b9d42863d20eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac8957940935e589fcb61029145255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4269cefe6f05e53ed68cfdacf923556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8d2a70d018f4379af804ea12db80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4070faf2383987fea5d41b5e32b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5966a57c3f1a24d6ab6a64e46f2577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152470fb79d2a7ef613a83d6740fe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb2e00732ebdc41b1d783f35da26e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2971237d19aa0391fe905db082d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919141f211e4b509638fd4627c1c0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fc0810e8f958bb255f69ee5ded2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f351054652bad9d5f2da570f7bdbe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57d79c604748b0cef11cc5ee4ab2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e405603272881097e1b4648777c3e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1dca9e8e23bd219ba07d7722500d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb609d4426e901798cc3b8ebeb63ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b1b71dfac3ddbc506d953a5192cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467dbcdd5aa747860efea6050fbc0ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b1a75d661a576890de63440f55cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f2e95f7e78474b7483ed7270ff77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668eddfbc25a71f053d75e7b4d9e6fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c1792936760c6feea598d362f007575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d161d49482435d0b74bbb2f5af7873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d7cdfc20a5ceff52ace01befc0f56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f69f29c9e84f0845109e9a192a899d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c28bc113790b6e6abd068499426d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efa33e8acd1d8dbaed4f2e6e7be8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc375d5b19cf706559f3b133882e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ff350d8310dae6e70ef0baf26c13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6e1cfb495f52de375fa307e9e1c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f611b39f5ca209f745390c4d3d3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016cc2300bc98e50e74fc922bed6279585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cfc24f7c7c8b76e0cf42ffbb15a24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2d23ad446c72c278d910537619e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d6f2b2dd0fdd1060d98f7d4304c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7f6e363c87921541206199aa826b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5394b400ec3101845a263ca35eebb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28429c452f011f13d91dc9252eb3ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b26871780488889ac936482a9ef86d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515b9e19afb0744304245458de4b3a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fee88ef44914ebcfde8666a46e16a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe34dd129df227d17794494df26cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62c48a915bb5048f624073e3c9651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8994cb8294b03b1d8dd967dce31901597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af750722e3d97b194164e45b12d41d83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab9fe9bcedc0c46e1fdbaeaddd8079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001b65bca0eb823ec71b0b60682de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe51c955617d1a7e4417a0462bc5c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bcb96c23dc917d40b1ad28f91f907602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bee4b4560fc84ae833df45c540d9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80e13273368610fc31880d8fd5411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634392d1dd9cc83e5362050ed8fe6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81d326ad9432b96c30c1d088689ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2da2ec1f56e844eae1ca195b57453607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203cdc1e28ccd94d460138b84c8441608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b53a1f12725b3321c868b18dd7d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad0656eca8003d2f506bade6f65923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f9570553bc7ca9bf82b37834c154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cf3d55cea7d0609a2b1f177b7e831612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02ce47ed049d3e6699df76737b241613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb877ad1bd22805142fd5a906d70d49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc13339054009f2855e3fa5c82a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f60f31c98bdbcc6496fffc20764a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa71f708b318effb8be097c123468617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb9492ff071498d2ac0aecd2ff7c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2834444f5f1f44b4f2137be9acb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06180c7a1fc1290039c45086880bb56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a1bbd87919d6324d6285c1d1df44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99456d9d6a2e4e3e95206e02a675149622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe9b2285951ede1591e2b9729b4e68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a1c4b78b1d557228304ecd3409ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ac24e9c39acf9d9466306b9d2dc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108e5fc96722782488bcd0a7172557f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97ed541d09f5ceaad19941e982e6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837aa2c0bcc8ed569459002416e04ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e71dc9596cd4505156863c12600b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999759a40d2182a490f63d30d5d9831f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e595a2298958ceca5e375bfac92f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c402c0899b1ae0e99d2cf742ce13e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ef128b6cc20d68dce24ea80276b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c757a3e05b08debf12517dd3deee046634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e89005102bee9836eb55d13a1c1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5204222333987578324f7a5bd3fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a5b28616aabed9139e0904a9ce9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931c17f681b7903df6393f89d98356638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbdd0962e47f45b025b759d684d7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbba8c5dcad45fa9ef3ca5286b69f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1e9c8ca38e53663916ba0555448e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e7fa907ed6e8a150d649e769f6249642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649a4f61b7d26551f907e391a729e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1c5ee5026b3256e2e95729061525644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8dac4fe7dca4d37fdc25ee997fd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321448c97131a16f8613d81f1c1703646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c111dcd1aebb992425ae27e204b07b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb378b7adb412f9506e262e3daccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068dddc0db91f22d7b760904eee4b6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e06b4ea57e9729452c5d1e8c809a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5362d1a5701e936dad027b97cb79acc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5315e14456a621f81c096385c5b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c080cce2909b0252303877f22697ad1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc6591c91be9db8a6bd11acaf6f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c859704b1aa18066fc2d6479eb9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264945a61f1032585322f2b884841e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ad98e21557cc52d184a911dcc0ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac693c3a7cd97d3b4d300d4234ac7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c43f0e7071d2fecf1c1c5d2afaea8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f1b2aad62970be28b9e4fa5b5ff5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f107c8729fddb432bcccb54c49beed7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2f0a5cd80e5a8c7f9514d84870a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159d1ae25c2bbd747f8eae44d8f5d96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b996b47c799415d7a32951b3a5d2b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa610dad1d701ca10d91736e80562ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b806a546957d36415a1a615e12b91d4666.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690762842b43a705fc47e5999c08b461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f66c099608567e29470a68904b7b8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5f125ce43cc12d6f7845969437b053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce852f9eb94c0bf58e429c21099df8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bd8b389a3022a36159391c7fb6c3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efca1077ddf6d65ec9ad2128c875a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d43641bee34f40b347e0c755c477cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba1ceb427f8f47a84ce679132ca3c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f499629b65c9a20be1eb68ff7c2d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182a6f6fbd45b35f0ff013788509e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362d943ba89e7f5d4e0424b338ae9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5d1384a6cfc6d36a14108c17761812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a20afa624ef9f2cfbaf8b0656ad913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c465f94ce8224ca11361c2ae6f5cbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32515281e8b431fa2ab08435b95d32b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c1845df02a4f0eef499f828a4816d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df3ca8e62faa29c7fb838b3459555d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e376e3bbe0bca0c47137f5deed49718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa28a8b54e65b8ba4d752ea347a4c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9483978a7a3fbcbc1b002c7cb02420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47830b6fabbd21dc42e80ef0dadaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa609529d5cb2070f8747f0c1a1b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ed55ac6c77e43ca6c7fc952ec1c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be532926e984f55dd2cfdaf455172f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cdd814e979ed9b219397ac7ebcdff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6156ef90a19756bf552bee280616d7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec00fc8217030f74c1b18e49543103d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83526bfc0dbef24ef1a6a65a89b71f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5d77b53cc43caf091138f7dcfaab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ded0239424fe50911578ec02bc4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ded875b05b46abf9a77feefb935231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b7c6c8417a220f7710b842cb6a67432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e518cb59abd591d572203eb598e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c63440105b4549422f08ce39d21ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158daf8de341416e2556776ca8e5aa2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeaca271aedc8ad26c7090359ec22736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cddb85189291adf9f023625e6a38137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86430b8ea7e458cd29c6fbbff7488fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ce4c68cfd0b662cd97a6955e7caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c7bd333a953fcdb1a75e57b7809a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406931ef7f46f41858fa14093536e9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a82c90542ccecbbc2b45de685d716c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc34f308b6775b6ced7cc9ed3ab67343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad09f38865509f6db8bd64e99190344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe18520fe75136dcfdff327fdd3c3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04cbebc0e9742f282d9b8b768bb3dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d04b1a74462f0955e20ef7bccb4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab44e64b721bedc5258b85977416c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4df8d78907c12fae0178c54a59e1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163010e77b5356334791e3f6e1f1a06850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f855ceace504051283f2311b5820fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcefc43017ef8745ced084710206be452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceadf86eb80f6e0099f63f84b564ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194af04b2346dddc7fba19ecb7427554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c53290a8af651013ed56a9be742c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed76468ff18b97f5ac045a6bf649656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c866adca08024b6cd18d3495e5d9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc221338e6b19db73f5f7d942e010fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd536bf2758a8ebe788f133005d3d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cac62c6cd64e9d31288db53a4856c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326be4da0aa6c3f40393cd52b3d0a7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa4f2d52984dc28a85ddd53031d8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc638dc7174eeb939736960800590f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b792ab376244d2190cc6e8f315fc5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d661a33dab3e4a9a961fe216984b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622cfe0e256021d4eac64e6294e14de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf525be68a5eb253be6ff378fc6dc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131de90919bb076c71fe1c788c1bfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788980d728ab76082f7f81aaae623e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30c2813705a172751b2d09df1fb3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c1979861f54113568e3a89fa076c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba676543aa4118130a0e38605945772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c1e593154eea17c7ee76a76f489f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5727a1229d0cb16d721feea466e6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a4f445783c3c64d7bce56779096e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0e92811ab922fdc8fdcd73bc123776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fc236b9090d8605cb22a24c5023de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939778116ef8f56735d9e8ef746b19978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5607c0644470794f9d92f3cd8f8f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935991416ed67f2451300384a53d2b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d8075e588404d3bcf793898f5f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8a43285d27615c578c5fd06a974482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f0a66de6a9121440d5b0a0ed748c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd27ea65440e5a082cc73876ed5bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328473fa9afc44f914be464281dc494685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb7a2a1828968a326396afd0c9c7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ee26dbdceb9a82bb43f37da46cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461272da5da942d276339b99d6b29f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44cbb9303ef8160ac4e97278f2f13589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b968e3ff6c4ace005d0d9486e46490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8fff7b49917ced36090cf8ceddee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c92ff6eba04ec016a67970956f23aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4e31d30940fb7f311f33b78ed01c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d34681d6c9ef6c9f0aef29523226594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416b316a1ea78ad73a2ed5c139b47295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b58865cbb57353e9fece24dacafc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8833c8261740c744303e026e6c79997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ebd360c3a7a5e06c728a301998fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9130edcca493c20e16f15e861104499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c25a2ae277667a8375aa2a84bee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a29b44c3d475e7b97b4c4281f1878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b572e47ad0ea03569d8089c0d09ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584edc4de7007ef6c3ad4a10ecce5ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf826661efe7305f438c02aedf9148104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f546d48cbbaa0432671c3aab912dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21121589dc767ece1553d6443005f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f6080e1ae20d8b6039b7c4aa1100107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e8d8d07c24a6361c7705b1dfc23db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b4dfe1e20efd2eddcfbd1d4ffd4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d788d3f454f906d95297f0e371d2d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4d5fac27a9cbaa28512d84dbd730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50cf7f51df9d57dbb064ab2be43805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2acb5b6d4329a3d0a5e02f839a87d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0783dcbb79dfc5b6289ccb0fc403114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b474d895e345d265963e80dbc86c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa204cb6a4c58025a27a7e25ba771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e07f705346b28eba5dda6e051336117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd51c61f6dca246f6dbffb745c3f55c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b62a5346f0659dee682eaf4cae5da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8dc8f48c1451af5eb60ee1e9f027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89c12fc1ca8d40f1eff1cbf7e23ded121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f14cde04b77994d87528f77e5766122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d40869d1bf9116157a903bd5633dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5722c479c86b619bc8482bfe5095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e393d803070fd3075dd87d15b0dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318945001c547a19be65d6713124d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bf89ebf27ad2581a46629e6128330127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aea7141c81bd44fa2fcba2d138b97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378c56cada1c92b29995316baebe71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc78b726758e98ed3ee18751f3d12b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a15a1f9d3627207049bb548981d667131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32efe759fb8ff6c1b90b92d8220d55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870730a898c136c1074539e971c5ea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942148d8ef03d1227d4108317fa4232134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e026e2f05bc75f383b5efb0ad4a36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e187414e63f27f8e1877a5c0bcefeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bba2e3c54509ca7f9a5a6eeb1d051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d4eca4b018a9882dd3192cb6290b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b317b5bfaca5a6950507cce15e02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069608e085b9ec8d4ac031846922baf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6449de7348f2f778c7320ff9da9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a05000e9de0047771fb2230e42c5d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef450b029d157b2253dad67c7c1e1fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fac6e9e7938f4b89b59f1a102ec99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa80f0e0cefb9514736e47e85a167145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad23ba4d67facdbec8f3b8cdfd7c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba2a669a7554ad5903085527114f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f7d7a713624b8fa7fc031d5acca2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205567ff621dd43566c56ded3f9bb76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d48cdf8ffe8e2d60069f8db23e87c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01656a6481a834a9133bbb116e13ffbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47048106096d8672fa1c181d6cff3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab2fa00867334711ebdd8cadd133a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53027c03e4179eab3b99dc70f510e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018717a8599dcb7ca6874f061d963b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343287d8088eceb79272d5c5b03955ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655558ecda4104fd9d91e645bb15f00e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0bf6979a0cef37ccb8360ba438ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13046da50b250845ab1c1c06607750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f66dff4670ee4f1912be20013f401160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683afe5ac5c57e8a80a55db7803e53d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097f6c50fdda1d0d24670900fb1164162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc69c15bce26d726b395b028251f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6205350e1961a78e63f3a49afd09f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ef662ab6aa6e440c7fe37609e6859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a38b3ab73ce5c2ce8603c5a4dee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5b141f93c4ecfd3f86d737a3c749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3354525da0722d3bd886ba8034e846168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6943eae15457a71cfc6a847f1158bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230a7f8efbab679552b7b2e9e5b4f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d651cf2e16fa1015c7933045def75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57ad3e2c2c3f711425bd1b06fadefb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0db50b0863f16575742d20c698c2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb06c355d2ef77dbab102703e0ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a90bea63a6e33ba5e99aa3b1cbd61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cb43661c789cd5d30b9b565a4b7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d009c23b7b8f605dfe1e4442951c894177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f1019c1ddd4da6a080d0088f0a34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69950e2efd503223c6bf41c9d6b3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a375c3f47eadd517ef2359b5b39e1b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9667c46beb1d1cb7bd89616f0df94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62373bba55bc0d7e62d6db6d43ab8783182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ead7ebbda7d4cd9d0a3ab5d693fa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dc8da4d0f2be48a652cb03cf198bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06e8d2867cd1ab101412c8584a603185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c41e049aacba2365b8d7e1a7f0ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07908d5d27c2889c2362a9bd6dd9eb74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eda00b00e25d312d481b263968237e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f54bdc202b598e251330a70984cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382bd749e3c83a0cfe20abee751d84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744e929365a20484f7b158c12f5779191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1beb83a23d6a457928323740165d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5b38f5d0a14d920b693b9182d2e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df8736e200af67238f77ab3d67c5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a1d099cd2d0af7136aa6b715d66f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc5eea8a40279b352e333d2e429357196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40023775391abcaf725a8ddc25ad838197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e647c927b6733e577f47a837cffcd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b514f6626375a896d2eaa138e7d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9764e52a6bd96ecf9c3ed5def29b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9dfb77adf0912d2d406fc90f68487201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d429445f77a71f9c10bc01d7ae37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce458df19a0b65e663a4c0089ccabd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a0336d1bb72ffe059820d4a4acc5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394427010052ce60e2e6611d4d6287e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1765b382422f4e67cd1d0234565a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407c38e8cd0b8d57da3b425f3de0fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3281b49e0c4f63884ffba4f139e1b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27779910b38fcd9b160bfa29ba070f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785387fdbc9b8407602a5da4b404a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c26a588512beb581bd40e87e5800c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a21c2774d826059171162290e251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f8071f1dd7281a907fbe7b5a9431213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923564124395d34eb97fe35d9fb348214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895299e8fd9c0a4eb696e938bce3020f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e2247d138f4dbffb9cec4a697bd35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c70a513669859f7e1ff4a75455cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d094bcc777de993f7be0e92114418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194ade058f0be8c8c9db838e831359f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee712718759c4499af112048a561073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb08fa02d2ebf99919fecd4bbc6f00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c9b3d18c6efa82a53541dd8fb320222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4085a19cdb4e591c8941dbc3f291f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d009cc0fa64668ea0149231fa1805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc622558d64150e28b06ca97c21c81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a147a21f4070f4678b9a6488addb97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423712724f5e3991a71833f9501c47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff037d5f6f8fb3c3ec7ad1990517a7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19999fbd76b0426977a1f750d065cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b05b46510f5eef1fea39bafbb77f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949517cb9a8470116a7ec9f4a34b6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b51ac37b36a598573b239e0ec743e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54ab800d11ee0e425984203a4c208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e52c75d3cd111c257733891e6d42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7431a038102f68b28e0d4759efab06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b8a4b08cb211f436d8ed9ba8400b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b53e83909feb07d34de3dfd252cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671acda5864114d0cae703add66ea341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4236506d883e90c8b875d750fba43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24522a7df2b1ca64213e70f335983c84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20746e2c0a3de6fe8109801f66e929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d2be13f41b1106b67f28cbf8b8e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede013510b0aeb4bffed5f6eebe3834243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e085c0d6c7c39b9ab9314f52c5fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d22dcd809896bee884128a1b5a19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31868919cd99a07f02ba68cf845181246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703338f6842b4c4e1014103e7cdbfa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9933e02dad4b5f56acb452a373c87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89c0d819ecd66ffc4b15a63d0acd88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae2834710cfa725f3319c93a32902250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ac59b0bfeee46fbb5da7844287a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb052dcec30ea234e2a777722ef96f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0290749fa5f80113c565f4e674113d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e213c4766cb54ccd310ca5893d98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e60a8c9a82d592060801436a3ef39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbe6acfca9e2b9e34bdf4aedd62cff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe68593e2eb78086416fb4e271cdece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153175c194d393a6783c2ba8864e5027258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d888d8c5deea359ecc182defe477b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e973f73bdfdf15ae61b9af8f154c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6c516f6a793fd543a5395c9d27af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1471e867f794ff598e6efe9a10b8b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8599138b55aa99a28ce00971348e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1fb40270d8a57a15aac337b33ec99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea6bcf38c17349ebb2c0844e766cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b752e7c689c82cbaa28b145c60d000266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57953a541a2dfcea07c7982ca5fa0492267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307ddcf4a3240fae6dbe5b95367567e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371d95bb412956a49a3294ef951cfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d9ded179c4c81912726f49e30a2c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389963605e909456b8f4ea8eb6627db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd451428de4acfbd2d51e9810d6c6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d478e2494e8e757844d384d51df432273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be0679983a2cbd8fbd1406fe81351274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f3fad3c4ae63b2352417b6a389bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bdf7fc193e41c558e7eb52de79225276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968346ac19b2f8a4e89f137618fae8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3bef802c0b4da920344d16afbba1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e0862b2ed4cdd7dbba775c23e9b1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047c884131134a4514f3e2792d18cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255a022bedaf6df7f73757b8b26eac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad6a7da1d733c62323cd607222f5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3303c8ee17f17b4c552ad3d73a450c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cee46587397ffb8ec2db6797cdba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aaa08a205bedbf84aee5892f93161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9061d6a43305295c1b2b5cbe616b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe100b95c65c2cea3d5963e02a6ea7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f277d1764f3bf69ece05df02b8b9e92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b69a01cd663d711230a27c6562d04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be010ad01343868a84c0663d762c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa8d8107cb73393021c80b817ed65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfa8211ed4a4475352b75d838bd3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1edc8c522e152a6c68ccae3f94714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259accdc553100cff049b81bf1c3241294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0144abd6f292dcd0b1e6e7668773e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93600c03c24fa4ddb8e8ab3be1b0d90a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b1bfa6909652b42aaaefa33d0ee8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de30343379c0ea8ee9464cd8d1086a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157612aa9160e10c2fb6ac7d5c0858299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc794cd33882adbfdae3ac2db61b2c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fc61661e3ee4fec64f5190f7d39b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca86c47c3c01de7a7af0ddff25f3f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d4b40b5d7fd782f73938b4118a42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af13813d53c2c61e7f6c27c6e9af55c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb909b49fc279eb36da58daea6c1039305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16500d6920304ddc5ee943d48272c33c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02598a0483c25794003b99af558e0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937161ed249b2b9f960fa166bed74b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e341c7205dc00418079a266cb8c575309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99933f0bcb7fb0d410ae5d52d200a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1537880ff0bb914e6b96bd7441204311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8602e6e654d0d4349b610ca5d0a87f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ffe3b7f4fc7baf9b91fa0ea6f07a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f887f1063b909b3870a73d55fbe15b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2facbf3e885c9a65c6ea913737c810c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44f947fe64a4000e2c70b83d3e972c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f0ecfe805acc1c036f9e959133ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b9246ce7a9560809c332c60cab7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def69f80ddb7e08f5e27ef3cdd8ce2df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b018bbd4d94e3ab0ef381ad7e334bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1be2b592906cf42bcec6b0bb1ddad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81550ccd5b6fd029931fcfba90ca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99cf7845bc6b2e022e580ccdac5ead323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97fca78c7f0a0cf72d20c1be9504ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407804df77e24d60799873e8d588404325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb065af4701736c2c649019af3a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f41bc0680746ef1a126d3f457d6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8646bbb94026591c02d4af7e8e114328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce659a9c78a72470f14bad9f9e3985fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87c76a016cee885b28c5eb4da6f786330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec589e876658a7a8f21f47be02f6c8f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f09a60335bbce8a69ccd3e512115332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c93c6c9f92296b6f806b553d004c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fbf13d92ffc42dbb2ee7685adbc8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e76de88957004bf56ef6d8cfbfb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724e5ce270ed4f19c2abce9ae3ac7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c739454507e8b7f3a6095fcbde543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9a29b1df959bb1edec8aacb85c4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02aa95172c368c88c62842819d9e47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175f8734f99ac5da1e4e6906dd61c40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5199171445454e3cc9fe9ab2fda3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58d47c40fb4c6590f5e1b04ea4981342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37f80f1b7fe9a1bf5362826f7c721343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5552568608325283ceaaecaf7df01fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a8c8c5b355c9b65784a0da6265c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d906fb7618714e1d5d67b1181eb6bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60e9d1dddcbabeee5e03dad349589347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488fbe76487dbb4c45508277008b28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703f68d8206f19cee29f46c0c27696349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bbf3f3ee70c71707b4ff6737a19b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162bb8ca5606725e02f31ad769cbdb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd71887ebb904eafa6e31aa8f138a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bacc8b80ab5c2f38a13cfb4c5f82ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fbb67cc2d705a81712b5d7a159a00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135924133d7d9b2555d00e806e10a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ececa6458b98ddbf3f45968478e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5367a139280c07401b07053a767b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0025c86b8599f3785fd57478b000358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b94775c071b025c05cb03c10f1030d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a14254813849f38c61de222eb3038360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f695fa6cccf13178d5f49ff94d991f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d552dae61fab8bd11f49f09f471a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0831c195b2935a5d5af544a6001e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88374c1b41259829291ec463f244f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab154a70ea6ba439f55e090ccd97cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d539c004216d3a1192588554c7ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956952674de9a457aa890c20cc5e5ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f610ddce978bb0db1ea6f184a0382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db59492ea5f993f151ed545a33be39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef388fe57320b6911bd294fdf0307f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6080f563998b55e2aa691e860daef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcee29c49598e8ff06983af961011d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6bef25ecafea38ddba3ec995faa48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f066f3e6f06508109c4dfeca8aa2033374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344bb896b61f1e69afef1f4c4c5e87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83734278e16da7939d122bb281c22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916049a99b5c0a7648b952b8aa99d43b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153c45d2c2bba73e5cf7d2f9bbe005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d7194d8a53fa4260f8cea2063bf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7db974f2bdfbfd74cb54267658e7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6202c2c0be3ae27443675a64e56a78c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5922c265df905051a51a5f2875fb1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda0b07d20a29d5d832e3a040d789e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063fe4243ecc54509e46b44ca76e767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d0ac54538d599176c22a71e553e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec861651a4759191407d1571e1247386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae49d323996965d9645d3904724064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c8d72a76d854fbaa9a63471590f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfa859724bcdf132458f3338fb8a69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd50203973f302a771dd4d3d11a4f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40541f4f066f697226c2d1a63d9654391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e283be5b0d628b5e5adae2b896ca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1dfdbcb9baef7048db81ffdc76539393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f442985657ef0310c6b98e934965ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4afb32d495e032311022f5b0877548395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa2378cd9c7e04a2b4182b652c1cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b91fa30779dd9592ce7bc34d87d4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43259d1c4a83b8f8c02cb0463798a29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a16c162cca2d4b76949391181ae5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26310b026f8e8283dd2c259e45a030e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd82e2c30677df184e70a37f6b93baa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e282bc31a0712b7159844d378beb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae15e2fdd9214bdf0900b00beab22d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c3ea4482c4db742e3e23d3232ee7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8e88520c198a49217d2f3ece3820d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd46d278a8eed6d7e0f2dc7ab97ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25bc7b395978beb458ef0e514bc351407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f577c670f9c56864d8f5931c27d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e78c61af0b0e380ec2ad3ee13737409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a1ee3bc5b77e22ea5157a143f7be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ad1e5b8fde87574a036ebd36c512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5cc04e4ecc534d2780a20b7b2a50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763abe3f10d83271a2b4dd72603929fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cea8a288398a0ef8bd3171056fbd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85e3d2daa85ea01105d686ec9fa5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4c0c34a2ebd19bb3b4e772fe9222416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528557d37772ef49b30e62ac86576a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc83ebf45c8b7705fb7c1197b144b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260053e1955b1ac07d03322c539752419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9363f644cf606f981b23f15e52d9dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358dd51b0ec8b19b882ca196ebac2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6171fd60bb4094b3418d589980aa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa382f7e6f0a68233666c68a8607f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a2da0b9543aa974a029053ddd794424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35cfc1852656489cf81ebce176b2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bb3f4f802dc2751b963ca2e8cf449426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650171ad87f20d1b0186ab9dc2982ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655dcb74782a32e7cec0be8d26b322428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a84caf49b91789a305efdaf388d21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c79bd0f29e99cb45f699c3de9168430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97882fc7bf38c5d9ad1b8326d1afc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51445ec30ef8af8c1da3bb150a13959432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffff629655fc3a77312e2a0d31b67f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228cea6523531eec82aff10ac34b2c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f374696ddecd440eea7d2e263d9932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30711884d876ee8bc7af7fdf07707436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a9eacd8dcbac366ab2ce5a79fb39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c3dd25dc652c1c6545eca541f47c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d407134d5981508396493b3900183439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920bac2247b389727c0b3a2b7ae478440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa1a7e287318afeb261aa4266c84ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cd62769446eac7780f32d125eac6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a61edf72a1a28a1ae1efd39819c24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00549e2194f66fa64bcb747af396dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5dec87da0e37e1098decbfeec11a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52c81f50b22bb527a73cbb8b375ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a0c28add2dd173f7d7153f5b7ffd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d8d8bcb114521b38f540419a67dc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00d3e964b31827e2bb4f16faef1e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a83d360a9dc5f7a898034084743f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ce2fb0e30798cd70dbba44d406449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c906b41ebda5f5e2b2ddd147d9daa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58146d7b83d2033dec2336eac606e85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c846d20fcb9866c43e4f6bfd4ab58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a38a1b3959f00b1e4452861b0a4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe980e4d5d83d8a6e1e35facdbe69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec49df423ec3e4747604c14fd6763f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39734ab2ad13d2ac9219a38e1a46464458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e71d5f0800018280296220d6292b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91053f69b7a6a48af0f995c3685d28f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209137d37e4d72d1482c5ef58c1425461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754e4d599082e355d13dec4ef3ce81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529348681daa7dcbb31a8a57fdc64f05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932773e44f56eb871b8ad63511ce71d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa75a9b1bd0152ae1540870391271465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcd4faccde3532aab10cfc3759f23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acca238e1483237e0e1a596ef6226d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d81ad96a9ce2911eb2384f98aeda3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738b6dad5ba3cd5fb0282d11eed5eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aed6559d6ff13d4aa50a364601b5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeebed05e14150157841984d352ae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcc88924a8b91904b252261bd8140472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63544a3784f22637e3f2755c05a9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5092ab2e44e59113772f388477f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7a1fc41adea87243cb3496e2d72f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817823c0fb00b0c1accbeefc14aae1dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5dfd147b8fc337bdef37eabd4e2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5145c37187a84305463e5f6c15071478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540c6bea6fc018b8dd4d9a7e07a6033479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed10983a06179fe0c4c2f70d226a864480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7069ba923c122605a5bf90e6bb9a41b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043543771842bf5cad8990e9ee28cf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65306f616735b9ecd6449073a46e09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d67e03099d446035b5fb7744b284484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698acc3da8bb0bb991b50a7a9fddc69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899110658688397785d10e9f17f1958486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823fc3e38e4c3ef01632e628925deaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274ac3b975e51ff455e41033eb5836488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd6bd5a29f1e6bdab46c54a5ba0cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15a54f8f9f01e7ddf4b5294e0adce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4dc69400e7e24f88aeec84ed2fd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0496bdcbade6f511035556a2b9089492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94c2e0202fa9a693deb7c4d2e898a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c00d332eeaac01d8b7728b8a7fe791494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a053c27c36fe6fbea0d1f70657cede495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4d0247625303b9ace58a2a169d3fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ecea321ed61360ca335bbe9f72e8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a5b23a9d127ed1dd1cdf61abecab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1b9fc3a6499c8b68be7be1588bc79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b3345b6c9ddd142bad96c3aca7749500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a2f5b455bba039bb4ac543eb23c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a494be7a360db175150bb32d420ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf13b15e15b66bb466240e7f48c2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd815ae97adad4eda297301c15b3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71211e1b3ce3f0684d0a5b50ba1ba6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7047267f3b08a600d1b137276314506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71ef9825f5b6b8b51ce0d131cea19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0aef6905c933340e4c12bb1b3d170508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03d479c1fe2d0549b0b940585f147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883199ae50c35c00f8de3ccf58b4bb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f143b3e28aef6272a29b887d8eb26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788497681939d20627cb4082dea96a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2ca192b140d68a0191636caad2e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93546955dad2b2c6d5d08cb0e665ef6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12fac31f96073d3673259a3af2f39b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535767b7f29b67e591b32ccc7406388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ab7ef3918a69c55dfb34ccd6ac9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803eb12623ab8e4736374131eda1dbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af535ae8efbfde79951e204c4c3996519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9a657d37f8401a50134bc5ba6e80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eda84f938cd96e36bc2b17ac28592521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c53124dca32f2c48ecae8b6faeb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6b321e920aad073043d8c412c8a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970d161465f7142e89255a22ac9818524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feb58bfb270fc23422faaee9d3bc3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972362d859220a0fb14dad822c6e7cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264a234eb43ea3a61bd2e5fd6ea26c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ef6f7ad00bc0d86833d340adec20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ce65baae959c6eda45988d15ca27a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd1a8a63b1ef6685c635ef840c330c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39352ea2cee97d475ad416cb397192d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba692591d67013d74c0c5fad836a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37523481eb4a39a6534ad94005a985533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff61c107978132f151d313ef2441e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ef39ed6399d379164a11c3e8ad3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b58f42ef3abc296f579d238d8d29d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934589ab1d301208913946b80cf8702537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d024d4760f2f29b561a99ae44dc8630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda984e56b98efb241c98e7ab4b46d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2315723dca69094fd4a97da094fa621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9122a7820cd1f6ad219d4c291b476c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec3832fbeb1723a64acde7792e58d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024219fb18b453afaebabea814d8a748543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4f94e3d0ff99901d7adbf67e1017544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db30e187c702af0a1b0482049d4e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce2c42be55a6e6ef837070bb7e96c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c38af593d90b28c094e2855f3840ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a453d83fb4c979797cabceac0e737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69ff3fe359cb33addebb566e2ab0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc7446b0ef02924394660804349f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e3adbb86ec4dfa1619877236178d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d8582698838ff31dd51e0e89b0327552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680523fcc6b77677304d67088041cdca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c904c30eeffd8c52b5231a17dc68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9832a73c15c02842b0e8ea80ae48e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d340d546f9354e3ac3f51e409e19d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677674b467010241e621a8db22f62230557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9df93367af07b1d66e4d93afd7c46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337f85bd4c94193368f8a5a5626ff90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd063a6ce3343b3af578108b2bc0f89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f23b27bb5964b680e1d7c193c1677561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535dda0a128206bafacb36b8f19a8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744936b58367d7ad874b61d268e5f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896249a9a2e1a913466ffd589764dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a912d5f54a063cc6c4133a8dd1f7f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1873a72a660446c0bafcb23b1520fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9340ed2111da72f42ffceaf816ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ca03a4dff7f6615bf5646735b0a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541f1515712d0acef978bbfea62b351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e82158aea6b723c5bd5f9b8506ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9fe336286afc199ab8468265eff93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a4a55b299dfde9f2104265509656572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b72c90f64716d290e92293d85fc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba39e57b8eb88ea165f1a5e9c0267d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21769671aac3c20d78b3fd81b30454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f85a64b7148115735ec7c21ed90f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5c52a654916f8f84dc356a2cf8e27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0aa609cd4615221fb2b0ea06283c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee4c87bff3b46efc4416ce062ea4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82946164cebb2678323774ed4cff0ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3e5020a01ababce359dc9c58db98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e5b540c1121422d432e5fc313a78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a9f327f04dcc5eba6a8ad6d3418d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266bfcd88f0eb6ca7ac174a29d9d420584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a277f583810cf87d375c63233bf7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d7a84f8a7d0142bcee280cfd9b392586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ff547b0fc67e92aee60af2e4afc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914fab6cb98f286a0d5b29270a96a46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4ebbbffb623cebb0b22975153569589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9084740b8818762fe5f36379e4152590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c822975c2cdfb1a548585a560507a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1af4797e909b5ed01914f4b38ff6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9166a55fb99269a7bd0ea7fb96d09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82874c8d3c631e9c4640c030fc552fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba712eab7eb0657b344c2522515a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e80cb43007080a50dfc19fa115a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662925d9a6166759de839ae644d04c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2193303b7218578f83b58c3db8043c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26950f0a90ff3b8224533e2d9549c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dbb656c36ff6b9d8c3a8ad8da113600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf061fc2062652fa10fdc3ab56378b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a11670c2d56a92324039c81625007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19dc6a07445a2cea9ae46f2cf035e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972588ac6efd29b4576bba6e3afe90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032706d37f87824f118f854b5599b58b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c19a1fb2b87b061a3946a2189cef2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a099b40d2b740b84015b333acb8d17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639553156ed4a4a0f040cc90e90863e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5631bed26de2235022348fa1ff30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e6d7b113c033595ec7b916745997610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de61bdf2d2e284ff936de824f90a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012d82de75998dfda34c82520aca0e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44375b8b7707cd78755385fba64b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5a8a7e912e87f473bf177b5eff0d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3fc65e210b90bd53b64c3ce0ba40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d326885e71f83e8ea089207dd67ef8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc0e656ecb50ffc366124198d77cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ed521d8a65ba0e41a7ed24ab4239618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd98c4bbb6d0f0ce3569ed775d0b8cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbf845202538dac6a8a3f40f3f57d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e37eba65efcbf9b15c4e4fcf4a2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3758799f62e3002f67fa0382e1bba1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7286ca54e189e0d6cc745322c49c96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a7bb479ef57a77b494b196c42cfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba380b8f088ae92fce7d39187524e63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867cf9d8ac5f0cfd79295be71be9001626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1725eb880a9e2cb0870a47ece2e9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc56b40d8365b5f19afcc9f49362f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f419dbdc57475fdb79621ebaa4a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca015eb320bf6bba86ee72557bafe27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360cabdaed866a05da14dba6886b95c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf12a7b8c82aac929860e6cf02261f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c5f021d1365a56c4a8c113434096c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad709faac5a88fa66f9af8ee90ceb1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce1ed4facb6f7dba3353cc6251c02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605e27b384f07d1b20f01a326366f3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e748bc1e61ce4637f57d0c9926034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf723a9a76f0b42219dbff2ab3f9db8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8026983330d50cd86fd732e3318dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9c82d222e4b3075d49dbfa84680a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76190f2fa41ddf836f0572fd6eb37285641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197812c23e61470c85a26e48ee67d06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6e2e90ddf5cd5c08c46fa9d9a4adf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf790c1cbb3f89f47363624ebfcb7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70449c63692356241874301e6e889da5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b1c5f8193f453ac6b34e40af174b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04afda8099aeb3f6cbe5286841b2c01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9a2293d07205ff04746db31cc09c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41ab5449274f0745cb1264d0419d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e4fe5d0f3f74311c464d45baf46d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6810508abb812d50fe31fc2cf2fd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b777f7a01e8f1f452fe028895574652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575c0ca8bc82c9fc2ba81a00f387b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74c4320d5c5a17375ef9de6a7f4e42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4f8bf0e02cd24459f31f5ef695c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c03e021b2e7f9270b153b49d75f7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e870cee43dfc08678165fdf85962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0df7186af3c9162e6b76f73472209658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139d238344b2d00cf03e2546f83946659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6438943cff18124eee35277d4bce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6b45b6a0127943fb48660ce75a8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a41b7602d48d351fbd9476129c81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5fca999bdce513c6e70281a81a03f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03dd683a3510ec469a5aba4cd1c8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d29806c3eb9daaf270619250eb267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca348066a0549938b185b4101649067666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>