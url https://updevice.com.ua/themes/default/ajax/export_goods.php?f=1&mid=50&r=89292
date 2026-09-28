--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a686876bdec996d2707323e9bed8d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab7701f1fa4cce50fd8052f60144662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958fca4e14397d13f6cde06fefe6873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be76910e7c6655a00c14fa7166db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446392bf7e89d435f63e94061b96575a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8408b6805bc4378124d77cf913a4d2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d8dad33586357a4d8a695aba47a427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450657a6b547fe600f999126a6ca46f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7f3fdc547870b86ffb18f0ca34dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfae639cd3a78141de08541ad03c8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a504d0117f19a33da3caedf69131c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb53f332e216e10194c0a9660eefa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b8cfab01790aceac4a0ab947cfdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929ba672f3480ab33b6a79af5112f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a1a90b27cba8f09c95ffb5278c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7ffb5e94470201ed2d5c5fc75e7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300eb2528283d6cc280d9bcc0d9e5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0aac073b7594ce12ccb30d055cc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52e502dbdf9650e3f536648924a92d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513f08ec0daae16187b78b4c5dc05320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e7b6c24d725104f03a5c0ee977a1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb57a10d73c92b292db28700b2d87022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9db96478fce62b48120ffe852b86023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f02428222f41bf68406b50c1e412cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88bbdc9b7ef20a9a633ca1ab4bde0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68446ce2e3f0b747a2d65a6df5ccbae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cbafa615af2fbeba1663a743749fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2389b998d4ec8efbc1a11af9ad4d5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52e06b3ab4e1b0fef4c076a22b83a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b11801b027850c26de447aebb81ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f44ed98e6fa2ce221d12b50829f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d1309c596f9076aa2408dbb436cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d10bb3d7e95be2312dea055fc52233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29d6769344d46e832f05508c5677134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e798fbed47e6c2017ce53d661436a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55d7feb640f6c91589bee0b35264936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5036c1808bcfe43f5977fb73617c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874fab10648d08b63b0c9e982184f5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ccf7e6bade017769d3adc08ec40739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308553c3c76d00589b889b9ce875ab4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70c93c31c7a7e8d8c722963901a7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8941aa5f50d55cc262ba1c40f941642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cfbc0d1432a568c493e0d18cd044043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea655ec71200cf09fb883d9f41be1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0708f535605014de3e4372c55b9d5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27cff768144694bf68df720c31ac1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e981f834a10fa8cc1a2960081fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a573d4db52b5add898042584ccc76048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0707cc4f1f6d50814d00d927b3d1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae570d283c849f9a15a1ef456f367450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708270375664387cb93d9a9904f5177a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903195bf96f2f4bade35e23c3700ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e2d411112615ed6d25556ce5188e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed2b889b3a450dae66de1aed4bb5b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff76487be865fd1a1e0a63ddc8d4ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee1d8815f42befc5e5845f6f89ac856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7385769461b9b46d3fdbe8d06728c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b0fe3a96805826f4eb332497070458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276be3c54045677a3a16e9a75c625b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e66db24861c49265064c6d700a88160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e8da8bb2bfdfc6485c00014d945561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd22d27670783be66397a2aab43a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd1e62984bd44a08f2c2fb5ccca80363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387c94bebc5a3921b65f3e6b8eb7ef764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c2c0dcc79492b281d0dbfb4758ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aec24e0e41d79c930176c1f7dcda866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb708df997d32bb004f79292d47529067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324185141998a262e9d75b876d0d9a9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489db1b37bf21aee014d879eb78011b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780d4a922b7837f2e4a0ddcf31ae8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef860032315ef6d1c451f2ef58176c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80037105103e1c5a022313dda8cd25372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e1099e172045bca1596c0fdd516e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f5dd43aa08228100dff13228a1eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e222ff41372a959bd9804813b51275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5007055e70dc12d131ebd95a47ec4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9511c6cbdb24aeed773df6c57ce4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43c53089bf78a271acf9ded688fdd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268b6d3c052df9bbd4b4c03a1c6fc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94031ea0c1dced3879a08bc6ed20462480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a9e3a1f092fb3c5dc1def658360581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9df1e079b1f3d6cf2e1c67703ba9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0bbeec49d657dc2ec9640804fb5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65afc849476b0565c25a70060dc0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42af7d0f1bcb01143a4fba517ed4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7566ef8dd0601bad338e14b446de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b6a8f2acb42ccd525e33d71e7086587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5483b355faff90b853547a1fe2d681188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf7a813d56b7c491b43a7cbf341e2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d0a627c66a3e704219e58160603890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5035d806590dc7e258857e7fbc760191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4182030f17e66ec19425c6f4ec38f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7e4e6a21df6b438e88d40398af37e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e0fea8a8c1bfb47532eb1a8ec1ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46126aae3906a2f974c18088495c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1bbc29af3de6540d276a91bd04c2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2f3a0d65e3d41d06b8895a0acfb8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c7b8a208fde5f1781ceb344229c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc01cc7e83b06c1ece4bc7255ceb6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2e788301e732a98ea671ca0c101f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9464db35da7769eaf37f1e08f4c37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7dee8e3a3dbf0ef8373d2730b9151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9616583f5a6e8b8aaebf3864ea0a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279143eff695ede5964f2d4634e956b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18e6c314cc0c7412c6007d3af7ee1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd14408468a67c72c92731156172d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc85ae3aa36125efb3aa6305b49aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a68890276944f67fc417bf759762a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471183354fbe34fee54e02f3c66acb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5517f5d1a9abfb4e57bf388d3025110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92966b28c31b0e511360477a40adcca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d516dd89f76d9090e88c95f5baabe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396fc2b62c06fe6984e636fa72c2f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d8c302d5daeef7aa1366509beab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a279d4834673927197c959f58079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84af96be77dbf731a78e06ff00fbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931e2b49ecd912127d58c1cafe9663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe6fabe10b0c6ed95c090f41bf91b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d96b3bb0aceb0fb4a70568411f03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756a5f08661854625b153d89f621f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe8aa42a88bd62dc7003075da9a63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe836901204fd19dcfeffc8b65b9a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72fb31aec067d9bca3612c8535cc46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f4a57ada223dc527d914b59b7dd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92883c77dfea60503faf745fcc86386f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699c68a5142a2f5cc7596497c110d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9f7d226cdf98a9bf0cfc03b4f692127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70ab1d4bded621dc1df47d0ba86c61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07def8bdf86a3fe9f1c0eeedf94c48d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083797f988954dd82ef36957a02f6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a534bc40a71561caa784de0a2007f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9125fb41f1e0596ef81fea2efde68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347564375672422db729ee25cfbf6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26264be27f3046536320c73e31d7df7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffd1c92e404a52f00a62bee7f3a19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85491ef5823472b01a6983c328398b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fae659bd545767b4ccdd8b8b872c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12c2c4f8635f0f30b79fcb057262ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785aca3916fb3653b33c371b999b5b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6c312cf5eb444e713f3a3b0535ec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e2824502d0475101923e97e7e0c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de788c825375380a669175f66b1b75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d76193d81b6be2c133b183d4c7979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda55f4199959377707cd2b5548291fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa837d15580a52435fb542ad88d6428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f60755643596b4d7dce10d0be2739146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257644026efd525b5ff1cd382d75f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd531b6a7f857cfee4a2c3349ff6788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d7893031295bdc602a2014183e35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fcf1ca8339a63b60f1840bc2ae9ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf82199b748990554dd1d01ce775d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e278b7b92495985ca8423e508dc225d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16509f350c8e01e8ed9c6d3663e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352ef2fcc407019ef88e19bcb6b422e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a4bcb94a382e5f7c90c2869e3f17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b07f757568d9e66a1640b6959b3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7893be9b468839fb072210c8e8d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b52b48ba0afb561280b12e2c9662b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b754a9011e8468239c4fe9cf1cddc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79259d33e2a502a8fa5b30b8ba81a41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e4f57c499fe571e8f6e51cdbaa98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c638b338c1c0b963e4ccb89082b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569400e95274d30d50d0adf282356a52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb52aba4da31dae20a11d38b227fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef973ed28e29658f4ddde37e29e9b2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543072c762c4e3054f85214ab250ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ac3ef2424ef97ffac41c31444da7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcea4ea81154a81d8fb79f111d52e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554919a206c42933d3abb407666979a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693f04c1691d6cf23cc9dc9fea8f34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71345117632adad455bbf77fc6d3fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e3d1468f9d4c89c62a79995d5508172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12874ded40c6bcf2334463140449a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d79e9dcf5d202164bacaac2fc490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe13cd80850c794e3c7b8984de9ae9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ce98a7ea3cafdab2b5c288f8b4bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31480fb480aaed17a7b251de624c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c57e3ba94e7651139b9fb81c35d86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5301d9db27a47f5839b3d49b03cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc437b2a3f95844409563cadea646a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55409604545cde4bccfdc89ef5427fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bca980f007fd88a46b40fea59a395182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133921f22c75cd6447eb9dbd5850320183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223db2b099f315231e4b5cfbeb29fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705e43d77cfb1ae5deb719f44d4002185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a702e952c81166ca549f7d13706ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544368672ce78a9ebec96a1a6997a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe1b5597a0d7290ece62a605acf75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993280e1844a6a1b6edaf42a1d731b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d08d10d3b0f983c66f7b074f5572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f59fa867ae793c93a4d4a8a78b102191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26bec4f544200731d1571fadc13e1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80dbabe4a02b006d26c1488bc04c05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c167232b8be8ca1438ca876f61987194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614926cd8356a76a1648144731acad3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528337ea0016fc017d2952abd580c40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb00a85123ab3e941cc768084a3212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea507926715e29af7b5b34961f0559198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6b2d15d20ca2cfe2a38835e2b7e9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3596ff7ac722a1fdea18bc156e1823200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d1dc98a7d3fef7fcc784e624368c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab1afa96da1381113e5a7f02143a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bddfead224e752ffac202bdbfc3b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cff2ff673f80faae1e2f499e259e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0103128f8ad1d47dfcb8546623b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946317c7d55fada5055e9bb2552b85e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56611213d287e60c8d2ce6d3cea85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c171e9f93644ff4c6d4b8d49ac5742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2135fa89f7409a50043a97fd04a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0b59652facd84c4e37de7ce040e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118f097223521290d771b456246c7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dca3cf4a9c8fca422679c077b4fef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170816334393382d792b06ae6450d663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a32cc3396e58a141c37dd399beabe2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d28d74f5e2b3c918194ca9ce4ac225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e91daab5cf98bc5f5d6879c4b95e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30caf0cbbf7fd2e196932adac6ae3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5ccd60d31ae601b5f1dd3556d1274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619dbff62b852a86b23a20bff12a78f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280df2620bba28d75e63a76df22244220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2e750db689b74f53b2d57bc2c3ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfdb137155f88fd280b2a32fdf7b31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcaf55515270db5b7320d39be1ca35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74edd3d7544bdae399194df18baaf3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c9ddad4fd3fb9d4e32922c7684b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c0523ab62b87677744a3f1823269226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f6f36b13f2352b8b639cae1e9eea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cac7107e21c9f5f4afa22aa41681228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e96869ae6017543ac57f78b181d37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91c1448581c5c83fae827b09f073d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ca2d7427894f0f7b9b569271e91a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe102eb8ea10141e56abcecac62620232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f8498cf57f7e372194e6d376cb42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4814cb73491e39fd7dd3bd8de9445c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100f5daadab4da485bc8c35acf654c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f393bf8b2490d424717c0ba170803236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ccedc85469a71e585efd1cfc5706237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be579ace0ef7bdd70c7af09da6da524d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af897b1026e0a51d62a9c22bf80dd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82c4cfce0e1b510f4e36be3fe8942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06984311b8ed77122c9e67fd16e8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d5295da926d933ab25e7dcc14b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f90f36903868dc40226ed2007c12e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcb4c68b8709b522c2679e70e5a61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93554e8d0290daa57721a2ec3d50cf8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046cd7ca0861d19cff150c727135c67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2073a21605b14fb7b8ba220d0e08b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807913d4f708387e2d2267d6be38fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61a2a4708d6d43a26ae7b09c20667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09835879ad293b90122ce5bc652dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3985843fd533fe5795d280d80059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee8ea1876432d7bee4fc7234e127d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc409b1fe93d55f0d9e611dadbe173253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9940bb165b0d3db8ba4fa78c70ee7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a50785d5a81c6b7c15295c9621290255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cae457909c3c9e9c102e6b8c229f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd67d58073b39b33e8f68eca0e500e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a894a10882e6ec121e91df8469861258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa895b5e745421baba844742e788a4e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6917cdfca75580f938e23e9a5386fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b58e0e0b8fb9eed83163a9523fe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d8a10c9ca8373224119abf4d48b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632798379ded1442287b4ed7fc7940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb0c3e8af05d344cac5e80468371a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d5f93b7a79863c8c729f540fd70b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0f2b8b23eba8533cc6c0d8430c14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365085006e38a10654095311deac2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c21733967b01d4784c9f4bbeae81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a328cb570c6f8de0ca13a86e7375c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ebd658b23af382be6bef9ba244e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad41f9d1864ca7ecb2ba980c2f061d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbac9551c99e0d0b9fea09a2260c11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3dabc5a2e2550c6a1e57e506e81a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf63c77b02c46de725d8f283fefcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37969183976ddba3a59b813594aea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996f99303e1ec7bcd5e45ea12a0681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f276a1e2b028f6090c2539bdd07f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c65b0b15055bbcd524a5626f68ef9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d727a64e06b34a2cf6dbc4dd34be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718e76d6f607396755c646b1a14496c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1672942b33458ba86fbefb75db1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46daaa98a8a64f09a1c3c2bc01f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23881ad7bea299813b44fa86c5a55a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0194c431e67a32560a1cf8b3695de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79ffef57bc417469675759a702146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828dcef15a6b2d3762793d6d481abe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a0ef7ff2a89f14e82dda70dfa6368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b1672824c3c1e3e5644a84da3af8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3d27bf6bd8e4506ec17e87a67d88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0123dcf347ee3529583e77f0c854290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837d72297639480ede37a6316638f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9c4382c06ab24bca7e3a60e7067a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5f08aa2b7bb6dbe144ddf0ded4512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42295e6c7caed9c2c87d77bb1be95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198fda3ea5803dfd8fc603fe9c340e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b2bc15d49e46be42f796e3486dc55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2f2878a92ea0015280433b363a9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414215da2caa3603b57839d3599575298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f3787207a2f6cae39d16524b2661f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5073b3bbc4599d9e67073146d2fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f8702432097614085db28d28b2ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606806164976165b86e25dd23a8e98c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac349128ecae27badd256ad86b3495303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def682e8ce2f22f97cd97ffba9f48f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a44db8f836825190140ccc90f9db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f785744945e150fe31247fc9ce9a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2eb045eba4e22500a992efc30b728307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eed26b68a54a7339f638b1d148d4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eeee2e44af94627186a6dcc5001b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092e3b2e73b913b145174c7de43b1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31780a2f3e79a2a621c5688b3f23cef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa867098dad3ac7024e7654a610e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95243d05321a5d78642655c9c141c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6496ddde7b7050ad353aea06558e47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e41284acf5017bfc2dcebd5ddfc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f8385bfde68ae45fb46fba4b790a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862801a2766f17088ddde814fbb1966317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5868f728db9fc1b917cc09cb70f8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55fb4a4e4fa313031c636136b3856319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d88453c8085f9aa44fff671f949e4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa496d18fcf42806b48f1094a695c5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c848fc1523e7ca8d26f6a20b99bae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520949c62964853500ef5991b77c0c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afef20910a9e973d0b228ca0197565324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e43093ba54355961944ce9971681325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496afe6d4edc86d39dd92afa0870233326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57a219b4aeda84593cdcb83dbd8d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff6b4ccc1e307cccfd0d39f605c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc60c6b77dd633bb1368986c4ae113329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62dbc49a7a3b9cff95bf585409ff1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00995622c86bdf613a2400da3a5eb9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c2f28a926fac61dd291c8f2665986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7673c9ff5ded00b969ee1fc227084cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1aa8e727e3b83da186a301d686abe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda763328dfdd93199b183334315751335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce85c330af81e1b3b3a17c27e6d3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a09e49b41fbefc1a477d7576f120a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab8f7d4b930a8567a438279bbc8264338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef67e5a74764495cce69b9d5467b10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352967e4e2dfc7b33e315b8f14b0bc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d0c2429e7d947a8f433017e60f5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac76909df22833baa8aff36655427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd0f9c4348958a2af8c46bc082f651343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3e1581ceac9d4731ebbdc1bc325a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa77a14c9b1a0139a6fc08d88b4b00e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bdf727e46ceada3e38607aa0239e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b11597a9623fc9d779fe33b8a2fc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb39f63836c713d097f465f9964fed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe03e29397507695bdacf388d4742c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d08d5fe256139995d501b87d23ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23606ceeb03bd8576fdbefc56fff9a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607cd9b11a3898269aa6ac8693d1fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6593a41067f5ca604c9d7ee2b4d927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e778521bf307a9c50ffefc15904cb17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45706c347f8b51ea75127d7c9dfa9a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1cad59bbd0c368c4d43b1a9b1cf16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef08bdddf3788dc01f9e287d525089c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94647f6a46492090a4edd347592462ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c115f77d2110d7e51c8d76f74d07e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1140aaea471e13907faa8c11fb5f6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b7b7cbbf07f8d388c412642b7630361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1137ec5be5dc6e33dab244210bfff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe961e2b22fdc9c3c96587d09ae734363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff8a77fe320ab394c2eeb78aec2d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f045e9973bf1732670b83299de78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af3541b68934948c55beb838942e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3643efb5f44959b7e0a61718377804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58be28037856f0ba40a9e6ff054f27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac064ad4c46b4227e531c05adaee7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c65893ab61667cf3ea717b7ecac9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f214e317a015b1864638b993fdbe41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5b06858865ea62226aa4c1d3562e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a781df16d982e44ceed4408dac445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcee0eb1015dd10df6c5d99bc4eeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21df690d48e635c6dc7e390e83f86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac098d3d250915a7093996b82f5cbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954edf4def1ce388984aacee806dcf61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879ccbfc403af4c1a5f0ca62cbc2276378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bbe1aa41c005cfd2df6ad1c83f289379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d7b514cb31389707411660a305d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5850c93550922cbba221335111c875381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da05c38c8ccefacca6bf2c6c2cd47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90177d01821f1d3238f7cff6bdee8f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58087d0c681d70a767d9cf806a51fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a65e93be4a8dbc427e4992545a63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086183e323f5ce0702e9866ef89460f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d21cc1291bfb8e71001b02e55e3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195aee92904b28149905fb9cd450a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467c40b36466a70a3f2418cd31f652389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6fafb77f7cada6c5df66f71b1473390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d390f34360eb9584025d129cb74b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1415373514e32d8b3d7b0b6c2011ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75e615d6ae60fbb78af1b059e774f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3c94620e561461ac85c591953371394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbda4e50fb34a3eedcd3c2e33c0af5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5ed8c20aafe90fe2b2b1b79e3f9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a526298a5c07931d6e51ffe4b27aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4448ab9a04546e260e8ece71cc03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04c93b8b95d3759b8ddf3ea37c2aae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54fffd3a80e6e611e810b5321bc5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2667df6aef028d26facacf97b1693401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41090adfb426146167f2a92a292a1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd4169c1c3e08d35ee7c6557549c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc58802609851e20739d202a1e242d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082253494baeb8b98dcf2495a5e74e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15778aeef45647d4e84eff21a2e2a8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681dbc7c7696d9e83348a266f19779c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc016d02d481a030f1329aa31ef878cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afbe640edf35dfc5072107420474d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ed2a2d55e998f35b9676097b8405410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787dac2bedacec479eeed21b93a8024411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443712211664c57b2e7be51a7e7dc32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883994f2445c05c9295354f680672458413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe28cc77a7af08e4e74564afb085c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f0a569320f1b696692a4619585dea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633df8c1afb9fb9c9f739065feb7085416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06694a496f8e2e75b35d38968ea7a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713880c2956760fef61068bd3ce6462418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f8d3c674d218b4372c6b095bb08a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae771181b7f74003d0ff9eec312654420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77c3c618b5f902d23b8023d3b4eaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5660df0014469b3d5cd3d861c5729422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1271c7c7e66e0f0079266ffb32b3e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4632614de583b17216515eb846a198424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974225bd3085f63447595efd3fc8428425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839aadb13e763fa71f446bce14ffed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54190bc5ee9a35633f56ea4efc48b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a9860cf9434887f199a0f82a391b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549139ad2a4929351281d179ed8203429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ad2cfd2c512ac0e80f897754c59cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b9a3e83e50e3a4c9c40bf64bd968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e9379def0fe21108ce2b68bae696432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852e9ca2610ae41ec93abaed5b4c80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12b9638421efbbe67c3f07558ffb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822ba3a515f410ead023335ab292542435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5817c498be36a7d5fa4181aff09b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10fdf3aeabb483c34fb3d07a296a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92ad9ebcaf7daad8fbec71273538a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36165d735dc178fa28c2224c78fe54f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb1de956e9de187bc21b840169a90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767459cfa50224b5803f65446762bd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf8a7680e1f33f7e43fbd07886604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f997fa90d89a93929119709a33ed94f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154a0ec5d5ac39e40b500361f85656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248a2fa97c4951ede8718be6db23f6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ab97aac3bd37b3a353839de1a3a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2f8de4d917595a7ad515d5071b9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc4e6c7eb56d610983fa238744768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a4778fe18c69360f92a510008d18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0319f0288b2a27c59ee898558836f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d41a5eb1b806691655a208c29ed19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb301fff6f60e54a129d7055225a60a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19e32b4a4e93f8fa069feb645db85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947c5b03a2884f30c24ea606a7a3eb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e6c696246ba2a2a7b4e1fc72f3c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5acb2447fa5da3b0a1b0fa12bb5355456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f00c5acb94f368753d0919c8f0f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32199eeb33d6cd8854e22a2a690b83f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe10f5e7fc46630cc645604a525c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c8c2d550b09e3ee8243bc65643d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218f431885e4c08b2b36fcaa5f95cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c3cfea58856fd562bd00e8a9addf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1dbdfa83a658f2e40d5d687a019e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de972809164aaa72562a05ae233d0e6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1af1a1613d2122ab8ae1ad7d0a3ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61d5671fdaa8ea308dc1bc2d19c35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb601b3c708dad5199de6d373bb193467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25cd3d4f79daa3b41a23bf5c7d7550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8163f31bb46576eccb8dc4ca6425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcbbc0164633f57fea57e6949676fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4a457d73c030eb545f7cf32dd343471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17dc8600456afc9381823458d5d302472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffce4028b393cb72ec05dd1802899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c8306e534fb5651bdeb415ec4763e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e27471856b30b534dd7452959235475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b4a9e5e8d6c9e21bce51d1fbe1d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf72ca496bbbdfbcc82e70ee09dc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbc3c3d80fc957df773f8a1465801478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb839dc083c29117198a171b1271640f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e381a503c0f04eee48c459575d3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07322eeda10ce557d053c36fe41c81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550e1487db064a4b14258690095caf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a16d0de03a5bdab4da6d7a5d6e43b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81076ddabdf179f8b36b0700805fb8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af52c1923dbc9af8d7c4ed2ba7d6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502c0da549bf10a5a2672e481cc0ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f15e43637a60e884ee3f966c62a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4043db96c2eae0c514bf30c05dd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53b42f5d0f90e39739209d23848e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eced550f96343e12e45d2f041cc4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186ae1d5da06f2bc2c73e3086e2f2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b4d64f141c661ce1a846bda227dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be6f3854afe2efc67c8d0b8f569da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6230c3f0f779d2c27ad4eb7f94224be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94dc5579c2769e0a6822d350a787ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4f61b59d191bba49148afae6d46b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d2e52e7d14154e9a56383b8996d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea64169fe24dffe3282c3715366f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161c2822749c374c4930de4d9e41c72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fea8dc1032d3bab9c37b203bf95b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b975be48a65c1e46dd104adf31ec54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c5b3dbf39010f70ac5be5a7aa2db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bedad7c49f93ae175fc30966cdd5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8b481207401449c81f7e8eee7c83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c56ce978f21faed75fa5f25bc2133505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c5aade0c9fe060837a1e170756b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddbafc9d2474dca6476674c7f4bf16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a6aa997ff81a2e646fad9414f55b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247c02b65267db553da7d3435c7c62e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f02da5164ae51e348e0775c83d3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e1767eebd217b92bfd02dd6ef865511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129741de1d288cd34c127cb6b76a7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0e2cdf3f631de787470e1c39a2c61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ddf57d3944d05983ea1b717a4ad97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863607b38a882ed79b65e2de84bedcf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9191d109446906053d04f5efd8e51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574aa832e7b6cf8d94eb3d17e074e67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf20f7bc10d1c32cab9038d2732fc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641d527621b1a550398e3fdde535fe3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac44841bc61d610264dd1a3e304260520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad613d0a9bb5aeb1767639c9341c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27990f770c25d659190e308f33478d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb9318075477e6195ffdcdb0dfd8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe100ec39893ee1ec9525c34e2b846524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d8eb9a8db86f0e4844842019e77d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17976537469fa512a0f676e2b1e20a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a4e8fe5ebab554ddbb33acfe4b01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f6742b471f5adf4001559c11c258528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dff6a3a1cd272fc7ff22e99ee683a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52fbeac61efe4789218f1af3135fb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451219f42c5b2a33301de22618df631d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3476a88c2e8f4342a1dc818985e6ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9639bcf32514fddf9e0079bb9a3f9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52e81e784b0aa400067800da0f0cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a731071ca6067225c9560427bb05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c5e881ed2f5c036c3ce2f800c089536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd87fe40bfe254ffedf9d7fb1c2ce1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f65092ec5b52a628206aa923a0fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cc4651b43cc1ffaa5f0dbc545f89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590870b74edff6c1d47a6d4c54c394ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d722f8fd1fea9588e64f671f634b6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022314274eb76ff5e2d2e551e35a83bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c44ae6131653936228b3d68d038f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c234bdbc5611e1abf10ca4ec2855e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0342a7a452f60a38646deefa29cbc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b33cc0b7dff1c94f26fa2f8daf3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe841f1637b66b21e89e5d3ddad137a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541619b39745e2d10ea5f9af2e38a637548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa6067cfcb7829223a796b0146803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896e1d0a23c4a9aabd0ce58017668d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca876a823820422209d2636e02c67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df330e5d42ff37151ed9f9ca542e86da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c0a36687123145fae36affdaaf12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a29167e994ec3eb453482fbb2d3994554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde229a6617ab9220c5d891ed032ae1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530ff57d99eab148982c23655a60a1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb981e8f2b673399de01bd5317cfee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c104687ed5d220941876d682e69b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25061ff66fbc7f20ba9085f392ef0ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ebbf8cb0174ee08ca4d3b1abc8258560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5df0f2036f49d7926eae79638d231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72051d44b9ba89b3c7820c6bf3c30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9535058440653919484384d913859563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c523bd89c79f24dbcda5f2faa9ee12d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf15f59f312d5abd525b40c4ff26d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd544f9fcc70a8296cdd5b6419016fa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4d4ef35dc93d4065c40e8884a65a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07eda77555ab0b86bd144688dcb72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf6ccf9c12d38f87b13042b69df7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504e822417fa7520687637010826e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1bb1d0114761fe3bfe3c46520d4a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d2d5ce29d0247bef860ce56ade43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9d769d1ee90fb2fa9381be632e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0974a9c1588c8ef20d073a18ba392a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694eb6027f9fd77ac74d5ddb3a17efc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbfed0986bc183d35a6b371fab432d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcd1182a9ba228794d59738b42b3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952490d856ec0a4cacb878fd8d43ca4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d67f51407f6bb0dd93520448bcd96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1473691d1c63a5710d7cc5145b83e59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd128aa270b727b128f0d4374f469d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c77c3a20941fa2e97544a4fbf660582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64a812c9943e8bc0b05f43c526199583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc87eacf029ee0f7b85a9928467917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12983eb37e632871550706fd3fd12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53380682ad140b785b366e14eea41c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5fe9367f8d94bd5676733e6ebd0f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c373ad9cd1f50012b9cd0104d8dd17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b52cd847ce8a32f8e4ab645f86bb4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c013b65e5263eba93274a28ced034c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb96414ff2ad48a0809067f5a5400591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110141b1619e2c5a8142d8a837fd74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e8e0d2d43d7b3cde56ac2fef81eec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe106a19cf83e0b92e62569f449b77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2df4af1600a1dcd3c3291beb6a8a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b5b20dff6fd47b1e902736b2a0fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaaa3fe8a1e42b4b485a40264c1ff6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a146ca4195cd79f8eb11a27beb36b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbd5b9dfe649092a958c45b9955541599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538e4d2abd91d75649f1f03ff05ada600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579e7e5cd93a9849707249983c17c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3a7a562e496df21627985db0490c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b526ec28303da2d35cf81781010fae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb1182f92896aa900d18ba3876066604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d85863dbc00f3661066f868883b20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f859e237e2e191f97dbc8c726168da6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c6232d282ead5596b569a17406ec2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb4a5d120e08918f790356316f25b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34f1baa119fe7a5107e38309f30c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a333146116ea188c792abf94be5b261610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0f2a4369aa3769824be0fd93637c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b280c59941eb6b0b7353a863b50e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da561da671e8bfcfe4045cf32f067613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61724be30812110f2f00cbd77dc6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb912eb21d37b837c2ec7924c717f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741c3e89d029ccc4e99b67a93b9d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f372e2e7f649d033a2632efc257ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59b76188464c4014f98239f06963d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51b700a0c7e222a1ce46fab64e4a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451029f4c9181ea615ad34dd901bc5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a7ee1ad2c8c0b027ce17ce5811349621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f524e3edd77cb95d48ded7c2cfbf56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20a3198c8c3aff92426e0787d48e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965510fdd2da7367fa1ea042126cb79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0833bd85409ce3ac2ab49e0fddf98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216159aad4f1802582f54e77c37626e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409fdb046961e38dbc41b207eeb0350627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd67374cbd8c7321e1fd38f8f94c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7231602c36cf52f9e60158346592629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea31f7b6734b372866516820fd73a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da168384366348844464cf3b736779631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31881c048317cdabe50b89fb0f65f93d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca3dd02e51d2e98541523788e09a27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9e8d0d341b0ca6a83333dcb04b22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47058f4243c56b8b2d0707f4766613d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691e990a2e0ce93a20b519228d585b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa71c250d0d13c8e34ab7fd4c20fb53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd65476358cfdeeb6e4ed51e46fbd04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0e4e01b45a1a95e22a0dc13f62ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816efad3c84b449fb1a6c82da8b22659640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bef04ae03e8884bbf8413e73fd00ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5640376d815e5878f88207fb0ce22d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df007df01ce777be43e70c2c5deac7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d261eb687f2b2af799c500f22ce5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134fcee8ffa560f8625389af81263d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ed9924aef9c812c84676ae5f1d254646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0eeb4bb271ad554bf51eaaca010f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933a2849c1699bb3e95bc2b21600472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e4112f349914f475e6e53d0bb03893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fada5720cb618cefa0d5adaeabbf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e288002465387d39448d955068429f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b749b13ab53d2888b9772a0ae638a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bd4a9aa7c632f7f2fb0b544e1a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560962c35c3a309449cce6dc595fc0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63eb53a5ffbba793c92c84b5b6b3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a1669a510d289729001545c13b8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8584c45979fa61064f42547acf085d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ca02f9310b420ae3872543b80829712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646ed0bb51889a1fcb01e96941e9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bd670ec58a3cfa29803e484a56de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186789ba9b7f89199147b8708b33211215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b6d6292ebfa672d2889891fca49316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f77e8a00a005a72d79b46319ea17617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbabce99db5fb0d689058bc25935418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af076ab726ec16f3fa45b2efa409ea919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ada0d8998e2b799d787e3e9fdffa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d947142b9cdbfb62f6e4d95d61a66021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde8f4e24e4294dfde0c4d57c8f814f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adee833cc8c1f3576c2aa1cea7057823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968390fbfcd76ffa670ba80cb215da424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c21fc644dd187185070420bf2ce5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5f8d4606cadba4df68b53712144c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0392f6b9f58aa087ad5c74c642d2fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada8543adf9c187a3813b4c4a510d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206019131ccbf492a0d2054ce130b3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109767b5d048237c559318c45b1a5be930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804de64e8c4adbd44d86b05957a101a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4451e3c5b5b519b15524433e8a5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a598aee039fa2af6c881a463dacd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524248e7a730971582f66d5c803d827734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1b7e3f5e71cc9ee73df7709d6092a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd95ca6eab25c3266a323745d551036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535ede4189609c302780543ac0b0af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e8c8b4ba10c9fa9ec969bbd218ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc252d3ed54bb2d1ead5f47c8ecb5ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098f976488454e3c7fe9027d76db4a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec9db07f59da4bc282c01d856cee541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc48aa49e250d27b1fb92213ce18e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec342bb169d7b6366189fc01c0298f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c1ee767c4388ff7bad4059920d3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7abecbab34897ddb1af2b8deca29345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac03c237198296ffbc69d42ebefdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f7ea04e2b3a4dc4c4ce1babc222b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb9bc78380e96c7d30524d8aa1bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972562d16527fdf1ec15bfa6328744049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a71645d1ef33a7f48943b8c3c69b2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31aec1c52d0c9d22292dff5b089a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fff8d880f80a99b7450138d491c3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1abb5d73af41560d568be22c5e724553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90487229bfbefb2de725e95a6cc00c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ed207952ce17cc0f975692d09c5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93168009033b14e9a577d27ce9f6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb025478a9bf2cc5370816ff97d7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaee7ae81a1cb3608d5372973fafb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e32d00b72fd9a3fdc3ed2aa71e81159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f4a62ca30369e0fa57291037215060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037227d58dae51b4e7a13775bbed52061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824d822fcd0f87e2b57c682bbdb07462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bade4d121b80e32d6a02f2c5bae93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675bb35a2955aaa9eab1ac394905f7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca992ca1026607ac20a326dad4c1013865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437cd95e0d5ecb4c42d0f4f5adfe6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333cd60d8d8dcfbf69a618cd195e9e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820cb5e3f1ef6ec9f3be1b1609411168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e8cb05b92c55036e7e1903c17b9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed100c88df4de4223c74627a6153d4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e14832d065d184d42020bfd0efbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b910e869afade67d82fa2c50336672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d10e3f38fa068aa0e2c383d7a73873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ecc424bea311cd95df058263dfc3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bbab89aa7ec865efed7dfe99ba75875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b85305d0baa36b0ac42c2cf2e6ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914efe0ea87305a790b88f22a9d9ecd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693789568cd5191962565f4085a1bd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b23ca4146b90b64053056c87dffa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341bbe89545879979d9afbc819b94b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dca454ac690033ef54d29ab6cad9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418975cfacf44405fc435d7ed3df3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7fad6acdc401ccb29be147d5deb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8367f1601be702dfc6490131e2162e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631ed0460ad2868eec3450c664d8f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b71de7847f4cb1a316c24613b731e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e24e0ae1fbde93e7feddd702e7ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057555f177c98792513c7e99dd6eb9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac18f5695a2aab372af4a1cbd6d3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350167e23a7f01c2040e1ea9910c907290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3a6af0626c0594f8cd6ff7405ede91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63288a0b066a5ff2a6a2ae53e147d6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69caa026f51641478a514843f78bee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cdeda958b9e4dd4340175ecf59e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1411bdcb68ee701a76cc29737cccf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db492e58c40709af8b2728f6ca3da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456f77d487a0151286edde8ad8953997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b932371028be0b585c78d67673747cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc6769386292864de975619bbcd16899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6dfd4dac679b221304291b564a989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af009802c66bec3d96ab3ce35655b27f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8cfc17db289aea7222ec7e59e88c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fde2284007f4efb879addb9e5084d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887c27b44c9dbf4edd111e0926b903104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a75a9ad14c29005c2091615391bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bcd67345ffd2636cb4edfca992c69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1569018dc53faef7dbbd75406692f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad606cf52578e84be9a9266d9492a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2fbac0121e8e7243b62ca8d0dc55b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2430a78838e7d7b5c1bd140d19705a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c384f63d2fc357bc09c87853ba88c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94f3b6a7d6ee915df2c94003b92a32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723db3363c7928b9dc667147611c79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436f62ac391084edc713b6b1073ad98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e459bf220daf88ed6c7cc667bb044115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c12bc085e29d2ebf9ce4b81c62b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c878b0ca1f04e32cd7354336bde77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16fb3e3d6d4af956c246428628f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8eb1f58a292d798c9123a5d75752119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd92ca2a6a36e58c36799a7425ed71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ec78a4d3dc1e34e970affa291523121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280a4088434f9b7a0c6551f1a2b8b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f41cf0af26bfd7d3841674828acb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3f3fbd212741d6f4940e16035969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8eaf85cc78940974e7f0e494861f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4367e491266b8da307ddb8743ece6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0bebd6e2ee3f318a422475e05806127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b8b9fb71cdb34e08d7e87fc214d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e162eb3a4d7b555b73ed6d1495dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea885fbeffd05a61dd285bcb28b3fee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e220fdb50cd9ddabf1c886f9720a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3b86f5c8cbb03a33dae227d07673132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580d201b61d8d2882adfe9d2629ac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79396af9d130774ac0192a7dc0b931134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663b2e10167191ac9d9b68740d20d71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b330fdff52e62c08cdbd6e9eb12d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb545b008009c5589c72969ffcb6169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c2d97dc62207b8999a86ac8e38e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e14c3d488728ab6d03c709e9e5353d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2041da5caa832b940bc0e7ec448df5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620e860aff6322186d2e34985a221e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520b953fd32d174195c23a34fd32f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd041102f885141db1c7511956787d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0238f3e13a127e5cc9c9258f9f1241f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2559619c7db7625e829f4ba8dfc3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5d4347772b06cf9d2dc5569cb18f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da21694cb75d3f3ffb3da49ffa8535147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf765129bc494404b7d866ab2123c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f51d6cc4e4f21b0ed82d3dc604f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191e76f48d4c6140b401bae1bb9aee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4e61f5be44a90ee4fd8d4d9372d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cc7b6e7ed9d456d9b32ef3146d4e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d1cd097be58e47cc3a15bdef06c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908aafe5c55384ebcc41fbb507e764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ed6a28fb9cafae48bb71d1cf36d4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68069f8537d10750b47da339d36d1413156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a310b452e77bdebec97823aef967f69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fba410132093f8ef3495f3c91af32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490405651a7907b5ea698282e86285a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f164214510b687935271d91a61ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a32dac8cc921b2e116caf313b8e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea438931dbe863efa91f9465fd5b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e26bf0e82e0cbbb9a283b6aa62bb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6a2a207e5d241b0d4ca8c9cd3759164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a429c4872acdf7c34411a033e8c310165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c6522dddd889fea9ca910506571d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12aa3902084d501d76ef5c755f365167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f31ffbe54dc0fc592cbc2593ad9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf8abc8ccd1fb49dec1a3ae1bf74f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3308cd681059cb5539616c659aa4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eb8e14971e9ef7bbbd22e707342a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b10ec0eade8b548fd79a55c072ebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931bdb6715e02bc83042e437204993173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008896719e7a50d8fc2e7357b2639ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0526f933c8837fbf5818f0f33fb9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e4bf439dc1a4be5471d4e79a1cf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd128dcc6048f579be8724a1d1860e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1dcded1573b7fc9affb36481baf5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1cf0504e4486c4c01194e9a98ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39e7008a79dfce1a8dfbe6afdaa7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc3a843c8ec555a190a97e5a48cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcf6cefbd3cea2f364dbb1bfb75ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed53ba21c507ef08719d62356754f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83352a2f58639a344eae191019369bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d89e392153e703cf1b063fac6e335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa06dbb8fa34fa5fffd62aae38fb6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977e902e774013071be85fa068030e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb81b5fbed269aacf8c2351cd5ff9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd474058c9250dc33d2099d8db9e61c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4d25f54dce2f0fdbd9605d1378eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69e2642df200651a7081b2fa5e091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae01a009c8cdf3ab775562fdc544bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd720a6dbcf32245a65966fbf2dbe3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a29816ddda6f35d2b44cfd638419194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b970fb14113af2203d8836290809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e208f10c55b7619fa74e89cd21d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fef65c4de808bb3360a72575a26b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eeb6ac40b0a437f4322483982aeda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce666d9638b7e3548a196accb5de9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240392452258f139c9e4afe8ffe5ea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69dec976229d60ddc6b7dab887fe9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11cd1d5643d09cd8bba40171134376202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495143448a55f549fe4a46c479fcab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf111168fecf41f4b00318e75d74bfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a515fe9f0b32f4d2e50a90465cee58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34d05b2385512692631790dc9e6f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf2a8c23143581858e979bb3d3eac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b613a0aa0e788d6091ecfa4150d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153880e90a4c02e611d2e228da8ca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a469ee69f3a588ca138d946478411210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c518f0e40a728421c7c24bd83b888c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10746a9a7086dffd7674b43e17eec0b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf515b3377cb69d0ea6c4d965bdb93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e580966047069712767b519fd3aa814214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e07bb21e399296effc1b2094038ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a689d7837ed797938841c433b82a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b1c9b780421eb3f04545cc30b9a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179a6025ce82a1c65f54412f657b66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ad11b9208947c32cc18e872c847e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fa0ee725898d2bf772c39dd7a194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d800c31f940f04ad59ebc4a8af63a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040755040441e0344693070f38570f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153736a64ef5d1307ba62458703a0ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6794146211a94ed371059c5a7fa51d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224dd996e8aee0916ff55fd14d1c4be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80884542cef7016ba955b6fdca278e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b47f511ac3c925808cbe76d9947e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84bb4ca09e16dd7e815abc9bd3dc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec6a027b45536324ba1b3b9533a2d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b3e0f55b6283658d67b95539397e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf30862c7d6a11acba4d0c895eb1628231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735d0a490723122c4e01a0d14cd2e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b40097f9430f980dd3a6616cab7e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c8534d7333c27cafea24ec9cd826234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0e63a2b9120543534e3a973d94ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f631db28993e20a9f9a741e713f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2d47ca97b77d007e7e2ca34f7a287237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a49b283010774ebe94c84f52c0375238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0514bbe422e0d64e08297d87c3820239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2d2a7005519ec3eaa9f3b01c4993240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63737d8665bcf981f3e8bd78d31b95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257e3023cfd4c488c3fb44ec2f1cba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb2a2294ddbb9fac6df7973a6700f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9719868a9f1270c74cb91547b640244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefebaa9893b613c52bcb8b6fbfe321c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f31cd6fb116daacf2910ed234be3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c516d9ed06fab0ceac1c74f754d1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7ae33221c4414634c08cee5c5e99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5e3676d08f8fa852be92b99cf33d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd7eda0f44f356b950faa9913c91f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec374ec02e79c53cb713742d84090f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103abcfc4840acf1cb8a39446c5b8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630a1e2e614943a7310c5b3baafff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd942760f23800a6c234fec5d64b88b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d250be1c9f2006eaf84f2942aa1349255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507659e15af44232f5393b693e3033256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35320bcaf9f220f7a24196618df010257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fb65b4bef1733c58b3313420465e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d63bd5e5951cdef0dc136bec4e4dd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d5819c190a2411bcbeb22927d7985260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da27eb028041452ed178513619190b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f78bd4a54267ada40635d0884731f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3d5c5281ec0904ad158b26b206e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcea2f4c618c20408b427918a64a90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425e463392061dee4a137c87c86f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9415a14d1059e7ee83993b954e8c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d3965d28d2581abecb6dc3b0623c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a7403e38f77b1023312fc66071d9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080442952490a8377dc362c5e9d39cd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19ee663c573b07bbe15ed1e82d193270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed597135632302ed94c27f5e38036c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea343ab775ebaaba2497482a34c86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd438c18f98deb35de9a59d2d410a82e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd927713f8896159e7912acc9fa1d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e655c416ed0450367a6c81f7ece7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d490ecccb9f457137e43c99b52b05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9195a23e260010ddb1c74fb865cf0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5720a4b256e42013a06f0884be1cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249590a14adc979fb1fc56a4be083918279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9902379e9473c6f6d454cdca673f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7015cfe1d66f1b47ebda64a06169d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3856ce72f6e233bd0a2bef684b6d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e19ac765c453524aeb1c2d54e5067283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccbcc5b9713b6a0938fa436b091964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec59b3f248386bb12d46a95d04d8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37771e0bb75513db2941cacc09399f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080470211401e9c0cee0c0fdfcb1897287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ded0f18a6d4e6c46cccb799059bff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5378448cfa944f1893046622fbfd69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6214440e1d6726a73aa88679a94af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740d24bd31fdef30bcce66802fe0e92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8810ebef3a4ca777f3ed24ee6c5439292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38394294d200a429e373af888f0e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036df7c5d11708cd483535df3d2164be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beb6f4947d5999a03fbc0e055297ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6fe065b21a75ea1fe7f30c0d09c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4e73d9e2569dc2bcd521f9a44935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2b6ca43ac957c311cde57b12b9db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834001653746ed408f0afe1f756ba5ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3668afac26e93ac1f9ffb1c89ff1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7548606bcf21e9dfea67e71a3dfe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf5f651b1435903b37e65463df050302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813f559686228c7d731c83eb5863ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35ef62a12fca1f52e008cf7cf4b5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8510e3cb7869dbd131a450d4b17c25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca99f9cd07a5fa127045a2447fde4a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217286632a204b9a9970f7700171727307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e1cc852d97b475da960ea84be049308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cb2d3f2b3120c97fae59ba28ee74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599fbdb430dc5192b30945749de17ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7bab8ac83815958240d0ca2783678311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4efc2c17c3a1387e64429b49443dbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4131acf72563521f265b362117a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174153883dfa160597c0acc63ed314d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ca77514f7137f29196fa281d5810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09809a6493249fdde22aad0949900316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333ac1ad1337f304111365438bf418317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f75cf7af8b6a8e27971e0ecdf4a60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e60a9d898d4a54e5c8cb8c3e8786319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628db8f2f3344ae0e3f05072886bdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84166ac9c88fb61788fcec8715d998321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0efeb574b4f9c06ef2d556651ff02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90785776d3ca239498c5f1c95f1f6b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f07990e67aca0b9eeab904c19a09d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55475fe97f3de8a1c4364974563eeaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4958d546c0813c073e13e65f38cd77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0149dec99e55dab6b2aa456aa829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f0e8d710459acf4997f3440a04ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88ed30aa022297b4be1475e96a180329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f99c6e0f5e99cb1dff6d6093fa8ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a9a6c6c0a6b21212e3807bd18955331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731839d74b32017a29be8d3b3593eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fff25c2b89f4516922325a1a4d312333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ba532910a4559c286405e73d22c24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e20bee9359af6ff348d7dcd1189b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eece778670890303ea19b84f4c5231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6392f6ea3bd4932141807851f99d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d312cb32b028d1f54e30ba970f03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c047d06d8017d5b41c3beb6b6822e46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aee826e1e8c526b8b877315a82a88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e54abc752a49d9ec31a299110cf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9a959e6adddbaa87de2a7c5bef9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e55cde62b4136b92fc892cc96c70a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac2e545ebf4984220e1623c2e1569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab6bc437a3c17c740c10bcd7d2995345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1decb58dfdbeca95a60fd0625c65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9f9a9dfc720335e0fce9ecb95b1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a132ad4a046eb676574579235f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ff7758c3a2ff60db3c1bc0522d81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034411ac19beae16cad49c5e2f1aa11d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebb6d2549601b0f4399da76d108f0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b097a22c2b7aa3ff62c42c663ee0f46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436c3ce0050ce6172b033cd66f54ce5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b7d1f3cb48085299d8d0828016ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033de4e0f8afd43641345017ec13e8e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370f9c60f7e69ec5de473226b38476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b1053833c6f1d1357877af599d649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944fae35017fda38d58d762ae22491358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82091cacd645dacae0fb9b606f44b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff170b74d09233dc99852aeda17a53dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5bf40cbe27767ca796e404bf45bda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf01043bfd61551aa6e5dd0bc10c9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f63d0188fdcb6483761f39bf27e15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91bab04e5dc853751ff9d5e3227d61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad158864466e98e0dcda878cd6ae5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10525979ade2205fd8a070fc7e3066366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8680917cb9329d223741e0aef427a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e1f49bfed911c7da588fd0df4b0aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31aa3df91732a81f00430834b5223369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e08d0d7a8629d0ebb40f288436c95a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79572370043d577204a4908a126a1a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be66afa39791729de7a6cc5ac2c41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e3731530879df5d8ffe9caeecb4a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee7670d4bdcbcb8663f25a7749c4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54612c94e80e9f3b29ed0daffb2d95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691c5a767bb281ef35dc0af0e92437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08fce199b6c184732b9d18e590e5a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68da8c8143504c3e372cb1322c41a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3391d9957262fb7354632e3e5c51f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f168e99a4e3b895da520f073a201a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73673a1d4eee547c31a046ffcdd3653e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460a73ee516f16c527e3814b30fc863382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7174e8c9f407bd227f1a7e79cfffc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708c66fc1c612d3ddb57d2bf97ffe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2c6791e89efc99e8540702e2f4b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526e70c431a8b0a72627fcfdb88837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b847f8624b7a5ac2d673a6041b1b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294c0df52901383b921abd3d6e573a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06bdf9d15e776916356fa345651793389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb806d1a98ca7fbc7a5d9dbe2a421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101965426e0916326cf9cdfc558af8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8bfd14d5da3968471bd0b607d7fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b189130af89a286d2742ed2ebff5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263987cdfc1d6d3eef921f890dc7e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db29a94977f8ce63cdb1e4eb081e7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663727d0e4aa854a69219b6832cc257e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3137673b7974244c78bef1b75a7163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125e50731d1e462230e7840c4f3292398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb61b1aae5a34256c9504d693458c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8c98440437e296fd5012eb0eedb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265df5d6625504c2e4ea8a4a777458401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3007a2bb87b75c224662774611090d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b813e709a48b283c90d7bcf0814c9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4790ec923324dede8917401000627404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28a8d69eb8732b3c76dd0083fe1409405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c120b9c6595fde3dea639ad1351f2fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e52840642b6f0d3b5841339b94f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8d00cd84e4a73d3aba43ee7a968c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc4fc44c9d044bd645b16224da27e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cfd9ec3a0323b22da93e6e8bcb59c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d6d3e310aacdf6315da69a22c6d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb88a81b55319ef1de9a134874682412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dd7c7a808cfc7e839269ac43ee0e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e945591eac96187817941f976440f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724644de78be3340aee1c870629d7b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd475b6974c0018977f81d6ce9b98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929afc272e742c1133034cae40885831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e2944f9046f67d663f4eb78bf48f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023334c6476e02cf4fc58e909de05d8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e645c95b2130fbd2142ccfcd8501b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154734ba7b83a3abe325e6246fbf5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96fc9bc3abd47ca7375e821517599422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90921f6f0a255c910039e29b9d0316423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b329347a4c2dfbe13a2f5dcd644f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb46f0091b9da09d256a356e1782f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459686bdacd487fa45fbf78ead68e683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf675ce067ca2369593decb306ee0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722838b8982bf3c572b343f95018fab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53957c9570935afdae46ba4b58dfd70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59519d309636d9fd2e1cecadd7eb70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6006b0b5ab6ad71336fd785f71f750431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1c769d856d467bd5e96ccb34da9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da660f42e9916bd69a12872d6ee76c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb357a815f86491076d9d5d51b4e4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542254646095d3364583c03e3b05878435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f071ba4aab0feb0c67ccd9113579a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e709763f0bb8314fbcc30506132b694437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198e75721e314464987721d45e13c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe95fa716c9b1fdb79a54f8ee40d7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb14128ca330b3d4233674cda12ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac53ac2ec612e998270549f6ca1826441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf93c2f7122b3aae02596829852ef2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19e737e77e15e9c002792521658b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ce18ee032c639a8b38747be2b52d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706bca0da845c380388d4ab8f82edb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e87f33f5c356f6a2d9f6884519a41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64133bba9f1e9d188f8bc6230474f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1cf4907033636f8a734e7cc0c5ca2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d0f665951aadb2162002425c99cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31016ae0008c3fe77b5a276e9475aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b373331b0dfd1957f4535d9ef5bdc0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f6127995facbb94ae4f2ccbc9e1a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da32783163d9f5aab4059e53fc1182453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab0413901826c547952cd61a128e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c88fd3b17e796554853d65ebe090a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e60c6cb1edd307465451885911259456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831416b2a709ccc7b000252992e4342457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d370d81b4fd2cdc09f13f47c6c5654458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049def71d3f002cd3b8c052a61837bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e748d2338f61829fc8ba556aec96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b948e3642c1c6b1aac32b75a1f081461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeece25401bc3020a0d4ebeab77952d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e2cba4429aa95c95b9b34a3685b02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f620a5d36cba5600aeb2a75867c23f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84684a4d70910f7fc47a8223d05c27a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ae284b878e4a27dd3b09a42d7a31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892620c1ecccb7fb068127230344e707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a33515aabbf286d7875737c174c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8965ca763043f0fec11465cf8571469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364976d51bbdf403be242292eabc1697470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970619626e05a96a92b5060167c2c49f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c04cfa61529bda932ea7c1789c30d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16d60f46a717a49867c77f21cbdce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f49289ff8ba909feed0f79c38934474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea7b46c96dc0475b6aae1da657a37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e45ffce5012e8e0b388f8d53e1dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d80989ee5fa798b0f4a14f361909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167dbfdfd495ff2a346f75d51feb2f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280879ab390d42615cdcc011ebbae23f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d64e8ec7b06a704f2aa366fe68142480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac970d8ddc6ef239bbb5b0da5c3821c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde8c072311d32542dd6bd80100d39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b030c9084e15ffcba17502229d04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc12f9750d40a3685a6224f064b249484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668835b79e6fc919cca37fce09d89dfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b4b65591d87cefdcd4210059fff3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529ee6125bbfbe39de7859c344bdc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc23b4b9e3bc95d9e7cac0741c1b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd0932eeea5dfcb37489d8ff6e5d51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe1d4c36451e7fcff656e7487745e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fccd989bf21d4fc92ded1d8c4370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6e4cefbf7b78b42d2b216815aa3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf9cfe140b87f95a2a09f1e2fe8cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6016dbac9ab2c55ef0db22a129a48b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3e6a5eb4a5d898dbd45b2e3e8128495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609125398aa4a81ea87bb9296c678d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33bd169caa6d8d8e332f1f6e81e317497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a6144c21ce85dea00c622f5587fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7333c11520ee349ff628ce3aa0ee3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1734947c5c61e10041c0c5ec1c3f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946f6f4f9057a22e398d55cb0fdbdb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb9f6433647945dd5619e214dea9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6d12372b1db66bae0cd5cdcc74b1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3e784e8db4a27868bf04e1dfbc84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c34a3b6e406074bb7245cf2af19b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e721ff7cc103a6fb15ada00e61e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c475c55dcbf52dbfd047209ff84b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9cd948310fbf466e1bfa6983c6d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485fbb5b5b4c2543199e0ad651b062509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50bd1c6ee8312c8d6f10ed67948d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a031349b04996654d777708fe20716511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75b287814f4667e88b38f229dfabe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6273beea98659ba43a6ebaac83b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd2b2e610ffe6b3d8746050f44215514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cc87d4305ff8841702d0b2e28462515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d60742b09640bcb32620a5e3c54d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8157470724963a236afee0a3983d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71eb6cdc18e8386154e431ccd0fefd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043fbffa5835baa11bcc7bcb6e3037519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b99351daf33acc31f1de10b2dcba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097ae56f10e0bbfb1d41f7ad3a9601521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761e40f452fd09082df13a3a7ebe16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c0aabe89cca51ac4c4a741d30496523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051f59158745150ad498833f1d1639b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa40bc989264b89c47f8fed71c748525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fc0117818f61ea0320cbe590b8a5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b08ba8537f355359353e6f09bbd525527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c9cc6ee449a795850391b65ba662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193ca04303ccf30e0eca00560c580a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca082f0cf03bb7daa6570d7b5dab2709530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dbd26e2aa5950f0971898b9976546531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc413f5f2abc381d61df8eb3e9766559532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546b20ab4471265004c959569fb839533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0b0f85f83152e33e901a612fe32f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd3abdc2ac622a0bd9a4f6cc01f32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194281301cad6ab27deb454c34d7199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215be12a3626bfda592978290309d18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f32cc902a1e032b895d855b89158538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbcc5b6992a1db92acd5c4570391bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5e6cb75ff50bc9f22de42be7892c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ffbd2d32a39cbf4d1eaf4c48923a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd71c885f8d1c9ea3e9b4e9421bb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e01dcd22ca428ea432a893690d833543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4a23ca0e77298858937781a61649544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02f8535c40697dc2ef87c3688f1b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838922b9e6734c0556b55c8ef63706b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168823958457feaff8e2fd5fe6218e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ba4faa036501f84e0d4d6f855d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0060f56a2d1dabce11560f4d81c978549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e48b949ba09885b2bd3095b17e9de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c29107c07e46a7117cc4a0436b45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40c3fcf117e332168bb11b3f68aa68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f079c97234186a5e6f4adc399af36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb2b42b390c540b721ac65d409e62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f79ef34eb2114ece224d12df3fd066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670e07e58ec8e7cd73da1184a44458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef389d1c9cd728d02cdb2ccad3cadc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaeb857e6bab42b013d3ce85dec5d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b5ca2c441fb61c86d9ffbb7c71bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d6ae57c115a688ffe5f4726ee5b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa5bbe913bb3aff35e43a2a875159561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b029aa8995f9648f08df8c178c8128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be515c98321a036bcf6d11bbc597812563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7f0029ab75607c90f9054d62a4205564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abdbe530071133e34f19b266b5ac25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a565283c81a64962b9aaffab2464566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56d9908d597bd650439027414d40a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d774eb42f5eaec9d1945f1d183002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e481e2a3ac6da0f55df5c27922fd22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f377cb904aa8bcb149c1003295b80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3d4d84021ce0c81ff064f82c78e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad771da6f2a96947c9a7d42efe84a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a887672c6badb19ef4a69e8ccd9367573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7491bfa9f9e361206713a25ad3097574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedc05fcdcc5c6a90d31e07b4dc9753575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e0dd6dbffb2bbdc435d27ca8446b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bb992415e0f61c01d774551dadaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778bf9dc5f3b9290cbb8dbdc3c2480c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced73ab0a06486312558def0375591a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b079eaa7bce609ea12e71e02056c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca555994d5502d3d5fed62b8082f0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f76ef36ead5f4bad20230f348224582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238ca5495744308e112470dd7fad0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c8ae38992de13f12272ef37b3c73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fdd05cf2bebbb5bbb45b879198db8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd0b5d3f43052c996d64dd0ebdeca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff79920f6d495c5c39c18562fbaef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29aef5a150ed20796dcab521b6060588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9fbced5fa71cc9e5af8d4e0cd04b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a795b1c30822c69d1f9156fb945c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4fcd862167ae912fca1c541f3da40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660386a488428ac20bb37b6d52f5e9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078930b7f63e37e79fb85e1bac575629593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31094eda6f17bd9a41e09fee8f151393594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a497318eb8f45545e3e43a7576defc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b651d57ceae0100e86ecb557d6b56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb3b5a02bc8c2f068d8a0fadf87f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e07962881408b415be65207bce00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a931d00b5a5b553cff5ab06b0ba88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653bf50c7f7947c062173646298293d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b87823c1a828583e2257f5d005695601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156aa3ddc57cc8f8f956a69ee7fb56c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502052bb048d07569f85060e950c30d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ea91b3d37b6a956cfb3f95d7775e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7fe40312b9e437e4c87dc0783707605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e3a77bf385258b778ea58fb1cb84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8759ca42eab372111a0acf9fd8f87cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ea631c25de001fe704bcd47484f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ae3b346ed0a93169ed99e9bc3aa1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6f1e6cbe0f1ad1f200a4c03d5527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1262e09a7841a705b89f0cd2dcdc3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682eb2254742b6a2471653ec4be764612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a20bfda35ffe3c47cf91c0258d7bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b2967c2dd4674792d04d1d32eaa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a9ffb972e34842741feba823bb929615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf9b5c69f93c4aa621401e828bd9e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a17fdefe4c32aef4741e1e9fc6aac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801248966b2781c6d7fb70aca3368dd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de688c728d84d909b9a0ba2307f3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdd3b275608d10a750424138d53e50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af42bdf3013489b8e8378ce953635621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9cd99ec2ee322cc8c0956d546442622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f51bddbd2a2c75668f8a56f71ea5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86faf7ad25e89e4877304a6e0d1a95e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfded412f0574e9eac725f77438c41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08268326da3e62959ad099400f7cd8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9145713f9da979ffe5377d9e2ff548627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d290b3f6ba009843da7f1126f7d5cb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b46cd14e353c8a4a42f6162eb8e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8bc76064929e2b5baa125758894ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0927ef9f089e029150e079d7e57c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af253fdd34d84f51b9d353c200ad39a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5611feac5afb8f0921501b8efb9d77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c540f63046771fe4e1ccc9bbb6bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a74bf8283f3e97f5f698c3be527f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d86d9daabc1a72193f6141d613f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130392d81cd8d2761f41b33b244723637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85e6dd4e3af954459859ae21f44f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea889d1604a697d54f4c46d9e261d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710589806805cc7b93bc04893a005a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ef55f4bcf7c21f9c4d91a8a8ba3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0411bd64ae97aacf1e9032be2a376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ae9791e6cba48b7d4028450d4b80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb8f0392b2ab6200abcdfcb38f7502644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea1e0b786448bb590ef01dde54b73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7d6b704805a028ba10ae676bbbbb646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>