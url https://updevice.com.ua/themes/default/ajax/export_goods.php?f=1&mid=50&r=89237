--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433138bcab3c6bf3244f37db879b1b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a5afbccd9e19a16570ce78d8cdfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c8a2b2ea740d0a418ff08712a3ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e100f5750473c3cf7891c0f14fa054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e1ddc0035796df1622ee0b641889a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f139aa353059160e6bf58411029b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ea9065f5a8fe2eff221354f0ecd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d411ad7192ead65ef4f0fdd35ad6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf9e16e5fecd699d61ffc7d09ab909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124ef11f8230824bc456f244b6f32510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14653711944fa4f4f4556a3aa061b2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77f84cd6f95147c8215da006c57d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62776e762f992f5b43b2343a80d3de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c40dd9644885380f5a3d98dcf8f04214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a86029bff3cf1ddd550a72fcf31a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9725a1246352215985c68c7122ad2a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008cbdb394fb9f19413a36e03b3d5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f819d286b994a6987368af8732e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9baeb187d28d7fe976c4a2ad9f00219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc360d2a724e2fddbf3479c895f4c1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b607e497d5e096c1b940953feff21f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e18e5e7bb8773bb9ece85da91ac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f461cd03c7df58198bf8036f2b9e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428671d356fc50e5fc2095cf35531f5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589165854a9ac8e6659d9dd122d82825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf32c9b360a99b960617bf8a49266626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00ca3296c1ea8f8611912f590b6f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0351b811a9c4e281c62f0f6b824928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f67407e8b1ed19b2e2b61af44c7d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb20afee715b14432dbf2052a8f06030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f50d4e9892b20f92e1e4afd64d3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3f47ee16cb88fb9fceace2a85fc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603b70725a447dbf3991d94543f60c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589ec60f91b0959c488a928ccd615b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f5db454e24517a5befe2429a55ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec30f8a89a2c97551132eb5be27687c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b8771a3bf998e45bf42c76403ad937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca40531fe0fdc1b64f254a512ef53238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735f6bc722cce5e9a51d4850a1b34f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450995b9cbe6483b2e5c4b14501968440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae554b6234edd4243405e8b3ba4f3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff83cee3c4a8fd42a5f95312f7a3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74e7992c2ed59df57127eb447fa8ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35aa29aa0ae7de8992b2edba670b2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629dfe7e24b62f8db9f19d63e1ea5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd080909955ea27be7b92e487bd7d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e81bf3e4e324e5863c2ae55c3ef5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9968db50c35863f739a34c04b2de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f349004dd40469a8664456ead8dba9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114b937b75a8ac8a343fe34bfef61350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613506949291d941080f81f8a095fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a9fa5680eef40bb2f8ecc6e0ad29f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeabc1c5852f8569ca4f1cc0e52b2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb1f37d7fac1b32f392565315962754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff922d41967b39105c7181faa19d96055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e29d89c07ccb46a3a43d3ae88e78c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5dab3d7ae2cb320edf53d652126557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fb679c85edaec9505638b60c76a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0c3bbd5bd1e8442c60c976c22e2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6eb4a5aa6b412f2d61c892179b1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79856852d10485507653ee6704ee26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78983debaf0bd507f310cff1c1855dbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb21c08b5db776b0b792eafa4b39d4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6033e6f85d5daa3ea2ba0ce1fd56e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50404e5d616d66bfc684c7fe37ab4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc77ee1b54402ba74145f01334524866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90693a5cf89bfe34d98deee4a9374a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56208c11d07a89dc38ab06e69989c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be20e8e1434361658ff32212858e3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21713d09adad1944a64f9c670be500f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5075ae468634af85c014ff8461dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15901938837c6c7ec14eca712568a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19f5c40d37301d7e9ee5f168960ea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fcd5b321b1700e727e3f94aea68974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b5f1d56866f891de7c41e0bea922475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b30a3de7400107a7c8d38020f3b6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6d68eccdf7f0f11dcc4c34c33743677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90665d9301f148f78528b74de302c3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577660a931d11203311f10b5b5f02f4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a729c13b5aeb81ca72bb5a9a9ea78780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a32855b558442874aa4e116b4ca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f65826bec5857831f1a5aeb193ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4bb7591b5be0775bdedd2db3ba84e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baaf02f38af78578363e132979006684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c7ee57dea7762150481d7fd45b4d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f24fff5362323d9c3f6b3b886fed886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f60d5d27dfb790d55624f893bc2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbbf4e7cd7fcf4a1a307381766ce8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ca7d851115aa1d4b6adcf8be04ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c11fce584da9d16c909a51871184a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb6202707056cf5c699609ca22c2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e886edb14aeec94888eba1ba7b18992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4df8b981f31acab9b6700870eb32493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16449bdcb7e2451f7f21be7855f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1430f39f67a0ae0626187c936b93b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df829263e6f104973747c1e8e1a98296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6bd3267d7741cb7927537307712fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6eb51a252147e569abb6713e585a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcb8c61aabfd0df9eae8c2bc9af62499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90de6b64de01d66c697baeaf326a33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf25c743ad33aa369a2ed1836953a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b6f07bfb90f2a091a6b02c471048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb70bce23a13ba8d65ab32bc09171103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515b2e8012bb0becf92884e70a5603104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8972f7f57bfeca53e3e60d06c200a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe9155876ee70d357aee73637ceb31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f00912f703af3bba7fea4c51375d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644e2fb8ae939d0126d3224b626f79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c2d73c62ec199bd2bb52d9caef153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481acd8caa2bee10d3b1805af5102f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139fa56a6c181bf5357c34008af0c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1463f2f7d3f2589feb1a0315cf2fba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a0f272c6069a5fe1d5e8e07aeb34a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7d05613d06fc594443c8b2b06813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f106b960e856badb5a66dba199d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd53bd2a8cdf503828e7f438673cd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d7754cc47711183eefe0402b721c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdecf8aa2f270ef1c54df91e5cd04b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d2d0b9b30f45d72dd5c29ba727a36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaf79f5ebdb7969e9dc88dc81d53ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868635ea2ac4d9d598112f4ebd31edd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629e36a9beb9202e10288539a1f45d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858098d43227745c30f2c912939212c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b9b197a6ab07dd1b1a255b5e5885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01acb78efadd899815b72470d6ceb0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9787f2cba4765cae59483fff7e314126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f208787c54886ccd7356c8d5e6ba78e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f8c88cbc16ddadc9ef9e4ff2a2407128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb7df39afef64ea2aaecb3bdfb74c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c340eae698a5c4726eb48a3eb5848130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644585fa76d30bde14f9225992b8d213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dbb27ab63dfbed3e2bfb5e311d422132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f860f1acbe770bd22fef82b4305e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dff67a0f353867221c74c7bc3bccc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716d5bdca7239df3fbbf1341b583fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d40fcbd170b74c30e286519906f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7f464f1c4f812bc41e6e3e058a6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e130a6bbf238e0cdf737eacd7063a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e379d25ac7a16cb0a172d4d3599e53f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c854f80403fcf2416c41cf27153bc62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe0cfe3d3c5aa06bfdd0465e18898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4bd4f0fd67122996fe7416d198431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8355b354421dd5ff95061d70e593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211d097915e39f36c4adab8ed31d52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34047207ddad1399886b8e54ab78f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad803183dffe5740f5314ebd5245364146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b59e4f98722b797e00e0c94e28544147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65b7e9ccc34195e163430b65a47fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc31dee482fbc74b0b4ff7f193816c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e9dee11baade0ccdaac621c580c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185468559d2520a9ed50537ed86983151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb1cd184d412c40040372a6c442d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648ff3e35e28df6f6d8e2842d98702153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e248a76a08e38a17fc886c04d388154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee94c388ba0fcf4d15ce20e3c4e3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508386b6627c7ee90479795728ce45c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335da1d358b8df9b9ea6abcfa8a0356157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90ce7db099750cbc5634a36c5c394158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075173ffcae29d94c05ebd5dc31330f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822697444924a749d90b9ca4166ce598160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17dfba80a37f542d1ed708ac9a5cc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a58dd8ccf494e37f504723e317fb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac8ab468c18dc622decc9f37a008e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193666c376c37e30318a909c27c82c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf81b8456e8bb579df9f5a6d200aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffe2308dd0815a8a634a41074dce7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116d529bad16065d96ab99555bc2c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc369cee01ce736b42eb7f9291938e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec034e4b9d46cfe087f6c040bee99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9603e6c2c676ebea8b571b9727c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aaa8337701eeb83c09733a2803fb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aedb960e73fce9581c3fdc38a55de5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e30477f44cd545459af9e92c5f8d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a4e688d6c63864c72c52a2023930174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da04b6f3bad4f6726c00957a6d0ef2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf01e12c49ad34959f4bb0c8a9ae4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15222c6a60c39995327647e9fbaa6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bcab3c0ec1f82bf98cd1cdeba0060178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fecdb0f8d10040aa22c940b3bcb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937462a240073da7b9781ab690d65c6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e58c672a316a78a35d2a3b023083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a68f88db0ee44ee3d1ac072285e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3884a3f57b4a8407c48e44585723183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781432ef0cb5b19c7767e529b6fc115184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eac1754883bc04f5b919afa4f75a81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8deea782802938646e7d80ff01a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c030d180a623054b9145a2219370187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe620988ba64d6e6c2fe14289450e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd19f7bc75acb4ae5a49f4cb35d23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649c3f482c478df194a78a246517fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613860fba80fd4cdee25c6fcf4328e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282f28c115b5967b393802e22cd110192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193408a252b8723219d98aa012126628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94cba10b694cee31ee14a5f253bfed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec37efcee8463efb37fa33fc02aed2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee749300a17896aaa93d6414d1381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88cb786e14e66f3d8fa2b5ba2c3cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8740055720e2beefeb372e94cfcc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065bc28cbd11a4ca626de90c9d5646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb284b3777f8620975970098071ab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474d9c321848aa6f8512dadae4ae25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9926858c7885e7489efb06ed0d0b3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ebb8d8f28a33e90b253e1e00855c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1a3aa946e7dfdc385531d29c32b3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccd996eaf7d42b0282ab2186c2ad7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88772887b376627917f1b7e0a539f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb675440e5542bffe618aa89a634410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04c5c299309831a9252b122708352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8961d415abdbd02513b9df0f6248c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7f06600cc8a99c9944cb462459b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b59ab93aadc3be89fc4be7cfaf80fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa090aadb8570d7777ee3398a60521212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a2301f2a846b00f9f2b705876050213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924389633965eb62ad0542a2515e68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86666af26ac4ca4df84d79b81e581a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad3d7b83c5dcf7790778fc73758188216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dcc18940870db3d0fe9e54ebd8b67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb27821ee0d54800d9dcc415a888281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b9be63bdf90c1000897bbad861ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cec16efdc55883861321996d31698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1310f8dd037d00837caf607b224af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540cc72ed49bb006123caa1dfbd29e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0962c6b025652ca779396607e6a88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949069d6dda8b8d35509bd64a1656145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bf01a2454ff299825147f0dd705e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b8aec23af8ae258d931d9faac98d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e41bd79429dba86afdec52b8a0f337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18383facb690008513cd5619478b9ea7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575faebe45f21c5e95ca73be2248122229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c68c10881b9e818961f2783abee70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8133ea9bd94b1c88892d8081c6d70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620ffd0c7ef0683769764874a3967db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1018f39778813d02c147a7e2f431233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac668669292fc8274c0375a6a01c1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332d51a2ce783fa21518c9c1fffdf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80b675f8e99e44fbc0bcef36fc214236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecbd96533c8324b777bb64d14a3a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f47a32730f7cd2bc626c80ee8aef5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a763456751db59a2ee1f74737129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d40dc98aa3329d51da0684ad7ab1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744735a643d83adc443d259409e31d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47118fe2c28e06c2c8fc31ea21199f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d3f7657f216133b193114e8491123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd771beb42746d19f5dd9db3e02b2cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8323419f69bc1464e6b486a27074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870077c4bd3740be774c6b7a3532da75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec3436e22d8059ef7a57b5a5d6fa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df45ec638fa9bb4e56ded228ebfffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fba4ecc598f16f876066f45228bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955a605296076cc65c5569d7abcd63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be347c3daf41dd9dd4914864c604943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d090d3fe398d2671bd43829c69e2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02420d293c6cd8d6894cd0c6eb21334b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74959d83acfeaa4bea3aa6768bd7834254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1af886b0c7600f3030440f2a2fa973255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dbf12a3688cca811aec2fa7a5e943256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac911b627382dd8f5547b6672d51f87e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac00de1c07d8b742ac39128ac722b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad50eafe8c45bf90192ab56b334bdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a7c71ba13f5263b89d8b819eec283260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7461a667861ebef2cec35058dbf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798fd45d6691945909870aabe23ff0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030977c50581e6f78464acd8be4fbcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b373588a83c2221864a0b12c65496264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bae8b3b434b037c7a618932347c249265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8920fcee9ff785897db56c90ad293266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cb132871cd5a832cb365753f62b0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488923e866a2b8a155b01b109a777d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f72e1a8da53a380ab8acb8e70c7423269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d458a792299d24a1dabcd85b08a60f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5eb8187838f77a99bf3aaa2beb17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329faa284175c57aea4a18fa0e8896272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66dd0a7f4c011473b26353a7a5252c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5eba3a68bc4d0e417a20b945e812b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a0f6b9dd8f0f18dac8224fa9ef9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaef774a705d886449c0c07aca3e64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb83f123a35be58e7bbbce2d10eb7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59e29118fee95e1ab3df1d770190f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e4f29ff0274acc347514821a2af29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedde8007fa56a1b2fccd319f9e9a32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e35e4f5005346244114989c21f016281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c064247d397df1a8cbbf5187104caa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b30036409f262c15cae35c42d73e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329dbc5cc50cae3c8e0e9d9eb1cebc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56524781c55f9ba38cefd2c6939b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf37834c673465928fd6f4238144a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657a027ac5b0ae46416a856ad50a19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d939de992efc398e7735b27359d13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a416288bd96555e92dbbcbcad5ebf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcb71072d99a54b50b02cbcf36affe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67652288e9034dd4a8221b8f32b6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4071af0f4e46a58d1ce77c32aee4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70b627a500972db4170584fc7b282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9c5edeb31ce412528fef5a3971f53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728a59d87bc8a68aa24e05d8de6233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da8d411ac800b7a6f47d01169c990296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47fcabae1fcc2bd50f0516953d5f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf400f9aaa70b36122204b57c8412e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf74507a382f906d9d2a139a27ed628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faabfaccf3f22b3019d9fe708a3c51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419709a3817176c63860dc71766156301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c40ed61c29263e0a9ae4332f8774a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ae409454fd1f06a65c34ae877eec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5581446a2b016301f9ceb0f6bd3de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ac1c4a45d34f51ff807699c4f77f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fdd49d0409cc9191e706c8b6b8fe6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b80eee03b2506f84a5c5a3e613c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922a26a91dd6fa4f5d90c06031bc7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d659c17362c2ad94641ad050671711309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769dbab067f3f453f1ba5fcd963254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c87d5e3dafe287978fd60e3bd3f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94511cee364294f4e9f8e47ff48e54e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056fa17a3b2b38e001d34a8910be8cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba0511941cdbc1f855c23c6a7e0af2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80584d0bf0c92d8a64cac285f4e3bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d900877140710fbc935a011538ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14819d6d5efeed60834cecc1b34747317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260fa695bdc824adaba9c308179ca7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce28cb90e103da32f214f402d0b5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b5bf53d0fa39e39773713c0af8e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c782f808a825cd59b0bd7c24dd63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f30a2f6eb1cbdd68c2ec13a9533e29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5884b7da8f85369daddd9b3975b65c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86088b89fe460bdab8994be4ad968324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532cf1488fadaf28d0efcc13a7875a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9e11a12a3588c7a1255e4db05e60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5865a51f121c9c2265aa0c187e30b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14eea5d61f81131bf9b2cd53265ad2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3a12c8a26ae3c81810ec86583f05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a09d15836b6258ab90d2b4b5cdd6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f078453aeafebd95c95bc451123ed6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0349125e25df4dd0ce6cfcb4cfa6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f42cbe0b2e7bcf892468ff7f7668333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c2ddfacff7eb0d32450d6adfba0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674794455a49dc8c4e249c5e4d287d82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266e5c31ffea9982904dafeff387b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60a750f750dde260ae67a92b02640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079427d97ee530ba97c5ed17b1a807338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228736dffa6e8d75214118685fd4105339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad253c2ac06426555c788e05bdeda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b81f3605ed010efbea637fcd4bab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad764b4cceb1894a3fb9ca8e9f50ed83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f4880b7597733b1ba128afe6cfa3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1543edc8587fb04c277c86c44a5944344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba564245ca43d2358bcf79c619ab8129345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c34cba924a20b3ebaf43c0ce134c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a627c0881009dfcec9a1b8ff8a77e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dae3488cd7ca15b3f22c962430bc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f8c9108883f19ae2cbb2243565551349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb3629e76b886a8c720ea5dbe2f5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e85e215b0fa79b2f129869222ebb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235dab66f54e64207a0e3d2bd91b9c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434c8bababe9828a822e47ebb49ac02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b33699442152a66c36cee39fa79c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140d7ec7f1f6c66c4bc6703af6b86c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd78814fad31e4061fe99f8ed152db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d50b611fe2e783c89af81855e73b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a6085e7a0f0b76a873e24f5b2864358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696106fed5fed0399d3a9e7252d27486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122f5792e4d3b28f08d2ba704d6bcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d5e6e3d5a67bce2ff184612786d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bf35998d7c0997b3a30eb940f882362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280270eb02a0b690b321895da7d7efc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348977c2854dc75aa19f94eeb31448364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afcc932519fce8a34cd85fe52bf862365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011727e3ced63df82614b08168f54c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48461df9ebc5ed7b3263fa8a0e629e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd738628fe94f7785ebe1ecef5f81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c64262d7ca305e1ea2ec7c330bd02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac156588a2da51e3432cd6946fe9643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8bef6d37aa64a308c665b68a175f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952cdece55b6a6167261f0d3b37a319372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef5b8ce0641122a29b319309d2d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ce22db2a468e5cecec64bcc63c36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c8d7bccabd65caeb5cf2610d1cc6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9b8551bdeb56f23170593ba32c52c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994523a1c231d20478084f047db99dc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466eab542de3bff2bfe6f55a115508c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0e1816013bef4429238d8e42abb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbfa2af27487d712079af5e2339d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d3fbcf49e7f059622583ed4e4059381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c21223228afe7041970bf10a71e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f098e640347f5c02a4e56230b1d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c3b66689d82e39d65999fd29dc59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a27503944545e0667d32583c82f06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f207d82633eec3962872542b11d66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f3b1cabb6f7104dbd63401107ab0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd6e495260a9534bfb92282c09ebe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37b891b6c854a37660d048033a093389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3b114308cbfe377210e3d937db9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb21b87cad5d63e08f43a89a1aac1ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b57106be53d2aef5ac0dd86a00a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7a8551d9d13bda83e28efe3f49ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606c964cc4f12be99144f04ec8d110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e53e27caaba9496ecdef343cf1e68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb5e22102ca30db89522d44d13ec6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd288554933adf1de85bf8d97da0220397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef657eb37c88815f2ef51292c38910398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8d7f788d9445f643458bf8dcfd7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73fda4a6afc753561bc3d3118de13b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e65f26fa0e12ecf7096e1951bbf9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb345568b13c5fc650142d49ae579f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8cf285e969ff78a60f821b737c458403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b3251737a64ff6637d7ac4d447bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58e970bc6ad7748b235e807b12008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61762089f0ce85c0c2fdc87812f865406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32b502efbcbad272e13f2bfab2a2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b272f790b49b3a9da29a62ae6c1b16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23802cd449bea4b3f68ef4600a5463409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c402361b94a404d68a9e9e5a0d69e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbbffe31b2aadbdba25e8103ddff2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94a04fa4fb40ced2c8021757018741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b4deb34eeca07656ede8d85d272e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72afdc1b544fc6da56107aa916e3065414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6671c1abf816fd287882e72acfc201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b517352b7f6796a689ad23091413e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d3d77d88489eed0fc1484d52346a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac60c71b5d4d8ff9478b96afb0492b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4137c09c8e29a1d2d7910ce02b97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d772d9501eaab4b47a11deaf967f99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be1650a561291a3e7bd0a5580a1789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc9a96d2dd5c56493c7e417c1f8513422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c58856d4dd7ec9669cf6a3941d94f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf918aa67234483e35404d99529fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98442f18eb8036f7d93089ba3bb9b503425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ace1c4ec847c5a9c18f95373da611d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74988186e42bb123f251d0c9c43f20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96510b7ff74497c4d852eb0df544712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896805b945208c183ba522622ddc261a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b9299cfbf54ac1eedecc4e333cd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d9196bbeec23bb1f8dfd555461d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdfff05fbe97ed03939eecce8b0337432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2855b3006fdf3cb0be32807caf57bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c95bd25ed0b5490a60706d908e068434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3c8465ea24e3dd088a2b17c85a26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2421bbdecb87f5ac90b46da786ce6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef4566a6677fd70cdb290d5d6377d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec396b97062e43e26eaf2337cf8e144a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2cf25a0cf455c190585ebbfa5137a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf982f3aa082365903376952836a6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a8eedfc24adee3ca3193a72f4b972441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5c517a99a1f68e1055f16cd13da5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b1c7d374ab56950b156f2ddeb465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383b8b41d03a5f2725c575b35bc87b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059edf7f943f392b8d41f1c1f8f978a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bdcda1312242e97e6fcc586040f4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477fe49a5b1a313e830f5cef7f302da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2b84b70d7779d8d7b835f3539b3f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d441cfad2a360a811a2ff2f7afb76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a474bdb93e216f46470705c0fd10db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78ee334a25bfb11406b2f05fab065d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8968209b317a283a95841988d650d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0545cffc56e0c374e57d7b2f53890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c298ef6f14820197f34590d692b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3450005867d386544be4bd7447c8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f41e4575311536a86725f4b2edd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fa0a0ab0c4d0547029139b2da59c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8f3f65a35bcc36360a3ea993966c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791713bafcbf3351c71628046c401111459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fc47a3d11a02bd9c4a592ffb145a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a3e05a85d1ad71929872eb2d8bd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e18244161247f44613905c2b9142a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123b575b113833b5ee01559194a883463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed43f152362f55864eba42f800c0bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b02e0b0d84046eef04d767327034be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c27b683a565c8599f5af4c53d1730466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f172b43c9dda40e493fc86159077467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85840271089965279fe7e0c2ed756468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713a026612efe7a258dfa8ca81d46b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6be90f82084e2c368d033fb4c434470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3b8c7a1f6bbb5ba3dab586a02a92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5f083a5c3b07233a3e899ec1476b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc9b576e987cbf8fb1d42f0f2d07b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a84aa7cd520bb0b7a4b3d78b2858f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef185bf424848e2d0ee9d43aa7970475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53cd466e6d04d9357c87803137b7ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b713922d8401623508a67acccd12871477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d30cded9481e405025f7efe4e200d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2224c9e61c67a8cc6a5f8bcaf4bbab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006ffff7773f7657d470c86f58efb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f02423a67b8013be5d5bf104012787481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c04c69a4cc363bd5030a2bc4037a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8803dbdf9d647150bc3126d292469483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f93ab2a7925a4e27aec25c2ce966f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48362752700a2b4d3d35af588938feb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea1a41327ca7545744ab3f71173e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb86884e6e783b6aef0802b822f83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337688f1048ba50bf7a8866a486439cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e351fd568c624b30e49bffb4a300b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d95569ceafd2691111920ae8b93c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386db8a193cc0de1faf427e9d3a1652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f370691e6904638a790903f4ea1a971492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480bb778bf8fba6059cc2347470b71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ca51dc1d0b98249b194a423e9c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c255e9b693c05ac9401224e4ff43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5297271e4cb8257297cfe3544f42e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163a4ad6f0f220864739ac6dda54246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2264921f5795bf884155482edba0f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad87226ae8a5dfa081984c8e2acc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b0354111d7c87aa0effddecd5af71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5345bb4954794550a697e94ea3e5ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9bcf2841faba3a3cc6360fdc2033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0075d429feb9caa9a52ff962d315da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef3d638f288235408f131c691056cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637738e47a5025753f258a4936cf071505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8646e64e2ab6e2a21eabb71ae1dac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202774242900d34d8c7413e2788d26f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9776c5ccb7fb7beb49f8eaf1a4a7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af50bfb2081a0c542531a18f7439635509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6a92c68e3d88a585830748c2e349510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21be5136b0f1a61d886db64cf4a1180511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278366b7e25332970d98e4fe7d3d0ecd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd7c579658ef22d15c2387e00a5a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002812f19d0ccbcecc8f6406a91f3da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8461eb178caea0adb1c68178f6ff0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab2ad0a0ce23f884e54a99e14b3ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639f52e483c05950c2c5fdd46032d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250d687a6bdcdaadde52a5666ae438518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436732327a4bfa06954d13d7283a86cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf30e5b4fcae96ce874d4b67b53c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137748b29eb51b68e789d5778f27633521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b5c9c7b25e4d6451cd98100f19cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da73deedf6559e2bd28ffa77b9913523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315ecb8b96f930a6b7d855ed472ed8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0788e241af2f118e546191b567f93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a33015e88ff0dc0a7bb5de0d8a77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19aa76e03782ace73b596eecba2720527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625484e6a42cb32c1016a7158198be37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd245f6d099b522ef9415c9c54a01b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833451bc1bedb503879dda379543ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c92539b14e41febbd28044b9995b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915565f85a9368f6c9ef4106155ba196532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bbbee3ab5b532dded25df7004495f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c1982d953850c6adfea67a05ff06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf282432f895552820f5d89de772344535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae24187a4be453b25ce38d3ab160e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9395752ab438dbc312319755f2d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504596e780bae956dd3807abce46cf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fee23df1d85b4fc06949e4bac99a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02518882bec5ac15a5008267b57f982e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3324ce2d360f2a1180f96ca3bca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade79ee728766296d7673e02d7cb80c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b748ea69921363378ae177286bf68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179f9988f6430faec4505df37a999a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc534b727f40fc56ae1b4e1987443e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec86a97b82208504f9bfdc2de75d19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8464d9d7b0333b1ebc5804b45b1229547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f415a416313b12e3ff15e2098404d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da706d2d51488517e9a192f9b81dcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb20e761d3b6f6a7038340a7e10e44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e008215281dad7857a6a332825eb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be231ea4cd4b1330f2e20bfe362b975d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939ff6815b2245815978d594d4c79b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d81a0eec049b305d724a1ff557b07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18bbc49986c99fa5ac2532a39d9b8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33034f8baedc60aa9f1689c71cd9fa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf533c5b4166a50ae65b4623c1408557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf79cf919fca306aa9f48077bf026558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a55a2cb81aa09cfd4721b60e06292559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398fb151c9d04be0aa50cba7e2e211e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf8dc22710eb3dea1c19ae27da09c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf46e343c77bcbeb0c4bc00a375d8e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f6c2b6bb31b86d469c207ef544f99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940a52d6ca3a7f406cab50e549b480564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507000408360a908904cb1dc3efed5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c246d173c264c892fcf8480970619566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ed144bc6c725dc635b750e9168792567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd5b64e5ee336c4e0b316771dc4c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1884a7ff8a101424c3b2dd81f6573a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11230aafe032fc4577814ab99456615570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e84e510676545502988c4cf3dc5628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47470d5f6fe2c763571a578455af338572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdfdbdb7e347a693582f2adecae93c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86897a9420e9b36ce0776e262334860574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf302c6a23e975644a15ffbfab3564575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d79893cd2f5ce4148dc80820a500576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc3b0260e187497d72acda7c32e98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf71730efec0ef84842b2e2a4d25ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8376b36784686ab15625c0eafda96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749714d87fee8117064fb652b736e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110bfff60dbab8881deba9483fb5518581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7f01d673ee9645a7c2f7f40991b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9657ab610886de14845fbe2270d6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196a2cac1565455339c145a8447729584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21c23d6baa5fc43c4ac32dc7ea766585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518de2254f66fff8439c96dd7e3b49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe1e81c16c4898825b096e7bbfd84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02989d60313a4cfe0e09e1e07ec83e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481306971ed884f8aa06381536e5b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15728625a0ca5fc9735dc5f2c877ec25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8a02bce689a6de0238fb2c46d21f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ada4a17d83a7186eec33a2c4c242b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756383189954acdcd50fac5865a4746593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff3dd40b17a8a07bea29a8e5e5304594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2517fedf9bb2bc346ed2e0296ef12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576667c6909cc2b8c5ea64ee6e22dc20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8627f1fe3b53555a33cbf42dde017597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae333dcb7dcbf7618f19572c3828230598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc37d67c3dbec4da412f2737d7e61d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670bc72421a363d05d49cc618dcc95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a95fad9549c8a8a40bb6d81e4b2238601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fd18aa8c1701ba425d4df566349bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df77cf2b4179c96f23c5c6a81343e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de8a20e212a12deae7a80e3852e20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f634329190dba9b3f515123f149c36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f29bc4c996f9fc7d1bdad57f4a7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01512bdabd9f869fbd7cce8842b9f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad235793ad692db353fbbc85962ea64b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384dbb25e92af49289ff0f933c5a77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fca0cd8c82a032aa486e4d4ba14ba6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d2e2505b6f1b6bc7b7453b2ff33d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52d8317e4e597eecbbd3397dfadff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343d319228d2c8bacbcc4abe42e702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d75113084a875d5eceac398f4f0f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991e845dc598fccf21106b8a1d1ffd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd416ea348560b853455449072f24b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac19266800e5efc6435cc6096761dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1d583606838d8f7bf2db3b719cdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27fbaddd8695fcff0c9800285d5f07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b269ba6a6a7d85a2fcc35d6bd962f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55a2d424ad65ffc1a39cf79c3ac27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e70f2d14884d947adcd3598df5e7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898669c9fb9e1ed1565187f233a31af2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34689350940927ae95b615c1b2d0adf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a5e80572301ae1307540833b20fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69ce2b57898d3d1bf510fdc997550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b2a8b4e0ec8cf2b6f6d93c675009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63050b623a2c9487f620df87a2cf62a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22061eb2547dfcbcb367a01012a49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60557c091a7a898ab6ae682670f8f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958254e373851dfbbbfc3b62196bf004631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe22700d31d3a70dc1572b1d36fac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b4ef722d06f6609833c4159ec9c97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c58840ca86104f03b5662fb1ed90b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784470cec1ab9bc91b9643aeac06da7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6259758f7af66e7f341d87fa9499636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19b1add16109e41760be9e1a59ceb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923e09a9d6e70c658d1ed6e80752c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88936cba9f934a9006ce037d3ed7d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6455538c06c4557f207bc2147be8f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3d83e58cf62ad04be9c8c12fb7f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944342856ed55cf54cb2b579787890642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402282b47976284a4b9327c7b2ce16cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd1edc345540bd00caff6025a8189644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748593f83a03a06d2c7cb0700889913a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a1b30cdd72e8d92e1b4d45210b208646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f19cb2a59e6347d74a7cbd9f36fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07cb4060f0340523b8b108cc073ee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b969ca9b7571c1db2eb212c06c34bb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc8b7e75e93e4c55a9429d941698b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9b84ab64db3ebf180dd4a410c4bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f23b9eb4bbebf95496d60410b7df46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283ab78fd4e9205f41716e793893af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a1270295e7684fd8778f558912938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190a46b24aab5ec110162dbfc539529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834855b0f6462370305ad0096a252010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17449909a8d8b4926b7629f27fbe111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2cc162fd85b620ec3a81f8b2d32a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c073f29c1aad319a886efd2bd926ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ab096cd705f7b44455862c3f027f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f032cd7b72416d8e36d39aa86a7e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44904049fdce5ea2a69a908e7bebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09cf82a0b493baef4aa5f2e4034b3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a347658cf592cdf56301734b81aad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7644bfa8664f6846ffcab88bf8ba919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea0250ad1df7239b6be1ce3ea9ea0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c8ebbe164a6c2b171e52270b86ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061b6edb06f9b2ae0361274340545422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec7e357b6c483afc276424116cf9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66d466f0792df76fdf272d898b7ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61656d061538d4eca5fead88a6ae61125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e7e5b4ddb3e0f40424683c5dfb9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b1b196d1d998eb9219f3c2b7314227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c8d88a0ce5d361856ab874968f5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d5dfc796bc62f826ce1fa57da170529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb64b78444bf012b6680736fda2b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb597deb621014f68046867719d804431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cfe24daa3698739402a0b49296db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4777d78c3bb2b5e0eae3c18b07351a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be7a44a30ed81f862e820a88ed0d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58759b03a28c48bb5f07d7c86cdbc9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e2fbb8d6541a0d8647c99308502236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade8defdbc8f811312c51cfbce7e1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee433bff84779a0413d708b7f5524538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173100e00eddbbbaba20bfe6e8043bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d7e13bef41a908563e668220e04fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9390fcceb1540eb7b589f0e7e3935d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf5e9cea282a46b98c8b134435ed042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992d2e34d2658175dff5f2f2fd8be543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf8cb9bf4d2e49eff754f3321fbb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209358f8838d7afb52f5de071ea03a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc87c374fd4aabfeb2c03a3cd275a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d79de3360195a2e61ee2ba76d0e4a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933fb377ed4533a47d90cd4b4e8a3e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214439004e871f4c8b4c409063feca3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6c80d6a6a8c2aa4ef74e80755e9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993e380746751417d63ce0bf38f60551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536faa32ec85016a4b3b6a0add745852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf4018b4b319db73797bfca185c6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588dd73a58796472e6fe34c465ddab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917212ba8757f4a0080284f92fe527655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918cb353dc45be2a3c8c1c94a40ba656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7897ce956825095aae5aa8242308f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d95a4245f0272faf26f2288f52c76558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53df3c4a93043fe94c17b668aa08e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1d1d2236613ec3a827e4c5b8f83f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f2e990c00fd231bc4153b7a6e63b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044700d67c6f60810e44a2c5842b3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd09e2207d87d22213ed42d59e3f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e49fbb340c5ccdfaa84f29eff1fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb278e0806f87b245427099d4375d6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196d1a8946e0786e4a110f9a2365eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615d10a0cf807f6da901e8d50df3ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc584757cb2c822fc3a542676a1c56a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb5490b096c4014643d1fabc184d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984073df36ac1f4c20e86d09f3e111fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc43ccd2d021d428050c7eec2e37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697c7127df57c6dc835f4835b5c97b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49873b5c3bcb99e91d2954e76dc55c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2261e15a91d87be8c28a1378492b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d65cd606bca24e97f59569fd7522475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d256e51d741253d81cc9c16f0c39d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1577d1f0fd0455fe20ffc68032cf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278e47777944d6d5796e8d15e98c6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd3b5d5a254503ed77d69cf6479d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a9ca468175a1d63d31d12848f17d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef775ff782caec284008fd7da3dfbe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa21ebffb1d95a8b24e6e18120bd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a6592f44d17a738518bbc801bfd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ef7484cd81c743f98d21814d913f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b71b9fb554a62fd219ab9f370b9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607593701afa0533537e9dd31149f7c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28078d7b598a9d4b7020a877883a336d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281724913263d41ed64142331f408d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10ff6cb164a3748ecfd422a45aba0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c553715cb8a9035b90e184aa2a781290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246218a76ea1b356bb5993882dd7c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd121e8031909a2fd7546808a5d458592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc60fad5505766dc717cd2ffbb66893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3ecf850068246872f1dea18452f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc1919b705d2139fdfdb90f9f027495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd89865af421fcf9b21e24c91bd4e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d3a4c78b7b4049666dc54a3a111a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484541bc74dafc8890f45dd0864febd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a37d7d9640965687fb4c5722afa7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3cb808779802957bc5c1676b6d8f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d5c84e3d6f2aff8e13e5ed7b710c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86573ce6b647e1992b6fc0ff647229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e45a4f43f3c78f9a77086ce36429c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80cd6d535b56747a69a0d0951bde5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37181f2615a4b00425c5ed8da8086853105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ed424236398560b8855451742ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320883cce529b850d4ce335080f364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6548464631ed4a241130f27de1b520a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb222eb43464132baf90ff1425c89671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c505c22a31c11ad7b1f331323f66b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208d4890ffd7762e2df0bd6f7b0e54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30edd43fbefa9b1edb816dfe28cce6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ee7ed8ae922be0b82f4e4ee0edbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d5c5284515603999c63be58a3159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47c50dd5b54b1b1fd27b0bcd0e709115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb83791407165f7b6dd80a8e471321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7fe3f786b84ab0bfaea9af6a17569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf4b7b76974a7f823a596b7b776ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7333fc7e3833fdc12cda5a2ab78f2ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6b953d81d6c79405174f1222322c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031a73b448ad5f19608877cf0720d4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d70a8fef62e57181f79c9f611ed62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a554a33b71616136fc17afe4df34f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f64f1ce23e13efc29096ca63f12ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785d5f1ee2430df7e323e5777a7d95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76295e13a5b869671492d47d53a31978126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34515be1f7f84b4c6f46dfef6d4d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d1cb79f2f0dfda95bbffc83370bd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54bf20d70f7340213c48b13806605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2679e3d250288824d2ddcab0163839130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd16f8b407d2b11e0fca742669ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc6d8be2980b9e6b62acf44900e32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816813ce99f39537b792b00e80c96e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f8cf11098b90120a8250f13f84db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4faa8758839982a28a2fafaebd9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26551aa875ce359ac86c0870ccab9e3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d06779d523139fb1df2191df30aa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646057e28a0d922c81202eb4640f8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9601c1dccd4b57948c9afcb93334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7b863b888d7609a14bb0bee2940a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02da6c2b91a695585f8480dbac74cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03491fdd56e000d4cf92a7ebbfd130b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ebc48b985ec5f41cc939449c426d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09637258976b35cdc7d02b7a809bcb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d329d81086e71ffe52187ad3187c8ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f7f21a56ec56fe0d1505011543f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312ad9ca64cb20da2d9742aad90708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf4426255f2dae0f8873b4e5a908fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9aa6eafd360b356a38374aeb00cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53ca18c72918e2db919525ea235c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3150faac43a965f7c58cdbfe3a365151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8f2bbfe0a9460825acb592b1df60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d1a5f5e2c21744b5846422316bbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78d38edc24f7ac196afbdf18a39f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d17c35459bcc477f083650a9de2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b006cb6c2a7bd8c5fe7fb7ad88d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105cd38d32c2e6112b999a3976e5820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fd1fe24678ef18c2eb06c912c5a88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974081ac62f1d08d2fa6c027f9b866a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82ec355ef2496124433ed593d59a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc888ec9cdf136e5df6c381feb474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdb545cdfa2170d43a34fc683bacc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bed89e48a36458753d1782fe279e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebc6fc8a26391dd73c7cf1c1703ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3f47bb988c05716dedc7a507e96d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42fad90de3e32bb4ab672e1bfb7811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ff6d0a884562bbf50695a5be8e0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72fbbace642ab6f07e0b3875ba523168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52cbb0dd382c689142561fbf0773c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab78ee28a2ca6ce872e1eb8a4b5b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53e2102df44d7326580e144ca7d7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6ad1088e00a04a51e08749c80ffe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a845c3a1620b8a4342e6f05409e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14c6c78acb9d868e9eb791513a66cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94fd10ef7acf6a308b373180671a42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed5873b3a7fdc00e92318b4988cfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3707e01e6bc434120daf8c2f4382a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b885bbff936480e0c6afa8baafd7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869ef5d8ec1ce15ad2638d4f098bd1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797830e9de068ca7a37a45768d16c4ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e89167ca415b8bf377211344ba84ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceeb8b3ded462c4f562f20afef84c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d09531ea2f4e704579338259efc29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461428782806eb44a1f8f6d928da00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0d3bede29b0de8e56b2f4fd5eabf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6420cc61b6e5346d83c1e5da1008a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085b7ba77db779f9568acbfc56b98d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c93080ac324bf03d3514cf81f9cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d2e5139adc5ced8a833616c1f4635189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f76b550138b978e5d3f19a7176c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ad968591c0c9739c1d12832504ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac00994e8505deb8add5390b521101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510392784793e8b7132d40d1e9ab322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ddf79db6965c79e867e874dec078194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3c86b973a2899d404902a55232b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba3175d78decf5aa2e6bf5078930b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5c604934ddf5afd500fa985f91c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519033e69052c7351ec64353f8120bdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032366fab42f44872fcd67b98e0c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca095771a9111da8a2577e09436919f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f8b3f1bcbdadafe1298d654f587d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999b8aca7bc2b42b2bf8bae8276f6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5c8035740e59da8b91e456ea9965203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b04cb039b54cf6e430b7d18df09fc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c739bdb206067cec538d3c874ebc45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38329c314df58cb5ac73be3e21b70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e07a8a548f1cd0d33e36c171c8a61e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b8f4104bd1d56fab68b1fb0792a5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9817bcc8590396c3a8d0fbbbb8eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf090fb6096eddf0bee913dedec03e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9268f97071fb53368eb07d69f6935211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7975e799b8e955eaa0c161c3f64dd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2794a0e0730207dbaefa5719583d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710dd973f041f73d9452cece5b939a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02413e751b54514326687e936fe7c71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3085b0a5c11a5c6caa8949eac04bc9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5679835d1a84bc4d25745047706db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e4ca3b623396ae06d3b98fa911fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcd4be34dc26f1373fa5e88e3dfe0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b39c1d51f781dca176094e3ac4b60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65deba43364875e162094e58c53842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8200885aefb9baa8fb8b88c40802e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f638746e90dffefca31face2deecca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab73a8d9ae5a68387331ddee9fb582224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a15c609995b83aca2b6f945091d30c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3706abb2492ea6321ee3841b11ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f8b201c3106a8445951260f82b83e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee666a9300854360e10795edeb5444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb72072bb74f6e3b1f008abd7c8ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0934891ccdab979af9b23c5225dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464cd29d369c3a769895f2cf281ff50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977480afff5485f9d7e2e747771974232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616be608c686de7e3d2d7a7d0790aba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54161f32eabaa7fe710b2ce0dbe98ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b686776136bea8a42f43e095706e10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6cbcf585b6ae918ae15bd62d3364236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad91960930834611543441727892e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94df3f4755e64a42fd3c91ad6db265238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ed2ac099990f6ca3911be167fa3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bd08ca0801dd310bf5d55bb87a74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669fd6dd0f560df62baea12167c3da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196fa5458ea89ff9da9807d5dc5fb5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5feb072e758e4fcc6c3d4b4213b2c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f0c2150855abea4e5888e3ef1aa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110813c2a745edea948f494c23e5b47c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3904921f5276a3b68708b4f6959b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5674601bc9084fd27db2502e523f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936e87c93dfc1559c8375edc6ef168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2d9ba00c42d167a046d839748492e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740f451649043365d852466f9b1bbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6c6feada5c7b95ac072f69608fd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a026c7b9d1a808ce87c6de410d275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeade424d5109a95ee5b33146efebdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851755cb3f67bb21b128d6905e86870b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f71df51832945b246b592b65807cba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029f162a37ded5149ee5d215f08c79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259d5cbdcf1440f8e34fed1afb8495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73952bf2c30e9a152d1edf30764f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7a3a76a3f4e6a78e10d8398fe218259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c8319fe9a5f8bb3dac772df81794260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1df36a2a070d394be30b61fdc0a2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce712bf3a2c857da023f10e8083484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce138bbda8784572509b007e99fdd5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf27357b72c4b039230306b0ad263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f388179f7247e386117143fada8036265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16149dae84ebbc5f10a72a0abd4ac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b77127e63766ffd823903bf5c3d934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296357199f01c40e2e39c27a82fb689a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07525d7f3bd2e02cba5dcebb90743f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d2c58896f7ce1570cece70faf519270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc997add135f98d5744c52f3973afac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d382172e674f3274f1ffa314ceac6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22e78bb6b5801b276b2bb3ac321e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6a82f36c4ce0687777996c5e8e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedea94d969e8c48830cadd844608739275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59fa8fe4564d4a78a9b56cd4b0415f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18530d3cd3041d22a6cd324b7ec73e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7fb25bde45d2c88077aeb9ea3653278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf196b211735e136b20396017e2b3ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1829b5210336442d05c3bdcb08ff04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11c66e3ea8668b915103a50d62c2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75228582224be60712fffa9f5f3e1e59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06d996fd1913f34e72e88d027c119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94842648f68e178d642bb9aa69114e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacff108ede784f9b4fae73c589dd3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda091898092647a76eef4ebab8abc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f08785ef2b4222dbcb1d5c2bf65f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68129f27d0b191442a3b01d8d79dc70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83374af6bed71d4bbac3ccb51d5a4272289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58b013d4af133011402f0f6a1baa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247cd5ea894a0950ec10d0ef0317a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3c579578e12064481db97bc092e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828264c1136e6a411b9143334db59cdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe405b98e5a2a2f6e2d41fac000436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d08f930373984cf49f5817ea7727295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d129708567a07b35f0758284e0653c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2808251c9a382552117995f9370b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c46c293b6caf6720542b1665a70dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb8c31f85e843b72b34958a6ef49a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf307d07d60701cc86b04a4031eb562300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5efc69c5e2e855a2adc0de68801d8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e928a9e06b35440043be61fff1828302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394922d4ecc76323d7dd95ee02f8f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd318598ecd3c0f06761eb486feccb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f982206321d6b090122101c1d551f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed095bc13865587109b0cb9b36027e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b40e8a27afcd7ec7414042f8a544307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8e44db1b070c4eaaa1315643aef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15cd63c47ca7d329745a73f8ca316c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5162c141357ccba7914899136747810310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee5d4bab489bd7b321cc955e95ac7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e797f76563ecdd329933707fb019f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e577ba45eb09b3ab17fd17c42273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2b63cacd69067ad988043ce117b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffbabe4e025c4fe34c43c8d8054cf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5faf69f19c399dd1de323ce6663e56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336d109c62a5eebb4479701d12950cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617da01f4e57d3991ee521d8b0cd90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87bd5be656113fd4a49cc86f049f3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d75dfb25cb2861edc79cfbdc8c73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624955d11cf61468754e19e8dd3594321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934702c60cb2cd91f4ffdff2ae98d83b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10937436dc5a512396608e0a1a3bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdd77fc036eac7a42a3300ea6d69e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9be22da292e18d9ff2da2b3d8b3781325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cfa1dbb7909375eac1c44c1714242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290150ccbc66d4a57c64e9433c84060327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f60d0bd8268ae1f51af835b471ae7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db40216c6a4eee6321e49e20ea940329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412249a2e031c17e60b31c30399aea6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34b3881c771138f03aa5aa9f47ee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387da6fea679ff51a5e783b941da5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec78b7db59a2e854d3d3318e650147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa46a57d96b6ee5dc4a1699880b6cd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c333ab33143bf442ea265c0c6b98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9c525ca49c24a41f46b1b4afcdb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611cdc4d5ad102fef7eb8889dccfb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2875124fbe1d4cc167055ae6bbc876f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c19068c2e86d3438f3e1d15a3c4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e9966ee824068c534b6675b95fe9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08fe11313a4fa56a83a54edd052876341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28b1e3e5f63966d9d55fec50a776e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608b4067b55058a5d17656cfdab2cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bdb2b6b30db7ae4c14e3488c5ef73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a150636df24697a86a127530d27ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079cc8487fb5471753f67d3eb37ebf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba04ed72d8421e8ce8ba2621174598347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3941b18b5feffdee88dc210b7ddc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea21651e555e3ea34308b86b732b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c0d025fbdd9e1bcddf7e1d06d3cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd61f2036d12aa638b683711c46ad6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84cea616843384f2d4caec59290674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578393e530a53a0b83edc3238d2460bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0aacd1c2f72b118c8c19ed941f12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd21c12a9d40c49e9b8a58913a98414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14083dc867e84f10ed2b25e3d298d92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585df963c9ef2703416b8c09954803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d76ae713a03eae7a0eedb1764d015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592aa487fee858aac4af2d1f28258e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd98dccb2d83fab80518d014381a0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584fe23bafdd9a9bf671e29354b86cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ac5cebeeceb3d61b0288e7a36236362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f59594d1987c670048c723e585552363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7c9fdb7de344510618d096219c37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df9d3fe83ef3131ea06721396b037365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f73ce0198ccf662e9bc860832bf54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0611d2b4c9432e612e5fb9455c81d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe83c264ac0041bcb3f31a1bb39c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727809a2c1eb90b9a9cc940e089ed411369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb24fd2bfc91e96bc9829087a1a4eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bd11e4f79841c0fa6dae6acd4dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d2905744ef1fc06645a0546b84f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1331df166eb983db90b90c20c7e20d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928e6b2c32869bf04e68972fdf8d25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a7a02d90d0ca4bc5844e872df0bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046241105a0a250d28e697a18d373106376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be245ead34b1407f86c4802336369e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad05199e8df4c00c9fe2cd6dfe7d7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3a28cecf5557ce0787495976e8d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66382778540b2d8527ced383048f2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5618b550a84b466b339bce31ffb85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c61f8e6dbe609e2e79422e0adde8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252bf42dca361f3826eb033e26d5ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80c10328ee033466f86ea079b821d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d293262485a1d31d833381ef9cc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56063f1bc5729e74f327141f654189f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493729aea3b6d1b5f388cf962fea3b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f691756a130e22bcbb151e9484daf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0908ec2106f440441021b3f6ff2767389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad81ea011f008cbdf6681be8fcd65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a858a9d9ede9531b8291f245f31a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f31fc4917c8e740b15d5d2349c252392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf59c48476b56ac0d7b11d6985f5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd54a83bcbabe308e30faec828a715394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590705858e18475ad0f1ed4e3a5f4336395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5836eb4cc47a6ef716c65278c47e10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1480c73a8a4d1596336e6af2e0f1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91273f6c1109235bee370c5e37c97bdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86496fb0748ac3581e0d3a1e5f5859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721c047140ece2f1b84dcedbfe72f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b71afe53a50aed3bb5f7454453c393401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2422464ea72048c650acbd330c65ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff0b605af7a38ffdd915e12ec812ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f4a53d6d4773abe973bfef627bd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36355f6b419fb56a9b6f281874bb7dc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12a3d958d8874f564a20959f183623406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43de4b3af3c760682a6f94bda2eae3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b81760334f86d50d9d0a3e8546b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3c4883266d82d40e23c30dab66a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e014d738f4d0c1ce29322e41ed9440410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464471dec7b8084045330456b1644df7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfcd4c1f9202a53160a2adce63e666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba8697a9af45e4d8320519421e992413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937764dabc149308fa23defb5f4ebbaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6914f0ef6a3c9912eacc0fab1fd35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb10b3270fd3433b03227f4bf1a9f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7ea9d05ef9f1f18448a8457a81ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf63c6bed7fcd134a889da2b56ed07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e872573913d7af689bacee23e89280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7144849145e267c7472f98a924980cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620fb0fee96db1cf0b78b063b42668e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82378097129d47b3867f4944574e3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9619508a47738f16274e092502bb6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0cc3212c12d29821f4bc39098f11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a92bbc434350f9bcaad2ac53a0bd37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d40ef4da969215f48b912ddd6d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8e7d0999db236d2539ad053dc657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dc1245d52580428b284e928bf09d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c19bb5f12a329cd6e12ff6af1fdc51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2bd7e0b7ba16d65e65105115fc85c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a2974b7b56ea53a8a54f2e131ca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e208647dfa48ad13e80d51d8074c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e078aad4589761d1e091075e068410433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4c9d6ceffbcac65e42db60192341434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bdddcef4a890ab5988e2f4cdc354d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270ff3f875c7a4399540bc7916b453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1ac24ace78186af12ca326a12a1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a408d97e0447f037996fdb605874bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d24c56e49dfb94348baf907e102e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b07a7dc97dc7092914e8db8df096440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620d3fc85cb4d2195ed7ca688eacf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fedcedb6fc39a3a130bb6cf410078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f92767dc162ae88d17a2daf7573c06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701622f320ce31a3e1a6809540fa248444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bfb6267f303725d5ed9f239898da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca981de6cf9813cae2f8c3fcb22a20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c10ff7df084668ad490b84a0efa952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbeb27988202a282b50f70964becde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a52b343c62723f37ad451ad4897a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dcffcfdae0b1aeb0d99645d4d71cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2f6f0b42b7c48760964545c6e6c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3934ac537e04cfe20b6111b416e6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebbee824625914760408d45ba089db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fb36b9743bd3b358decd27b064a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada476ff0e545be836b1ba8922c81e19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d147ddea7149edeba32430eab56a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928c6e4eede03b3d9e96de20636fcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901276d108801157446856fa567c356458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fdca156fb80e838d46613cc0e715459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532678120885c3d4fd5211d35f8a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cea39c5d1e0b361ff563df992c33e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d80702d8edd669b22f5c8f5ed638462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e4025d931893308cfeac9e890e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fccf0fdb11a1d5de235b37eb400506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77beeeeb25ff2226e9f39b1fa22404465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639fc12ca5000a778c537d52103972a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b2434349bba2519b79951ac79f49f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ab19c85ec4c285eece8c8627319c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97305a9b26d4062c4a03aea4dfb06e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea53eb8d53664d4d2f632a9e5b0e1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbbb934be2ac0038f9b6eef2cca7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454b5392c1ef06d0f0537de2a22df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe7e36dce5a370c956487cf63c4a3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff306a6d288ae3383387e39319af74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b887e2f8e87fcab69d5556933eeed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9a6c9e56df9f48350a1f627a77e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb10a96e8105001d4f5cf8ad9cd37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9272e53b13ea1829ea79e7997c45c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadf0f845d36baf7e2f735f657d00c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a44d3013ab2d26dcbb741d54569a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51d7077e60577bb301a724fb8066a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e9d05ed79f89a1571ca8c0efd158482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac6f229babbcc3a1208a64b5904708483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918900524f15887f51d7a9cfc26aa548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082117a63bbb0c1d080f61faa50c7bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff2d90fa2fdb83b070a32b4350273486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe008bd54ef29f7df3f17fa9293e11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca09a30f4ffc8f4193a0504b5b8e27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38edd293745467484e6f3d7a2c276489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8fb6fc4446ddb92d455c1e6a79771490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74c7fbc6e6590d8043a844e2abef1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56297607b98bddc8c65f36911868eec7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5cb3d90790b47cf27f9546b6f498c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade5d9a821bfb57da40e3890855d33f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1007b3dd1eb76740cc59b893492ae81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f028a3519bbbf478568dcf485d71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0eecc63b82fab169a71b4b28518f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188323a827ad24676f81fdce804dd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1d4efa4c467db9dc78546ce954f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d10c4df35d0641d5abb76287b16448500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f079c8402790458530df98155178ff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45781365f2dc4124b7e83b9d66f0c6e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1fd756d2a7764528142231f9c7cd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ca4f0e03f01c122feccb3aa29602504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cda0805c5ca95076cc7c2986e6d2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe547f68b25f3a582e78d99b6116b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ce9e832c94085fddf6d49c26a83f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda26c9607b006e57edc57e533d186508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2fa8245a3d891c9767457cee711a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42baf5c81c9b0f2fa5f106128fe0387510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488707f8e9a2057ae72741222faa02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d5e54305e42fed7fbc07e30da4d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99aad4e01072ed36e390141ac62e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6547b220f42e546b90c64c2ab80f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794685fba5f427f8d1a1e7eec7041c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295252ee53c3cff99997e3ceeacbe70d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4b9951186cabde71c5aaed90d7df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a1bf95e4509c28ca56cc793d0be0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7e4d1cbb2ab8b7571c57fe421c1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a74631871fa4598b744e53a1cddb4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f1ddf3f4e873ca440f11ad3fdd738521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e69bbc8418647268241f0ea7f7512522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb6f77abb28a210ed1d990a2a461b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9b1224e307d8c5bfb39e73e37051524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9135c376ce01c0523e8e74cfdc472b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f41f378b830a6d074333143a87dfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b751da9ae8a1741db50c9cf8a68b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0242b4d2dcc20f3682fc9bd8371250528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005d49fee96c11d2a55b010959d4db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bdab6c113e760bf8bd33935e13583530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962874a7d4dcd67f92a361ce268495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b33ba1fb8bd76ed2656e694bb168532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731cc55626a5d801725cfaeb4dba8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd5a0d37041a44adffaf3c5f240729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e2a6d2009228ec34570a9967b69b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c58ec056ef84b709ecb245886ae40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f649fdfbf1142a75e904d1c19e924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9e20184f0037cae7e19224f8ccaa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abe8e3fc71f593d700df1b21c037d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a055eb454f2184eab03917036d74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb2c2eed027ed977548131ec92979541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7cba43cfdaeb1689eef888c6b6f46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132111e800ebca1269609274ce53ba1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee40ca3870b7d8066975b4195fcea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b8e7813d10e732e975161353ddbe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825afaf29b1cc64a5bdbd50c8b2f39e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3096be3ba44fbc328d2e02612f7c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292314c9a047b06b0f5d8899d1563c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244fed097dab3f3794336cdecfd56e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5617e556eb0d25a4e1fc4fed02a2ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b579ebc4e9ec9fcfd461405bf5175b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7943d67207e676a4787b5900db0584552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d4be92977d6db6124054cd296f5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473c4d04562bc4d879e709d660d116554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418ecbfbfa7927ca2a5b3493587582555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513f21047f75cecd48f8497eef8d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512248464962b14a40fdd55c6adbd6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658931ebf05b58eedbd15a1007a4bb6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650439f836ec07dad0290ef0419ad3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90994313e00fbd546092ce516393b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab700eb2e22b72894e172513918a67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1789df68b5650ddbe9710d1e7853562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f2dc97598a8dbf07131bd3662fbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7a4b6e107817cf6a7706e02fbb5d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a6cdad7b0f70fd80157e35327b27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd703945451a71cfb86d3551b6898566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db53ea33620763eeec4284cccc8f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9bc2213c62919980527f33d73e3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51026d8e18c5362b3db009e92668b4e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45544b3645c8e070d7b0b45f065fc9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d276547c83e171da122ca4fc652457571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c13b9c22a6cbbcb2cd5b3aef9d140a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579cb1fa4f5393ddd07c02b083348dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae366814d68d04467bbe52930a4e9b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5e637795b748566b23f5dfec647e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04914591161c07736e4423c41a085e5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671276b93da5770a0d23a50d67b6c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7add160f6aa8c1ffc9ba0204f52da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75a09abe89a3434848155d69e74d2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4d1fe80d4855c888f1a60a4b6fa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4981d5998c73611c6e8ab0e743f6f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0502864de9dfad4501d6877761541582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f26c3d329eb59753dac8c529f3eb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483479bc09ff5caf279bd25c09476a95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5de8024ffbe31d073b29a8144526585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6abfb2ee69e70724b2567d831301e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791cf29225c1ac0aac1c315c12e830587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee732e5edf71abe56db2414f4f8d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d06baf2b59b653f9471b31b21179d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b3611e6a7e408d534e96670839d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbf163d34a7b2d248a181b400c945591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4180416120574f10944405f988faef5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb30fbf5f30e333553eafeac77e0e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6e6546973fbdae3d4e2b65a11d31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d828dd9281ff7711e2b87942fbda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780e0702d37eccb5cd1a69a182f9ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc735ba697611717b2d5f8c2432ec8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beefd1f44d1227d47cad00b03b53873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11449a3d5abf4dfbc8094d820897d4df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2254975683b33485c6bb76411f1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e79f20ba5b9e13e0641c3670a2bef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4de7276977215aedfe14ab0f2a829602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2dfe499198ac4145e82fb579e1d19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68d76b0968cd05ad99cad06d3596ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41571c4b719329da0c639c9a8a8a016605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ee7c267dd5ac1b510382944fefba7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea408be9a6801d7ce52e49be36a85066607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9049ff45190b33ff3f34067d85d480608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d13a0e5ac54500bdb0a4a04313a75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555255c06e91f5d0e554c9e6a3c7f8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ddcac1ae5545dd977f81ae74a464611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f38863e1a7de03ef65cc220ce548612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef96c16675184a656fb5b9ebefadcd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e8420b50ff70f18fa67087c0ea5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16f5c49ebce93bf8f27a5542fdb2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92802653e8c129ec1de930ae8990a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b1c4d0034ae860598b6e5a59404c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086573ad9128e4faac81b7dccf67e3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504acfc1d043b304c4417c6444b4556619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e814affad14002183bf7d8fee9872620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54502a475ecd361799fc4acc1af61e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155ff39c0cc97edf3e94be0add685c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e59908c4bf6f90150d2fa576460c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e68d4583e115552c95cba34e04a8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b140cafeefae48bb7a575c5865a90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce92060ea4129cfc38360a5397430b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b818ddd4b1835991b0ad05d570769627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552a5b48985a48ed784c7e2c32d3a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc4e29f22fb1cc0e47da69ea02783629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbdac7b3b191ea6bb2d90616770a77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cb8ddbcdc4ce0d158c0dfee3f88b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf50342fdbde5c8826bb511f31f8bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb246799f467091dc99f3a247a0c66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f956794f6fd96d3a8e63fb4b572c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c6deb1cadaf6a7f7c28cb009cd91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdfcbe80674dc8bde24275c41709df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c992ad435fb5fc4101bf82c4c393e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847379101fb598593cb510cf044be82c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760578ebb9d1735cc09b5282305d5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d35912c6a3e2ae6cbf2aabee08bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e352ad7c69d0e2fec0646cddc4a32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c88dbdfd0bfdebaaade9e62ebe47f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f7cf81e4cbc17b73f41489b408ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213745a1896048c6deb05324c2d704644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e25dc8cb72e36ea63ee592a57e0bd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a51b5c6f646ed34d2fcf6ac140dc0646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>