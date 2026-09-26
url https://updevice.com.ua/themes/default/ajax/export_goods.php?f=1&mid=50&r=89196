--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984941360d274ebf6702de645a51dd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe0f38c4980367f8b518a476f9d712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b67909e80b24ee79a68b9c8d1af33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4f9ccedefd4ac1273142c314d7424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473b19e7e31a7e0428a2ba8b0f360b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07c0022f6130ff70c43b2fd2d82bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a31da4fcaf86987d3c94fdf63c7f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396a9c90ddb5ce98fafe05bbc5e18f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d4a3993157866a97383c1b48e5979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066422032f1663b522ad91685d2572ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db4f614402b0ec90afdf03547c529f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc759adc93cd9ebfc4585ed232990e5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a22746b4fdece52a2014ead328b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d125978e33b1615b0e6f38b2be5aab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220d003afa3a771e6e558e5a4af1fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43390b86c88b41b6ee9b99b8eb294ae416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59286185377032e3d107751886729717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd4b82c12bf8b98bde2b2fc8dbffb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4597291a7ce2566768d9c64aa680f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85718aa1dd77ab0a9246cf324da44a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8bf892f8d3eb5ec95f588540eb5e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c97b1f7b115ad3b2555c248bff86322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a016e90af628bbe8109060a526fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d055fafed46036aeb993ed8da80adf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef2265ccaf02a505d5aec60e074d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b41c697d8d7fb83b494ce915d40a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e2935782bbffc2366e343d60a58e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf8b5868ab34730cb2d1a9b790e3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc64dab39dbdc67da2de3155220424829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95976cb2040a26f3a6537c83a7024bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb8639599bea4b0a33246d9ab0a9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba645ea63f259164bb99828d7c37a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb9a5cb6bcb3988d0fcc5e695c70133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2305ffd5ad90b201c86e2e5598b78e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e8f143bd99ec7be305ce3773d71a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40971a205dca3bbcce76c9891ccf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f3df190c96428b4cbffd42cf984437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a890f08349c30725549e7a5d543bdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929a0d4ca19e710bc40611681d16fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875263ce8d2fe5b46ab4905096aede540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65246345e28a7f48957c6bae22de0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c82c880d3f0fb3cf7a5eaccdeb0ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2eea59149b438d57d2e26f597a74843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b847008c61cdbe3781bbfadf9e44ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36722eaf40cd7d342d8190f6221ac3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45717cf9bd0b5418d36327ace425377d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94a5f2c2601363716704df68a122547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c60c6ec95c24e8966a39428ef61a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82fd31be4a536ae78d8070d3b7ecd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349253023a6d606dac71a0ab2c1b7ed150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248424506a956579b65f8611ce7cade851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0d8fe36c821f5d4837ccda1186c1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2f5703baff2950b7b0ed89cd29a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be2accba4d419abffb81e8f441458a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc76f4268da9d2dce1fe2028fd9acf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec64bf72f11af95679fbbb129194356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc8fff8884f8b6c1330d48f02d2f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ac4f078e4699d3a872a10417d3e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94abd30783348e25214d4fea4a049f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b772bed8cfca670bd1ca3b7f7ded560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82253d2884c761c50e063f81d9868e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877019250d26c6d83f11662befce93162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196877a422bc7c544a7149de8d1e5aa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e5335d8a5546c05fb214beebb8e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3c49fd5be3efcc21b120c56264ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a91fa1b1c2051aac940abbbd066d6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa45ec555e00621f3fddf9761ce7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be877610939032ca9b33469305990f0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894311fb81bd60dcefb4cdc840840f1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162fe1246c5b94035c7b8e5f05d121a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4a02f4d622636af3253175cf9d0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a9ab7d348117913e3381d6e450a8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff476f79fc6bafc0fca43b7887b02573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f69b5310baedaa4a339dd427d7c2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c7d83fb9d3b1d0a9e46c35bf0ad3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cbb3b287faeaad6f0fd5b3bfcea9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f482e9a239c83c4347d932cd1c8d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf183eb64d09c9169f29e4e74abb83c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5f5dd056fdf818e59ac37b2335c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143b90fbe074dbf2db8041434831ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e9f497c1c498e58ffe65842acd6d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d907ac53a27d885f073f35cc865a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa5df958137cf1ff6d2e38390cd3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240420eeb3c78ea1910a0fa34d35007284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a21b6eb29ecce73a145ba8191b9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba2dc42798a2923287412acdb719f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36596cb1c6c1ec0e9363d2066ba81cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379771844dd1fdf65dd9d1e3b2bc200e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8107d48c9dc195aa76cec66776ec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b8c162efca9fce0f666cf6f72fca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba849da69f870e1872a663ad06c65291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87413e98a67f687f32d21c9adfc9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a76f4d27b7f4fc65975cd8e2e8f8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35637d3208406d4da2ae9c6b22df17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23550b31df0f6b97a6d41aa2d680e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e26dcd17a986f9ae764f7ca28b94396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72eafa3d2f25520f12fc6cd533750297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c5ab971c89b70d2122c19cafd6a9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315b6230e540676b9b091fbe36ca9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602893aeacf1a1967b835563dadc0d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fd81cf7e89695ca8d9e020161ce0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d07a494aa4c22fc71411cead323c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50841f5eeea8682c5a7ede1f17dba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a3d5efcd638f179e620c7ca8ae5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a389570c1eec5f496bc72ebcdf43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0333b292a65299a3885b2c1699da8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c57403ba2b8ccb17d744ae7b0c9a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c4efb1b2800011715a152fa193367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5470757b12e558b3f8aab1bccd3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f27052a0b4c8211c7e5535c6061d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d1a4c9ca764e5ed8e51ed34e49e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160ed754bf66617eee1d88480aaefd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685dc15a95b1351d0a7f9c2d66c4734113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84e7d2ac42d28f8532265a2b9ec7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e3e298a265cf28255efe1b3efb8e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c793455d6af096f9f88824bcc46bef2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545e394fbb0a32a509344f04f4f91b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ff11833396bd170f1c7f464aa4588118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563206b8f448f168c8a0e07919da2a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3b266d62d0ae2e5ec583d7099a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc383a251a4c41bbd626fda250627d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e95e0a990461e6b74c81990a18f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3781cfd2e0f61728188bd24c11dfc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261bdcde6efad502caca1d93de4c83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e35c91cca4e85cb790cc742575a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160f57098c8c20a987f9e70d684ebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3623808ad58fc566e421014255ce7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe208ba3bf6dc0995a47ac5a209789128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbcc6db67755abdbfa9a2290bb45a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce416d8d80f25e91a9c6883de04d89a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86167596b202f07fee96a89e4168470131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe48206959c709ac8bf540626b91fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a225ccde78cdcb0c393587cc4a9a329133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bd635d6a64f4f63b395379766081134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8082826a50a3524769af6cb68d253e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3afa6fc013572bc7a5a23b950bf9d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd570db5e67faa2ba6927fbb3f5928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca775d44b82a64308ae1b56ed61dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe35da1ff7ed50b1c378ca7631b97c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f4627ee5851daf932861000a5c78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc455fe16709e8d86a96fa77cd0a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7d1699b98956a775010a343da87a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1a2a848676c4ba31d08be6ca85831143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e9fc9de207b1a8332a57b21095967144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edda4cdf4e0e338cc4dae3c1aa807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064a40c5786a86f4932caa07544487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98fd0207e9b4c76eb5ac4e044fda2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381166a7f24e1ed0d4c09704d74af1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e873675d2839334dcbb59e110ed634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f431fed56de2ff476615cab9a633150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c2a735856c705f2b6a44eb0a3c8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be66fe133c598b83a610b81ac70fbda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285874457312e182b88120994566227153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4121f5832db227cc89682da4137fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92c25f30d92e4a07d7a0bee7f537c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcdef6ba266124d7f288989290aa99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174e5b51b05e15c465208cff730b49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea007638ce1ba1e6f6c153658b9cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140907c329d66b39adb5a038041c160159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa192ead1913561153a3ce8bb4aed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0245a8b82090e582df94c909c08fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb86f4a74c4ccdd87eda61984f7113b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190b2446dafebe49dc114eb12541332163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe4f5e2bc0f0680d5ad5cbe551c62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e36a5ea15cb479f633d6fb75e286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68580bbd0ec8bd44409b643cf6fa9c55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb4c3c7b90663390c7155b605c70e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9781da113364934d9a661bace7971168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b457a66fcad415ad2f3cc275426b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcae5be0a157985cc5fdf7d6f279a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28e3c8b0738cdc5de39c5c5185d85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc05daae2801903bdfeaaf52086636172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82042dfbe0995fae29de1005c66bdac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4bb3a0462cbe90fb3a899adbe3ec1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d513f9db776d16d981be597404eb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62922a724c83e2b5e05c1b54e0e3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa05a67ff40759c3a7e8569d5bab9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecd02778f3e27ce88de2453c81031b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b71bf8f47ddb49481bfe390a6da37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c6bd060b308ee75d0a4bb9dcc068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c44fb54a1e3be91c04e26e0e585ba3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec16857e00dfa121e011189f79570182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb8238fe0aebd19860bc35fc2b3b07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61e24aa436096ee8eac7cba54f2f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70597f81bbd3cfc546203a6f9c9256c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36db1302dec32e142377dae6e72bc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393e767097d0f1ec2d57f9f1bbd83a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c3a2c0a0c1bc60bc82d63c9463b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3d43c0593755068738db46f18cc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00ec17ebeb0158a123ded90ce3f4d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce49ce8ac76f834152803252bd9d38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e157b5d0cdf4a2014b04e4d4cf07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf73e16091822a69a1141bca208509193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc99903296b881a8840c7e985e8a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c096b79e3edecdfcad9f6f81874acc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8b9a7947f311d191ef40c62ec5b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b6e96fe5bffc44d7360ca22d589b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea9488c957c0a7e29dbb789442c4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3803a58c8d4bb44dbe7c6ac4514ca97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a010098754f8f9b06565db66c6a29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74665f843708ad6e7eeaba28f12bd5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac529ec66b7602758016cf4ddebda0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d064cc768bb3502eec8ab538b84ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b8932420105cb48f8014a8620892204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9653bd5d258421e6e8c15140f70c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc018236c70701fe5f2e0d60dfeea9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcd30626efe3387e105ccf6498761207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e6e2eb1e607f55a01f5a603e1b985208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f01a46fd02f8d3a010496511365a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab951b5844dcbb5ca1488ff26babea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd573bce210d66a1df3f489d14368211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2127ad52b49869d6603212a170e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43293fd6f2804d75ce7acb5e735f5ee1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588735cae3274e938b573da7e731f8f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680e1b855a5391be3b927a39010783215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1213e00b86940ad73399d2fe1bfa25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c953542d4ba63b3f2d90adabd77155d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188aadd9b638c1e50e6ce117c1e469218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87b58d005c94f13c96a1a4874edf53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455563cb9f7948b5b76f98ec8231164220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bdf2677fd3d3b6c8357326a9ce93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca6c12530c50933df23caaee9cd9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da0e38bb5b3e906ef002548844456223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066aff8094e3371d4d3141693b0d4ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f65574bfd1877d0449d7c9f1953d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38001c8a05142c9348824655d1fc811c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc183bc3174370224c27ec1f11133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb37009d70a19b47c4b3a4b11afab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb0805c5956af2c04a4bfb846ebcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607af73c5b8ced74aee32abb8a26e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e9f4eb9baa809bf6bb243d7792a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bf06fe2db039e899ce86d3d42c9c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf70ff32ae683fd9292d10335500a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de53c7b4e9511237bd098a5e25597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d2cd287e7e3a32971422a054074d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d289281a7c78d89e46547088170a5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed1e40174b0e8bf2bd5a0b23c5f533237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9c27f475e2ae6307f33071d6adf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836ea3f95d9c6a1cc705b6c83d2167239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a465d9c9cffbf0ad335448089c56b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b6e959d6738b46849482164aafd72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee382042a135a75f4696e36d772048242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980c99b6779fd445b373019fc48bda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3061fc0d2a510c0c4ccff4d24b03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043027dc9371c6a0a76694dd1e6a18b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399384a9766507c73611bd17a794e18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f635cd2ecf34f9ce4eb4e9eb87b3da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c2d6ba43cea23bc1fe2832064222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06b4aaf628e21021d81785b6269b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca3486a1c9fc3abd045cc35d5e84e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738686d7e35c053473a162f75a859ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321088d2caa0336a8476d2041f5648e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41803866bd61c539b988611d2c21a68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2737505af68124195e50d31064558254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45d40141f8dcf17e087ed4eb59029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a559f89bef3c4b92e7a38140f109518256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6735290529383b6eeabede105a0a09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9c45c1bf26b14676f9214f4aa4ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1918fb4b5e1505ce7cd1be798cf84b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ad62c8fb43033b77c613ba28319f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e4be6d2674d3784f8208b810405bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1541400ee89780fb666cabe2bdfa0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9d41c6499426a09ace1a290d5b64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b9d2794971b9ad862290fc2834155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd1d5a58e56d8489b87b92dd824c7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3be8cf5288b3e6637cae7c0007cc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ef11779150b77e2b61041caafb27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81a86ec0c5d746613f30b820146f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07574c38b48496bf3d5c448f0527c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237084ccad591c65e48c4fbc7108be86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc99e9a6fcd59e2c7f0eb1555338a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517129c656319bc35286649641c9701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47465dcab6d75c04be1e72abab459a86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305baa821e730a8897c0d2678a28d4d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a195136350627390e2f3d87744a914d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf3516a5ad4f630b86d29b6ab3af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbb1d1fd649b9e6a18339c4da5f31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b2f892c0b7c1335b10850ba5bbdca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cff55beee4f7f35c510b99fe9a9bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cfb15f36943b7a92640f8d9ff6d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a6ca33b56876bcdfbce22d993200281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38d172cbb074e2c5fe68867c69d05a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89bc95640f7347584f4b4401d6f443283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400d728bffa771d30e96491c130a69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f73a1a27a94dd99082460edbe1975285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed964cc7f502ec649bfc7ffb2b779b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b89980bd7f00050596cdf238c927287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415be9bb0e9e27a2c036fc06f3cad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501217e61be672c0c6e8b5968040fa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a3d967fed69e0858b63a407626756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400cce9ed7587eddaf0cc9d5d4dce1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8522aff5d1aead41b3601d96638c54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00121fe0537de7720affc77112c5f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea95b7525997dc96d5b648c4b633aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8551b2a8556a6ec34229d134e8ed8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083c3ff6ed4727ef6795a8f98b3ebc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33436cc9d93a3a8635617982002b6d0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655f2c32c719b6fca12defab0b7aaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f94edd8da3bd87dc8ad8f1b4eb70c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3108a015c33b2a40fd6b17c105e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c4ac172abaaee404da5d0418a6d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17e9258fbcb204784a2794367d6c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bcb94969d159d602bb1af0af8a9ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976e44aeb42b74c254b4c4e4b2b21f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b9661b565e9629e918f0c712c8de6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e167c5b7172db218a2c761d52bcc32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009cbd12e2847924b4139e52514127307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64dfa3035704b690aa931d841ff620308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab99f91991dd9b4fd2719619ce472d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8658ab004c31612fc8a3debcd44942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cea1f3373fcf09d3bcf5a7e88e290311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e97330c720b63d3c524d6ebac96a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0d44ce693b22ea5036d0304681bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac23fc82728587dc1d1077da036b2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563fee794c189ba4f91b6365ac3c19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c231774926519668651ea05eec20b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336fc6b83ce8198077909fdfc6d1c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281edd3beb4d72cdef9792eebbccaf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eff7638ba7702bb707cefd909e834319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba16dccc5f8af7030b9a3ecaec8a5a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ff6ff5920d669037c5aacb599429321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f061d090429fa3097344918f2218e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27979d72bac47d6456027a8b53ad576c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3468a6451ed144d37c9303af03b65a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0362d5e899d321b086f723a439be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7816ecb8206fc29c1916857d411f38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72660aaec786077341b9de077c250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10203c4b2b0ab9ef59be72acf8b155c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aecc6ec838681e5c137e11cdbfe94b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a640081c74d5b4e5a702f7c47b4aacb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc94fe3ad3102f746a90e636c212fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48459c86e09dcd30a1ffac95d51016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c131f7f20b9a081bfd8d5cc334d14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6197a3d78e397cd2e1b0b32bb4b718334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd768f5b77e67ab7a8a3f54d91de2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ca737236a3117300deb544aca988336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c702612ef0278b22081a1c829e8bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b51a2eb0595d529cdc3409825856338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57370eaf41680153f6a292c06ed48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5fba254612b5cc925172fb1d2773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724ed5182dfd4246776873141f631a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7d128cfc0aaefe7c213d4027c619f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e5a4b6e96101fe92f8deae3f4d70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd2bdd7624e6c236ea2d4e881a40c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21681c89c134a1d2716558ab2e99d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb869fe385f136e331e505965c43a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f496d0d9a18cf1a05c380c705b4904347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb89565a470718664ccaf1ea149d42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214262ce21a58a2e1d75da6c6e9601f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d18426fd32eb142f7113c8d613d5f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdcc1b5ac8275ead54158bf38c545b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34152878c781bee956fb9d40f9c5975352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8ca84142458af5a57c94bbfce737353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dca7cdb335fbdf46d2b248c49d840354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e326f9d754572b70901a6f03d301355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1741a399a643a3929690b9b63c91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf17179e68d54e10bddba9b58d321a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664d4b325d4993d595d1bd00c36b9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0087e8c7e68686dc283261fd8a1d5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d034c7450dc50972d3b4324f3d01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459093a93c2475f9ed7fb72b5ee35ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77165759211a4b751471e17cfa7cc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412cc317b0fbf27b0ca1e7eeacbe43e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8fd3a69f4c670d55f1acc4d8d4868364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557382c9005a6b27a2201579d7cef0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4320f0564c528680fc76ddb1134e7fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ba51147733275e072cc4ca7786ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c736f3cdb9cb86490f4391eb586887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4cfde76b457e442a580bc30a17533369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca780773deb5a71ed35893a8cb2a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a02312fc955753f5d0172a1e5caf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc540b75f7dbe4862144fa7478ffce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cf2598401bd8743170a1edc37cf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efcd2401ab06fced0ce0304341116374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea0827122a1b728daef35ab21b9a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653325e6ea98d7391553fc2c704cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc8b365140c81720fbc067614833e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231bf93140fc6c9c7a9d5f7a14c63d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b931777f1429ead966132901dbe3cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dff94115a421203454940addbafe5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca483584261b722b669d71339b63498381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead3f554f30d84bbc94794f0e24469382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020688a2998459a0b6f767c9fe4e7867383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8f5fd1def48eb4ca1b38198efead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740ab26bd0e17a3db3e8f65853237d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f468c69a3d1f99025a85350022bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd874263510a695f38509bf0c350f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9075f81309d8ebe67e5c3d7c5cc7b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac107eb995a1985aa7fe14b28a9d5a1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e306a4cb72ca06f82541fc82d164d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c75e8c894a436f58216026131d278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0ef08cd8b6e8b497f04383afbbba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391174111f210117ab108678735bb92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a416c72580af28c40145c7d0d9d83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf863f1b0ea522379f565ce155315b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144807b613488bdc74ffbafcf33f1ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc7a808883af7d1688147f2db76f2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c649c6a5782b2d968d29557be495398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd320772fedb09cae5224bd34bdab6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064139ebac134cc307c59db8285832400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c00765bbdf5a8ae8744262085ef6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26585c6de59fd44fa993de29e91182402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17541edb72418f3fb83749e2f479c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253fbd28fb695188be50c5ba444e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86556354b7ccd8dc6c835b46b3a2febd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690b9286a5a65649f0fffdefb03d50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9151df7f2ced8cbef674bbb98723407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e621a7d20f597a57bf5b3bc693dea5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f118ab45f161c0df6726ef49023e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca862384978b7e7355fc7e49f6fbb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db3647a219f43199803a2d3b910ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826af98d5aa5f306ea383a8d812b3d22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d64d98d125821929821413cf92e9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f1e79e8e8c9593d01513e71c0d7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d209d28345751200b23a68af0031f7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c72328c9dc337bbf92d0ffc8d3df95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182399f4cc29fcc466f145c362826340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91517e3e0ccd93aef806a0aa44fa1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa7e44b1d12aefbd25643b03928236419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2a976425fbe841de410ce7c6986b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f78ff19d3996bee0a0dbe79feef57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bac5b96504e232d56184d88cce7bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f35f46d81c8805369129c38f22d30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652355cb9ca6a9f0f3a7550305dc634a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac02b3d40eaa308ce9e559c2f4af6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c9179dcfae10e05e447c45c46675426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb09098f20a041ce911bb938bce65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5782729c75f3851f1ad927b86c30460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05805b3005678bd2ce564b9a4ffe62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7d22890e076cf161ca1912a2bd6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a7eb4cd7685aa4adb66fdace05612431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd05e7d5acdee7f8673d8d8bdd5a3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793b5d3e5812c4631b3e82505557755433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40166927b2b9af6578d8c9c83ea44ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda2d705484136e0a3c871cfb7b571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc023e341ff164a666304759968f77f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e255f9a383fdb43d98fd66f502d2a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb483cf30a7f40a5431683dd05233d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4859fb95e1ed26d7665d8496d7f75f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310f625135561c7290d27b4ad23537440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589a1f3d27bd0d812ae4c7b4dbeb3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71abfe5576453b5aba4b0851d2b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a70cff74e4738a55fb9ef7b7d8acc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003902cef843e23c82d30f3c962bcb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0de5654b9e3378cdf8fe47d059e0ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec776716c28c167c7a75bc6f326a1d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d0fa6c1421c621c153511c661afe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2676dcc104bbe1503786545f00d92a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54230afb1d6b9002c17a2b002a5fc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d04cb735aecf6b4b85b43369dfd9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3f371f338f8cb012ad8a19528ff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02cd9fc160e91f7d51e3b45775f853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a41a377a69eee9639ddd4d7e320c5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96fbc5b1e4bf0b93d3d0290b01d781454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6e0e689258c7e010798de9d5a6cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9dfed77d621d1eeb679ef782a0f59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd291af47d1e9c18310cdaa0dd49f49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a908a52d09abb01efe26e8d7aeea4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0576a3e985a05b26a0534fa7a34f61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c224d5f3c78fc8545a586e5ada42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3dfed02e258f9ea2cd53beca318b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc5ffa1b3d1ed81850055b149fdd98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca905bcd7a1a9b500dd9a97e553b55a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d537bd077c7bd24ff7d359e72e51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a0d0a01c02579709bcf802683862465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba6404be0d7cd19b97d6c5c55b526466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f817a12c1078d6356d90d70143bb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49533d4d9ad89b033f1ea14ad9f2aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59972e835a7448576d4d0980194fb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514777222ae28fe963b2e95cbbb388a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331031a53f7b908d6ece6a30938949a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180140f23afeae2e3f288784ecc55082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2f4416bcfeb5c1f1ebe8d858f379473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef76fae4e4e1cec44706f830f4fd6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8dbfe79966b7a1989a68b72c52e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72693e9de9e68726245feb67b255dcf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899f6c9935fa099f97e0efab85480a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a06009aafd73ca44c6a12e2e2db1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9375c9e699e13a38d368bcede692d88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8164b7645b77b79ecb32a7d96075181480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bf337df83a835320ad9a9ae60304481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e57d086ad8626ea99ea0f79327ec4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c309600746fb725d35c80beb3e5b09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9410787f542cd82ec02e13d5c6aa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2698659fffba9196211e0e9eff77c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221cfb53c799fdbeac7a1a0af8fa898486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfacd2d72ebba16b268d25cff04478487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61535ea29f460a62b4bcded345e4020488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2440ba6b4494c25ef78d625e575572489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63c987cade7bfbc86f297db4f1b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936e07d512085be763420cf62845f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d271fe26868c8c3aebb625fdc7a6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3237880aee1c3a9be5dc9185011ffc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa701bc5711310ca9d113c3e8d08be9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c109b30a9b29e03f51d1a3ee7c6f2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea05836ba30cd74978750e55fcff2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409dbed2305ed3c269a0f0e3c4794b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa633958f34add86383b9acf3a20f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2712c2441df57759e6699e78918f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22075b97d16df93b718da390f901d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eaf7ab0dd257a62debfb575dd38fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160259df69bdbd8a00fa3a367ceece3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc9ee4f49b901ae1e56bab5675cbd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b961b7072448e18236c2072d57e817504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a189548988350d4e4ce8c5db1405d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1961112f153e0329183cd4acc65cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494e0ebd77b100f9ea960dc7f7debc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8d6f1711246d9005d01d07052835508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17bb18cfd58c8203cd826533341282509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68422b7b96af13e8bc84187eccd9ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff672d4d5b2af96cb4763638124ff4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc483b059b1e4846d5b2e9fde689d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39523b7f2973ea74842aef5f58a1a56f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031f0bd7315896aa9e3e90c04d6fd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f4f377e38e88f2a27bc88e1633bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6bacec93346ce6fa8e792f52691d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765e33cbfd5aecf85add0e9df3634e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f464929cedceef7ee7f4da1c586fb32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b1570988fb2c767249c063ec64b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7f156c59b346ac83fe4bd71aad83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70fc908e6e0cc32722a50d96d46cff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d59e2efd1f9c7c06bacde335258c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda33af75206bd6280aa04ad72f55ae7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f0a84beba0abbb604c4907c50a81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e704271c7052f78e09a9c6304ca8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ecb80a4b6f53468eddf89de85f8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9998da397df7e94942503a4e0d4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658581cee8d9c15614dc298d27b4a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cfb0e07e92ea5a75969199a745bce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e96805bf77365d985a6da4818363530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d49f7bbe54b9e97e2b6fcdd2af09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e63bb904e2dc7b9d8529db24a51c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf64627e9e2135482453103b7ebc19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca52433417bc7902f58b51de5dbb02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bec8f67107eaa6e43f770872c3d0b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7bc86b407a0bfe496c9f4f9796f2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d17eb7ac2733bf1f2e288e359154537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a2b80051cd333b6a48449d2c20bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d6293ce009f7209a1bbdcde29c6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7a261a72a7c3a208aa09a5d0e91a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d47e4f8820653bd1b8fee1eeda3e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2efa10a8f11583022959e01e60882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6169e84aa33f7da5e5250d02fc339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98032e1b41a653fc59b04467841389544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c34f765b0b84f9bffb5af155b3a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae6acd1fca86bcce1baedfbe227dae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092d49039ce90b70a8657d6f701bcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c12a5f72d86b10b911bb397c119d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6da01dc2202fd2290480058a3687a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d7684bb2656fe291513a4ea6d6c1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1e24b37c4d11d45b2ea7b87f21310551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf58b74115e88c69c8fdfdd491bea3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157972b81bedbc3f0bc6776efc591e99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3910f9b77d8c78c5e765601ba9956c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625978635cd64d60dc7f189a933fffc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c88325517aac0f1ec45fa254e43c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200d78e0c0a86f2dc86852e0e79cd10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a1354839c75d3ae8bd03e77eb25a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9941a634a2c8ca1f71a2873ab46168559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65727a889c35e04543e7a11f946dc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd280bf8be9dea45dd26a12ce6efa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837d883da7d592dbf448285cc86246562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8ef5486c827e5aa8ddce63a38c16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123407c6a267b4201c65c24d0eda85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0299bd0b8d0d453e0b612a1878d57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b1f51329e809f4bca18929d2f846566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580290b7b13716d43807450a6f34d38b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdddefa212e955cf2ac237eab490a53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef690e72bdff75f328e3e1688895a6f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa752606dae616da98b8918802e5fb4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b2eccdfeda297e5a5f4c76e8ad34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45629d46496333e234f22ba32761b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7164ade4088cf0a8acb671aeb632fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c57b9b65c46ce2ab74394c6ff289574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2128c82ae36432dfbe3c78e8a2a79a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa48cf80725fc3f7fa995092446739576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9543b5db2f241d934328d090d0842577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a49099ffdb47cdd07ecf81b50968578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e648657f706c76811c01a7e909469579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af3ca9fb997660cdea0045d4350f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa893398aa77b0814ae23db8404b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7adde34645081696fbba849a8e5a53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d687204c713a32624e32da9b635f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6cf0e70e61b483f00113a686b5f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e985efe28f6069f5ff32bf8747fb3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5555cc840628b6dc29d1d3381d57e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df7b009929a9175e675b57f961510587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894a3e8db1212cf7e19e809a44072d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2123b6a5a75cc54380f27ed2a2b523589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733ff474a090f21492bea80b74161bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16930e441288142f791e8808b9a5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e878edef8b4aa3c3bfcc29c8e9ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d43c585c2c2b181e99d840e4ca30a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e30a9be377a7058bf7b701e59911f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc78411e527e47d8d86d5625c7011a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd0de7ac284d00fec59a6b243d857596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f25a4c8fd8930ef7024892ef282e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf79f1b09351105256973611618e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cf316d7e67b621368944cd4d5e4dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986045b72ed25267ff7e52bc40651ffe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b208fbbd15d51f9329a2891ba0a62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ef93825d6b414ff217e6f945e087602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f666741785f1ac6004918f5e1b3745603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58deba8ce465b96352562a715c550604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26da053d0afa05f6f6655e27ec8dd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f83bc27732b3f0a33af7d15e3d1496606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938a8c8a19fa8afb5890b4f5faf2b55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f80852d3b6b50242655fb27e54c1ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266224b70d0ee5142bb19813c3bca0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac1f17fb591f46ad5cebec1d5be8d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43dd7bd811ce0608e58381590950dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4060985488ee6b779477d520c8a9c17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bcc40f68fcea5b3b4b561254ee771613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28c6ad71d6fd1a19c524bba6473b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210f9060260c48140af1e6079f00112615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0dc233cd846432605391c016a5dea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff2eccfd5cdfb5550c2fc5eb11865617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69881ac8cc55edef48e81a6ec3ed0f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298852c42f253e19f4711c5e36b319ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e74fd02a20df9c2cd32d871c55c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bda8b3f24f54d9d5fa5be3d097742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec098be11ae4087eacfec1e02d7a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314acf006fbce1f394e6291af68f63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cfd1d018fd3e14ce6ec6cef31dab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1a32b2e2245f8b818f6c911f085ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de11b0d4aa3253daa9a18986c9f0ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b559b14019329c9fcbae4ea445ca66d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1ced69f373870997c6fbbdddda5fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b792b89311daf699b18f11a9e424629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448700a0a2820e0c9cea8d542ae9c03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab069d912b095623d0345e55e9abad2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a6d88fc14e71097b66f44813f2f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c74558706dd1f555a984264d0af0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde018942739e72ff5526b8c89e9e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3017e4d1da360227cf343f85da1d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06095dcfd9342768f95332c92cd5cd17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b95ad5689da4c5ef1580b8debd5140637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff45143f8174411d341ad2c5819d560638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c33aaf8d1026cdb3e2b7faae4d01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77efce00fb2a44fe745478809fecf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ecbfab83fcca00092b60ed229ad4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab60c45baf2c1f3e0d3e46d8a56e18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e840fa21d8d77642ec3c9a3fe48bb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ada48a7646126a587e98a5f27a876644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba4db349262aef03cd90180c82cd3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8974076bfde428f8b9fa25d296ad646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcf07fa2fcb77b1c519bb547432f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf136d609d1261ac32bbece2f21572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe510629e115348e86b1014d25a8be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b110ed1fe18119b299457eecaa2b2c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c283c952e9c0ccf708dda3b9999905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810139131b88af709f7c218e324a0036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41dd29e562b1ed20492fffb5616c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba618f56b02e6667f39f5f4b8ff9eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f505e2402de92731ed00c0fbb3e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef694bade5baa9829ea94c2705e9ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c1f0b6cd3afef5d2cfded4f7d2f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6e799073b028ccf992debd670bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980111bbca18fc5b2a8920ec6ebe745213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f82843404daadb10f2cc2fecde36a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216211735e26ad8b5ccecf7d165c16f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55482a22e2106eaa4e8ea9df2b75ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864855210b1c2b65d9c56bcc12dab117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83956e6314c8bf5ff4a3b15cc9b64e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a16777f64d1f2a70291c0f6ce6d3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f088a8dec001561f5e9c6c4a94d26f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500deb015ec16f6121ef4d24fc7cb6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965bfa11034fd2df15b156862c62ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a5462b545ebdf6cbae2c8be01d9f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c047299b734ed7c53ff450700209c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307a9a0bfc6e0a09c53744525b584125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729b8af76ab6977e58127efd22d5b5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15985749ab4cedd3b8789a926c4c8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e843770c11eea128ef7fc417acc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279ea505fbb6f7f4e31f84b4cfa1b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f6a3cdf4eef3be4b583127ede0fc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e82d179014634b6fc38d65daed9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddd763dd05c4ca87c24d3ac8701d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fc3595990a97956184f77242f05ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209ad1a0365c4b0b082132ace8b71034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cdf9ff9e3a71fde52ba6d6d924ef035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b18ef9c4280386c5df083a697fdab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294ef7c47f46e7f054256ba4ae276737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c61020c506001de4ef2345d00ee8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3747769917d1c9e9c5b6d7e34ae6e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f204bda652bcd6f6109f604eb8ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e296fac831a4028556ea4654731b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80518a33babd77de49cbdc5eea3e0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0bab8be9d4abc402d59281e779ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b7c127e0a1e12eea44c046eabb0c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b611acbe70cd5f5c4970b39b5c7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256fca9eca28ec391da81008b3fbb4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a98a71649f700b98bba00f4ab71747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd7bd37744b33ca662bb36f87c80548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388243b6cc14ea9115acba14d05d40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904653146138002a2661f2c68bbb603550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378b57ae052cedb8b43d4ca916b71751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844d20c7e4b7520622239311d7cfad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef945d182964b07b796da989bb5fc1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff6fd3dbb2ceeb12a46d8fb9911cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c8871bd74ae4e7b5f9f3a2695da2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fb701ff0292a44a8391021e14c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d6fe6e795393475fe5de035d28b3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318df5d00e5df5ff6af6b51b41715b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a83808171015c9b05af806844c8a7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9072469ab0dfcfe1eb7bc2d4e4d273b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac283f17ba424e37368099494afb8fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c7a360185d4a1b0f7717624e79acf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30bc1f13dadeaabee5d1ddf205d1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ab60a7bd0a92f3b30f243547d99464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fc4396d02b7b313f19a901fd7564565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf256edf03f0f77a89209d861fc987c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a1bef3cb464f71219acae68c0dfe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd5f7b0578eca56776661a71fa02068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577d171a1d240751fab8c29338c7d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689249df4e9792aef685cc793437ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96eafd499a78044700be8c3cccae6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f296750fb0fccf54024074559111b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4a360b38eeb5fc4aacf4ba0121b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c4ce4136c4ca52bab24a474c616b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7472030251bdd3e60372b5842cc7ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da608213482e6339a20eb28707ffa0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8fc6612f0cbb87f146457c9ab5a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f444e5976e6ca5aa13fe36128008df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d89132ea28262416423294ecaf7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463eb629025084ce237873bee3478f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da09ffc35a6f7881cdfa0627ee03581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714707afce31b0946b57e1fb8e907b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546fc8695e7321b72216806bf30e95c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d25649a98bcad2ba11a8936068a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18d482d44931b965a283c0eee1e8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de146ba98fab582a817c454138a95eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c40d848f84d32d048aee17d2a34287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301259bf4bdf20b3e8aef1479a7535388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1706323c189895959e621e02955b9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be8ee052dd65b54bdc687de24e24290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bbe32d7fdea3a5f986fd2ee0396491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238bab63006742f4468d0d9523255992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dc028db62401760a02167bfdd04993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec43e5e8d2ccb22ba32b24efc2726894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7b86ba0092a77af3c7ed00a454e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010806469ee89d8dba6d1f828f25d7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec065aa8f23b7837727365cbe4dcea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b5e500c8dbeae697ce053219b90498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775194f4569356fc1c702afeed8977f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4664ba8b97e0ce8f4e93f299eac7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcc26d460102e72fb84fde450328f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79951c1ce0699e849289a0eaf24e5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ce5671d653c21816bb07b465583a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d2366aa15848373cfa6b2fd7116c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769eb3a174dcb9402714930c7068a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4ddab6b1547bd969cb981673725f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072bbeb25e685f2d3b2c87b52303cc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe3bce3e29c2b811f174a7efd3e0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc8c9a377a650846c69102f5ec3a78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0a872be2366925d58e3ecc61bea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d042d6b97426fbd51761e1898f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb491b33f524f8c4aff1704896e026112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d83802d55e7e4294591725a47e57c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf148598ef8b7c79e05f35b8a48433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c8447c0fe676dd61b27d50fdd348115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07f3e6614162be1503a393b12b10fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73d67ae9ebaa40e624f6c7b93fc98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3287b0e045e214dc27c46dd97907118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b02ae852072344bbebd3e0263b283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b7fed1326beb8bdaadf9629e0aac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1a87bd2eac527b3d03b55639761b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e98068c4314a305785bf349c305ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba8182fb71717898daf32cc42f8594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd6be66436f4120b15dc6b3a5d980124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c1760dab6ddaa15f46c1049b81b7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8472021f2f5e2c6825408d321507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da95c821fb9430e4461007464bd3da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e81c155f0629f67c96a3b8fb5526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2efdf41490bde538c3b136dff61ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa9cae8e907e417c0c7c430d7e34f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b190707db3633337a5d1205f790f28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c102eb64417f1149c95fecc63808b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487e9b482fb8b93a38af1138af6c7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f0a65af112148b52d1ed06f8f7c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc714cf542070ecf83d5f6778a8a40b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d3d029d11477fec0ac52cad5f0897136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824322e24b768b273ab1d76690ea9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b94220347515ade5d1c7b7ea764a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb8d3b689c4e09ab5682a634393b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e2ce9610ed05141669d36c24a5faa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455aece01630ed5b605d9db384529f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ac1814616f1ebb82439ef818ad40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835448fa14609d2987cebbf8d1174c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cc845ad3e0755a7afea4140ee0e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43edadbf420ffe10aa64994a49686145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ac0b6897dec9ae0e20c843768e2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3880e03d0dcfdc0572f6f32cabb626147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f322023410d306518dc359ee4a6085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5f90380ee387a85895b9c447c0a92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db81dbe9f566f5c9aa30757d97ea2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3578c5047e496e266fee842e845d26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8da951574cf759a5f4839ddd0f50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b42697b69993844c376fca6942da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45870f4403737f0d9236805a51ef8a89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaabc879f6c140db750fc6dd35ce80e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395e446bfbdeae1dc544233b9aef153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c4ec2965557465dd86ecd8138c86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ad6bd9efe63b763875e4418bea56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb9de0731024f3e1960b1fe36707b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405110b694d571755a3fcb568b7331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec90e9815df96df699c0ccc841053fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d138fa185ddf2b220c960b7ce556d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc3eb2e528a4f3ea61d8a75ac827d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd747b238fd169feaab79bbc70bd3c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6ba10b11fbf4b5dea9ea2f9d2646165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bdf8c73bb9c8aa15b805951441ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be5c4ad1c3e1f2d33947786d8adb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74fcbdd064dfe766dc594d0c144f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd541c70a6f83beaf0734644d50f8ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1fb9a0f91c16f45b6125dd97daaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021157246c1ad2017e5831e7b89f498171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f43d1acbf6e79621a5c05e3e236c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4f99c801d8f0ba90971af54c1500173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e0e242f3c15332a9468c0b8420fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba173bbc69022c603b73337101d476175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae60383688f772236904c79262092c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5f4c9be92ab5d0968b5b6d924c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3666238b255aeb35c47d981f7256b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15932019d7d4a5dc4010e45ccc68a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e543a9163f8e4593202ec9e96ce6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e42c0e8930c12ce9e3485487311d9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4071e6f198c0b219cd432dc7fcd1d01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7ce690f95d0a26ae5fb68568244f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeee38ca5bbd0c95a81423b964f8e39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defc9523bccb7c53467a7313e0daa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef87d76bdd1e66fbb4176eb714ffce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2fe286ecb795e5dc7ebe61db8d7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d0ec667064d5068789f163f577b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc072458e0579a16c24a7eb9316f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2be02db748a1506f8f2c82e07de2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe2db036b7eba177a4d1724dcbbf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a16b35edb1da17972cb01c886e6e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab554dbf61250a6f69f8b853167602f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c1d26a14646defd807b9da19c547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53a2345db4cc8e11d1abe19e0adfe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e0ec776c249bda5c755859789278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c19117a6d7e1fb8de44280fae9b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90df79184756df9f0fb5e1d965a39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bea320060f9beae5c10796cc64b51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9364730c4d065139fb8a1b0f1009200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a354d84c81b83cdbc2c64ebec84d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf90fc23c0ec6ce1e7d557e5488c3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c4fa4963cf014af1b28a8e0854d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af3ce1c8ac233a74097deb5909f9c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0a3c29f0be9d28a376732f663796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b855f80aa7b05682bb01d4567df86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa5639657fb6461c9f144a602552b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139a51dfeca87acc611bbd81b0aa06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5004c547a5a7e38958ae397d36cdec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a6acf7fa9872abb3d6c6904f2a88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72839dee4fd72c73b755f62234c442211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dcde3e642e8d26724071feb0115fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984eec4dc428ef8d7e9356153e9f64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e5564e76d7e3b50a1e93837d3b71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c34eadb458534429ce04a211aa53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff00e6642cb31380178b034e3f8a8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2f8069f5a75d6a4f3ff95e4b4d75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d165165cf56359944c6309e6aa8dce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee16b1b5140dc15f1ba4e0c06aa73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c6639e8fc35f4a6909976ec21f08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4789036bd85f06209bf49afa05b244221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054d0b8985e43470fff88d0abfcb5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddca810e338c70d0a2b2504d9739f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b060327cae512f000370ac8b6e7b5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8fe010669640f2e59f724807da53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d946636c4313d6148d5698579aa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626148f2150be27e7591ce79475a34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd6d3bc4f977b37f876729f04012f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952f961e5ca214c7dbe95864ea2ba7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e45b6e4d967977686172012962d6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10c6dadf66c30119dac6cdd509459231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81416e36b8a48431e11c616ec1fc3e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27fc9d1ae2b6f7b97819cf44e5e841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b11c300bea9e6b9e3b56e1cb4803f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffb061577c6caf5f906e2e30dbd5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb432a829ee0b4c9b6fae7cd0741d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bdd767ad763db786c1e74f3efec6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8cdab960d23d304143c5c15fb8857238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12005a7498c1f0ebf22d8a33a22161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303c2cfb74a7157b36fad2b47dd2a1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a3ad886b69f4cc16d8f4ff4e5ebc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e6c4adbb0d0647e41afd888112b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b945eed1e477b2cc36cc92d94cdb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f89b8d997d4ed82c4c5892161ae30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f49f183c4b88ac1f172ca895396e02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a4e596110ff6d46b8ba1b6f308d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856520fef5b702c24e17cbc15f73710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b5f3ea9cf85165937e18426d97f41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818b5be409d94dcb5b367b312123d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac0aedd78175403a80b4d5d4c2f31a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc612e3ee0430693baa537bb7d92e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8ff0f7439448a60ae15ab30b0e69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf244e56e15e3e54af505a300b7f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f424f4535e42331b941b7a595595254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb66eabe64de5ac9294d88ae0ee8938255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c1fea01d3b931b73e2ae81db620b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2eef5c03cb08ea548fd044414f35f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d381571de0cc6a5018afa80246957258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0828b6648732ab26f217776f3efabd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a58e17adeba65e2d41255cd71457a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56ee77e6903a75262a652988e1d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7fd198a13815cc8c075995072464262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f359ba4e2f3651ca758f64bceead43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e54be8c55c7332d681ecfbb2dc8b1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631541c46fccb9721f2f2a9ec86311c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ddea38b13457df0076aa914b7816f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0280c388727cc59498f3071f9e2d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900d9c16e1fced4fd1e85c6e4d42f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4d2a827ce3cf07637727fdde625a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5720ebece0df4d24537a3984742d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95a933e170b0db54330fe08767e18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f2b6be3a0a2a31b16b173d62f84b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d06520c1dd567b10e2886e5fa0caa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b32c7e282b38df822fb39c779b72a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c086f369892eb3342a7941eb683a75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3795609e8dcc474378b8eef470f76f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc631b55adddd07dfc3d42bc972ec3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948e0114796b747db9bd15456c5baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f05a4b5e1b62126f392a33bb1596279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f79094c8731dc08d98b626f919542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca537096e085fa93b8367a63ff3ac4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d793200ec37d28fc70638810a42c68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e5fbe43d8d048bff886e9608a806283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f073e2512f18e9f88a32fc216208381284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9dc3ac6632dc1b0670aedb86e656285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44f00bf452926c52e79a1351210ff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095dd5d5d8bcc1fd17a39f06878918287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16a02865a811e6c708e55117dfa0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a6a3476cdf6d231b23584afdc4eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1076b68167f848b0cefb0dcfe9983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b64eace697955ec2b36391280f9a46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00a274a37cf077ce2ec19f8ad6aa6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e822aaa7aab134ebcc4e82dec6d2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37400157edbe64ca4afb3deaf5c36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ef62ac877b2bdcd9db2fed772e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b8b1252a468e1adfbd9852092081296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfbc0b854e467036ad999dd2898830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78eb5d1b18a2b6840c90ec25257cf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf2caad36bbdb04fc9e8f676dc8d7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94732f7e9b61ee653d24d1f0c72de89e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9a34ce0a823aae2553d4ed77ae5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372500bee64695a2d80596408cfcefed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f55eb0c5c223c9c1a69ead05663744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d51e59adc41e0ad8995a28e957915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac986f3f29374efe2bfaa0f08622a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e819f605f606d242accc262c85f0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb90c82855647edc509573a7c12cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a622a2965883598f7e3c91680819308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd134634ba672409cee72b6ffb424309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1a8a26824792c72b5695007dac70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87eb150241ad34a9d6a4e57926442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d33f69f68b6b052a1028af00c362312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c763610280f89fba4895873921c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede809dff5f4de6cfb7aae508d29595e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5f6a782dae54c9a8684fcdc1bd4f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e7773b829c17c83aef67bbb3c8a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de40f8a79007cbd78ead68863c085a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b696eb6045e2963e65c072f2ab21d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b79e87dcc36a30b1ed67b3168b63f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a08039123d3b7393533001ccbb6c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28428db257b6b8f50924fe7851a25fb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad562d4b066c06ac00507503e45e744322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f2e6b171e98dfa68eb6b31392e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e55639821e8cce4a74746c4c15a4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c766dc04ad648ac4821826554aa60c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a2d617c77efa0a072d7b07f07f85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a77f95eee7856d1f973042fc92a57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c27bd45dd79e903592cf1d0e54cea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01df60330bae96a50dcd858c60f6b18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802c9a170426283c8fdb251f342fb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67b487951e95b81a1f26de20714a03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b627339e0b2eba6b6d228b54f09251332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb9e2dd7d21abbb42c4b474de0bbf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf759cd8fcc03667230fd9b3350eed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dee3828bd7a9c8aa06ba0a8940668335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757f1b7386dd1244aec252bbed9a65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a9a0131dae47236881935cc6558a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ebc42c41c9d59621e9ac10ce93f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765bd8bb3060dad9cb7a8aeacc466b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4d6693f31a251b6acc8cdfd52296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa549da80bfd50536c492c2056c439341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4abfaa3778a75bcbac01db52841ecc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854b92025ee788fcae41d7ace231fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfc3f56f5511d69472eb46c511d66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d67c75a3afa868bab8b899bc02dd2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52a2565952c9c4c81181b2233f04d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0fae95f2d36ae04cdc3c7be5ebf68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d1cfc352a836b64d51b47bd1f1079348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dde2d016ccc4dc13bcc5d721aa4e30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b60d5afbeded51819225a04a71fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777cba3c5f0d65ef3c73a210be2907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105ab87064811af56e1620138d304e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2791fd9f5cbf5418575ed0c971f55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecfb99eabdfa14ca904521a2aa684a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6815e2e3235109677425341665f4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f947c2c00649a85c9bdf20be5d1799356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee00acffc80b5a1544c17f47987d172357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea7b1d4edc382cea1e2f226bbe137c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1316d69d270ddea61e349d4ec5c764359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807e8de1417a175c5314158b4d0f66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce90f61f6743821224e17fb89d8a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49817dfadbeca39d946813e0bc5a94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347b6814980efb66e7dfb350f086fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057e7714a2dad4baeddd259d4f3374364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89a34dbbb90b665e137809412aac02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150abd83e3dcf5c2a6a43611d2d49dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06251a996863d33a630cf4877dc0b204367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6290976383564902ce89c2d77a91877368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86814f8a2de9fea6d887b89869a00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dbf45ad8d667125fb207b7f74af8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c81f4c0e10aa529e926188ee6ddfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969304701dd28928bc4f49075fbb17ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c940a8303c21908aa91c4545bdb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab06b1e4d7bea61cfa8ceadea88219374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f49a835d881e9974298bab1f13b9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c604d541d8def7bb9ff5623b7551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5cb37698423c05881bde607c4e31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe43156e29afc2ff3363276a3a0ce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46f636ed2ba9e1b48e01b0c2c1018379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9936ed2ff3e056b418b50f1cd77259380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d6c74ebfec909cf6acf9b708440c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870742c8e75cb09e26eacdf818e8d804382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ebcc37b8a3828c5831010949b2692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5aa6e73c23e7963278391b5e4cb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6efd05f818b8684fe068304159db3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72964a18d8f813d666096dacb4189c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596992c033dc38c9ecd174f5108a4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa38607802884e2734c1a0eb7ea93dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877b646e4e2caef16d4766cb79f3fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd94588139097cf1caffa3218a6bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c62a6484f5896797bd606a976da1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d472284947085453f17fb083d0764f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651590584347e727b65648b08862622393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb310161db23d817ba02de8f58cc83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0373438d9638c109d04b03dd0de40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72330cb872875b61fd6a0521d653e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc43bc516462eed2cbd963cea5071f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e13036fc0c3d223f16c350f944fb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680d74d913d8e62705206f887f9f5c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864986d7c9a2cf38a5704ab8f791deb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c4b4414a108d8499a25a6ddceb63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e67590ce2993e1ff3690e99d287c15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85042d99c1ed83759f73960f6d1cd1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2046eee05d00b8800a8fe70144b5915404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fe5c1cbf7b1a163abf8b15490d969405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b734f32a1c51e6cff2b2f10314bc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf015ff7c79c5bf22e0c4c2f8012c5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3735b3c6774cb6877f4019fd15597408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326a7da3e7cc20364d75570916ef7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc693d4ccd4c40bea204d2063cb45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8dc8fbd8dab54bd70a133c0ae87a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c19d660c88f86c8743a52091bc01c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3789cfbc051dc180ec45bd39f67d58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c573a1ff3da8e62fb33b54d2ec14a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d1ff6309703eb29d8ca53a2e8498415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f8b665994c1ff7a2881e2a6f4537c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f19cd537884b19ab7721abb829d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481cba37bc68fb9f655e3410bda765418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967fe262f4e18f70fcfc1a6b446107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f82ec38faaf81518c66de8ebf66f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0987a6542c3cdf44ff9576097e1c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8012914e0f9ab2cf0e5cb71c5db30b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa932397d4f1c96d6f6bfeeab9465423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd3fc1dc097e7aa4d38fce3adb723424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa4a0a31a1459c884d184bcc69ebb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086727ab5f1446ea4f83ca24d0fb188426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e140c72e6e2eb79555c3578dd3b87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8965f09f78ac1b90c2caf7a8d497428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afb1a2504466e26ce434b1d86637ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cdc8121b360148581bb5e8ab4e1bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0d9cf7ff3e46445d6ba2cd880350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142d7c65cfd40e0323ea2cfd709f5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0faa03d2086b64b285a9c5a01055f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea6912ebbf1f5474672c2c0736a31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b940a2d03ba15fe50f5830f16e50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101617d85030dcd8d6964835acf665fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82870c9ab7b3ec10ca91f08ad7f69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef035170e8895f5d111255dac8b4f34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ebb643e3e2d7ffe20c2129d590ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea4bb82e245d5529c3425fe3795d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313ddf8f9832859018785a3a7f8b00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c299e006407f73ad3c0ab1ce3d0a3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b9955b77fe7f46ab973ada1fe89c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416862bcb2a1a4cccee2db0888f4cc3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07271d4e7f46ab86136dbb18cea8b492445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2ea9c808a43fc2f5b3292aa686f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed352fd12f9eb0115de0e46e2437a9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8a9a1570a994ffafba899bd2c521f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bbf0685eca2e94ffb6158369a1c65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a777b457d0a4aa6e68a3c7633ab54e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671bbd4be6902294de940a470a80021451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba70b25dc99518bc555b58316efffcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b210ebe3058e3ff2adaf11c85a3337453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b04a230a6eef144a797c17c7b7df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2225eea3ec81a1fbe05c8e2926bfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a1fc84df9a356048180564a1094bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f8aefdda9599b70af53d2eb2d1c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc8ae306f1e8e7a838ba821ddb4d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03247fbc292379e8ce2f7599f5a0dfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4555d42f7b556bc909b18914de20f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00a002d47dc2d4351bbc436e07db06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fedfb01e339895e1dc6c8d529411f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb0fb569b62481cc1fab096ff18e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cac6007308b6404f122f08d0f6f13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8579b9e9fd5dc810abe61c1bb754232465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d1effd1ceb69a9e8984ba3fed54bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784b94601fa00d181db8de29a8a74b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0c45e19fa3d2904b1fea29348518468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0979de3f40ff571464f621d1af84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150365c21343e466008c81e9389311a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887fe33697126ccfadade550c340a77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdb72fe80c2baf116d791d6650fd9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd83d1bdaaa16fbf8014da5b78582473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caecdaa6db954d5a5df5be2a696b81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481daae2729435641baad4e554e22fe0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e505635e71b5f8c5d43d47eb54ddf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6c8f2fdc63273062ba2a5489f6d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37d7f65384cffc5773f01c736951b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0043e812cd543528d344ae28072e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcad1b8500baa8849196a0f8559309480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a39b9f3746f5a3c1917b9061a4e80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c8d282c42c0840bfcb30aadc26371482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc87c190bd206f2481d4ad539654c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f253eaa133f365ecfc42dd68336d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581ff96ff49e0cb7b858c6715ae72e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46689ea2c9ca36eb9f663f7a10c6da6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6a2526271fcc5fbb9436b12ded06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760ba76ac7a3e6e53be3a023b857a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db93b430feeda9f64c529621434501c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf966c999481ddf675b4584e4f1a2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e82553c800788f7146be842bb52b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d4e6017842c0de1d2180b8fcff06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb41efa29c6765f2c4d3598b8f9250493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e6425be955ced27add5565aa37dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58793e229f665845683fb2ce6c51c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae403ab7ee5d6a29c265193a199fb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880dc6d338bc2d087c564a21a2183b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ca18c3ca468e7b53b0544981c221498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdfdc7467d7588338f8ca26cde292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf431da9be7f07d1a6cc9bba137baa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916042e310cd9cdb1421793f18da5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbb5a92fae97ce6195ba654bd0731502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba73a42fa5f05f4c1d0869e8a80699503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c15c3c9330a91a9754b5f2ebf43c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d764e57ce413b4cb25cd3229577aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8f992ad206477a9734a0b0a5bb1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ca55e55a1c2c39cda3457ca36e336507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ba20534d7fc3f68b049e39662f35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb814471b0294a76e240c78b744e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d107b2c061c1fb06cafbca85819c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed859c161f889fc1534b65f08e659ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75a6fa87b85f52a3ecb8c40eddd0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fca1798eecebe1bd6fb118dc983a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b9e3f6204dadf53135542dc2507a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125327e92e7378bb9605a0eab2cc142515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e47263d16c44bf10bd3b2ccaa03ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd27e43cf6b386fc196cb0d6c65b9b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180406b2de80833b6851160307be775518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d49ad81e48e76cf7109432aefeab7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a730fcb7d29f862cc4552b1f794939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d016b07d76112421130fc0d104ad1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98dfad293d3f5f5dfbbdf14037c950522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e5ec4e3f0a9c5467ba5f74ac0d72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91b1b6db30d9dbf4a86f4936175638524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea147c2b3d48c531d0cd7970976501f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb17a23f80fcc3b4fe0dd1bc35e33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b026944a2ceef5c98d606132111c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e9c85c1c41e87c4c4915abd62f24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fed4ba9fc5d37fca972c62854934529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701ce11be884998c33f3b165d91e8bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae7710c6b2a8f9331fb2cbb6a6705f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4c3c8f58a0d7321fd6c12a2bfc495532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f164d348e574a11f96d5ec150aeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b4876489ddc17ac62f8a224129d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce327378d8a6073f9801387c536d45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18110fd2d27cc0b7e676993ddffe84e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a049bd547287478762fabbb93b9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53e3bc81a01bf50963539f4cac58a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f9a298c547c965dc3478b507c0729539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561b4e6ac2374b4997356ec1f5c1621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d58db738d8933d164611553bedaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38696a56144ceacbb78e19349e54c47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993f18a32576b9003b548ed61fbd3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c1b0a011619d3eb13ec62a5e9776544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44610a1eb9d8d985c57842e6c13256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597866479bc9344eabbab1f2537357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6c51c2feaf201852d76c7991d037547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fed3ae4caaa76bbc8e184bae14c1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c7ea74357a24a290abcaef7ee77ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ab4e6eb2e4b9c54b7907caab49dba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572658c3ee484cd0c72b7e1f5270c1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2061d22e0548a67eb6f2bcb2ccc786552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d072016f39b97ca4efae2c283772553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01cdcfef19da0f853a14ce38204bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b86c07e47a71d9b6e44cd7db2a40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde1b813fab4c695ff1e1a6d5e85c5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e5925234ad09b8d0889973b48a95c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984aa654c9947132c71ddd9e77546c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682b45c3353e16c3ba521ea2aa4738559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628968f846c46608bc247ad93f5415a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc85a5f18f3fa654e4ebb21d82b79f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f26baf435e006730ffda5dc1b560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474611040bf167d51ea2a368542be368563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea65dc750026307d29c22dd2a8949564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d510eb4b2359c271d7981ee3baab51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e30aac8db68d965b219d3dc064a29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b78f7f037db28a8424abe0a64f533e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaa615aa70dddefd88f265d586223568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9066d3b018aa279c0499ad5423db4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e3ea009cbf62803f8b56d54c362c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f01506bdd3f8d13ea400907824e1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987330d0f089445633e55db4a268e92b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b3bb1ae7452f247e3215dec881763573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d052a4872a938140779ed1533e46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5b8568924e62ae84efd9eaa8caab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714ad7ca15c25a13bea46045e9e61f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab9ed00db6b2c388a8a517252b6e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a1d630d78b1a31136ac6651fc6b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251dacac871443909a86d7bcd3b1b06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40bb56a5c68505ba7bed990e4a53b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29134e667c0c5ea94b0d6adf77a0e2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a48518a3c8867b91e73babe0eb941582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd6d4f30fc2d74ef57fc1861f71cbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccdb9fb2eec614e46b6f4bf9e8ac67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b4162bd9376b117b727a84d5fb53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151edbf653206f8ddd340865de626376586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a886d8afea8d90a2165b5d232a061587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe48e8bcf0477f0e4fc6eb987a2f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8a4823e130d703d022fd3b2540f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8368c4a03d1ff1b6f456c5650fbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e937fda9c3327bc1dfb5493b3cc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9a6990a0eed4be242cc6758a3ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d4f7322f41d6ce7e48be6007138fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa426437c3ea87a3157a385580a319594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc8214fd806f510523e82a9138ae64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3170287b0092f0212d2242cb364ca2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264fcb34f639b0b17b0e7ed29d13c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac010f7750ea9aa0f0617426cba95b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ea3d1e643a228610852b0a2b3b1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae20b9c1053c4342963622d0bc7119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d0769c4fc2705dc497cd3344fd505601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938aba0a006e425bca420c3bc4d7967602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb26131a2080639681c05cb64a67e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a25b42c8e70e06788ebd94aa8c504604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde187a72dc2138760837c80a0da6e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afa5bbb39fb50a1eca5bd4186067e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825154308cf1c5bf9970fcde4401df18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081380dd3447342c5cf0b8e9c5c7b23b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ace0598307cea7cfbb14413ceae3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6a5c0a57092523896ce72374827f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b18671a5a10203c8d2b0a5dbfb300611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271498920b9553f593327bd3d43f8bb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b35935bb7005847a048952637b9e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2831aee8653f450a464cb01eb4fb610614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d2637e1864810aa416414975e1a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de2ad07f02f8a9d6dc80c0dc3da37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df286b1d3821e4647bebd285248b6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d090daabb146830217f8714a33208c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a62e8995c7d98beae9c4d8c38e5c55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9b098aba49bb9353751f943783ede620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667f308f679bd774d83cc5956a17ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa32e1c9b9fa28a759539fd0f28450622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b15459ffb3845eab9e717979f3917623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df4385f7f09ede03d58f6a0dc5935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4478f43530c8534518e19b11822b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731ab8399f1a80ff487678a0239df5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5e904a8b4e0df208a04254b0c391627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab29be187aed23f99ee248e7a791c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a2ad7474e6bc6633f279ebf1a4b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165436588b9f5fea1a89dc673e8d34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2393304f5075efbdc227f638c80523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaac797a28cb35a456aeb11da64f6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e721a4359e3ee30c690b1b674de6be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc9e8d868b204afae82689ca955d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f15c23a7529267bdd6a9c02576e59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d148244ee176d7db186eb6192324636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4cea0296e0e9c9de04fd3f8046cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ab12bd0a1f265018c938391721db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb392e7b7831821b0ba91c6ee56a0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b8a3ea3159c69904f1451b7fa332640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040008b9337464ab21f9f166a1a4e00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a94177de61dec1b5c5ae71e507f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7cd9f44c94846a46ac14bf070a8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293d0e9c258c913ae43080580e563f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f360f53bf0a8843608f4be9d74742645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54017ef95f6d10146efc886a749330646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>