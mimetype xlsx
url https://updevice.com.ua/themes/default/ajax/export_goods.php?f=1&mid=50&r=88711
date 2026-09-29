--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a6d60273e662a1afc790eff3602b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55729e9ce0ae17ab908942543bfcd702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2eb3f61bb64530323a91bb3d15c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8866c5fe4d35a94b442f553ddef3f844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949768023f106cd06501d776b89261b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2d317b72933b60047dc1e4b60f236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659756669c2bc98d08a3cd12db4e93a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc66617d03cf1dee6b4f958a1157698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e0d063cb5fbc76c7dd7e5fedd35f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3bd796777bfe496246ef7c5a1edff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c8a7f11ec0859b9e7ae376632c8f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021252860843bbe74b820c76f071204812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c5669bc87a4a2e828026a6542ecca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c19d8627126f7d23650cebfb2ee3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5319fdd21745a951da17ebfc09ece815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c6efd20b87e3939110d7ec09606c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ed71398256333ab0aa355a00780f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c3314ab6536488520f20146c1882618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd76305445be04a6bc871a30bb1d1e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0478ee4f88b0017f90d086f3abf9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c0c9598cc81937bc5f2922c0b684c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289845143711a8c84828d990b1811a1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e0109749a84fdda3289bde3c8d0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503527006268486d4c82c9509049ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd1aa6d61cd90623046046df4b3b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d920c3387ce9a5f9035f52c5734d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece74ef89334d7b2d8ae1bd31ba73f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3fd4a269a378dd28ef5330943c4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3c3341952e68638dfcb2e606928329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800813a133ad0e0d98b7eb4620ed72930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edfb029d1899c48ddcb5496d775e4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426a310dcec574a481ed0122883adb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439159737c63e2d2d0a6637d4523dc5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904d1a039b99f1183879fecb37149e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddfb1eaedb14fa7235b16d5e82bd6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7168dda14fc2d29f7d022fae9d99136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9805ba81f8db15311786131020b6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a17e52a7991ad0a87047981d35f0fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ef2b4b7ffe4096ab5e55492471da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99ed3473639f691609a0a0d2d6d1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510193518676c8da3061b19eeb8eab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6e5a64d1e1f59fa46868a06c17e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52e4f3082a04943671e2b2652c5c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0c75cdb548a33693eaa61bfdaa1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc78e5870b06472d0f2d5e0a1359fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb4f3fc300ecadfb732d5da16114d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa061e5afe2e8fe0552892797e59f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648306ae745d9789f21b6e2117f335e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552df46286fc2c0e502617d94c496e7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2d76350c27c82628a7369272154b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79914785aad818b6a5a6ac3c6bec9ec751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906c073186507a689359e3214a33f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b319e38b5fcca9d8d66970fd3d7b6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38b7027bb2b9732e1f6e851fa0dc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f69b935127bce249e5005eaf6c36f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6939f32c4ddf7c3c4a220ebb80ed4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec83dee992f2f23bff957b08afd40257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c83d3557f38a426a1ff8743ed7ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b966291882b88d1a008e1b98ce2815f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f6ea3b6bf9ec95fe0eecadc9923860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bacb02dd25db2c7967e4d2bb2da261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3487c895173c6826ed0264d6f32aab862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a504e0dca655f544c9abf0dcf7da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed337a23e1757d89a223c68cf10a15a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715419ac72d39d4b690ef8e7179ebfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a1a66aee38fefe30476babcbdc39166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3970e692447ea85f801d2b8e190467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a1e6e5d5ebe860afab17054da98e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117bc222c13c4cfba0b538c01fadeed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316524b988dd271a0d67a587a8e88f4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997304970148e16170b602b98627e2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd2257acec3862b5e02778f02088472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06f825dcca75a946ebc27da28c2a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502949f11bc906f8ed9acdb0202fd4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc11715effc530f6bc502c03217b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d672c8ad2c39f26b88ce15fcc1346f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d48bc409ae51d956505eb7feb39d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2599895913c40a94ae406e49d1dfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c609c40ff0941d00610ce9b1f99af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c84b5eb8953570e6feee33cc768d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4998df30853fbd73c769ec49353ec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db40959f6ae70e266166a3b1bc0ba982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41adbb46e285e59c6a37cd503e0bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b434b54c571bf3d05756b54b556784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383efd5fb0e3de262dced1b0c01f1ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d24dbdb1ab42d1f08f38d2035da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318cfa5864b11d06b987e579077f04787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6128ba99383ae40e6d9a3d0f1518388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df26621aae8f541a50a3c8d0815e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a8968819fa1ddf9db97b34ef1947290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13fba4f754cb715e13d6eeeebf79991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5eaa4b06c6583cc0181277823fc5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf77278340e144dcb7e83ee96c127393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fe7413851a5e6ff5e214ee6dbd84b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec841573d92ffce2cf2626143fac369e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1da04a088fe2ace1e870f24bbbe2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958eb086dd461fa549f96113224e8f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4177d5b6dfc3d5658fc8be74f02bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731137330e4ec334b4f9db3fc32b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b1a30b6ba4d0a4228d27e72f08a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252b6af8fae0b25dca7fcb2e27863f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f724a133e32c660998169331a52ca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad46f5d51637c2cb247307a2a233d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7553c28cc40e9128ad3737808e6d97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4fd2462f974f40d079eee07daba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca0b7ad2b35fd4099f8005105bafd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85375c6c24cf6d25bbeac742088f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e314f99846bb2542b636a0c3efe9c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b8d04771d213a4906b5817bee3f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687a131aa896cdf8f617109ca0e2abb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9622c87b7850bb776367880151fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee37a8ba343ea796aab2da6459e8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccacd3be1946a648995985cff025c6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c41fe8bb7bb904b35945635643783114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b0ed9a06750fad6d31383f2888d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27a16ab6bb4af8a29d0fc2fac6125a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ebf4edbb22a4e2d58a31e815dd1b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01c7b95967859811ca2ee5f52f9f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f30f71c79c8fe32906123d2f0f51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d30013d9a27825c11ffd43be17b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cb626a290ed684b89bd7bebeb14c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14a82e4b51fae137d3579a4b28bbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7df254aca27aea87c586b22646916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2e79f096e92c9e4693f2c7a27342124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc778fed97a7f6d4adf77c05fc6cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8b2c0e02323c23c5d332ea02fdb60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8206cf393b758cd64c3f0072e3f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8cca12ce6429108107643358e9da9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764efd25e38c084d13d6e823a6c603e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419be1fcfba60ea09589b9dc2e6f5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266b4db91f40e5412d83378e39620b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de58f5f561e56d60fbe55f471b91bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb489a62b44992a60a3ae387151b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aff355c01db7b125591f62a5d0601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c830463515d7403f82fab0b834dc29b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598f029d7cf6cf4bc684e6b91b4316136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d16aa2d90dde664e2bca0f293802137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c047345e08d916d9b073d9382c36b89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e62f18041573c769feef440b6643e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d3145e0909ae9c7885d67286f192140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1107a3f5b8ccec4f8df1ce4e3690704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382fd3299c72b46373253e8192529ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab37f3f5aa9a9f8a3488ca115aacc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a3da95fd8bcac273371af2c5b8aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6393cfcb5edd49521efaaa26d42909145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d729a4c9d071fcd78947ae007a147146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40f0668b7890116d562d98907db3bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34995cc188ec1e4b97351b96e10679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff77487d497e65618a21a433c4f9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f02e8044a670e1e0e07e4526cfed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef254cf0203fa37a363cdf7350d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9c301b89e719636ebc05195a69cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da477df827e66a592e9dd38c2a3a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf1ea679b662f451c4c3b76eab102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9ad859c15fef162172e9122c07e09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a38ab42224d6264dda32ecf59325156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922b839e69133a645c761be3daf8608157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f09ab284e4f86054b5d9c93e8322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff422180d4f090970425fc1b9493bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3da9de1533472c4af57a66a2dfa2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360101911256bbd0fdfca151b00b1c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee01f6c5f336017e1a37dd091cfb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61e210a67854c58c3557262a093c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6afcd071473a4452e449d3b975c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4613209c470c6ea16421730d55b46a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa18986defa4208dd32f4724f73c77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab025ed83b7ccbf202d565992bb1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697908349398dda376026cf36c6220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56808d7a3fa9129ee6c045e4ae4c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9e8c046e29c6428bc8cda8856fa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee2370bb109952c5bc4f9e0ed4882171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9373433d5e257a0f666adbd03125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d968e72215d689ac24227801bc068f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c68b80c89ae6c1d2b1442617c27e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c07d8399a5bc0b96e75133caa56dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11768bdee048081c193b6406af50de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ecc45b525dd9d5813a6a46de7c82c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870b41ed36925fde13d7f6ac941575178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50985abf6b4b0b2386119cd452515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013036a5da83043122982e49511e86f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447854b171ac5592b371853e0f5dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2fc49f522b76aeedd43f3a786791182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805958e27cb2cc8b4fb6074aaf84cb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963599dc1a31a41746cb5d67552b84d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb84b977803a9d1f390a82f8889bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d36c5e9fbc6838389b83ead8a47d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19d6e3e2d03d45738f1876ce1768f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc5f05d8e874dd76daf9786f8a607188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404a3fc6ca91cf5dcf7d638f78f610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c7ca0c209b262746f663082526401190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96b83b99baa9ce7f8d1c8e3c64642191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936409ee61b275221ded360d8be5070192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9fb9c3a4b35a681a5714336592a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf746deb664284c4106c0581ff10568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43fb9bd0f6e2e328021ee348eb3e93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3368d6a56ae52a8ac8acb4b2128d4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d722fe89141955213d48ba9a9d727197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee5d8b82ea2916930b808801e3233198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd1d9cc589219306f4d9913f7733f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8417971229690a62af7206d34f3bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab09859bf4a6667eb383acfc62723201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675e231f23eb6fd5a6863a4bd321d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8a15fabc2d80f2c33fe9a385f4429203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93980aca8ffe4081554e267dc815b53d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40118cd05ad5fd5f4c4e4a499879f54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462474060f57800055aaa294e57af80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491af2dda07c81661bd2a460f9a1b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068eca98e872fbc79c55826327f66d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe24c9530ecadafeae6f53b1faacfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9eb274500bc5fc39a139540cb6aba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4720c3817fbe9b9a7e81804d0281bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb0a166d481ae75f5a465038809e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb418937389cd0d90ae2094665cc42a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c29bf244ab2a22d2f6a0832d7a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b82f5edb5e1101fea59d7e6b083f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ba4f49d175edb543ed7076cc39e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707027e27b2c9043241c4c41976e172217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce40d4fed44e43d84218d2c81335b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d79d1bf57b1437c2f7e9c417c3962b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83a7cc3d5d773be3599bf95f7ac43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd24b3aae2067f10538211c26ca7c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb960eaea0e604a9de9a7cdaf17b41f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71ed5240fdf46da43a7d1df959070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41549bc60d3cb2d89ae4f14ec911311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad0091c491a31ddce850d22eb6db2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83964668d16682f9ab186b41bac57f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e45cb25bd6e141057bf97e8cc1807227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e59632b28f3c8b9de01312dbcba19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b1e39137ae1e99091ca28e1d9923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc80d6c9d38004ae69c29ae553cf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794897beafa18791cbc419c90771c7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d996df66e3a92a4162d82275e234e56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe08e1bed271eba8dcb81db39e36cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9814430e96249dc2487e36ce48042e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a218a0f0979b5c45b256f378e4aa3da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6829bca2b01a3e779732ecb55e2f69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37768aa4416ad7d0c5af3e2f5bb2d56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960289f988cf19689fcb691803b70713238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2046a4f8a15afade49c128ab01674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641ca497000d8fca140472f1c2492b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be05f9b2e50773cbdb2155ab554027d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2506a9fcdc48fee9b5c0324b37a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894977597e9178ae887c5a5b54d4c653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e45e83e621fb248c108f67cf06c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35c726aaf3492aa2d7726d3fbb0a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9a23b69ca57fdb8b341b87a543f83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a8cb054787937c5bd0092a9070c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b9c69f443916fbec600a53d83a46d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878780e2a56772af6c91f2e3b5201e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47decb648a1bc2aa8aeb5bc42457a32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c65dba0b2622c9ea33617c80e195b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272e19907203a0456d1824f6255a00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dfd6949a1be551f96863742f930ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f09379ae4e4b531406e6ea915e1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2457123b9c7a0fb3fa8da4bc4e9f54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa899cf470063f34a2f0eaafb3b48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba81f4100d7eebd97abe8712595cc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0808124e00933cad545647d7bb6729258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a1abb49f3144869c94c15ef39194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aede3b9641801d3bd63735b637dc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd635bdd018ed7fadc698fd2557ee5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e80fe4f884d7ba4652b8f128fbca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5b322346962738d1a72059c5a0b63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be8bc50a0a1f82104ee49b3463c26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41326ec3f5ad611657a92ba6b8ac86b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ec9acba6e9abc8c57fc1b2872cff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c52d473c36b859c1725ec9120602267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bba4e5a46e1d0a53404bd5c8116e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c0ef2c916442dd52120865cf2292269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e573ad43541db064a0db570b5d69aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65306c2671612dedb311616f4440d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2242f8c330d69c079118a2ec62bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b8aa60a0466054d89675711d8c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482f15c2b5ed3339b1cc212d83bbf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6157c29a857db7ae505ed522268b09a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33497a2296e07a74e398c65f5bbc30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8fe5daecd6002938ac84e2a4281a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e35a0fdf427a59b70774c801e6c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf4d8daba724fae71c24cb0fd54236279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b90447d038f4626d3b344f7bbe5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381d49839b522b9ff3732a037ee8ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e349d33ed2532c93d0ea10756043282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ab0e82426a4b08428e183e55d11b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e5760e025b65019d82e7eb1799789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a56c157996286f2e4fceb9839967b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574594b73b64c5ff03940fb663e423286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6292d7c962e736c9e90c990c1bee2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f4a4f57eb54716f404438b99f7ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb51a0b80c11cc708b33a410e7bc6c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104034966a2a7564a50e994ddc15c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b8c0ccd3dd75e6d8e9000cfb2c26f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd50eda2396437d1130b5a4394e56c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778bfa837ba6d3f3f3e0d93e1c2720c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404c8582ce9cd7248a3f630269f25c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c50e54af82cfcf7410e54648e7a47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736036b797380c8e2d60ef0477b65ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a60c8fddb1bb0b1648540d5c103ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b922129b7dca550e445b0e17c14a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f41bbf1321e1a9b135ed3f93b9e82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7bfa3616a2bc0bf8d2004c6dd5abf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8faee0dae19dc73dffa2cc0419e7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f68019b6487c3b2f51ec848ac66dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd41dc92900b6285f2cac75b3d2f73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d69eea37d3c2fbf5bb1290ad58f94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c97882be8142372a2d6e940d2cb81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225e6e95d87bb12571fd876d81f08c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811207c53fd9dc6c596cb85599672663307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f396d8feb643521449f4e86b1c55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c15e0f6b02f705da2cbf8e76f5a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4038557b15b37e714377855820ec09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4219a9f5e3b8addc7247fbd4390ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9957a36f9faf8705a3fed993470734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aeb7a4d966615bee592bdd82267bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c98ad9990176b663041b8e19098f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164613eac78ca08fa89489fe60d4e3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4957f744658fad782a555e1fc820e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c6a2898050b75e52a58e83a2d8b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce7dab6fe3a07e0a9a4d8dd3e90ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c6530faa923aac4fe9a3e4f355b1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976d1c013508e00cded3443f9ac575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21574091e65d65890e3105f0608a59a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9f4543b81594c93dfb5e35737ee1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476780a86d0c822e305eac39d698a4ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe7dfb8d36865ec80ee76815329b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d916bcfb8198a71f700bfd84523b6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bfc907642252c7d33786ddce404c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a1ba8b01616f61a20c8c3d6c95fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13ca06fc100530f1063cca8067d60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02affefbc5d42847c415ba217695a44e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665775785764ba8796c5de68b57b7e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d8b4d4f4741e92a51aae03fdae3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c034c643ed895685c923ab32c2e3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869494f40d1f948016a40a9ef9c11db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10fb2c8ef030b667ec4b916a7c44ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f595922e7939bbcf08a75652e378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182656a3ab35fdd38609240a950d6d6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b91b2fd6334584af6108b51926ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188f969fde1981c1528f0cf62270a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de03c6f87e7e675bdc1b4f37277cae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82691bb2d9b9cea421d508e54f7b6a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61cedf7cb2e880a57eab42fda950f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ee27a5a3fba71f02847556edbe4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7c9fd7d34ebdfbfa4b92f6c547cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d117dab25141d3f5ece383f84db7e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b2b50418f88e8222ef39f33321d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d82ce9520f6fd6560a00026884d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5c41d3967cca8f214ff295b2cfbe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5ecc7421a2ac77a57b887d0475ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e2745964aecc27d1bfa0ca840dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d575c6ce139d3e907d3f5e87ef9aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2b9ed119ba8a5f91e36a6b581e63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce487c16680f4153e1dae8218c1be9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236f37ebd918e4b6df0ca4e1fd3048c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53550f31580005a4f8d50104b15c061354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f0caa72503196dd4f4e2d8805e6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2eca8ea15152c437bfcfeed49d9a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964569955e9a26b7f95f0b3c8930d435357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9443327e97caa130d72130fc485e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb1598b8fcb137f88a3b838948046359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76810cadf312a9a276df94c3cfc2cae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579522c8008ca915b0f1c902bd4ed9cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e1cc511b70702bc6f7c2dcb5ed4ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6a519aca56f20636c060894f0e7e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23e0230e1039515804265df65d632364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353d71e3a2f4649438865a1ad6d3d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee71522dcfc53c46092c2eea8fb124366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18c02ca63aa918956eaa8b8122aa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80809c9b661a4d04872277a4d594654368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72ed61184f3487d3b3f37d12e5e40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a5258b9ba6f44236d6ea373ed60a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf550e44317cc302fdf06854b9d725371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34736b232498bd41e64cc4f84f38e49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61ab8157690c43ff965923ae453cb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc062eefa3c5c66bccfc6de3cfbf09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637acab2d963b8b551e704c1783936375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ca6757cf8558c7e05dfae5c941f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394bd2f6ee3c1fcf9f098e55a7da40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b20cf542b96503767e645e291ea3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271f90ccf1b33f148634557ca4f3f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122842000d25ddfae8b184b70581237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d94432d53a105863e05aa043a62869381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848eebfbae1af9bc36fdf01adf1c9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6fbc132d878b350540c3a8a2e369383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3dd58d87a3fb89c2c779e9e21edb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d55f80f2f9ea66434979d2a3cb44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90038da28e9c3018ad9c66d8f0025386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc6d75665965c5da96fb45f79a4505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1b488c112dbf1c676230cd605dbe5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe210907b10764649ec8d434f873a16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f332fef2168621d8a2d4a04740badd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ef8cdfe66b49d07e6b987950faade391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea63f4afb9f7c28630a4fa903c80a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7326e31a5417c6ada0b09c6380f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af5a908a1fa3b6334df7e0ca6dcf8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6d42090abf477f1cb0f7fefb2488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae5443b15af891b4b643a871757ca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f860049beb3ecf18a45dafd308bba54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bf1cdd9e7294b3d136014875225d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7754734ba0f5beb9d5ff2949fa01ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e444be668d6f21bf0894adc27c48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2539e555f210b204924075e034b35b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05888f71898f11aa9f093c174409a6de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9956c40ad49d290d7c68a9aa7065b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce92515a76d4fb0304f06a8eac3c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487c207342253bf98f002cbe7ab721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7399200c9ee47ce8a9b00cc334e3c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8fbee43758ea9fa193d56486fe36a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79e7debd2e4e55cc4b111b2d14cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ef46c26b40b54e39b3490dc68fbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a6779d7031dc03650a53502cc75a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777296954144e38a56e9fbe39af45c9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02026501ae3af9b30594d209989adb2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5228cc7f38fca7b07a7e6061abc665413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8e5bbd76e9a534ee352cb829093d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741952926033381d7036164a5cc107e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feeb1882b48ab807bb38c6104ef9e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5e717084e526b53d20878ffb882c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1923b793bc7712a25dd19c21254a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e8bc42a1b19ca34b8284b1eac876419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475b9cc7caeb68a2e7d5a67ae8e035420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61c5469b24dfca57f1b53504f147e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046e57660b9c0e7181876082537400422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffaa62b83d122d46eff1b8cfd5bddb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f839fa242355a5a87b433ee3f4d44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c6a305f83f96fee2f5dc77df50fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94d8964b080d4c948e1a2b8eff467426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614700f997b340f036c20c75f1fc7c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1529107de2d65911a16077b5509426428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3495117366e2b40b823dd1f4a8e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b6314c247ae13cb71ced6ca04321d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b600ef7ace9b23e4d1c81f6bd0335d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4327c316cd54e428c94c788cda1f7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8c54eb27d174ad6d346870c56090433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4897c56feaba9d62e87746742b0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c827bc2dbb7c725c1b6ee0df98e320435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d57380b7cccf060af6ef0df1fab30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc06c2b4fdc661e23d892b2e47727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94526b104e5353eee2417c4167512d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013743891567cfe3a3711041665e4b28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566992b38b93b1c61ea373016c896875440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a1f13b2dadc38bd1357f33dc830f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73eda9cf113008d60f6332e0c57eb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058750c3512cfc94d15b089ef814c83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506fae9c39fcbbe6c184f9b5602506d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5222b8ea6ace8926a1ca9adb54ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5582a238a646ecb1e35e01403cdca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff58fc229950f2b1e54fc42d0d8d93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15da395b356e43579c21429732615a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf571a5f651ea401b41bd51e9b193cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767cd1b7b8280f82d4c1415df0711fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab248dd7eead42de3f35900bb2ebf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628db285909831725d733950b571fd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3629eee62a6e0211fc42037acec085453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b19ffea3a5bba31c17352cd737193454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe439fc38ff04a7245ec2fcf932306455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b265d998c126d044916afaa9c8d7e62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f6d99e38298dbbeddeecfd7aab56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9965388b1f58c43984168bd51873b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3555b320c66035f57e978ceec43afb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c48e9a73f14aa826be803fd236e99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdd37db7405484b59621bdf91a8fcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e12e9aad40caaac2545f5ac8394a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a32fa46f0fc4edd2715df71b29182463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6010ad8ed9e3ebb4add20e03a87b12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc05bff338c4a4f1f5d31edf616d6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a18c4cd68db9bf11333fa3dcba5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b33ce34c82d5230294c64d9fa71a0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f4a64b429107214f02fc76d4a60a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f4a968dd1b6ef62059fb44421ee2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c891ba694e5f18a9eca8a169d235470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc33ca899da5b9471338654588cc4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd24bf412a8665525ea2a3a80bb360472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530fd9046d50e60df568cb33cc9b6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05408627dda4e806fed03d7c46bec304474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f6feaccfd54370909743deead9305475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68c106061c70a2befd3f667977e3c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7dbaa3bdb0dc619c4a04b154605e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff69650f002c497e64711b3c8f9222478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f0ac581d45208c3ca29de56fae98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d459fe58681d1ce36442a616914207480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08461b4aee41eb4ce6ac0c94ebee9615481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a21047af91789d11d3119d31e3d01f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603027eb768b431171f02ac4d8baf65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec1d9ec30dbd0f9d97070d66e4df9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd96b8a07437626499627a9edb28c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4429b2c8c80ea0ba4b85a37e2106486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d7c91cfac9ead0171f329f69a4af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb25a867460579f8003c835461a0f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506126b71a5a997449c42875790c8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7768910a934c3bc4e58acdb81fb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e8d2a5fde381e7ab92f58f5dbdde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d62ab2cbc2e20666187f1abc97f560492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78fb8c6e2512ff8d34340b1d93263493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde48e14a71e3ccdd6be98e8b5fe3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0d3fd3b2b08fec1b58be0693a7d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a43b524d2ab33f056683312ee5ee0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef7131900658c5ab66b5d04c335170497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898efe732487bc14021c7090903014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db82040226d6d0ccf972088a91a1c66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7387ac046c98e0b1546a0d78c569e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdde1b72765a92c1f4b5eaba2e35b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d00f013312482f52f9313522df4f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2bbfbb29d680b5f3aa04051d735d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c667ca7e4cde1fb394c17ff45b24ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49215fd74f4eb54246a5d4fdfb4814505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef6c2a8b6f2e05951755c212840a76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f400f4a2e2a00458f8b90fa87cb40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1b0e524d09df97d045108e9ad7ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f288ea57a7efce50def78f8a5e462e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a9f0ca3e6f542caf5d2caf11b04a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881d7658d0d6eb7afd562fe30c9e87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab38a0a30dc3fd5d0f3571c0e4575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f41fd1bc30ca7be3904b202262bec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f866f91e8640299b48f38d3ae7b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2f4f64bfbf4b804c5ef254596d8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c377b29ba52024d1c634696b033333516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2400f92ec7405f518706f61e4925a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0e9b1ff921ffc7c802be30ce2b043518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148353561ae462b13595b4f380f0912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fc294ae75c048724196ce04872f9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66347f22ad766538408c6ab42c4517e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571591f77f03f3e5eb7797dba94f260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4455f99ce62a3e143aed4d7fa8c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5aa9bb73a43da22608c04cf3b0dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69940c5b5a3bfac1784f015c9406c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1710814b9bae65e608c8d06379e414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2103fa0f155bb09fbef5fb33c7f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f396a40b47b30041c7718665be21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4094ccaad509ab5a3f4153d0d3bf16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9515068e26072071a1741d4b956573530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72284a9519da92fb1929a0e090af3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6807f80f2b9f15188432bd42e87fe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5a0553380834200e219f948ddb1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9bb3e39a6f031fe29a858480b7f01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133186dd68125c34487c1ef3b3682b7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d0064ed2ff4506fcc99451e0a8c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47a358fbbb7fcbd38a43f19b83a8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093b2fd1c4c55b39f8f0081b79c934538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3562c33ac2227fe736837ec4d1afd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e81a5c95890e10a11d09fc4f5a15d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a2077cfb73ac7c4eaa392e325364541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda878bc5aa1309d3ec68627b99237542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e173df8f68c7ba3889ab36f6885be9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1883e623cdcda28a74cc99d9a72e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b70d6be06c1c262479b4caa833d29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ab79341356f5000e19aaabbc7270c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f819825db07e3f4ddc34a6b3b61fe7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fab63ddd3e73ede7537221d3ab46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b76df739528b550aa8fcc7770f14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62438c3b8c9d6eb132da4c046d8ba847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3e7bfa0bf65087a5e04a1d0896f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a7be30a89a5c2b0dac1a4a390189552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bba09507c634e5e0b02a6557b851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda9cc2d67037017250e63677babfd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492bff3fadf2e6c9146b076dd789bfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661532a0bc7dda2291a95b97a62fc32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db137bff86edb2a36b0749b274c19d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69ad6ca7e3e98017de0e97f97df5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa438fc937c48faf688d329313b7e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db79371d5070058ca47a6663536c73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041708228502f19e35a7e753177a2e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46d6aa08005d800d7846760388da3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cda50dd48e0e2d714f933183a8849563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282970a8a272b3ca19a12ca364b3bd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e149b2ec777e3264d7e20004bbffe17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f100da72e6ebff24e8ccf53ee386d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41378401e48ac38f2871072b00b0a868567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21dd1cb42e006b7e3857d1db0f8611568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc82588b08405115f3c5f396ff03d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1f6a93bab42e8bff520651d63dd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f009145de284d5cabc6d6110da0de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dad4232e351586870d92cb3fa3321572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d63f4c05bebf27ff24bab9820eb4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53b950003062e33bad643ca74f9aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338cc6f4f0de6f2afc12008c49dc61a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e428ced712e3e80d8b748b881c446576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad86e09a3aea11b6fd0266318c1f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973099da70e4bfa6f67e72d96338b76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8cb2947a1b6e9178a7ee69ed66c19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6ea7325bb7d652fe7a0698fa85ce6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e31475a720d876f431f2dd1fde2cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a24c981160bec06fabc648a76133582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee3d65b98c9c7bb034de539837e84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57db162caafb76b5b94beddc3eb34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3dc576ec2ae985af966c437c888c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdde0a267681a65234f6a03838f28c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6965bb646cba3a918e635760cb2fa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389fe9cdae0bb14f35a79706afaa61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d48af87a131c8b20c9a0cc0bd1960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193bd334a29978d46bf854710b126e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c69107b2aa6beb88eab7af7b4765591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf75eb08a06fd299f2535d700754f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a393e680c0d2c9295c5cdc9129912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979742363ad2895aa7016869a6732033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ccf781cd26de0cc76c6425392098595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284afc34c4b0adc9836ec9334069f6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6693e7eb33e0db461dc80b09d7f2d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e7db26328478ca606962d967f260598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d4775994561defd9cded69167b9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31206001bcbd441c1d397526c56f73a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25520a181328ea01b077fe5ab53d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec95dc2abaafb4af2e0ad85002be94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd7ea40eff0c6522e973541a9f0b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ff79e5e159feee050190bc7d71c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f0cc80b8d5207b484071b775fa2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90464dba537fce78b00925fd1d61a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8c6e7e1a0da31dc0b6ec620dcf283607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293b2783fe8c42942746ddb21ef124608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598515be791a4d2a1e08be24d79e0db2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deff0e8530d4b89468cdc80b99c6642610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07237cceaa3f5581831abfccb27704611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e463c140c0e73155d301014339d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ee69962fb6810636c11c374e9317613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57adfe7934080d4b22077ce505522f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767e54712864f049822dd145171d9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548cad94a07f2c6a3627f580487b3d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046de0b7a9aca5a1c7fc97fdbdb50c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf507c1a9e664e54553ed7cf69b8d1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428769061aa544cd2659feb12322869619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cfea16a15e9d6e6df1168f724f30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329361d9f11c6a49cdbb4a9f33dc36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c269ffa2e1793dff61b30c4483151b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647dbee37cf08bed11b0548ac58645623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a17592f94f9ae5ade167c8333edb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff1019fcfe8e107f601bc2b0e96b13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a58e440813e91d6fafd6f87fbe7ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9693fd5290765b500f13e6bd66366a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bec971d88f19f7543eeb9996eb6f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfac6ef80b7cef37c21e32f4540918629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb244d0d7e7ea1064dabb4239d512b65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f34bd708a655dd2af7a5d907c9c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d934177b62979d50ae81bbe5cae95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fe8af7f4b64e7b1126e67bb50032633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c1dcd853e87362360a88cc30c0e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7044967b5a8dbd1afdc5099c72d0c49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e2ae7369464019822e5c2ee9225d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73840093a0e8f6bce2c8faf4ecceb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e458e743387091395bb46bd47cd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65995c82ff01d9d7a9e2e28394e674a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e59ab83a1d29168b5eeb4ec55c37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f82fa10b8777ba1b732c9f14c5d0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564f8dad9b79136f49b3ca8c13c77d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d375def9d87ae8560bf7f980a5c17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc46c1af4ffbc04f58205da0655585644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dde00c8ffddcff65067c15acd22e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fa7beb4898ff8dfe12d820f7fdab646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c60ca14bb4b58a749237577bc68a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdfc724c639dc7d24185ee4c3e2e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a43d7956066d8af27ab78706ddf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d159a12dba3cec6e584472af80a62c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b6fd1eff555b24b5939f6bbad57f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d91a23325f89ada9cc3b395b0ce656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bab76ccd480ca1f4a5b84013f99c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad49f5932c3583b14d7b36fecb86fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b761208e0bc4fae2b644462f79fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb968dfa6f217ba8bb0f03c5c0358d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad741a6f9b58a6a56a32051920cd050a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436d87a2f93b65bba506d699103d2e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b8e59bc72f05457ef766a4dc747b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a2e8701029c737c59925e49b4ac6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ee247b3c5d5762f023f9ab5b5fff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792f7772b08b3828838244af01e82016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6893676247dae9b8bced669aa3b1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd0be4ff07c1070ce7539510b6e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d1c19397611c5dc3f07a9349c3ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd491f76733a4e8eccaba8287298d20d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476579bad435fae189eb588ab64812521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf2dad8f0e26b8ce7e7f9ded27bdc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711af31fa1b413cc33864c513a3a0aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d9e7c2efc21c21b5b52eae585d0f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872d1689581b87472faaace2199df2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c973537ce4fa80dfbe584f64d78fef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d47b86ae0a4c999ab51967491d3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a203d6d5ad3581da242f09497ab5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6563e5c79c84d5a4f9175ea43f2f5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f2c278fc01ba819e836c07ad9d0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627703ae9cd654b30a9ebb24a0d1d3c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d791c5e4e8ac7e1e922256b602c11c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d4c04da9d5561c1c3b83baa0fe9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e444f6463af9a55eb593acba2aa6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179e5811019d02befd0d5da9f3df4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a550ef6d2d04cf76ae17c57ac74a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aefe3ca957295809e4ce3c1f2fa7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623c18db9cad5300e3233a4af2dc2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4012db4c355665f7ffac05cc6d0b8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc43d720547a3ed983d8e6bfdf4726840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e343008a77a9c4b5718c22208c3e1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa55079532ca039e313a0f39ba76a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109710ccc062799a1f3b6a844fb4b7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f93f42b2b4c51603523b7718999d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a55ae7956bd5060debd54ed680f0ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32364f350e294f3d13f0c10e1fc6ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a5189a17358dadd3fa4ca5bb211247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4cfcb2388d53ce706aedf5f12c19848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267e12e1597fc76d30fab6304c8cbd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc54a255e58830694866af3b831f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e279c901a3681a90a7bb3dc86be53d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f2628494ce663c0a0fce5d7be0a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67587ebef6cd67d7d3bbe8518f81953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b367aaa79a7feeb67f13e703b4104054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e16e7e5a528f0fa38137ecf0083155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55aa36b8ad44db526e5923002a10c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c852dc955562c26a905792661fc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68d15cc73d01b0fcb928909e52b8ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4cf0fba8113f9c902a5c1b83bae3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24556ae6cf2e7fff3185388a720f573e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08000225245409823d4f41b61fee95e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c6dd6b57c3a8380a9decc45f113262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48df25cfe4d18442a7a877a69a36df663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ba197001e516ec75dba4787b492b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7330a942c184fc049ef28c3986e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3c6949b887a090f0f620f6e26c5d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf311a064c00aa1c0fdac4fe6f96e7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde194dae0066f7eaeb31d5332463c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a082cff107f5b66099f54133b0d2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89531760a60420d8a98d28b92dfde7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763b0d521e8cceb90fd43a58cce71571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090286eda00a5a49bf6d8dfb318d37072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee40ba8f376735402e12942e6d96573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec8f25bcbf051e11e5390de0fba7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355df8da4ca6fb72ae9bdeb96cb42775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7db0c617b3710ac036ca64c4d9f6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b09d7b8c4f11d0c93cae67834a62877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7722c9a8e036bce0c93f3e5743867f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b62dbc96d2f417e0ab01f314c81d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbefe9e08bc64b58a611dfe60148a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434e710d64f9c21dfc1dba855c053981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6dea29bbab77bd429fa486f7736b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1fe4b792b6c4d1b4b924c71eb73a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185670dd72e9ecaf39dfa8fef00eec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3f2caf5f3b82339a537004d4aa94985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c155112764ba93159428aca2ac3b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea6e407b603deb228a08007f8b37ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c7880e773e3d8b01161c1a01f61788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3dcf4d3cad98bd5a06541a082a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70117e4ad16045df54c0f2a71eca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d5f8476f75239d4f540f55f7dea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a564d9be3d402bfc1faab33a1d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e03393c30b2f6f31852b58fb7e7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323991c551a1141ed75b38599db5760b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb80df8a068c1de0b1e2f5be5b51e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b1155a104dd53a377eef4a5e542b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b7d541577a7533ea48c87ada6dd7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635792e3651c58c73978c534c9548b0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf7fa47a0003fd241002fdf30db6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac64573893baf69932ca996834ab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde8708c015dd3a89b0d20d160a8c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa837bf5c2d334f19efd6ed0abba508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bffab1d170e75efbdf0f8af95b95f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f0cca57124c3199317da82da6c5ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd6b3fcef467b17a4076a846b68ef7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcee7ecb37b880dac4ffefcb20ed147106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b145bc18d4fe9b82518899b9108db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633bcd724bcc8cd40ddf814005e16b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc836f52c0034a37373ce548fa59b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331fa6a200128da2c886a564a743ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38651c8ec0b594290f34ab6e98949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e8e64bd3975048520c4093fbb7956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4cd450e7c20a6ffcb5289727eb96e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f1dcde2ff71583e5b9b739334ec2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48526d37368a6339b2c6124da17d3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626c25467604741c1dff42889c3d81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c54cd6fcbb0cb797a4ffa2ec6d0d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b11947f1be67bc31278a918be2728118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cb099778d70c2283745f89da138de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb743223feb6e48204319bcb3a42e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a578debaea1a3672e4a716f16b660121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875acddd14a5b92084af5f46f6a14f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c8316b713c243bc82ddab2b3f377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93faaa8dc11bc78443ed7f782a957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45c0fcc37f6f5ff734838c5ea7a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee215a9b53dd64e924b3d363143d27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef792425c424cadd30e4d7c574063737127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e179b6da54b96081366da983d2f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988980fb5fb6c40054ef5dea0166efc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c80c0abadb812f52f13d25a17a88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa40a30278bcb3b30fb4debdf27db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26c4b57f04f06c4a62d75b1ebab9e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e328f66ee1c7a2fb3c183c26f390a9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf858e5b1cf7f934ad3dc31eeaf5ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725cf3dfe4b82b8f1a0530151cf2c19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41a4051e43eb899bcf484a21c351a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca38af9887f3b78c2cbc102ef15b71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa3a40d931f2f2982ea3f1008958c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a339cc49b91d82f06ba48e887542c76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc043785cc8813ea7f18310374437da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba8aee5cd04edd02f77293b9006f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4736aac2552859b69235a53c3e628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c646ecef376b8cd489b943335761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f745f12ce1bfb933df3aaf977cd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16c09144d22ba181c711658fd8e107145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5671928d7979000fd74ed1b9014a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b803b779c9efdb99a9f1611dc2196147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f9300b3eef29d9494baa5ab4b657148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b82d464b7cfc39963124f8106ac73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9fc3b8dee64bf63c510d5ff08bf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f71c203eb1402c76f051f7a893ee7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff07fffde5880b29f8029668edf2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c593d68f320ae163ae78f952889d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0bc22610e3dcc8a097c94ae12e4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25ec2311da02317257479d2fd2065f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64142a265377346b3f493b7de411e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bdcd20e383fa4a0cee3455b995f44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f683df0f39add0660e259fcbf1c76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebff5b63ba103fa53928a2a7ab3fb9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b8a68ba1afbf1d93edf65787b5e43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56baf24e58426d76eddbe0bcd770d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59f7bf359bc4565fda7c5725c583a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50579bb416295e4d300196ccf3ddc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cecc0a95c9f666ae24fe5f0eda0134164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18adde2bec0fcd90d5da71577d8e994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db14b273420a74fc4a5a1af4344f570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9af4f55bc6c160cfff97f7988b9b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e8b93cc6afc00c7856bf43e4021c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258940531a84863891e6d54dfa9842169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef6de5cdff541a1cc7b9f0382ed3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd6ff2f0fbc4f2925f2854a7f11e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a0f08b249c328324cdc4ce3f5e33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3941254cf3b1dd3956a77fea118a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26a18e6d3c39e60f0b276bcd03a68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34f41cd0e1d6f9aa7c6fa76a2e52b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2dc5d4b5d6ac8c02e7cab3bd84248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8568fd93311ad56cae718f26c7282c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c57dcf28b2d91938ee78f6ec8acb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7597037a336562648498d17b1d5f5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f70fa03ddbbc2429905669233fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819023c5cba82a45f43c4ba01c1b2d8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92e39e6563b8aa2eb189776be1862182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130822f9fb4d9b2792d8be4555b98c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4d61883fdd7fadee74c5c73e7bbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c91425c56eb75aeee386c6d8550cb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d8a681a441d8c1cdbed5b2be3de0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18031f46444ccb0181582ee8adebb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9edaf88007addc5dbde33c83647054188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81388bd140fa65ac7b9ba3ccdb1e59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860826741cab7f0089bdbf28d0827e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecdf61c8ce445d507c10becee9b1dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e28130b517fc4197eba558326c88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38054f481baaae79943ea8a2c2c64cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ca573ab35e679771b81ebc2fa17d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d0808522bfb0b55cad3d69875a6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b51d704b109734eabcc5f51766d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0926f66f6f9aa92681c5b4202b9d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667e48e3f4860a54346dd0fb4c87e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593ef3aa8489c641e575c5cf2f15c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58a656d8f82723576502f5b9f4e585200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb140738a61aa25135c07da070411201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8288fe8a7fd0bcf1595403d47382f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72227a8a1dcb1966e21906f4ab8b47db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5737e816301d3a05e6204238dad22a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd8f5ee8cbe8396bb06440d95ce7fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8dfe9b39c2103a5c04c32e6da940206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ede1bf89c0dabe8035ce17f3d6e20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3e5b996379149154fc23ed5922c33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3605a211a2fe6ec39fb6e354c8e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd5ccf5e0e1c4499bdc2f49e6cf183210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497f7b0a39904de214c879d60b3bf6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb5f07ebdf2f361b1a775738388ead212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decd5d786da81e3b317ca477c47ab7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50c5c18f120d304e8285739c135a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed54547edc7f72a94f48a9bf5fa81d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b8b50b887bfaec24aa30378fa253216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98670afd094f70eeb4c5d15f0caea55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690960d48784b07855bd0facb30f3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37b68e1dfbe8c35f70fd92405483f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a3e416d97b11610173763d5f6337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1483c16a2001fa0e19ba8dfc57973221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc121e59e2b6575f50af7933c7dad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a2f742bde38344630c203493eed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d462bfd23899fe5c4bc871d813ac76b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c976cb3ab7bb66655f59373e2bc0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ac29136b87041d8448b223736e65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad40abb3bf427af9bf3ed5ea00e5fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d76f03aae9a403a74c5781229637e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322ad80b09ef42da1378c8fba3fbb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fbc0b43603fb0d9953135d286d97d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b8efc0f3d60c622d150765e86e8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52e33e036e655c5956954761662a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a244161576ed961665cdc3471fc057233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9b3566a293ddabd579d5b1aadfad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8407c5730091e7cef6bf41216a263b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960e5279cc504bc639f14bdd72b15b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb364d7ce8f36ba2abf73884f8a476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96a6140e759546bb18b0dd7cb801c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d2ed1140f350798c20eb875b9c1a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8069cb79581847de58865536c8dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fe9d41388e2a30cab3b1a9bbbd740241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5c8f1499113686d8432e7739334a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c9af259b8d89ee0c4bb2e4adde46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87212eb9f48f52d702549772c77f58f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3009075cf4a5641ac1f016794f570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c967001c91d3c3afc1d6c6304043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b0a3006e9c2c0dae58c25bbb5e820247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95712d8fbd8090bbaab01cda4823d206248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939dc9c00308258b668bdc5535a3be7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f855eb6fe211f6fc1829ca9d6aac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946c875d4f5762ab5e6b1d77dc3605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb19caea9f80c77564aa3b86df5e49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749b9906fd8b5924174661c9895df9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38496316da87c14c199f0981b5b1902a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b60325dee31a42fdee49b77a44d91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f8007a60743629957bb891e63de8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae6353ae7739c8622c151bd86525a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d82d62ff5995400df661a4b4669b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57dc262093a59b90972b92f94db462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff13d433da55fd221833b6b5ccd7e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bf85917744172e36fa31709b2c5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda11bca78f8eb113b310da5c53fbf3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefce950b162c156459462bb00d478fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c510e10323981b6575630c8636f5a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece20683352fffc8f192e15e5a4fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c801926397471c17109cd207a59f0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057ff52784e0234788f7c82f23ea26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9497983aed4cc94eb57fbed564710268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35c5af607549555efb62865293f5c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e362bbbe46ed565c0f8026fe11037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908e6231bc02654d1241aa103b2b77b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265865e3b0c4f7d050c2e704cac5ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026c56639188e3e7f627246a6cbf22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084eb0aa6bfa17945284d1e48b871f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c8c000f14f9b74ed04895480dfca9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e545cdf7508b7a55567de00867450b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f1e693349c9a447e04c2586cfb3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4162f6397570b8a8be19b055e2cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211611ace2b3220ae2a678666e587b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e578f429a55668f6e20af5a12666280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea6f337e829416b1f5fc9dd0ad1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca5a7933878e501ccf045473e10a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220aef774797231f5b39820f84f1110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e886a934344eab92bbfff798164f0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37dfaca222c6ca7a7b7f602fc5f4a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b07ebcdb45003e0df008808665b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53794a17bf8ac1a9bd1067c212ca34b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebacb2aff3b1f583c82e02c904346d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081568974619933867dbcfe03ffce4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31552b32da5fe225b28de2b752b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9025e4d437a8039ff34029797502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f93806e1f24191ab6e76ef121545f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671dc19cb357b6b0fe209ed2f57ec32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213bf8dbf62e4f12376cfb1a1d7c2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813c4acdddd72346ba501063a8175e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1dbec2411285e3a5160d346df702296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888983dd745d391ee272c21362fb78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8df99ee50e31e5cad33f9a0a2cd17f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5a0d1e54c042ceb537667119faec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708e31620853a000faaab526e63fd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ff3990af6025a2e869caa5551454301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3117951520bf432fa43ab66895dad2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caff82a5455eb4e316fc0178da1d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5382bd428f09f59223e48ae91db522304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769968b49805f174aaabe11efb9e770305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d98cc089e84625fa5d0dce7d0a98e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff48ef928a03855233acdf01cd7ebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36154e594249aa0a9236aff04b16a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40e1a844fb6a055e27fc437897dbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae550a9924e78f55b67da92aced7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607222111699959bf6ace33917e0f49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7756aa77ae4d3f072be184d7e6a255312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2958c0666d6e3aad7d908093aee16c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971527b5d952e6eff0206c63a89b4512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a41bc308b68e61481c1d1a0714fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e9c6d9d6cceab678178d5660ce488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b86ff6f78ba82ea440e1c60edd9c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3879ea17b3fa7d53dbe6bc64f1e27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee1c94a6d25af5eba09153b0463fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721cdb1da85d2f3708033a3ec3bf6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efaa6e92a21a788c5927388e6e838321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433226ed98b8d511f8a574e44b283bbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ff0b09219cccaf5c943f66ef28bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980792ecad7237477e7be9fd8cc10338324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf4fc9f12260e1cdcabe7954d275e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fa36c8c8d3bc096f7463a0fd6d65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275c217e92c7b3aff988fc6a8fdb8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bbb998c73d543a8a75ccd037919bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09eb903d185a180f4f341ed1b1dad7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56496fb3b7032c4f246dae770fbae74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dde4cafac7ae9c47982bb0cf37b97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4cdf4f401bd55a6e496ffc0ebdf70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2eed3a819de152e0cd67ff0fd8bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb4b9524ef32981d7b903d7f68138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4d504fab5e24aeacd898f6efadfa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849d6b2fc046c48d2e8ed845949a541336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04079d1d2ecbd9e8cc9d1c12d3ec0c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066b2376106e49cdd21baba66e8287c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024f7783fef9c28394a674a2029e78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317346114bbba476b58cb1b9e3a8bb5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e1a5977e2c5ef4a4ca3b267f7c790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77b04dedf4f9b3abccfd1015147f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece7279abed6f90c311adb5b1fe7d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd1cf4359278c5c40bfb228f4f3f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679700c050d1cd026c60e5c1041d8a20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a283b6a57148a32c70b882f1249c247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84785189276463adcbb22fbbbed1250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd379caa943fca0e359fcd88f106e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102057baa7e9715889aa6eb8eae508da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329f046abc25154f2d0008ae544194350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db23f1d0ce5f10a431770b3d1249da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8338a0367d1b743e3f61fa6dcbd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e136cd1ccee2f54b90e2f90d39478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec818df02b781160c3c2a12d301694354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8117f04661db4d036acc0d8b8f34ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1d1951357c3bc8cd20b6823b12ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d811708ef9507c20942d359f88a285357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734de4c993c38499e7c27020c8198c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9b150eb864ae0f1c14bb57d243a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfaa521639b72d91c47b62fd40e4e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e74755276ec6c6eed823f2554ee2b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1054b969639470a86b781c2db3b4a30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f138ac95ec1ec0b1836f12207e8bec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f4c4a4aebe3bdcd5ab9ecc32c81f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dab79718229770399b2e659245631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e34fafd92906d838b2dfcf5a8edd1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d413235a8466fd5cbb754cf71458367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608363c93e8e9b10661930ed41bb3e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7fa33a820a7c226e5991594d376b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8bfa226551b820aa5f212db6fd74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a11a361f00aaf0305457f25e10018371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac673b4c8a44f8f562fd13e15c42c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830057d60ee5d5a158b6be50381a9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fe2c4aa90e0ed0e93cc9d422b974374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a0404d4577c7009db55c3e213463375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd8eb23cde4fc33f1e857e45fe170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b1edeae77805951bcd8ac53963bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93368143f0ebba815997cfab2de6d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095a85fff37ab65142ae9da32418aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57607ce5a60c57f2523e7068457f4f6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a0351458606debb9a7387547408b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e29de9b75a1eab3855f0d8ec8ff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b48be137e3fef0253a6066a7f22bda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85ab01349c668d1fb406b7a4a99ba4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a718e37d7f06e0856e80e800ab92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba03e8abd20e1be291407537197a88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f45adb088812927f0de8a26c69dd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b3d753b5d0e68cea42f7dc04c5dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b81dddb230d0d3393a995002ff82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5693407a9bdd47c61112bb0f7d5ec5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466727e1ee3075de6139d4a7491b9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39beae418835cb9eba6f7664341788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc661d9d59bc807fbfe576e2dc765a19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5d03d98bb9d95bcb28481a069eb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8f33fe27bf44b23bd01efcecaeb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52fe6c83e6acceacba2979ae59669c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45984dd0b2f9e5dbac5f164dfd034496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f06e06b7bc34401ad87a8f43c83e06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14294c804728e3d8a973d3ddbd5b0eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89af0385dabd7f92cc4f9047e1b6463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb27c5ba4b537b6bb29804095f2760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211fedf6249a4d14734a0d1989b7ac7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b92f77f6f8605669b7e1142926af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a988e708435f56fca3ce2d434972ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f971ffa71e364ad7d381728bf4eac5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885faa5ec995d3d8746422524cb3f68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36055546203e3c93d41bccaa1c0e55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f84fae11df4d1938cf03fbbc270e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c7d571f00a44badd9e501e04ddb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c5f8e5c6fde867a1f75c3333fea1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca5a2309edd00cb3abe323b5c93a93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b39500f617f775b038f1c61fb1e74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69445b06c3fa9a8c28cd248909c29c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ce54f9eb82fe68f1c39cb3291b8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de511c9fdb618a062528947ce016003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfede50aa48e77e55633e156aa1ec84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703bf9176a8d0f0258aba6a56071ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dece05686a22e0cfb24b9d65e1c3e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4a8a08095ca609951e08f9989614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca7e34ffae522bf390ee169b1170d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df4ab0b4f33b06f5c77c6dd86dd402421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04a2030a52d8fce09230836b5be655422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606894d938a7db78c82cf5586f32ef3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e155a69969ed7de6ba43cc6332f162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c426d43ffbb84b0c3e83e5e7bc96d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843891ba8ebe1fbb02e3bce545d7d62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9713fa2f76c22515ece22089da90cf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199b3cd201c12825ace751516eaa61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a7364b72d2e273851041f0e7edfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869349ebe182d49d9e4ca0c978f7982d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd942fff6d98365aedaee2f221181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe79e1d03cf654043025e861e21306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42d93d2682c3c29970f78ab653601c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15250f23952f2b982a19310956370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924332076b7ce45c1aa19d5fae1db1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37535883c69144e0c8c42df076db45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b899bd460ba16b3833ff0f33336846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14962ea80b4d597fb43f6368300f0ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e98242fa12b32f681365f77a6694d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbda19fb92058c827aae41e04014b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbf7a139ef568d9eba9c0a67b27af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac920e62d32643c80f932bf6cd6ba2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9381f02835a0c57ea293f6a52cd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60521fdaf4832cac532e55188fa4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab288999977ce564b0fcfa77488b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d54a2c1f282c6cd0f90cc1442b2e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef2f189cb32700cfd0a2a91600e505447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff559b60da82f232a8917858ab4f7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fa121b9193cc4e8e123eb9ac739a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ef3a1380e166321ba3a99c6becce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1fdcfcda10512dff62b099f5af6bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792654fe4dafb87accce3bae5df142b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0f4d92f348f7702df58cf4091442453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c1260cce17bfe9b3f466260ab181d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1d3866d98685eb6b5ae2f3af9d9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f692f8207636b1fa566d2a076169456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746243bb5a0781c2930475401ed5f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5311f31addadb1c3a2ef91d0c03029458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681fae41e48f3962495e7aef14e217459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e594e803065757873dc4fc7535740460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25188ce94a5f91fe5d326faaa283427461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0286386cb19897693bbb9ff563a253a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe49598ec84014a5e115409fe748a4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07614af1ec54d78c715b18d412b54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c59e1fdcbb23b51cd6cb462cffebf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be399e987a2351f8d6dc358ef109c63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66fb7e391da23fb3f1f15aa19dd85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229948be9a7a42614ff152f8611c85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b70b822be20acc742c625a3ef113469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1073fa979f10fdc3bbd907955588e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e5a275d089fb9969d800e2b0f61c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f8d414e33ade1ce9976abb05fab14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad700844a3d49265e6c57d006c8b047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ad0e70675f125470bd0ea40b3026474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a5b75d00dbfba48f662199fd7068475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7727f0f9728c56b94beccaa2d85a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300554dc99f61e35037e23048a232c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5f2d434b7f0b8fe9c3b343853f97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8afbdfc395f57bed204edce06782b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba292c4adc28a25ad6308c2e4a6f0ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee5c61253e63dfed00c9af0a377d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894c71571367d2ed947fc98523c5f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f579bf6b9fd0597f534d52eebf3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a27d5e7df505767cfbb5342d9392484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9587114a73577671c1c614917622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca60439cc518dc89fcd6e75bade3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997a50d41aa08bc4d1930817251e86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc98cd9ec46f187694466883e69cb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303fc741b81be3289080c0042439172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fc54a910b5acd4e9bab5644285af0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d7b4cfb842fd448de2fee867c37f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86ebb6c6e08f3a0436421716b286e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91836907cf8ff5e752812424e1074493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3426428bdb953930817caa144d527f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73c32f7c247fdd3d3cd57152c75c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911e00657c75607aae3988e1388a3e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663de8b4fd940cb1951ae15c20553e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c3c4d7e5fbbd091970dd03bb454d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546310bffe02fbb13bd96ad91d4e35cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3978b499272ac5b180ad744b9e4e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489a66b286ccd8b114474d074d7e40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fbc7ebcf27318bdeaeb9b9ddae5a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7620bcd5ff565bf14082f207cdde7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda86e1b59cd861aaca56078711f049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e95d2bd03086fc971604e80cca24f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48724970750c05a249544b753fb17b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982dcb71199d91db1c3d7d8fb35011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feebad73463e5f38197be1259fd6b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1ce6fe31e95d920e150fb37b2ebc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d4be3dbb547447b79b5f158b35762510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58a750b58cdb4eb707fdc3e90527a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5b204293023704cb84001694a0be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d68c1edae81a852ceaa3d6c131c19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8b9e5390a5889da363eeee7f0ab3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f43e5de85d83832536de4ab94f31e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a57c9363db2d20f30af2ef18e36d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44c0f2d22002a8736dfd124ae63c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d1b2cf82f4291871bf342eb65174518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ccd5799ec744ffb35889105b4f179519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3f5f8ab42a512b608fabaee56fa84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae7a09c544d106e8bad803b2e06316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd2870093cbde080a5d0d79cc20fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef0150435c55f0ae3ef16e9256397523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40fe10fc09f30ae07d4cd624810506524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524507e4de7b7e8994aec759ec2993dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e848908d206967d3393b029e7437526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea7804f55d5cf40210f48522e2c3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cb5542ed5c8b6224e3df5fd804e20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6f6fc6fba396b801f84a64bbd780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea81a5d297e6bbb7af02add67b3742530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd888bf89dfb7570f20c94ad4358d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d91324479d85d15c66eb52f4a428532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5948e97723f58fdd8a71d0361fa178533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a80fbadf6470720e4fa2b7b29b6371534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcedeba35fed22348cd4d4afd957f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277b2f3e88481cefc4b9bb9b4f6100d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22814606b31e6def976124f64b61a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c3bfd25669898ae4ca8395fcbd86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07496b24faaa74e2203236123f3d8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb01381e9abfd039b5d970437fdc206540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b1db8ca9486069b37f0fe1c64880541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d067ca1c5d2f8250c575ea78ed84125542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c790731da1a15a6d90feed9620b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb241e34440c114698df0789b50f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb21f6f7d9362ff3e4006d20abf83a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e15c14b3753b8c99be009957b8d08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100db06c5935a0b4554f3950aad3d07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4cab0c7bc106ccf8890ed2e4431fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c499caf275a24c864953a1b253adc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d470aa15c443010ae2b350ab337c45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e3063b946d83459b70209276df14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc47d184dcd8780c98c351b6c13bd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb9425969a014033b398c9204f15d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37de39190995baf67bcf5036b59ece554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af288801ab0ccc481121624fc50d3ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b11ce79f591764412b4c9b36d2c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2177366a26f8839f2d107e614a8d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8928fc70835fbe1faaa9be7f42f0dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35642c1269dc4a56b56c6947a90a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465007dc3ed6ffb5282f90fa50990a1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103456a6fb114cf20850cf3b0ea36689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52f3858ee8a61de182bb3d8d641db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef38de19db9181dfeb058a08d2c68c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a8ee72f30c925716c93ac0fd7904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b4ebe53cfd8e4b6c6b5c7d71edb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d059bf54668c556844f31da30e7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f88f2af6c875b99d86b22ce5c27e4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6227d8606b6df4699f5160a3f129a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5f921e9e6f2987b50a1bfc99b923b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10214de705cd2fb9b35140b9d5aa7983570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebb476653e3f601c67442c06f109d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffad729c9b5bcbeeffe33489977a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293950b26eb41b171f7c2a668697e32e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4aede04103ce3f5deb412b21a60f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c49cde98533f771790ac9005897a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fb068b84f227ef0fe23b4913c7b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da97524aee1e8540ac15efa66c465577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da62cc997771abe8676a9d12ddb83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c8f8af613d52dce7a6b783806978579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa2a0b7fb095c1f34051b387235cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0f62012dbb3a7f74b618c4f615e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc583957057643e8802cfa3b9a91322582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c1f5dc9197edfe5dfaa8bebc490a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa414c31108247da2ac89c7228cf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f89872dc4c4ff7c7666feba6640e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6489b9d820fafe2d90aa494a1d4b21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd7aa5ff5a1e8e8da095d723fc9dd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94881a20b780445daf0d1a9bd9a8be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615e7e1e106ac7cd5d2cb89cb03d8ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc067532858df2345073203110969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d25505833142c2efe3ea8c41dbf2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93176e8c5cdc027b57a77844ea2054592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d528e74a35da8a42d14feca32402c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e30e93a4e2933f1edede4a3413e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaeba9a4bab45c9bff2aab8ba28cea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30de97b1d11cceed316d26d1847ccaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414294152e6f02b0ba4189b4c4f27ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19053b0dd0f8a6bebe6bbefa5bb766d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc074335e3475a491775e3e8e65c93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa19a7ecba40eb11a679f2e9c3534d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f49ce65cc7f39b27b2ef985399bb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515492687bdf70374b7e43349a1c27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba20bfe813ad230a311c4d6a3d6e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c744b2ca86b1088faed8dee1cfdb3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c35ea3b33f976f4197d5bc490ce9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f637109f4d9228cdf25790fef2f83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f626939da52413f6ce31216226d001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5bc873ea67ac3e74da50d64970ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c5e6f4bee30ada2bafaf91ed5cbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a6e190a044c6dd2f2b0bc9653fac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f56b233a64171cbe34706e6aa2e3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5468e6e9d7af71da205df88031ff2d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ec36486b1b339751c85e606c27af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ecd0a815732cd3fb0f2f85cbbcae9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8943f024c6b3d394c797a8b815b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eab0e45ecb5f5076661d8ed9c8f0af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d17246edd6f1e6743244a2bdfbdd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34200ee4c90d6e57e1e65ed899712d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177737f2e971794b19ca76eec35dfd96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4d0f910b075068749e68ba01d85a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7e7c6bb99efb3d53250e1296dbeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3745a4b2d590d1d99c3565a39163a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892ccc371cc68c34632941c5a5b523d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d77b5bbaa653fc3d14f19133f510a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8300af02daf897ebcd0855a801cb1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21072223207e45fa397a1365c224b1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd88e9f2d686c46c2bc50cde125655627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3312a4cfaeef3a7a6b547a9dd27a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674525d8eb5687bfaec9ecb7a38e76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63108810916791ec82f2cd9ef13bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b92bd4737fe66236ce846ae4692ec6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46a338c3ff85c02400a2287e2c27b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7a7c13a575ce56371ea66a2e6079633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c11ddb6b1ddf146636180c520dfdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3025a4f0746a4b81836a85024def6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be8dec80bf5c4916e6052e9ed82d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4d43bf83c11b58a56c56c6561e99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79382967dd629ab2ec1565f66b46b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830fc25ae7e86e75317421d69f99bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c882f0816c21ab00e8d6cde4b1cf5a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db6ebcf02f19720d07f7118aca1ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359292a7e6448af369332002baace8ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde1bd4f9ed0789b8c70783873425a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a937e299a56a000eec65a4054b9ef3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17f584741d5b49d86d644720eb8db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b57559d4f3149b6b8bd4d68643ab1646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>