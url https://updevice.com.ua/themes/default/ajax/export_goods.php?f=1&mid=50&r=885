--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c46f6492c4ad51e459897608870c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8fbc98349b28b98e10c7ae9cef2052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094878b22cd7f893eec988432668e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093db1ee3a4c577dc1c780ddda1638f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe982ae4423dc652630910111e8945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391783afdb85d69dd92146faf6792cd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756322a33f1be5fb915166938c05cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a874f48ab6fa99fd66404b9f09b2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9d063c4d7ffb9db7d81edcc9e0579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b79e3e9ed053fee873b25cf41abce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fef81503cf44aa4c2eed1b0e5611d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99379cec97df8f130bfe8166d7605812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b68fd7b0cf5eed4a098b5db8e9e0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599fbe6b82b649075232bfd8ed52cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63bd3ce0891234071f837dcdfce4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce644943c2f89ec603f21b0e88baa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd665d16816ed4351da817ec52741817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147922a5c443d803fe2f18ab20d55518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a1c002c2b6583cc3d806ef26894319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff257cf0a8b73fb9a81e7986a22f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610041cf40191f2184785eae4e17d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7a731bf9216f1badd8940fed955822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff0f27ec838966b3ff036e15fa7bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9239d9315bb1bdb530e2ddcbe977524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49777c35e1f38d34bf86dfd70524a7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff01aa36ace3665c0833761d8286126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310510e508d1356cc12db710a13dc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca9922546c33787bc89ec2c0e51d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb014ff5b213149a71ac5eed0f2b23a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad9605c44e19db67eee2e43ff7cee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09c3b9ad8afa930cb3c3410b07c7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31998018c5f67c4877309d8d5089406432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ac2ca1f341e5754b746997f112bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdcc1809b3b719e6ac7f3e98c3808634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe8b04e17e11828e6c4725762e2ab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bdd287ccda4ff4656e14e67d4be0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b63864df12dde3f7a4f7c8360192c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4875402f63af56580ab6cb2926660e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d18ad8d6677baaa9e11dde21666939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d24ea53e997be84c6faafa0f750e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a182f8b1a39f18caf0496b46930d7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6be82d67d613b8b2c4bedf31f5cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad2b5052a41d2ce4cf3f7386f9624443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de780b1a67b4baaac879884a2360657344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11672879270a791ccafb8004ca8514745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5629e55999244a7b0b728771b89c5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613fd62174e8c19be73ec1139ed390147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a532707b15bb0ea5f5edf4937bd41a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f3ec1b057705c4e9b1f2388e310ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e412e8e8ea3a0b9aeab37b12e2afeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39f98d248be5d352b31e153b907d7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6827afeee426bbb18f8789d6753f7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3eea45b18945be24dafa4c71b7ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de027207300a08ea5ad4dc1811142fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232a174360ba560abd92fc82a9dc4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b103132ee551819d5584b2d96fafb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b22a5c78ba9265431707220aeb59dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e356e704860ec9d140dd5ba35a2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d4e37929f4972065a1610dd42d0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f75bbcdb7d4997c7f08824b05c2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20b772d8fa3e950655460a23f525b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063da4ba9500347a3aca260c741cc1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bdde3ecda38fd718363603bba85a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54b489d5adc2f306c43c8ddc2480b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b202cec6d06444ed6cd95d9ab35727465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876eab56052fbe327794b9565f617b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4883e862133ae80084c534c6db95b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247735a382c8d4d49f56d49324538af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca66cace25005db4760123a600d1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c36f1a5ebf1b20ced21afd8a0cc6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235fd844a36746b35c369989b7e727e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf821485d33f90b4fb947562bb67372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a289b37f04487060ace4c1970efb2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b1e182ee7005f32bfe6437e8ddaab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea80348faa7723312de3504e91682175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c943a745f555866f29b80c20f03f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ccf509ab7ff5b6611904768dddbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343fa4c116dd398fa76ee9dff9d4bb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054c27ddf404e592add09e5b24480279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619363be048cccc9d868615dd62b91780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7487074de40307f542780c61bf185a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc66e4fdabbb7ec39d5e4b6c0320b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfdc85e7bea2518e9bfa887d79fc9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c604424b620a6ade4c5235ac1bf0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18111438b3ed8b0b2b463b95e8133585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd20ae4539c175744b581b8b777cbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69d544462afd4e6a6e4b0f85cfb49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abddb02b2e5fc2c762f56ac3e37d43988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f816efd84fca34ab0c9069898d2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8df3a9b73933b96fed7ee3b77edb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae09664da297763a7c4af3b51a23291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88694b2df4ff2a8597c3dca673fc1db292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96b443b5f0046dbc6eabd4c8e656c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711b4f76e0436c9a345338c37ece5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856c812cda361f497b6eb6d5b8d8dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7666cb9b104c512cfd2b50eea3c554d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fe24e0eaa3a2bf24de5e5b4d72c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70511b969c0419fc4f7516ebad7a3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73452171d295e941840a83108840fce899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b829e3139ef36aa7b50343c9cec46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e243e231ac4852126c3112e5f9964b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e061bc6d7be4c791f1ab711d090a1a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe44e47bb09829d3de2f632343819103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52cda3639c79b47c0c055c3f1618f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f9f2091fe2bb4c8e41237a3b74a4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb871cbe25e0c2b090d71a4b4ebe795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505801ef076be2031f95e81e6a1a38fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4991c7eb4238261e8d200562c44d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de2492c7bb58c23c219fc8fd2b668f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcbe1a820e221ae6dfaf7434dc41bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a887a8d47f0b5b53cc1c62a77b572d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a8569fbcf0a05550d1b81366c737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb832a4458dc53e7faff2ed809d7f15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d46e161edef8e96d31896de51c396114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107588b62c63b14f078018f3400038c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552423b01be126aec32ad2f8c660337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605d15076b4a4775d2b5fab02f4767117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f019531d3f7e61d472d87d3e7280b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ba5da64f54006d45bc78ec2ae026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b2a082d03d7c10e3917b146bc8cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39926887129232824e467c4a0cf51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c2f095a4893f5eab61211433bb6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0a6d2a32852ddff066924a502d680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f0af6b93c69203757b15e3897420a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf860a2d478731ae0789c727c592708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2d40ec97d62c24c13ace8c739070f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25e0d200f106a6902879b9b638ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b889f69be8086fd50a3a468bffaa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6102ee89a5efd38be5599d48b987129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82dd2ce9bfdeb0bb9f2c7002265f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5cd09f16d425f9b76073c7e28d98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19dab4691132bb994c13e61328b8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f441d6a242f03a22c58fea6afc5573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d4e89d4a0e6fc043f11c63348e21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f569a40fd4d7c87731035d55711d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a21420f53ce6d41afa6a9c4d3371136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c953d6490128629f00ca7b89f7746137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628125c014a6ce6c5a0a621b517a09d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ebd83d914a39b5a394fd516939ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da2f821c79f967d5f7806737bed4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38aad75c55e711bf35268d803985d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc227eb18bd5237af0cbba1de98fa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59605c89946716661ab70c6a0a67be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb48a7d187855de21aa365097f275f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf7d11e8cddbe2c43a72fa99bf913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76816948c5f98a493f27bd3c5a85c27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf963af1e59f9d37e3dd51a801495147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbea083eef7d1774477f062a363a109148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f50c2c6ff3a3a723507512dd538d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653d3d8cf0a3c3adf7adf2b7200257150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91429189a2f3e886756222c7346ed3e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e547802529df5214a724786d30d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f012cc07bbfc5232d94fb155cbfef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd130ca153603b9d7021e807288dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036e8f79f736a4fade702af8fc55b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506dfbcf3b728362a4285cd29c0f1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce0705dddbe2fec4d7c6c607a7003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e8dd0e137b97c0602e6adaa08805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cebc1cf4794c1470ff79e192825586159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc3e2941eb256f6686063f3b41ef8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3908ed8918978e45b3a9e4aafe73ecf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198ecd6332c09e4f3b0e73099f1e572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7af1655337b7684f031796a63e173d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a2e4f445623cf4f6b79ae5b905b4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d503a4d73b504630a6934e5ee0614165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80519e1b20b1c7ab5fc5f45c77c347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889351a0c1b91c89ef18898f5e592da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff30ac8b8bae0824ee6654842cc70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2904b7d1fa38eb078f3fb89856d281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c8f5ee46127a2ce46411bf550a38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f166fde23fdfe052a04886bbeafd204171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc5e9e08c94fd8c60d02d79ad0fda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca15da87c44c27859ce85440d98e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd4721660f4b1f103839663d899735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b87abd0204f3c34ddbc89fb829e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abef1873dd9a2c9ca910c73c12c907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeefba6d514ebb2eb622ce5e38b2df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236d58d2c6c989adff18c4c93a1ae4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75a844bdc4ba0003c14bcfae64a6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a50d3b66b4d6e78edb77fb632b824180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d4f4e5259baf119ace145c97e4b00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79079f7784d46f8fc2b7a3c3721400cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca15845cbe0547e3852aedabc56073e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1237673b1ecbe4f052820d1775438d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd5e44bdfeb495c22288894b93c8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be29f1d2bda0438aaaf4b6eb586583186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6bdf18e1e050789bb30e4e4c985d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc572952448850499c8586f085ccc08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890a381b5cd5b8e79d54eec19ede1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ade7456b65087b4073d6c0c3269e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd52446b02abfe79be677fea5d38dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f68325f48e39dcf7202ecb8cecdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643be8830941e57bd454b42a93f636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69985100ac5e2f3921bea37f252a46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c9dd2ce16462d163fe1d6a23bc7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d69be9a23a3d532769ccede5572321196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4748afd7fe839595b193bcfcd2b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d618e1f574a7772e7f700c2485aa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd9de7da56c99295d875a52171a57c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d4ccd5c3d6d40e84073ae63deccf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df6836076d1da204404e921129bba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b80e1f44024c970d065a6d0d5fc7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d849a4a2b228a1a410a6c7bbef9be0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195b9f49538171342b77bce450af67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6779343b4a9130c059e5567cf6c27f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2b35e3fb05a162197cf4cbdd0ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930e5e4959f6f2c24b6f5a5a5af1cd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac7693545427fe828303c63a87053208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e82167b19979e0eb36c63292befb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dccf815704847d707f8f915f69321b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea644a2e8d0738aa46f17d34de77345211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ef9390ea3b5c7189c1c9d4afe505212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1308de60c3be8eae2f8694f1239b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927f880c669df249b1e68ffd0c32e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389dd9f353002351675769221f19c7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d6ee5f651ade9f59b8d922077b6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956269cbc9b6608dfb63a690a1b827e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e082b55a3b8691e6508e9b30fdb6b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65081296a26795766a033f7a9301a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb149e4995aa74c4f0b25293076a2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19e4b8d31bc35782a6adc1aa78652221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fc36da4bde51f46df9ffb6d5cf037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7717b0d33fe0c00c3eca52a960e610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43464d859b0b27bebe466820908640224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e3f9f1ed0162197778f26622fd5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db04af867ea2aed959acc7045a229f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411fcf62bee690f8e3b40440b31d2fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80a283aed34a35bb08e7498e2b5d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff1c91e3f15a87ae3de33c43e4037229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eae02728b0fc81b3f84ca25fdfcb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9edfd20ff8e7252f7bbbcfde39cdfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8e000cafd1d9e54a42ecf84f07f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bd5c70cff8ab253531bc079b628c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0071901922d37e9eead46fd91c56d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bae9162565210b0b87280b7c3d1e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b173354e2885149d1ed5e547e1cebb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7c64044c548092c1466362f02901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe1069df1383580ebacbefabac22e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb64ccda324dbe7f4585194811d196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5853aa9c9d424bec484ec82de38c90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51675469da9bf303112373e2ef6841a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31300df4c86677e023297cd2b168faa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2632b2f2a3d2afa8bd6acb3a20ef9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05fef5d3dd03611bb31107504c75f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079533223968ea1cc9ec8a1d4f60e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b66cdedfac87ea37f42b7f91b32a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d7fe66fd4d50d4bff4ea0544c793c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2827825a77c1fdf5c0a7173b3898ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7e6d533bfbfe2f61f0c0083daba9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9032661eb6c44b84bd122b033d5c6a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a5a86e830bb0ac97b33391f264e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffddbc87715cefd8df60c799e343c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff419b60c07f532cde6d99a269349a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f974f6dc2f13b1a361153f6c0f5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371250c6d4cb4e1e2a7d922670f231f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6800b14ade2e95778b544cb842b75c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00f9c5b0fc8e29cafec82ae75ce06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf637d820953c55109366ec0fbab673a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5e306aa0b56c78849d50a00df760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0cf7e63cc7872940596b8c49489a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8a7585c1231eeb485fab6bfbeceb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dbc4a2a49dcf16110141146137ff5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8606d69ffbfd1f95c5f3ca3b8ea6919263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca33cf5f25fb4f2a3e2c5d9215df96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa744ca1bca5c359a680d74dce2b31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af83a0e3d5154a3a021abb8ec1cc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845afa1b41729d65c155890a8eca2053267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8253bd547b27e4f25a6818d6ae718268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e77ce513e9f192bf1b22e5c6d9d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5454c7590ee8714535b47110b961270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b8c391a47358f49453a09453b9f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56ce52656f8868f61afcfd7a3f67c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cfdb5a3671db8f428965913f9ed5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613c9cf0d5f96dcfd9347948e21ca8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb40fe021bd1786f70b57522a591083275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c431d9f710fc01d525ace527846f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a4c7d2e4868c731119e1f1080efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741eb48293da87d3e3b5a30c9334ffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfff421ebb998970e308fb832eb49b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188f0d4b8685b9e8c0c9f2321ea766e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed89b73c12f207a77093b22f05e623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf2336aa143879d96abfe00cc7f2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd982c45ad94c21aacf5cb6d2259dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b782089eee45ecce0ba20e02fd8e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122dc50d5da4d1f1cb03b87dd9cc77e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89894c1244261c2eb056174c4b0e2f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4aa7f3e194f8c7ce758917ecb2641287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f05c3f81c07c4b32ad02174e875b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b448e7c90116b1f10b869b2bf6cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa0d9c16e08ad990bf6782f9c4dcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb5d452264643bc390a207a2ac270291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0048065e9598a755648b073f300fe44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10250db0a990aaca319033b1fe0cd4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b954310590ecc5e128866c229ccb90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61e86325b0a2424dc0d54d2a1da80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e982572903764b149d219b80a87c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1329d3d653faeaa676682108ee6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433723a08934676d0a2d8d500fafa8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed2f94bfcfda86bfbc484746f3c7e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22821bba7b81946dc7f8d31e0c73ba22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fc9364b3ee9239b1d339b6d54f5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ed28ad448860602c2bd33e73699b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1463db5bd9a83a9ec1ffca9ec9004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed8c72cdffa88fd61f5981552b5e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd6d2dcdd0ec3a6da8afe509160ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d466706233ea204344dea914a3760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e17827f0ccb3aadf1b2a232ffebd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c567e9b7548488ebfcd9c4463a3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe611b9ac12acff08ffc663f14f6ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba482a3131fc589922a60b0a2af60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4aece05cfc517f8a63c9710decfd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946be1a508e9e31d7f0ca1df6deb81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47c64105ab07271e90630a16e0d05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9a481664c270f924e683b3b8cd5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd55e1e3ee77b8a9f9569a7640286b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d87e4e24ee8de88a37f66eeb09fe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec0ca8b400563ebba2dbebcf6dfdf8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc8251a59585004f27974a4484e45d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474566ca0ba7b3afad0c0d433ec6ed0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654f24fc6c748c6f72a091c94ed40a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2fc117cf76f56761fe6040af8c32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210e7d6bcda52fae34f5b9585f0065322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167a55746594022f2bf0b83b2234720323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494468a4d86d9c6b3c92c983292c072324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa0d03633f6220916e6dc58333db22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec191dbcf36e6f1ac95a32a2a1a0b62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f892fd73f6b6d14c96634474d1f261327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43da812e72142f4dacec8e8d01bf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379062697604da3e23c80aae2822fc20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a798e993e2222c961709fb905001ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2579bba371e9576548ad97d027b5b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d038950facfd7b68ffef4168c7bd8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc0f78e7804188cc6752f7c433e5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd000f27b08f3ae80588dd833647e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175921f47914d6f7d33b45b9105be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d18d277472eb5f01d44a13a563b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d645a93509cd6dd5f1ff9edd3fec09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e9951e502d934f04c31655adffca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48dc4a9617dc6adbda9d08904293ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c7887cb813b809d987beb8b7d6007340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db290be5799c38d26b8caf7b213ccd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0e93fa474aaf7f1482fdd941e967342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd044ff5f7d2de37c27410ba1ee22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e1fa46cd199a881f2d1734dad662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6d5442a0f40af631228604c907fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520758eb17a2caf71182dfeb1222d03e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108733b2e26f8c74656489940a491c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857986e4807baae0f654df368d9f9acd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae24b34fbfe01b291eafdf59c7f653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429147593558ffe8298568e64d10be0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a47dc4c0e2f11ee30a2e9ea1c28f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef11706928aac45eaeb645f95af683c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aacccaabc600393a7c8dadcbaf8b87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be317ffcc6905117e26a78981b2a269354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c85466b249176aadf2ac5078756c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7edbef878a4fc3f53c3083514d9858356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b316de432d4bae4741cb49c455fc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a735db0e84a4229f44b150c69632358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f4c7ff3deab676c6ef381c8651e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159a390ba2cdd0f6bcd8e576767a63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784881d6ba290cafef4845b9a0d432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9cd913c575b063892f41f8b2d29ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615eba3f3041159e2fb304713ae7295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa427b60675fdcdda84861014fa1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d52c7f2036ae5e06ee580fba3081365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65301fce3db02683bacd0f1a3c6d56e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d31673d67ec26cfb5ac441c7989d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940992dff1b2692523c1adb08b7b006368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c937c58ad75fdeba5b905e1d5bf6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5295a37ab64856a9ef24b017b51df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc7f512dfd711421902cc8a54b4fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700a6c46fda6b9d06123125f8193c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c80761ed4b3791433f9ce65f2f44e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4c2b011c99a4b3c278bdb27b7d05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ab71facfcd81c030e6c38b157dec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c365a653749d7fbd6871cd0b8b55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc364d3f1f31f01daf412207bbc2d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536aa09c669e3ce8a0288ec5a7396b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df089d59d4e7fcaa30fa9324b1bb492b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143e1496e9b267cf6810d38aa4fcfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600e0f8606348e197e743acb75ed886381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427567dd627c62e33889c2683c0719382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb893904ec75ddaeb0bdcdbf3c9d9d9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade5ae19ddb18f30155a96d38434eb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73253b4cd23e6739f482a35806ae0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce3c432e6a5bed009fd509c5439cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0538ebbc7d930cd09224440eaed7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2187728bef794e3de6656fd794ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576bd9a6df6f910b4c71015b1a8c48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce27695b76a525a5d15428011c1a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9d2b1d0edf64981df58db4e5399c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df0ad0b43a5744d0d53861cfcebeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c672cd63d7fa176b4063f89c4caf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2221cf865e284e4434bbf7864f2543394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b51307ce9fd3c1d594b1da145d319395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4faf4108d5089e919fa7b1812304396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f194d70bf7e90e23dd408e0f7f624f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b554566593c9842e7a5c6986550614398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a93e1efa510698b91f2baf174b3c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc956f271a13542da9dfe778060f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a59cf11c9c33d18c02620615ea7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a951335dc5cdefd92012f2a29e27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf1b7e3f8d5c8379ebc6c44587bc6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635283d0076983436f29cdacf089a7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a44808aff92096233acce683b0af51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca7fcefafc2bae7ceef6b96b68615406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4021531d77b31ec159c7eee493b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527c2499201b3f432362af92392973408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96c52eadeed5f764f3e7e9d66cdc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5def46634dd54ccc3dd113a0d5e4b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961699fa45a1ae1ad2020a1df6b62d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ae7d6d7cc98404b0660fa03ab126412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd244ddf6064337d0cbb71d026e8ed8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f4b45367b917b9650885246290f36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459828af439f7fb9495248c91491c741415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d71f0c06460b3e979e125353216bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1a04ffd1286de64d5de05398a221417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb5bdc10c57cc468ba60e1bab46cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a13defdf9c8e7d65b32d97765e6db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7373494da85d07b97215d8d2029ee0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5ed9e5e5f0d81268a8cef71332af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220b13fcb39c5ec6e0f084fc0449816422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf11f249d7afc38f67fc491a372fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4800d560b2d7fc6bea852bda2c5eff8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e2173933ea21222cdd543bffe85ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c276c3ae3354d0f32bd0d1350ba1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11954e12b50c54094d9d5be77275e8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50e2d5002502f039e2506310d8493428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b11e07bec3cc37bcf5c0725965b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2487fd36f2f53b37f68a79681a1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfc3e54159ee27d1a23f9c04060ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a6efdd22ebc8a2f8204d3de16a4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe9fb2e175b1a219084299cf10f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fcd7e5ed0c0b2e215981f07f1b99f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e671c7dcec4025fc11164f8df127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728a6fd743ac3d2c025dac95147dd2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f16ac4c3e4cfaf2e6b99d2150de16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6063dbfe2cf0f7aab5063dba0cc80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613e46085de5a1c14e38adefccd50f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a22892fbaf0e0412692a96d8fcadc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299751ee3a093bcdddd7a54335e6e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e9e563985316fc2e514e03e5f168442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb885f907fcf82229f4124a529a2dfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c2f64cba83578e0fe3bf7edf835c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74daefda5ba1c466d3317fc62947910445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f63c341b201acfa4c7c5af2c714f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80412b56d58129382a36bdff53d8f720447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8c1f041e5d7b0c77dfb59ab35aee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7514347339665f6a849f587c202789449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1560431c75bba53adf7c65374329d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e7a40657e78e9eda62b51f73294a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52897669e27707ecf4fc0319096d7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050a9f2b9b189609c990c3f54b2be90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdda3e88ff652926060ac183ab9502454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ddf8b1e99345a2aba9b7b78b47789455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba290b6507cccbc26078b69c605afba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192670f5aa43f7d6a7ac3e318a342fbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f038af7453eee885280367817afb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020fe2067bbbf3e47dd4f02207765e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa80104bfa5691cdb52dbb06edea00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24420e47ba6f64e104e8c7c5f1d0d9a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec95f2e0d37f8d01e28edbffefcac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2586eb39b4b2c255ed246646d37fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc86fedc05f4573c559b6b79f79d9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273acc9ec4efd4f36ba7942ae4e459a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9821202288caf1c9d5f3b56b1fb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233143ac5fa69cf5aa3001bc6a76d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3319a90c45b859bbbc9b1e84f9bb60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25526ba073bd70e3b2da079f4e39c07d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ba4ef26663ac718c75a54dbe4e9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be198732d7cdbc83a1f7674a72106a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c726ab95140dc40fcb4cb0d6ba30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586e195786b9851fcd208636e34124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142f801785b3c1477e534db2957b6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947527be5a0ec5f74385745274475c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd232cfc90654b26f2562ce455cd58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494022359c90f293eb5cc83122331594477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c43517de1a4a2951cbafe2e94944478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8ce2ed82a45fad2debeb2ed823cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44cdee50e63d13dcfb2729ed8fc936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e2baf59deb9781a55247f8f72a22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4764b47a782d326caa2de17eb0a40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda15081bf085aa5a74949fd85aba7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b35939cecd99c6a48a4791ba4fa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da8d5631625e3854e0945dd0c7b8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4affa10afc2d49a0c85cc3af291f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dd057346e7e4cf2b551838344b25d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28d15afaa42ee4684cb0ab8c6b8a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42072edfa723f1c1b51c806c5c1296c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c50118cf9992a96b42911f127f37c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffffdab7b2bec9f5acf9db4f5d4ce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910cab74205f71a619f57975ce7d77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b91d9dbc98c549e508dc7f2c94306493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df0f97968e11a233ed2cbd809b589494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e197f0fac1e495578dd8602e52c20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad90615682410aec4bed910cb6f9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740959f5dfabb58ee1d26dcc9a0997497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae7d39d5866613d910616b2d462a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60813a813bda824327bea4fc903b20b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ebd857bf2d81077e272155bb5070f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6b7bebdc7bff94044f500f6b9d41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cdcae6885ee27ae44aad42c88c26f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e36a3436785bc3aa6859ff13e3d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867715ae15b33f512224125a6cd371d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d87e0154300f3609ff2d1db5cbf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c76d59c657afd2b8a805a8e686234506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abbf028db6d607133f24917129d738507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3dc8dedcebd43225514c5523ac824508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c63f470ada19ccb8a9d539f857f6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892c8f9edfd235125cd6a9e08988d76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e5b8ab8e2c8850552e5bbd15df16f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d08a9fcf2e3ddfa18a52c4b7c0a99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dfe87093147e6a62a6ce049331678513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34655caec6d2cc3704264379f756ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8396355fe7167a6562cad43156f6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ff0b398b67d10794bc8672ddde47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a274efa59834f4fb284120e4df8707517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f60e98cfa6e6cc8d2551a621e89f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8bb70d319e6e7093b453d05ef142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c516c2f004ab1d057202e3f7ff227520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4a118e1464a85359419404d61189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc05233428b986c47557a2e8693e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6541217e4d912dcf6fc2e3c005f3ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186404a6107b6238bd30c40bd665a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54ed58893d6aa8e0945fcf89d2961525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921963ac66fc58453698c611e1aa21f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ec9cc17858e9d440b38d0b7517974527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb76526742ed1c1b7831ad8487e2137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf15d6df66b32d613be70397c900fd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa6270c4aa948e3b8d9c3fc6ed07a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81306c910263e93ce228665c05ae93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749b5b607b74d98f67c8d0bbb9dd4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee74cbc2d4d154fc93d9f1db196c35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef770d46b59dd8ff055d195b1e90636534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7fb00746e1856c6879664209ebda5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed187eeb035e9f2d32b1c4d29e78a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b3c676816e92a50d3e2c627c453f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7c296661db1643861eb1da0a15e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dc85ce47799b75036c936fa2ed757539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48b6ca9d475b318f3d49f954bfb12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a608386f76f98e4d7389f2ec94820e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d42b35880f4ac690d55d2bd21fad9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072365864eebe4426aaff42a4fdf67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a606f92513d731d950fbae902614544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327266f7fc3e54738f73bc7d539d6eab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee47a67bbb367913104e2f1d0bf7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ddc5729f368337b5e5e473a51ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cbcbf622e9e4ecbe72dcb4f055951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da37100f0d7c121740b20898187b1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e86fefb5746003b3a8a8d9f4ddd9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fff38e709a6e1c183cd381cd4cf79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe846b1bfeae226c810ce5edbe232d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf51da7bea3c4293704615fa014272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d9e211338d92732c53fdc6c2ff28c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5e63f20f5f5202013fdf08e1ca1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190e2825051e7ffeb7acd1959a8b26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a97b147e9e1ddba7b017d846b642557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a19c04f81c7bcc334cb5180e86d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5f9ef38d7442bd5b7e6ee40b8b76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4ed765e375ff40d7caf3f4ee732f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf5e9cd5d6dfa535fa3be1930aea5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a804e72d6058673b6b462b46ac7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47bd1d7d15b13636891d2d224c7f56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9a0babe562a1a4032fd202bb9b77c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3403f647d56dd59edbdce39b55b9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fae3dc59080895a99d639ba7faed56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97dde44c93981de31f8addccd1fd63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e62dfd653ba27fcc10f3ad40b8d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca302008dff7e4592392fd4977b1b451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9228225846c965faf299c1a035456570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc42249cd4838a95e56ebdea13a2bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460cae72f6b83d2f59497ea74017285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c315afe705774c7842c1d752974cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960704a85809f566a1033aeaefe062d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c9a102b4d740511cdf44131d59e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652328a2bac40c52e78c039ecb00c44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbb78eab09fa216f04982733cc0a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3ad1a053561ccacb75100f868716578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dc36d38bebc892d1dc899586da097579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c823316d7676272fed52255c8ec8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbb1546c128ae86c1e219f0367ac0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ea6295fe5052910dd80a1e3fcca7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f65cf98480cdf055ce55173f55aafe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a61df1e447eaeea5eb1f758da913e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe915e28395b44020372e93f0f506a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffec2c50ae3d2fd373674ff77160afa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9841c143a790499bbdcc899d7cf28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacae54bd8f5e01cb05ad2d61697dbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb190ec70065759a5c6c1cb85b8b47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb8394c6425f9532dd9b85f5005a59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c83f35597d94f62e38fc6de200ce0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f04b14ed8bb6f4cb12b488121c5a7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58b18fe8caa21ecc444d34c35ff2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9d60963e5146815d70ba578d6ee1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece140e3c4b95edf71928760217fe5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d69d95d2b46dba2cc3fbdc0a0db2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105035447439ba160d42a86f2fec97c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9d1680bd0b578f49e2af3ac4a12e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657355c09df395971e9cc3d4d2d398599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78affb9b1812848adea3e793b2b2d99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf93d69e8b33e5a7fabbaaee47501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072372660cd13b185a215fc3e0fe219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b063dd21a6b2a53926a27fcad429603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f4af59e38e000a3b803be29ea5e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a58de35ff028497d60193ec3280d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b403b159c9c7c8cc8ce33ed0d8d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbafebea480378dbebdbee3e6479811607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c1177fee3727193cad9dbf92573ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e74b4d176d5fd5311e2ecd4ffd5fca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d0f03fece9ab89f94ea5d08c541a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ceb610acd79833837cd738cf82171611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd755e61dc66d60f97f58b77a5572e71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ad6d531fcc1479047fb765f06cd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0136fda70c8487b8c170864bdd46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d4476e94ec8eccb4367ade431d85e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4616f548ca2e4d6d08024730d751616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4cfe24686760ccee3e1dd28d8b1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3669b6b23571345071db0469491828618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4725ceedeb2da1bfe7f670cd7af57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc653bdd5f82daa0b6a8ad59f5ad50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477632cfb1113bca72f19509a6cb86b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504407f0956ca2be507ee6a1b9c421622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a3b30ed26a52e48341902056eafd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c8c8c4b04111ded4400bba4c120a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a5427f1b08cdccf1a4e0646529f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14aeabfe85ea14f0d942eedec06e4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e328c0140f5aff4b2548dd9c495c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b143cb6948332342b1fe267fd27b5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd032d36cb1ec3b77963f4c2801e593d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007250cd6477ca38377d6db986deea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac289f745ba5caf74c750fa9c4b6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a8c9fe3a8de4bdc3e57aab421e3b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76e24fe958e3d1d0aa3ed23cf4ece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3fa1ba8f8e2254d9b6196778ee6ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff02ba5dedf4341355f5d0e7d0cbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc6ba4ed15350ed7e52258fbf944d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e481fa39e4cb1bfc042f9367c1e0e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee34cdd8e3277f41fc689bfbfd83e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080b8f761df60656495203811c5800639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6dd306dc61dad025d52b9fca5bcbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffa1c9ea335a08226c9b81eb3e580641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc23d291e8b010a2c3ef7a9a12370f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328f6a4e944790b4cc51a420395b17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b151a40385d7871ea1a62a5d1e71c644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf77f5a589e46ad49b86ce58eecd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20a61423c7d57bbea88efab1968122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6495f50e5037ebb18a462e815b9f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8b596a4cb22f669a2d28e467a78554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068f27595aac6b3ef9275eaf7cf6ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db462f1c59c6d8c4d224e0c1a41d7876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b078e60aea7f2d08dab0235d362117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd97c1292095894680d56a698c1918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a3d352d22644e5e8194736ea43489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ad72a732d0f582f9b53f11b6f46710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b923dfd0ea8dd57668ffe4d0d6c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083fd4b504b00393c27f709986ab1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457df0a95f25f4728f90f76b5a635613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d423c61ae3468094d248a529fe1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1a172fa0422a378bec45e747563015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf5d50fe9104911e8f42916e1081f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb70dd8e17eea2cf08d7ecc070d1a3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91db03b7f8a4e0e3aaf728ea2724718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f644dbc25abcce00db7c18e4c7229b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810684d0e6cfd6f1511446b7819b7c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b505d28dd4b523764fc2d6b3d67b9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d114a939bf220d50577cb705506422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e94ebd9b6c736fef8523159bcbbc2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287667d2f101e2e1c12c2ae7560e1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8d0a59bd8f2f8467ded5082f2ca125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f6286bd0afa5a215e6330b00f78b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38936f85e663dcf65d029f2f53fceb8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548237e1cff4d5f35acc6e59737c587d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d43d6ef6e77f6d30999c741acaad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a7704bd0b6294b21dda5b92f232430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38129f102f42b29866cc03cbe8a8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22890a60a53d53ff81903496a92777732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc3d1407d2a13dddbc46863a22867133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf9b49fe6b2e6c10111cfff55cb5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f78fb13105bcebc5328f14e8a361435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193739647a5c5e8b0d840ca05d5eb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a04e3b1d06970845972928e3fc6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79428236f93e0d00e379c8dda7ba1ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732814a5406eb73d79c15fcbd0b368739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f85b9a5721408297755e9c44ee228140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979782889f7ba60f76851be984171c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb864a7b7beb7aca3adf8977348a12842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7ae62ec50f682df89bc53fcddf02b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c563f2a3efc1e5f1c96bedc97384e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5a279eb6a0fba3a8cb61a8a0dc1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009beb8e1bd2d36206f9dfa9a3d904c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fed98563e638eeb936a2b5bef30c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431728517114578d6f6fd15ed117ccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb61088f0a7bf1f7cb39a59fa2d1b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a5edd78b43ebd0e4d5559d03a57c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547ca20a4223c77e24bc0e019b233a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b793d21623bf44d80214d1ed5bb0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425902265dea5f29a74b038e9ac6810a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b55811c120ec6856f0ba22bdf68c2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dcd30977d3d16ab6557584f16974d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bacca28c72455b5ddb1d8914feb2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c0bb23c0418ce4d197aa1bb18452b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87b9de21af9fec460f44de336ceb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb057c7513b3d2254c48aceee8ff8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef94bad9367af8e44ebea995ecc5ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc15ecf6a31a1cb8cb72ccc8a538561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acac6fd36c02f42c7bc69fee11b9f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b6ee501caa85cb8f16ab06c1d3ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f162f179ecd984a00512f96f897e3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab898a28c85d237eef9f4d4119af0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a394f9be2988ff398bf46b5bfdd8c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cb2fa924a81728ee0cb12d3071ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2d9e72e4bcb0a04aa7a0e833012f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ab688774ee5537c1eb1bd8a5e02869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3414782ddb9dc47b7759782adf7b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537373ac5e7dd7862e62ff6171a81671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a6347d9014c683cd5e64897c1f2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24dfc2efa48403a594d0ad3cc4ce7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cdebff72ab9c613e716f86744c41574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c14b48cf2533f7dde2db112b4ac6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e071118d317fd70fa7ac1ec2c3e4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197a23bbbc4a906c9c29df8419d1b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316a1f7e650e1f5d58b839077c9594c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a548e4f3c00b16ae211b419adeb56b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691aa6acc9b9905c3c8db6158f1bdd7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5365640ea746dacad4e902e3281881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee872f636f4406791767e182741b0ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121ef51be12e3d4a55c3857f85f0a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72084b8fb5152e8734d45d586d6b75684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba1fce2708f58c824f4eb216fabb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829596f5bc403ad1e5762cb96dec0e1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f836d367cd7bbee8aecd2c64016787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47eb9843301845651427b5e11ebeba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0daa0de34e426b4a8171d75c1159d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e948f162db6d342c165002c49618ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4989248c523a10193b2c05df0874be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829ccfc7315f756ce650d98a9486fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37240ae1ec86d083a145a5063184493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cde952ff50e692332657ca744e81c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeea05d786bf7e4e62d1affa2ffb1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa2a1ca0130e9bef1c624c1ce57aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f3ef7fa434177386ed79cb35df7a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f449e7f4476b6fdb34a4b6510618898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db6862893b0dd2090f3b8826b3f45799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782feabb3ce15c5ea65bd763bf5cc5bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5592b89762c53e296346198e535a4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28121c2b298012d99be240a77a41b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf1fdf758f66145ca8209ff117cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b5d12d050a7ad70b725797dbfb23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a6823d4310994ea5a9bb7612abdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb123e96e736642f1e8a3fdbee9d5ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faed9d815331112d8a73e44afc7e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8477bdf46d6e77221493882dd7c3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf729e584158c2fd4d07645c9fe44b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6358f1a63b566c6fef60bfc874c8f65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd021635ca0ccb93f7704778fb12f3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a47185fdfa6b9929bdfe2e5b78c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4862846389efc2dd30d0f1857986d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844aefebbed757394e629cb4d319d7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91614eb03a3684d83a89194ef5e0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51d1a7b652d18bc01ff9fff9c4b50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ce1b0e2aec485e73ff707d90fe93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288540a288088f73c0e1bf83c1b3420118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751365c8f4583c1719a6d93dbe5bb97b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dffab790f343e7d1ee5b52ec1ecc17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d996ffbae86fb095f45f144a59ec9e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d0b7e5374e2f2213f80657aa4cb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5486eee635ee1bb68a6a3e2e993af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4bb302169e4bd8b5d7c59b7ac10d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c74a9c91a270a9fb8c18ddacf3b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a7c2cf8aeaabe4253c207ed90f42d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143fdc7865d2883d6a01eb665c345e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac51f90f33b6436c06724b616f3d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e70fd79e3a0df30f1bc62ea3a8e88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a122fd9941b5c195b2079ce8592e50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4f7a088376ac38662ea5639284f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced4e610f4b47eef20d335b7137b14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9c4e6ab7fbefdff78c046ee10ef0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdc452f92d6a539570404eea2ac003134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b69849e150ede479048e68bf860a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30379001f438e7e2f90fdbb32219b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727255db79532306e7ed1974a79d5da8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2791292a7c513917ba1c2530ee20e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e644f3e00efd7039f377c47043483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40d8402e1eec8cfeb81819dd8643a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246565d485cf8317c5cf63da1d914fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc067dff82995f526dc2c99b4a9aac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee78dbc5a6b380b6d4d5cc697d646143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb27d6ddc16c2b47f60f51d09ed7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a280747945d16a2ba1b36228ae62b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6247edd02533a16b3d6546143ae52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1703615b32b570c523150dc681bd868147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeadb387def15232c7411c0c26c19d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc9e50192bb60094f812ae39c66a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733913837b9af509d8753ec269fa3b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ccf566c60f9ddc3f10b493a71c82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce5293cc8251e60650062da0aa6a8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c235b2db212e23835710905cae228153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59b0cc6b9fe7ab26c2fcf4df965c29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008203c14d917913a411996bd15775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ad861f8711e4a17a3c2cb170b80d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18be7573a98effdffece2dc208756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef445991727ee6bebbe5b9343a2205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c95bb17e22d6853fab5ec9e47821a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d8a7ff068390f4b736a3d27c2fac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292285f1eb5d2db27e94a089c393cf2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c0b3fc1ce73e1f438bec62ce5eb05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725bdcbf647c3347d1f05babc96c93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a4bed69fd7bb53fb07a8906da903164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8d78deff407ad3a52166c9dbfac27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b60b005ba2660ee9d2349aae15eba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db811948184d2854cdb74b9f9e9b82fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6977b6c09386cb34fc5046536ae63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff688afb31bc52e56a635e08a434ce3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231532ab75b45d5a520861176c8b02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee3b734ce31dd15150883724f7d5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b47f2de5ffaa56b17efc5df64427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557994743af4f9b894365fc412404a7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0bb6edefd3b7d1678ec17331a7696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8510836d0ccefc8a8de14e17e8e176175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe69701596828d70f0e03965e828e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6097834f7494fd8ab8869e47237ca9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca3e8d29cadee3696660970dc06b95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b843c2a0c10aca6f0f7a119ed0f97e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934ce0a37b39970328c546b14f0da7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f6d854e8cfd5061120b3ac4e6994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a34fe82226b89de25b22d01765a0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d696433581cce3c0d20419fae5e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248437eb14dbb4d46e10b900aa9218a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30d5b84ead738e45c675ee5f444ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba31e22b84ae4e0f1e3646e1c7326c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287794146209676094aa9b1adaa6673187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0756ce446eda8bfd8e7c9dca0c3d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc20201819b3d48bb39dc873e20c8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91825c25de8ae1f15f19c533330541c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae335a219879d21668f0f530a4aec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0728bad2daedc198779a8d01a1a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851f00d19c71aca11b7e47fd2296f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c57c9e0e2e71ac326952ec8235786e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19d469c3ba72a632c3533346d3fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b050c45e710957286a57be74b78c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619dbe8751ded726fe000c88ae68fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea2168eb87845b63053aceb85e705198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc2d908833eaa28a44208407a4c95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed26f9ffca154af25e98ee880ba79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ed39fcfd6fd469023e3b79f5a7d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c352f056d3966ffd3311f97ae8ad81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e854acad3e32299e4ee5568f4c9c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cca684aafd10d20e7327917b59cc9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9c0b7a13fb8d504262a7d20bdb45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97cd6724b5b2ccca53e254d9f6656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0c88c414b2cda01329229e2fab7bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e98f7a38657c62aad2fbf279817e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d48a5e67b7b55b0baca8c2b308f23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639422363bc61e301ec0d0f4f9453f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be075dc03440d0c98acc0484ad91f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af0efa32c9b81e0aee05c0fd43a62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a667aaa0315367e1e6ff3672972de4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6381c3bb7e4c2f2ed692583b1e0565214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca349cc3c6b7e8fcb1a0736c05ee96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422db3704776c227bee6a5d2c92e3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377e0666806bb533c6e654e50ba51a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7b6a129bc5392f7574e1fefbede0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425bcebaa1e623aad564eaff6c2b454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128bec04a7d8f5bc1dab980a200836b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b0a67508959b231371f1c4f0ebac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b3117c01d589ff7a292f4d140dbee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb33fb113be3c220d5628153ae9a1af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19d782f422d3d2edc13b94d9100150224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e56202155bb75f1a7889418232f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21967f69f84ea2a01d293f608f338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469754f92a3aada5fffc3906f0f574f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba58530ec59dd41f29fb6f7f1591436228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00761ba8e8070f1a433f5955ddb5d382229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3defb05c0d5ac3bc11a8b05643a0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f903840fced47ef26f6fd7ad062092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39ef339c33208a58cbf005cd75999232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebdb33b492a3cc54751752e3050455233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acc8f95c50c4764141a61a6c34fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af68617bd60cc6505ce37e8fbbd0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99089104037046d7e7580a5627f9e78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1524c2b2a9c1aab8f19d10e81bf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16752f24140ddc6b54393089fb591d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a99ed8562456420cf82c3dbc56dfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77756c9c101c379ac3cf6598c177a7e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23149d578447623b7ebdf3906fb6a8ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba38409be1a6e2dfaae7c1562a05f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b348554ce1dcade7b85fe7c9c54d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b435bb84324c1486e93720f90aaff93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce102c9f8418d4c11686ae59603d971245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666e9c25d10464517cb4d7bbda288e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699311dd46dfe7c99da39d7be26b0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec0d5bd982a22958b175cf17c1dd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a2eebad84b20394797552c32e0ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd0eeff9d9a0f38435d91af9b8a608250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e639563963d335b6caf5a1339842c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde15417fec69103612ff237a2efffeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610bca86351ccdb25c54a09f11722c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2609bbaddc8588d8d32b33d15a409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730fd44b9ba29ac9ed6cd66ab4b206f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d889760aff5e1d2861f708dcc03b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35bde634f6b06115a752b8493f03f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc49d1b16905e4d4883801105bac80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738f7997bb006284ff9caac9a77bcd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244650caf3642dc81991e3bcfab25d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e340b5d9732af5172213f521c701c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a65fa4d10ec371765ab307e9239ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0cb7b9879ff061ca8a12b531d9dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8cdb0b008bb25ed3f708a1f05182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a59913b911f62ac43e31e27c8b93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992bb8d43a76ccabb9670bc4cf9d662266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c8c4a049e3e568a8a8461fae6baa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa95af21abb344637e01e61e7e9590268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f52b222ab1edffa150c5d1bbd3e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923876ed895cd73187590c4fd06a8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d4b6e04c1e1fa9b38429ab95e564271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8500c76ed96e60e37b24f165da0d3ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e4c1f3cede77e0bf1174b6e6471f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ee783ad546d296e192aaa3cbecb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c07804d543c96cdaad46f593ecc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431883a882eec05b90b5a87132685a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6010c603d928a308f09bee58fc2484277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef27d5d495f8313e388803453cba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87611f6313f11eea24840b975dbebf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105854d667bf73186d4e3ff051f25a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bc6a1af4c065da5bc08c509c10ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af6d1b8d4fdc3b9b97df6cf0212890282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c6ec7a5f2cabed762135e401086e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e78080d7fbe934070254d956ea22e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92214fef2d1061992b15901f290a7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba588e527246a2f18dd79e23971f8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d9d4a508c0dc9bed1bf143f65c9b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4351eba80a1fc3df0f002aa1560f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309709886e38957976a9659aad267f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084df0638ca15b035ceb0c85d2cbf5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122549a5217a0ff7a022f2eed60c61cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647cd95279977b0a599608e77615bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33ca275ab104b5ea8fcac254215c07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a722447334415cfb8726b67decfdf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb77a6b6deba9bddae084681ea2df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe2d51943fc4ba224c1ae7f79c87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ca1cf255c6663879e5f14f56af88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3726d99d7760c16954494d10602a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2da899e3cec446569f559d4141cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ef857f80c7fe568f46cdb9e2b226e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489c2f76d7067ff2bec28f2b50c0e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9de8c75dd4267cd5d09eb8019dcf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff705162094389eeaaff5015fe05341c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccf3e444ac7e410da77961b796dce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b553e27f4fd600ae6ef4f44e96da15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3198b814303295a7410a6887acb47e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c68ebb22d494c4efbf35ee9a5be9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a3717dd56ee9db33147f417b3c47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12376b6e87aa340704d71799b6037e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2e5887bf31a919972216c533a3a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f51220618d5ed564b4a7499f8a5fd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a96cd7dc5a4fdd65f3417f383727312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268f2fd39acd8bdbb3709049986df96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038d9b3543121410875decceb555a13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af39b5026913bc9cb437ff87a7bcc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f45fd955fb9330ab1f430e67f03503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59831e03bcf36de2191ba25d9ce69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba5eb75a1bc2206bca107db78870e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4f66f7576e1efc3e6c7d7d18a521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddec13477f392060aa8753b2b7157d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9e0f796d49051679d36ca0c77743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d7e1bf25e69b0ef9eced02cde104322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9596701dfe3f83fb69f576ab6e342e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aecdab142331c4115fc6360dc5a14d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98013ebe54cc3b2f21741419f729c90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640eb3c617561d7cec6f280d53a8495326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375a9526664c696b0b0defe9feed41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315d68f5839597e969116213c3490d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8aa8dad061afa4e0641e249e335b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa79140ee8e6c450dbc30f7b565dca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d3a044dca90e7669a5ece19cc4e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319b987b33c95963e5e60ae55ec849332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890b416502bd411ed6c9c6736b8882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1f5ca95ad7f970a101fedba698e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708da1031fcebc34bbe9d7215e64fd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b944982bb36f4b776c67a0a277f93b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223445226ae9ef0d8923ee3c3ca116b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9554d165330e48e439b4b3aeceb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631401fbfb8502d8df79fcf42551a64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da931a3739015f7dbd7656d860d1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e22ae83be4fbb3b8df138e07a75c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea786c544fee79c233652426e9d1f7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcede813f2976d6117932dd2229af4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051fe9f8557c0ef13f47475cbe19335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b333150c0aba44705bddf3e2d949345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b511e790fcaa6fef1c211dac2448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149c98a76ad597aa112783f1b8ea91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a50de4a88b338cc5e8ba4ee32b9f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0fff58cd89e480d0455f332288b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184323da88c1b59c97a88e870f0812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aefd95fbcdfb857eba431a41d21c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ec3b409ba97c351f3fdcf07db6d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63a62bb1e22ef4dcb2712e91e3515353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43c2bafff266c8b689e52d50d2d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb87a294314495d50a622a6be7a0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0548fd813c2fdbea21900e0f68f42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0030281cd32059691cc9e2a685fa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bcbe83505cdc6be2663603a781fef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901df8e1c087f569c1293abd67e7b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1032539b3bdf0d7a428d7ac9ea86d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c78d316b4bb9f8c32795abd093d78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0c10862b81297e964723603858f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a6e58ff9178b6709546f55be52171363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12489ce45d9e9e837eaf4f5eb0fc90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ccd5ef759835303abf7cf3f00e8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f420001859cee2abbd53c088bfed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe6dcb0b2fa70b2246d67ea3ff9a94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d1fc60338055ff5b4986fca1941a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9dda7072613f60aad3c73477ce282369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e15027e953a9ca68994030377fb638370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29120fee7768ef412b33fb97b6b1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb139a7dc3c6ce156d61a9719a3475db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c975644d969365ac56dba324be7b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa36fbe94b7ac36ee5410d5498f8b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291b862f7dd68a4207f64534da71f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95622b7a2021721b7ed128fcc4ae54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf196b71f390f7d56819d018efaed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4962a104525d242f5490aa0503eabf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30967982445202de1fc499241dfd41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c27d84c54372df26d7013ef3b03fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e984099e9d9eaca5257c4a939026a6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118662dabfb6660eb0e15eafbc144e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4e487ebd964bf94db466de1a3038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abfe28f74a8c9b970e4d239567d72f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61747a4024a4dc0aca072a91454b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b2732436f79a6b72b7989c1e65b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9ceb35eb888029ee2f4ca21f0ab5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89e7273c89aed8c9eb6ffb43c8891388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ec73d325bf9f48c03559f5e331d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffc32ecbbb71725359c716ed7f3ffb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c1abce7ddb97588d2852ff34d3dea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e068fde952797b5097ff71f09b0e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503fa26937c93c8909ca9c7ecc4cf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b80df01540f0650e8191e09f0668394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60f2569032d7c7a7cea9e348e81a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fd34b5860a15f5dcf1fb4403347d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc70ce595f653031c3c6c2687187f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283ecdfb5f376b63d60445fcf93bbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e882e417a350c3342eb598c399a9df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737d7e9be30cff3cd00ef3427548ad4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a656f47df849d7dfc8fafbcb89492401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9062328bdd05449f8d7fcff7b0a2fe6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50cd54df3a5146fefa5b77b9575c17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aea8f1b24a5fd06260e4e56efe9648404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b88044c31de3cfd917444480b1dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33f829808b5acaf60cf572abd39d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754801dda9bb2e7b075a35030437c9d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe473b85c41bcf0ddd21909bd6f7e48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e598ab3b8a5ae12e4693e4a8be07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e546f6f0c210dc5edfd1ed82cb10a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063728e1e02d6b3b72da2a42c6c32f4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b314142c6de384f6aee87b852158b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f6c725dae0efa24fe08c035587e3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98562fb8bed692d78863eac1f4f92704414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5da569d4372c315e2ae0918b4ce6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a10e85680a3ba1f451a6e3055bffa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942dda86912dc3eea4866837050bcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb470fbd07f4716e57729ed4da0b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc8c697472c277937a85a48751239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b5ee48fcc9e2df592a20560b4b9df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71868b1aff978d01d4da7c0a5b0a2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273762f4dfa474b1c692a06bc62d129422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b08c00a9eaa0974b84072766a093a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c649be3a65fb3ee7b279b44919d45e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3911805a2dd7d8cec16d0199673946425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857510ee973ab31009949f51401a50fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713821912f11dcb277ad1b6b696c3fff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c600eddd3f015e33aafda90e8ab9644428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59812aa7b93a42d6f7d196875bb1b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515609fa535daebd6f0c2c8b267b1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d516238c5bd4b78e8b6009235f2be4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8d4fa6d7dfaad88c6ab45c6694ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712e1f0c6a5ac1f055a38638ae2a59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a37f684faa5a1df5fa0b06c46662434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b8d4eab5c434ed73407f35188edd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6bd0f4f3f9c9f7f59d9174d36af4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1914671798a988db1f50c6670844c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ba1ca0367b72a814f1fdb0044f9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354164e80d9cbc2119e4289ec8685488439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ccecda556490c4cf7c1d896007bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c519ed5c6653f70f02ddd8db506da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fab9529544ff3d6f167b1f83cf1b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd91fd38c1abb4e4cc7f786faacb03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de0b32949125c312264c5c49cfe1d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908c71ffcfa99c140de25b94e655e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638cd7dafdd500a77dda9eb07ad549446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c60ce6e857aae4daff51a0ab10e71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b52c247fdac228c482fbb38a0db01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ecad5d496a9efb90f495affa60ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b000432e40f80478bd84ff3b68ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f9cf7235e16b71258abeef49fd68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2107fe51b3cc26b8d78d6e88a6ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8ad8591aae9b29ffa11219a2db7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8ba3fcdeec4fb29f17d1d8bdb8b7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb13bd7050d20d442ff305a5a4d69d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6b006a40a9e041fd8dda4250017f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ed3cb20b7a3a74c4b8130b5c75b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed4cd067cda86adc136d1947e2999f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc950b4fba2f0a1bc736198be3fb94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d31f5c2f38c1cf553ad2b26f2983460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606d5f4b9470f21ac82d6a6e0c9e82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70bad5e2a264776f9588dc57a914b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64166a6ac5ba4ea02d21972b49033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1e82791e94cf348885c7ddeace4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307446d13338d5b5429b93eac7e0073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4184b4c54e6d7c9ecd24b39c93ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4f86a6c44e7e7e5cad395d2e84e93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2fad887b5caa163b8aee75b724655468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8cebb7504ba54cad5efe344ee87f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5bd3be900d26af08473159a1a23e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79da0413be11eba60c11d1cdb2313471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39fc6e27dc43ca7689a2387cf5ed8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e52cc1dc73dd473b0fa7054dce32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f06ecff3b7844869a4eaf37047bf4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4156e41e048ccdc08991e52b012a1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9be7eda906af45bbc8a97e9f5995476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f31c5582485dec739f27d2bea344477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df7e3ec3f5fbfcf2f352ea19080d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540984f7f8bacd220c96bc6e9c1a1bee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d09b978af40d53771d741690af47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a5fe0ae9be5e3d464b6f31ceb22e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a315b37fe139ac9e0c924a3ce0c06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaf2133af0ff842962ca9c24e95b68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9f3a50d1aa1dcff7e46656ddc8928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc20d844ec02028ff0d9e2a3344a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be82cdc68a027502b02361afeb9c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562688784a6babeb8c36c7319f93f26b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a84b32de14d29dc4d8d1e9884097488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f77e9d5c4ef7de5ddd4f49e576b89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e410b8fc731a083bcafe4b302670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967adabc2881f034558eef7f35ea3297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454afa0cb5f4eb08c86cbcdda6d37a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a88dc7c231ba46a4b953a0144e9bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6717f786d82b4c1463b9ea966b82a0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e98b375d127262d830ce49c01b82a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697305277f929997101e31ce4087d742496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb39eef0f1e4de0e281180f90d348497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffada73334a512a35d87d4400a5a583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747270e797e5c8ab7e5378a356913c29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2836d1fab4e8bc3a6b477c1805dd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441afee12290ceed6bfe6092b91773501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d6d1eed23a346a751da39c61d83b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9055695d8473b8732ba0898f1040503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064392f2585dbe3a4a589528b54ed28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546d04fb559b8da8836541ad28b1be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058dd6c589e375f91486f0d6dfc4e2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584df8e749f5f6af6ce602eabd8f957507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c52d5b32c6b1f7578995234dd07cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561bb6c2a1f224e6e707c019c6700b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6531931179c48be6a04d59e12fa3028510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd881c975e9a4c5f255f47f5a240f1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a619876e121d8df311910c94f5f47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d107354304dc509d2ec240905a75d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa68575f677fb5a30649d4a2fcdc73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de53be2783e55928c40ef2427fdfcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafcd8157ba4767926f3d5c5c1c424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6b3ab231c960c7508463bad35101e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7029b41b849b6cdac0e403f457ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73680b11b232cb3893bc648da7be808519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cd18e66832c2a9be640f1d9032ce5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3dec31b7c4f3e55969092cb88c67b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb5f27b548054c29d681c9c67b1d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf315d163a44d2192b65d73074961c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e54dbf6ef87afe9b7125891d75973524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25c5e07e6a7d40cc693dc038ede8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0977f3a0f015117037e6fd9866f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871473749a552c0991f402eb41c044527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f90a673019351c8143a76e8dcc5e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e62751f04334d22bcb422bc92a17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1f2d538f41d2eb366ece356eaef2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4afc2b26142292d59a3145685e7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138b7e8cc7860233d5d122f4aa9925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf20a267c2fe6466580ea24ffde13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5963c716fdf8b86e77fc3cd828c068e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66cb5cff8542615cdc737d0ec38e51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d0e258e32df50dc95b7fa986ec05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b24302b5529946fb8262884d3baf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb18703b1ab726adb70911f5d0a83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55c6d76aacc7814325f6f1dabe898f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a004022eb97bdb56cf48c3d12c7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc139fe8d6311a8189734ba4d44c593541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e362d5a3c86e6f2c472f127765fba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7215dbf24b732aaccea13e609b04a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13881ff9235cfe99551cdc89335e732544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1478b1eb89f609e85997af6e26d50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc51a2e03ef9e942a9dec0f486f4c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b64c3f706ab0053af2a7208059c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6edbbd4f218f9e3b3c555ea9e922548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90392fca568a2a60073ebe3ecc0e05bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b1b488861a6e44303a8223b700cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5358770b7b97a13d3a4d2e5b32d36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981592946bc1a9860dfc1ced3a3f1d99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca6aaa46912a719617346aa1c8c95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0dbc1c054fe4908e627e6526f4f16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e8187d7075cff0249f0ab7ac985d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcacc92d52a489a3b59ee2fb472399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c9bd946831dde946ea2697f9d629f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a735c776e3245f5a709aff275ba9c16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca6e2ebd41e1a4f6fd1724fd90526d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d087ce123137bb8f0e4ab29c956b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb37f4d2aa129bf1e1ca45b92c801561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521da4dff81767428b68e705a99fc04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f93f6a191b386e6bef27313d0f6a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194bfb54c49ec31be0b91a80aec3ed1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ce7e2b488eb3ae52ad8be24900223565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a7224a89184c7ff8e25f9ab9237a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e964a6d219e30aaff32b7508bf1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5677f771ec968bb620e280ffc7b156568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b722b49d3bab38f6848724008c4965569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a494a50cbcb79138de56e54920733f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908a02e6d8c306c0fff7c105cb0945571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466cc38c44e3d5022c1adaac5e0257e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db000542d8b9a72d9369aa796137ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72549da13cbce3808fe297d98aec34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2700a5685bbbe2709b3dafa0ef82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162a30d784149256494e2faf757c45e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394044dc686f822f3e4ffd04e15f4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea94dbd798e94158e189da41546384578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bfe8e9e14f8d9cd1a48bd9453ca7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38b62505e3c1c76c62e5eb925c919f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4f1b3131e88bcb6abfd15223388c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd525ca1056c13cb5f609b1ef048a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b1c83e8ddcc30bd47855aae81d0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967745ade5fe3faaf135d6516bc114b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71843cc8e50ed2911d3bdf8d9c98e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6511edc1712098ec1e6ab839c66717586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78b7bde0cf94eb5d1332eb6087f84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a23ac47c41cd33a53a27d1982050b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f97c18f0149b736b4384928ff4b80d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866d6bbfcf54c92f1562e9a843113f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b1cc50a411c1486c3179082614f1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c14a1ad7f84b5ca6fd67ca0dd3abe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be32d2ceb09377493364dd635ce2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316bfde1950529aad121cacac69eb2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe39cbd4302a6f280f693bfeeba34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ad258733db5ce55ba0eccd44575e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d20591f1d33546001dcbd61e5318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a47a167514852e4101f62583859c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbfe50ecee2c7d97a3fa953dec0ca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1f9cecd1c36cebe10a9bf43a818c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7291e13c5c6e959b9b8e9ed27bfdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd97211d053c05e15c7c034070db8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c58b512ab23178efce805b2dfad1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8882b574ced363acc1481be94bf91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d33e854b2d4d14a67a4f0fb2a2fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac0fa85ffde3215c344a193098a54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e07a071a35159964d5e18534d572b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a42ee915775f383a7463caa56db1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbb51f38af288d979c1c5f5f5d91c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7f9fcc61d732349675e5c174fd52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78657d119015c04cd9a909592c200611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783087a507cd678c72bf3879645acd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bfdc2d09e051d73727265cb62d4b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23582a0bcfe3c494c23f9b1cc5e3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34470f954f4947bb9065ecb0dd462820615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e6dae94d2c9700d10edd28d6d242616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e48a5506b8a08cae785d65adfcb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d91de0d686824f6e10771eb6dc1459618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c25c98828dc11e9309401b45af5d96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30b50f5469adb8cdaee5c281a84f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317943a7c7f5fdf2a9eb653f022c09b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703d46caf74abcc5b17a097abf518a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f3a86bff403ce1e83f6c97b74bfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3524375be9290cad083ac24308b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c6c5fcfcaf74b4f7dec36baf8431625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba45a6601b069357e43d04643f45df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85b3230da5e539ad5bf79443343f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322789ddad278c8c943c727df31adc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087f663b19b5536f8dede73e5c78ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776e737c4cb0ff0f0196cbe6d4570ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925fbe2ac3cdf76678e296be9947c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2dd357a6e6f6f21c299f935024c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27b542b9a6dfd78085b65f5699881633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e18ad0a22458a0845f0947a8b07d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b173f657c73f515be7a8b0fa54d8753635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b45ef559df17b852c5bb87ddda173636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c704df477db9440c312bd7229683b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf801a82838daad999c8cca9c0354638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774f149b514a5c17f5acd871ea3d801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f854481d2725a4c5b559199c312e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb2f4f07e6b55b2f85ef04c551520b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f2ffdb6c482a7e4cd733f6ad276c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f01d9b740fda960625e81895d2466643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed31899424d6560dd9f3e078762adc644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>