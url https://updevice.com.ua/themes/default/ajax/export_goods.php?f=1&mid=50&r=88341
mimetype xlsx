--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af462c8488a84d3ab01cb4f4a6a03511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129fccf9d2c4b8f67934182a4a58cc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2dd942a5db565c17a7207e8aa1973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db9eef7f534fab873e469676831564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afc586d06de9bc29531ac9c16622b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d071f01e2470d8a9a21c0c4718bb1c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4a12562e84db5b57e33520ffcb7eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7c720e0817207d3ebb8f84a7af7748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0c164cb48adec95bc55a43fecabf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e741c00986f84886c2dffcfe905c9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee462b0f1c96d651d9a158645d563e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c301f2ee626fc15f8a38d8aad14c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f6bd9f1e37d0f9c32c8b8f6b7a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fd8011a18cdbf241c28db132091714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730bea05282f44b558c66a27ac5c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac7fe1482086fdf1a85e60a293f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a61f4c7a188c3baf8f2a788f920e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca4865e209a8e7849513eb662ea6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad31233cd115c9495b09d545796bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c561894b304713689bcafacdcaf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e43e3be546374cae7146def9bd2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2813878d31e68e3560d92a57b6c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3807864da64c11d93058bed9610ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8a9e0ee2af67badc0714dca77f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49be1c3027fd4411d573bf3a2850b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097e39b024cdfe4be08144461044db326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbdbd5e6f43216239182cf82522fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb911a04c7343e4cf70ec8666e6c896028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1396ef81bba56cd9fb243da163b383629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad36802f1979c686beee1c04bd3ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da70c6916220b503fde3f3a901fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aaec904c2842bac2f0a0e3207fc9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d258514b4bbaf53e1d953770f18ae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c8d4ad59b02ab3e0a86798a2ed5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee875b829ec81e1f05e0468f65324f4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f428526c8060208fedbd5a45bfbf0b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc899569b7029de100b340fd595eb0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ccae8912d9218ddc5181395efb17838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e497c6c3a103ec2db251cfe35ab3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b8609096dd1096be1784fb5a1f4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566710f3dd79fb590a79a7141b93d71941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df6cb564c22d4c024cf6b45d32b2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fceef3711fac6e6910915a03732d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367867e5833120863b84e5db6cf024044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb0148d3e75d42565f0f6385b546045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51844bf08774f9930ab2b6886093ff4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb3e2b976562f7b05ad439914bded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8abae79e3fa4f205d853685f5bab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac927680d072afd55b3a4ed1bfa43749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35fae3503974dec96f37cd8fd265a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfeb9db39b268d37888f43cac4db751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0221647112d212190dbf6f4b9fad0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fcedb3052867553f654b64f459bd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c83df1bcd7a870b63df8d189633f1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf247a789164ccf3e623c19f60e4d6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931b87b105d37819e6fe3e20112892656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919005f16daece4be1554ac36c6f31c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f308381de796c607ab1cc0379d1c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c7dd681aaba45493026ec18e1918559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a9bc347fd89fe8ee2b7be9305112360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948c1f07a2114ed73c5c213bd533e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8235c74959dd77cc7d2f94d751af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b9d2081d54d40175176fefdddafa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a063238989805faa502da05cdfd7c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267f33ce19b993d8893c93f33007dcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a7877db9590046d2a62fe29f71ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a44ac84ace0fe6b5d5d234ff5f25767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ffbef29e38ac21d68712c4a7bc3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06375fce7aeefd0e1da70389498c7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184590c4b5267843a2b8bb8afc7e5bdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4ac93f60e2dbd08ef000d21a293671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a86a72c992320045d7925cbdf5d6c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286391f7e21d3ce0431b635c383fda473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf563cfe45805577c36aa78d7c12b8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb5dc6ac7233070bcec6db10e414675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099e77a4ca8bcb7383acc62abc698176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbda94cf3c17d7db21004c49aab8a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d88f1ae4b10b935db758512da5e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d2895a7622dcc8cc75248fa704e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90faea97da8072055bced1d722bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ec37d827b225ecefda6fe43482ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b33e7dc340bab942c23b629af9f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726e4e98531b941925811de86afeaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d097a2ea7cf34ace8a6534e57fdab384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc624bdbba9ec718e8591801d33d8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c97fd2f626ac78bf53aca86965764f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694118aa4f8419704f2fb75aea2b6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b66b5e0021084d7a52e2e2a1b03988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff6f62c26445521b18068b21fc64489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c60c3762b5b7e3f2e94bb94fd6bc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd834fd14f47ad26f0e5bc74b405f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a12ab14ebe50cbc3179b0711257da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c93aaa837f4490862d16d760bdcb4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277976ae102079c6a724e121ddaf3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95872832e0cbbaea6d43a73cdfde795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c160825f9204f7ea9cd2d1832f789596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0791163a06f0e85a687c4c9b56fee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c90eef3d042f0ce77c8eb0fdc72c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95eeb3fd9b13a74eac3effdd7adae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b89fe3f439b1b65901c358aaac5f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d9811fe27d96e2f0e6ab12fd4836e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d017d7b916ebf36bd69ffd1213e3090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c584e052b6349623b0c7354dc3dca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b0660c12a8d320a7dae362888787f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce29fc79bb63bc9305410189a7bbdc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e65366ba6099dae26cca55746fa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a3126fc37c1f9e35351ca2806a86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66ac9e9168012095cce015d31fc8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516f545eb6d741eb11b8db0991ff89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4274221b330526d4bc4c3bcfeb0c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed1ceb55a9aeb10d9aea8642ef9ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1dccff9a5ccecabdc6338fc338140112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9fa2c2782ed4ef6b94fe6d03d1251113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84b74462ac651c5ad53768e98b774114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1f487d02712156535c4fc05fcd4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0ee8f97bb3ba4072fa4890125f1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62dddd9e920c484268dc0aeed4d9dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629cdebb27e9bd6ddf4c50fe7b002c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2caa41fe2fb175c919b6ee47a3da25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157062e0865e07cd975cf7a50826f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b960dc0903fed946e7ab4b7e44ce5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8077edddb34f3d4c5060148294395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4182aba4e48f23d5803127ce6c79790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d43ed694411bd27ef89161dc12bc71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652080b1a56c356343eedaccba167fea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1c2b01989b2f669ad3aaf436a892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686c7b55ee520b581e94f2fec523468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb38975af3a3017ed3ff56daba58a6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcea3d939a6f8b9899c7969a6e10b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950690fd7d00c0de9178cb970fa70eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a809eaa1344d17b7c2dabe66a778131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6851f64c5278588334b85cd24782132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a2de17fb47b8bb30811b9b48fb498133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561e2449937e1af32c8e94379340e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f65b7cf0721c1b55fc49106440b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891415e3304c8ddb01b872dacd14b95c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a049a0064ca9cafa4676c344466eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a790d1a2b9cb72028bdc444aeb04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65abb32766d26e05a748848322af1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e4a92a60a9d36c00150f69285b055140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a054cad620ca6eca02a7101e7b71fce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1725a3ed016d84148932fbfe2f1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8648e5902e53266651221b7517f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58753605d179057bd362fde182cabc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ae2dc9a243012ed045a6320c12b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe34efd5ffacf044d72531629ea4401146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46785749686eb66b82671596b1d67dfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c2589647d8a3532e03ce9c793e3f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce037597df15db4dd718d746bab22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770185abc8896ce0937d6e3ac4547a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748086ca2c6cc4b0af209a759e13c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a00cf25129268adebdf462085214152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a03d443350e2f83715e4bef936322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11663b0f930d89e13017ecaa35734dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e92ec5e6eff562d9b1d0097fa6022155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3103ddc70ccc699d5dcafa47fcde84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6349663ce7a41b2e07a6167639f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6fd9a1e1c14de7611da5c0a0f4f68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c9562964b51c85b41caddc6015680159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed02663f0e87b0aa16c6a9309590d3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e436bd70e587ece0ea3d64e330e911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a15cd05f427e928f884544c57f3d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990e87ab2001eb1f997ed9011e8f34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e1bad1391729b3a9f250e1d39171164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c1b88fc75152733024000af924b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e17ecf8f73981e2a334b45c25fc8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a63d2ccb3aa299240af5eef9e3a14d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e93ebb325c2cfe8fe7625c0b9f8f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fdef2017538999dff430abf6b0dc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d96f294f3572ab616dd4558ebd9b72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6372526848569faac53758f5de6bac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831b11ce3ebf623e71a9a94be01dc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc54bba4e92de66872267ae42be1f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9415832505a09287750d0fc49386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8335348c018feec09098435505754175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925db8af91756e1f70d5cdfff3d9aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7095f22cd8cfa866c53475e0aa852177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c243ca235b0e67defa837cf13e55b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9474b17a082c3bee94a22b7e60de359179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9654c2850d69e096f966fa78326f16e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8d61425ce409e2add4212a29b162181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934577e7bf840fbfeeccb698ab26d58c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ae0abdbf46a71b4ce2e7800c84fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75c9c98ba39915555abf736fb6f01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244a14bb18cac732d91f66f0bdf78a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042751a0d10f449d3e106ed6744c6f2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b5c0865045551e692bf38d5e30e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438b2a7afc6df9a96e9d79d8476b8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96edbf8e129b4e2c6808241bd60fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933e934f76e77ec0e81923a9db7248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9858ea0ba57cec1afa164867c7761191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4aa7bdd397d783233740dbf755fbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864883d7b3c982e721083a0ae6748c54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3afa920f049cece9156441e8eb614194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a9d12eac2fc2f443b7fca57d011a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3909dd2ee2c91583fa3524af472ec5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb464d8624b8d8375b05639b58467e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c032b88a768c4c4ee83beba21636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810501f002aa8a0d0aa386eb1dd899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d4d4a0b6d0f82f94259a24dbb4bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee625b3ad0e40f1c932d7855ff8882201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b5f6b0df4cc15ebccb9af77cf29f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815dd459f2e41808b09b68489d7de78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98a887187ea97e618bcd62cc84a43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014737d2b3358d3afdcfdc635d445c03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d512dc33d99794367378ce141b5ac5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a5c2821ae139e9e8191e348a1ab3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab52fffb36950d227a1d765744fea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250c7350ca91abae724068291373da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b773f94e21014abeb047d1f21f7243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a721a0bd9143c448f5a2cafc8f6a715211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4ef6994af07c903e39d0845b3eeae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae357a0e8a0099c5687fbc784558e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e5e36ba681a48fdd3d7a9c06b0e03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9cb279b20a7a70b6f08955b8e003215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78398f54e778e898cfbd322f8a0e8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251883d22a5ec97fbbfefd61f456e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a56aaf91a7a9026b77885e5845f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21526d6413781c4ab141a802a05845b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf7e5790de77f54f877122deb85f44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d411248904a8f3ccc4d28572592277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30183e9b22a12cffa10bb1d134ef4b83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8151559e03af65133dbce761f65d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14156018db565803a56d5544aa549224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c7fbfa8eaf6cdf45bf70bf7e79c2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccfb99102f6d941bf8bbf2afe59297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db84cf69472c70baa89a6ee365f41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33db08198812e0da255db1ca2c5c63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ceb7dcb8479604e2a644afc9d276229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f0be2098fa267680d1ac9ab8182d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d4cccfe82cafe55f3c61c93155139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a40fba4d626382b8cf37f601a5b32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479036e574eabd1e45079c8cf65398f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e290fec2b042c65e3a72d173f99e9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b690c2b80acf897dd9d7fcf093ba9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eacc802f1b103ea5542137337aca2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e9849d1ed7c97ef46380db19f2e60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d454939373c066add3853f42d0603a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054a43b85c596d098001a39ffa4b2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18f400329a1ec512d9ce3c1856559240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef7582a360080545b263332122850241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056e9b4d3c5140057c735d35259590242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24405525deb489644959c7659093680243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c0753cba3914d758027b05c85149a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd90d048d3d54f2ee444a6f81f4ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be2b2b596ecbf3309f0c5f7df3f457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf5ae257c834767e71c0f78acec9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fc2839c10e76856f0194930e472a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14717946351f968258e7189efe3186249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b24356b11312002d34199c48a64c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf83cc8cc2277e88ffb62c00dc3b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea4741e10d3f9af7ea85edf1f802a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9187c853e0c8ca73e849d2c64a59bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932d879c79d1e5a3b06fd095e00bc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e605a3da160609a968dde0f91895d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a68c8dd2dae7d0091d765b8115d9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e23686e1242c178707f9b945e0f46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdd8c2d910e816d8d152dc1143375258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96acd88880de1a953d4e0d048f1d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5045ee3796b9e4108e2c9b193275e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73bae524b9faa5b376624d7f0af25a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2907698340f38ad78307f09d74dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0e16c4125ae0b88972a572d2a344263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6824e86bbeecef7ead17c31cc771264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831a313b9bdfbaa66dc332f36debbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf2b1331317f29d3cbb87543fbb9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a685c6f63f0b260b798f16d148687be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad86bfca8df951e7025b346aca8e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949248873e84bfadf97c2fd05e9dbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3cfae115a4ef6729b41957f3d213a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a92d43d5965f398011c9bb95842bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e76d432d05eb0ccd18ec0716e8fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb70dc266bf397d336600703e047d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4525e1789e66be9a7a3f01ccdfb9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f6e2c8da9bcf31eb1dfe1c668f66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a667bb94e793d3c6e68e0c1a886fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ed9e113515357e23a49db84921d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd614778298b2ce928a950b5f0ac06c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d4cb3ea581e378ff307030f1c5aab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff13ed7c56974b27144671daaa0d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77045cd53cc2d91288eb95df76bc6f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417788f3f31d92aac4f7436db19ebcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed3d6052df026bf89be25817443c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee44e222b100d8ebe2ab447e95d7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32919941347612ee21889d5db2404cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196c77d07e51d837e51ee4fcf30e55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d973e64d52b21d199fc50474061c642287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c487962efea986f050397ba3a6f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f08e35b92602f3ac2fcca902b7ac7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ececc673cc6a5649da53cb39fe83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff594f09a7ef9866fb4deb72a3c142291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbe9fa845589a194966a5c7b8f24f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b99c3e07ae36994d59e98ef9ec95a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962ae02d8d7e78eb0a1e1b384d6b0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf9970759cc21092d7ea7b6d3e1d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f8332f5ffbceb9d2c2cb661d828c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa8041334fc10eaa20298b793cca6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c3ca8e0bef99a2fd8acfd4313b99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88aadcb072474ee6c10c7fdbd7d5ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f5d60b16b9f323ef3f1591db0466300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecd351c4eb0947bf7ed8f883dabafe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043730dbfac308a1f27f894396f801e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c170607f219add657fe322cf7eba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579b4f7af3310ee125d7c36f187f1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd946a3a423ca12871e27d8461ae71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f761ed9ced1b418395edd330de2ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf65817b344afc159c2f78e3a41b4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af14b87ecfd2174a732e458ad23bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51414cc5267b1613b97cdfbff8cdf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a86d833278fd85594de59b6daea08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e2c73e0ad57d5ede4ae1d2a90fba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405ccbf155ba150669d48e51859ef8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7578beb7f99f1abc94b2c40c1336da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2052a6d2a75b1185eaed13cacaeaba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee6273c511a3bc92422d1f021274e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459660037fc887c404c1563cbbe1a9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df6a44a3eba01d2c8ff959b10c2da6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f009c992ead84d48770d139a4e97ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3885560a31191d1e9c965f1c399fab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1370bdc7b33859b6ba707810e18317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e1321d0e74f2ecda5e158897c476f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a32ea03a232d8006dfcc4b90065fcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b224a07c970fd37555bc556f6e7b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826478f1823baf177f34dbd65ba25a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c3ff40bb95f3d82befce17b6fc9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94d7e9a0bd8b1cf8b560a2411dfa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a344b9d0ca8e1c4e0d54d089eaa8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79361f232d799daf610c96a8abe5c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca8e423a65259c8000ef855e81a7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6180b8458600731f1e160e0b63ba002330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626302df2c6e71b5d76197cefb9e584331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f217f2a2c8dc99f18d23106b0cda67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725ed778696a8fcfcd488c69edf74c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df626624e8519adaed13cd790ea886e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d392c6c9afffb596950c33c48521335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f91de7531b0cc1072bfc7f7386111336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db1b61f924974bf5c1906de6a32ce4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e00f5a8ca7acbecee436d273503b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2715df3bfded05a30c7d9c831e2b821339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c294d4fdbd268b0250981ff620c6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901cc41d758ca7207607cffebdb005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da5ea53139718b87512e1763f7d66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d17370355340f31a21b111cd859e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a567e07704d1882c39d79b01aa143e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c2949e16db527d9664fcbedf438b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f3be6b3874219cec69b15f3adf8d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d6a543c2fdebc15e79f3a8a27ae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ea988f335de3b25affd2931f17a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced3ee31cd920c04d3240b755add1ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f109807a793313799814bce90084b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782078b0bd891350df565dd55716650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71bff04cf93ba973d678d8c4fd8396352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e268ede35da6ea005fa94a1a9d1db8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a163e11aaa283b73ca9f3758ba16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e6718d6bf5dcc458074179d91f34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6a55d6f71e240e6d53b6bdd898300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399110d5a14265b40cdb61935e06de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1f1b6aaa495ee18990a161530d996358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a2d60132ee2fdc43b13e7e71aee1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a520e371001650cdd32c64e0e6af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f563f45487854ad41f8c49097a14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9793d60642c2db87751ae8e79be04c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4d2631ac05e7adcdcfe542bb2b1e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba15a775fab48e23bf3e528c8a506364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf47e9012fc989f2f54eec2aafbbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d14a18704031cb301b00fa07ab2fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4896128b40166d68d3df11eb3f922367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1c920a28fbd81e7698f24e1dc424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32087bad84a28b261bec3c41c1c3c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2fc9e9e99efb5f29c5ce486809692370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ab899385e3b0b9923a7d0a601f8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166b1ed887ab516fadf4a7ffd76d0d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f971387b3d10dbd1ace3deee9702373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5565b535a095481cd566e527febb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a890260589962f6d79115ae6ed07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aaacf20b71577fb9c95d5bad675de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161cbf0ef9db84497e216da917a15af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4734395fcc84c0bcc0137eadd7d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dee3667e50e0e7bc40e9ad6482c02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4a55b201d7520c87de71eb15ccb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b6d2eb9dbfc02d920d2f11f53ca3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76c46df91b8c999774071d5d2a235382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d8e839a0d99df58f2d9bd47fa862383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32ad4a2bf4e1f80de2402b92fb86c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a5b55fc586f9e1b34acf85ff8f68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ceb6ea2bd3fa7a8235fce6a1101c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ecf2cd373698f23fbdaa218e4bad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea58b8452ed0e3f39e809da3962c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4abcd4fa104db53465ba99a1b6cbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbe50937a6c138a3aafa086338d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a357de1c03c6b8eac2807cd1d6b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6564444b654b2d79e6b0f265e4c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e65bcbcd05036344ceb5b9776649c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581878b52fbefc41bf451c34d1cfc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e16bc45036cfdd5dee214cf294fba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa66267bc6840729d68c562f2af19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc096dc15f5519aeeece724d7538fa8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f835c3e51b6b57d4d71a8f052dc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94b59a11e3db5cb9ab9f1345f6342399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b6e264ecdb8a7830abcbb1a5214d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfbd0b05b02071e75b7e66b5099ee6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2af5ad9ed6c0340c071ef38ba442c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f6426e7135958efe029fe26a0f15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a63a889df74d367f840844633f49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db86d5d35a790cfee069d206eb41f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9168a184c5bbec5f69d510b3f074376406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f541abb457db5bdcc9de08306581ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f479724f3a9a4402ac009278ef9ccb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2b79c18166239667e71c7a9776a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9dc32f4ed0d97a3fe866d646641b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9029e093043a3020722d621cc1c1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537493eaa6c1ac3cc13a99f7dff88178412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb25a7a44f3c85045caa3f024f9048413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab915a988d6c4d02b561dbc3b993c319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3620c3bc731b14d99009163562bfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e213470cf12a61baab2d36e4511d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b37611d4c4b6c19baedc414593342e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5ca451a3b4483d1260dd567a49e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06bd61f5d493ce4b0ef2bb8e7ffc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43f2ee35ae226a70460ca9a84077b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88aeedeb745f99c8e9f9f5b06c2124421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f2a30d490f7a86bdb4fa5d3ad546b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5877ff44d503110a669417ef254c84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adc6e04d54528b3bd9dad92e49f23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc65d96f74446f719806cce75d3cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45d2cf34bbfeb177c32f367ab509a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e69b13a97450c35a7d906df0c8bca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd05d1c42ac7e9aa18c680e52a476428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e4a202254587cad5bb75b104a346429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945a576879964759020ab97214aa17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9f6af3b81eefc9bdba5b0c2c2b5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137a287df9fef1440a9ba7cb422b62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b3864749f8cdd3aa41175b589a75d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa752604099ebbbb3b16affa2636b29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2198b5dc60cf02609f5ad658516d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d937f55d282dce77de98fcbf90b673436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f62865973f7d4044b48bb1aa1bd050437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e615792dbabd1aedec0899586535a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc1e437c624654fbfd99806260bc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f5325430364fd86eaf69ccd720f3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35dbdf5c3f4c086c38fc8a3ec33b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a309da91ba7482bbba2241f20719f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270461654cc6dcdeb714458c518b24bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb7059da4f25b7e01dfbbc71e05bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab5188a524a3b0ea52dfbe3ecbf73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f1a670bd25edbb8a43d57f4a4d5b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd3c267341d0beb1d4eb3f2bca0f82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96c227d7f6438717be8b55324e359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84228fe6810fa1d2ae69b5ecee6f57d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd54d516695ea561e2323edfae2ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152ed1473550ba7f80603fad4404eb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d29fa27d949c40db1b20bf309981452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb5e564f0f182659a5ea0684cd2bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb74af0574b8df82825fec22bd3c556454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79ee8021b581007a0a74e0af5f326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611990b279c84a12d1adce7be9431bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfede1e519a23d96eafacc28a39045e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a88685452f02abd37943f269a125458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956d825d0ebb371b79881c7b892928459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dedd27cbee9b34f5efa98dce4c208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe4a59ddc9da08c2fdcf80a406e04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03970383368941177a07e7a9b87d9a2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072129a2d8697fae22dbdba6f5d2906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb40da51805811362fb7c7d25ae307464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80166f207ee1a95766392b66e479e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f0ffec618c489447da65a7018f58f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e5f3cf575f60ab4082cc75a40e2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bdb9bc4161d436816319ae3ab49f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed176b9a09b42b4ffec6e51eb0070469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b483f32258df48323e1c1788950c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9bcb7de1cb3b93fca6590131aae7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02793fd679088e86bd8bc69310064c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d321020278018a9dcba9572f441ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901cb1a6182fe042bc5188c25a38484474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78115fe3f11ad31504c5be5fc36cb08e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193603d5d2f8ca32bd02fa2f64d743476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fe4ac70c1aa6cab31a3a2555c047477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182e022a02dcf7eb6e7b05b95aab3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f7128958954b3ee883bd4f5f95ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802363fa83c30a57c8f95234b80d27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21507e85dd3341e6d408b0105a6bf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c441675386cd4d114f4f46b47bd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c6d6f80587ad58daa9f11aa013f35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ec4da2ffa010358aab45da45bb2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30158bd39b4011a3161affbc4f688d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352f588fdbf19533cada9b8fff5ee18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b00aad17fcc27b64cf5af5011b8d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1c4e129cd99adda353677d7cb3a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502527b7f62375b9498a99673bc622b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b466c624a0c7ef530fc7a97f242ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e92918bb67d2ad4129c4e30b09c4eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6973f4549a75ee5446051d7aeb3996492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f19ed6e877377db6d0ed44c7c0aef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca289b5935b3ab1213f46db1e196b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad73943abf5decc048b6362d52cb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1a61a0dd7b036ee5e46b8a66af2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb77243155ab52bd2b950f8a38c713497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a39a0e78b023d8d4dc3a545a6871c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaffb11b9e14a2c173ebb782ce6e78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e693cc8be23c932be46ba9623420b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183ad9b8f4269468d1a5e8379039ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491feb8a9840f89adf19e12d685ea2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9c0f709077f1bc6f290fa07fc324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f0ccebd50e5ee6e852dc752432ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac3ff2971d835bccf3ec19bcf4f27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aac8f3f3c8f48bfaea52daa38b042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade4e93017549a0336e6e06b6fdcbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df7aa34d21d879c7fbf48cee539c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f16d2666991af6f71156b50eb7b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5a83e69b729a42140d9685f8274c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab53e7a4da3b0609315acd802d7fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73168cba697e1c81bc45d50d4c443e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442133bfcd8e5035a2aa1653ac0d2c9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde5f5eee1aba3e45694b205a9dd9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0997d26237bb7229bd8685e09555da4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549404cf508e323c5162492a03d123eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5a99000150bcaa4d660347ca2a7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ceee5c4f88f5657e83713f653bc5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa67dfeb9120ca8bad583a967be75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb617efe95f945007a1ef07d37bbbb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122543bcfaf8b9b7377c38b62e26ee9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf7da894073d4f2f4414f61e6b122522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687c37f0f6f767086f7a76bb65ab5de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f08618c194079f20d0195c705f149524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4098c98aba12461b3c651904affd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b35220cc654fe156e84cef97218f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f00c9cf1fd657da981d4ed83528fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddfa25cbfa8c0a2fdfd9cf068d0d94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8ebed1923d11de5a91c6e33cffc96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4708cf97d3381fc3596ca95b0405f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09703be2c5605eed50eecb29dae79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1428690e62a2e88acc784a5195acd5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4879db913f1cbf106c45ff46103a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69e4f630d9dac1b7f12948a81d6145534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b66e6f5ed6968571175e9d9c52cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac21b6d1a214868b6f8cfffd29195cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dad31a799f5f5ccac1fb363ea509d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086f8b4af5626c4165f8047aaa3a9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef35729907572d647877c92f3ccb8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f2fd22eaace43ad3946e39bd6bd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840b9e819cdacef56e036189bfe385541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffeb83e04780b83923d3a6670ec2d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0772d1f1bf5ecf389bf63e7bb1c59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24f33af1e157689a14e2976a414c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d4b2a55664d499e7345b324a4efb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a4849bc5ba185ebf847166c7d944546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32457fa5928bd99c0316d48e07170ecc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec09a30e5888aedbaab950e7e0a30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296db2f9de8aa99599bf3aff568611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9275c81b28b2c174cfde11095753240550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442f15733990c4794ea39e38850249551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786186f7189542c513ad6384857af91d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dda7b39d9b0ab490e1f64ab6596f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b0de768cb90b48ad7a3fa5564c9e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658c724a333f2e2653a94776ab8e9bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca81b6e405139f2536c79f7ce16c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577dba9798d2cf2166c4c66178abd1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718dfce9a4f0acbe5f81cfa86d4f1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0272932238ff67f7794e419baf2f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958a36d2d4f1a53c0bf2192cf41130560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533273cefbb54a135777758bb08a4f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a2914d8ec5e23203c416ec30299f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e868a1a34582dd1ffd1979fb0b183d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee54905cb03410e40cd33a86be4274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399aa3e0bcfaa67a199df1db957d91b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49cc375e81d2af3e05ca956a0d1a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd551765c55857127466e1235bdba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dafaf15dba32bfa6bdee90f09f953568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e658c81919ca4032c7eaf0fca8ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8b075ead2b5cc93056ba40c8d671570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c035dbc396ea93a6cc16fbec9146ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1109e8ff4e76348844fc677de8af1a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65bc7b5762c4d99095c5e3ade1d9b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852ab076721753be13ed31e46eb7be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be4c0d966fb348dda26bf6844d1dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097dd418e70443ec38e823837d35355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eca50ef5fae09b3d2620b881d1fff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304646d309a33949809ffdf78a424f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596e34caad44a66ef6530d7f103b26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065b27fcaf5ffb73c3a1084d91ac0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85709d856aa02ca40ddfe86db283f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0cf9c0b97610649ec003c1c3d4fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029d224303b0d8876747fab4bfdc48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecc6450966537cf68ecc62cdc9dbf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40025e12121419d0080f1e016108ed70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25903827ef3a52a8e6e960f7a9259586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ece524f2765d23790613c4128b3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424469e780c566157889908c69ec846588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c19f6320e222e56076a757d84779ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d5dbfc3034616255b0769121f290a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef960c99676c68c23de4bf69d854c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1340e46dabd80d427bb824a4fecf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe81ad935e746365dd546d17a605b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05f43cef8524c828dcc62d83a41c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc6f0391e1f0a504bfb05b5fb639f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48565dceceb7ad71b71e0639fc4c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24867f6f6b399d0c528db495ba6ebcfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0fbfa35df57f5cc2ab1627e386c39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ca37f04b5e7cad1812a770d097909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7202795babab151f678bcabc62c203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d660340f391ca4ce8f12dca896cf42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe040fb4f2890cef0988f2cd028022602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a37625f93e6c44fd3a3353d3d83b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f8de5816f378f24aa8059ef495278604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20f4377b28a0da0258b52af440cb3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879f2f30e0d550b1ea4da0597883ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb929b983ce96ecb8c0a27442778001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a701c503942371e92669afab1289608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f4ee334a2b0e44053ee9d973beb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a82f3e7fd71f1eb161fae6da13f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08190566c92195ca8c743c2dd3a25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a4b2f966e8fca12d794ff06aa1c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962925fa0f09cf793a8ba80f4e72bb7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5c7789bc5be6c7a2c63208be17a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a4215aa0988476aa920fcead1235615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf9dcbc6af3ec9bd6b5ea857987a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4fc049f8608c89476dd228b36351617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9480f779ccb556aa5f78e12906eab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff646d0ec28f0e2a9f02927b0b8ead619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdfcc1128d88ef00d26ef190f61ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2980cbd374a25a226d3da768b4d79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a40c69f364623b31b671b1ebfb0fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd7e85886de7747f7a61798b9432a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf05c2020dec063be14efef86aac8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd69774f747862c01ba567b7253dd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a1b96593f02991de460355f9f6e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ead452f4a27b48fbd6d6f6ca2ebc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15939745d612a426269571a9174ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ec52b35c3e0489f48fdc11b0a820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005764a4287d4be8d97ec15f8267f4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d67660140770ce72dc53f4e1c778631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6046ceddf0203419d0ebadfc97858d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faed8f0292b214cb045179f984cdf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688cf62ba929f77ea74cb881114e0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732938d47b089f839569cac765f416635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f07e8ba68e8a79de3ffb8782efb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8a75dc14043f8dea38f0b1ea0467637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed604ce2077c0b245dfbad501f30f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958c29cc3fb075dea6c1f22036a4e4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6476cad2cb1a22db264cd8d49c59a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15abf82ab0d15d9ae05073faa6b36b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80a77a36e18b3be19ac5ee536affc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ff21cd53c2e59c08199407181ece1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549ae3b6e319d9eabd5dbd40e6352d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078a4547c6115e47349bc8f2940952b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6038c0eeca7673f04996a57b4ba12b1646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808638d8e44cbca0395aaa7747d61e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1500062a1c5af48cc479eb28785b8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d24597f4c3698138ee21c8c09922b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3561692cd99fce48a2e495221effd724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6adfb6954a7f06f4e6346c381efff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9e27f1ffb326a86e2ae76eaddb536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98376317fb87a75f6f936c5f4ad7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e315fd8a2c2470fcf5936cdf2905048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302956d41b31502b05d8321fcef78ae79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37f678b95672ffecaaef810212ab9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b0b3dcf950b9ec78730672762dabe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb1e5f6d2f344301ea9e6c45076b5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924746556b307df083a6874359171e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c41e3134d34378cb511c5edaca4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8461782bb069ccb347987d66e23ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219a85ef452e487b2ab6c0048ad64416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9ae08a52a4f858346533e1125f2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033165aa2f9aa6fefff7825e0a3566d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a5fcacc80e336afba98469c2d06619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bcfd9306374720de5c322f44491720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae5de520831b8dd2b93d184b1cd56a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9f4943979f75c1df332ad5103c0ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780c9a7b40b5709444a7a0b69c5e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d025fcce446dcb5417c804c67c5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a562a32cc9dfb097865b80b7f0d69b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4176f32e12968a63ac39f0f0a37e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a93c5da101755a524b2a2ce4cb2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752c2900a8b9c6844865765cf070a7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621a767e6139c36e711e6d1c73281229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c156a60f97b8961115ec605829e14330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3bda82d58255269a1d6ef0ac1d5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42d1ad08d018a887b806195afae3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7edfd6972eda6a9b76c2f4e75ccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043df8dedef7440b842fc99ad9ec63a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf07102437b0d85ff01e7adc083af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0730f85cd9db5c56b9cb503f7d48036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c228226318667819cc1bdcca3599ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a972315ce367cef2d1d06b5b7b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8584d0fc89162ede51b491b623f73e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c2a6b3c53ace37cdde32b98b521140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597a503a0b06c806f93893236de4b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed6842f8806142efc3d1fcb9c333742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7bd3d996b59f6518018cbe77df4b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955a3718bccc1da0d7c636999cb75e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db805985941df34c8cea2dcd6bc2a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a7b44a741d8cadb041cfc80e9d8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be6f5fc4ad8a9276a1dec6da679f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7eeec327a30956c37a709ebf1aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf13a912379931336b263507ee36049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c36b050ddf261cd753e62d86415750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f37d8e26ff7c748fb7d71d5a3a1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e4977279736337252b88b2eba81c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741df56896ceee74719c112df5a2f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f4ee0b19de860f56a8f30c9a61aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1f743798b1e391794b094b920450555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b34161b42fcd138dd2867098cc49556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a0132773089c3759da0bcdaff320657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f314a03a7ec73ba9e09437f1f76658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edefb0dab728aa826a2fecb73ba1c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81480b725fd9843831598909390e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e73421d8a89defc133cffc8772ed461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98678211c56b464bf04fe3a1f279754b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b7f3cc5d4853c28344587351b6ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e7d4a663a31d4be52403be0d11ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0a3b11ea7988398b011ff49a22ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582008e8b354de921ccf6ef5e198174f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4c9d9febf9ccdda6495f076ec7c7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6c31da45c74ed7ea7f51f9ebb24e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfdedbf24bb6b895dbc21681b5ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051daf3b1e2c0e2034c7757de115ce3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae950963107e30196a54853abee0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e11916b1b6c7468276a0627707a3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1b5174190bce3f528d8d72043de273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec1fcde22add4896f0071f7dc1d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d83c1a007223f29fce377618619b7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a30fe8ad9fd4fbf143639f80a76f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798332a09ad8d4cf90464f3ef6835f5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393cd5359c2bbc3ad53c70a64116fba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ecfe6cb0ad5cdb3c76fc99bd5f39479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db95437e8167a8b300c3f694aab5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc52b65c380f7396b978011e6397c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d35202892474ccb1d67ff499b95be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0562ccba49bf69762ed040d7156e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b51ec82bf7b3b42f2bc43f98ff100684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221057c6b5a516777432eb69bf3ed31685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f7e96e09792d9548c769c9b728a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c8c307e566af446b7d93ee3b7e6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a08127e370f9b734fd6bcd894ff288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e603de110899836d72f523855d19c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebafcca5d0c806b7e3fce78d6a88a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a5c317d2e9cef3486b920edb78a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7230ab0100ad83ee2ad8959aa91836b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac976611714b5c2d05ef0ce49f270193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e4e62c1d67340d70020b3c1fa63d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0489b4907f43984f60730387315995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3990263b3a4e04ba04f4633119401296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc2b0a0fec47c8ab70f3e737e4ed897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38e2c529b02c53cd2013d25b01ce298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7574737b0a50877498516fb3c96499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2bd219da4e1dcafc5dacbf6bb3b8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab31c05c2571531a236d63c3a12c78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7fbb5b39aa9f914d64741a2ce7080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859b55a8bec1ff090e5e6ce645e7ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109204cac9a078ea24814a78210b650e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526195d41d73fc3925e63c241e3a02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbca2b983d5f3704e6ad8398592df2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34a57960954b34d430ee5238d82f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acbef9602c8fb98e9f9376566e190d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226c30c9a2e5b70c6451056e2621c1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8591158ebbbac24e273baf69666ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dc08f761b557de82242257658e8c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a25f74347986f3cfb9ba4c4c01ad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182e34c56d399ef863e039517b4240113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258343d50a92817100118d5029b27c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac54de97a2909ba1c24e87c583996115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d1950660d464f4373463804e98c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a058554d105668d9bb0b47fc772bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623565bf4a8bc706311370ce0d84ed21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cfaea938df5a3712c1a0674233a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033bc2408666949c9b8508b4924c778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb26668ed7514fa5b16af8feda4b4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef3ce47f38a659ab3656a9c7a88eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb97ed41619f11409cf25bc100cb84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a4c68fabb027256da9e9c1b233e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eca2e4c7f616cfc300dba698c908e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee225d542afa169c2cce0b2c631d70e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d618526dc9a38cb0438b88dc015b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88175927445ac242b63f315751573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b0f3f959e9b41db505e670452bd90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4db2b3df217c1d20e677cf9a82154130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f29bee4f0a436006c3b40feac7f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a97cbf0861d1af574709a76cc1576132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae253c9a97a80c94d9fc892edc8d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20a1c2d50d4c3b023a85a2c3724420134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a7189ca26013c11b01ddafbbf3e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c49f5759c5a6540d3a190b4448f7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637258e3e0615c60c07809d37d17df1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6c7996c752acfd50df6f0899ed3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b85ea11327f62db858050728efcdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548b282d7e53a70d1e01a44422e5856140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0031cfa1a563a556abd6bbf2f8c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278876940d9941b22b1b8ba7fa8226142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d641cf479f55252428018cf03ce97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c88b53f46b1f91706d35dda3e4f70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e9e1fa10758399b1ab12af25a852145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14592b618d71c88b8a439062e08334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df9cf4ed7f6657feabe110e1abc99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fd7cb4d069f87e71b95e53882294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d01d2d5c163524c752f1beaa27236149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1308285f925348959574da00af088c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d2c92c43481729d7c9f875398e5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa80f5700d48c30453c97faa32589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6684e4e160ddd3ce9a56be3c4896b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a1919e49103888ed1de6220b18148154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6abb5cba3b95370bb66d4412cb1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782e3ca5d7bdfbb17ec02dde613fd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a728fdcfc85919b765a293752bf7a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303bfc4987ce8a10e9b7970d273f69b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543926d735952e6a915fd435dc0b79e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1f24122d11ffa1a3c5633b02292db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaa505912e5a125c05cba924218c0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef213b39961753041ee0e59bec068aec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3504d53a38d224b93170338fea17f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee4b4821330214fdaf006da3f7e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe950bc19219f17856a33a336b70b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5d0ee24ff347cc77e243c36f5118166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8830d759d292597f4729eb0616d1c4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b652242a74240d0d07f12c0c2a592168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bce05e6ae11ef5fdeb16fa89f2a3b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6617a24a41f6f18e9999383e0ea07e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddb1729fe8a9a023460ff1fa92db5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8705121d90523498f20722f6d3a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f5939b9492282efd3298bcb867be0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b693d5864de48df5b516b0815f7852174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7cc05d231855440bc39e199f233cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b56e774255bdcb230aa3992c92c1d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546eb326345f8e881ce83962d5b788177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5edc6a080968070a7360f363cd94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424f82053c42e3950729f2966339fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ba54e8840f82b14ed727710b9646180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a1672a439517eaa3f7c9496b075e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910045cb88ac8dc1ca3c1a3f0acb769182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189af842aadddaf655cd546e15eb9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993c5b34671309e95661cf7fd3e5de3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f90d874537d30b1e3015a9c0102e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e9d23332c983545729298eb0c67b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c5a2d178d2856cd5aad3705f7034187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b54d8b5d54258a0b2439c8adf737188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928ab11e6e6eaf5c38d1166fb8b2ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fbe9f90a2f651f47144badc82178e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c762d3437ea534e827f79f40aa810a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770474a1b9897a37c1be6a6886dd2de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9090b8d1cb36f745a7e557fd77ef829193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b970572a809d78283a7a1a0c3cca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e5b390d8cbdcf91a46201980afa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcf818f58399cae2e633fc44b2db7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c81fad55b45abee65c00654b693827197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1cfd12013c0bb53365229a2374334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56a1a1f57dba146cf870d587d0992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b02b33f017bd192ba28f83e3462360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef1f8161ce1216d512737c8ed5afde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c66ebab2a04b5daba20564f896787f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f5984da77ad58bd3d5126f4acaed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea3867eea08bd8b09cb8793f16806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9294272be3c236a3f588c4c61196f59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a24da8a1baa62092d1e1786a89ca5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb18e2e32e73042de48d645a0f4bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a2475a8943ac447035ce27f83d66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48aa99dccb3880bd34366778182575209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ad1ce875840b9b2324f7b05c5d62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf1c3fd4c1d45d6f7fb0875da438c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d920b2a86386b423c5fca8fc2f9bcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78417b163b852159aacf330144531965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3af9eff05ed7706b1817d4fde3603214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa90779862d3a5f9094761c14421a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64004f5bfa949e4e5e54f854d6a74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744615c34637927c606a421a5cbceba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36a814381a52877d9ab8e60fce529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdfc71021406029bd6bf9e92f17bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098dfea56ebad153017c2ce7185e5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5945331caebde9f819952a3f4f743eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d20a6917ab510154abcf87cb8e6000222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a58d88b94837b79550058aac00e6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fbe74aea4dbb26286f03719e862a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a130329b3b41a408652947ca8932bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb5c6c7ca4e917a23e0b52148979c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9752c9e14a5a9da140acc195cd0136227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae97226c2e74b3878896025a4c65c49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e22a9965b7d7b65e1abc743825c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a944e4dac0d067cabfd2a12d232e5f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb50812b40a4a120b897e29241cc66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd52675ca5c2628437c6a0168c7f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1c85799baae3053ab5f566b471c9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e776e9df7ba2850d6c07f0843f55c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658b6ae716a11c3d451c06b4f7cf99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8afaf762664a4c138c5bb8fdf07db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe87a55aefe3dc75f06d75f7a3228237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329803137e87929a4ab9555b7bc007b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2dbf23c05022539c37533c7eb150a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67cb87ca1de1394a22974df814fcb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348bcbb73372def2ba383f84cb644d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b4d11c1820b50d76ca84192be1ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8303d54b242892fd60c1ce9eda58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aaeb82d5af04bb4f61a10ec678457244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc221162606d71d8a66a9e7cb60c729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794edab01cb9d33dc017b8d2c113f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1bad9e4c784a25839600aa84971e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3832406cdbe80dcc4aec541a6b963248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605e8baebb5c372f5e7d60e5222937249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26573973bd9519bc4afc1200e78c78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733926022ee1176da7340d5b1e492d08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e840425d3065fa0486ea7b526476ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76fbf14d55875fde7a36f91a2ed964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e6edb558dcff755888cc39b4482ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142cc3693eb8b78f6fae18bd4cd32a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ef30e98cde98ca4ba5daec1eb1e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79f98abcf236484a1d07780c3527b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57290e246fbcbc51a53085c51baa91d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3fd2a0568e2f8567376190c39542259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce5f06bbc7c27721ca69380174b58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5493dbe28df1f6222eaa26e44d3bfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d558b9c4186bfde8aa71984ad4b8bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce17813259325a336cdf5151c18b65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d56ecb8d32e3d648e91f673a4da6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3632a8e1ffa1fe56aa2fdd6c095d13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b427515aeab3b53b050acd63cba0b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd86ddb071f5d7313aa5b71f9d9a6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5284836c82a38f9e98288a3ef8f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92754f2c643111e785a1bdfdea9a6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968347798057687c83759978f385232270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12efc1b9f97c50f6999e228528235271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6af2c8fee29e1bb98fc7469c7d75c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad158d6bf19fb8bb032fe81a3f13f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd75510a67d6d20c2578f79d5f59605274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf28884e6a62db012c506f1cfca74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e2c95a9754d5368cca4d8907d469e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37701824feae9ea69d28d15b5904f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa24cc4ec6ba87a987123238af66b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d969bd7d02cf724b05f9b5fecce78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de4180cb83ff3cfff6f0630c0c332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc653368fd30d81dd3a68574bac00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272cb03027b0b9bc141b7eded2436f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca811a0ed4ec122ef47426daad34b01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3641b986ada09b3fc9c33c2d37823284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff534e0b1b468406d96107c613f693285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d90038a626171f0fcc4d919542df4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c013dff1e4849b5d7382be1c42fb98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ded3ae4230a9c7ae080b41050f18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0a7e30157a3665acbb926cfcb6e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4665706b2376b16506b42c82cf6b73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef5bfd4347c4094178398b6646ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0fbcb37c9b460a0abff5c6c8b78c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c673afec4d27a5063576ef0f52ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf11b96d67b6d165bd0624bc7b4332294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2535db19c5875132791ce821fcd133295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bfe36b5d781a5eb2a25f47b5db91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc49cdee293f2b2d29d6d83b7a1ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534161a35197ed684416a06b8ea0e723298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deea3886b4099c442214caaa47c242299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7e318a725d6ab5c291feb6db549a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2633228f6beabb67ae98f8285679a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c9b8cc10447b1d809d6dc2a1eafb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf54439d10ccb69e18c8b7019e54df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e1edd12ca10dc2ef737fda963f55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb22918a52107610a319975bfb55f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf59cf3cb00f40ff8a89722fca3b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858925e97433daa56610f772eafd337307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814df38442e711ab41a24797d3d0cb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8aa37dd9f7a61296a9b2447c94c10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d18c0f7de874a15b9fa69506f850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec23a7818d8da810b0c1da027613296311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dbdf5d3483013b41510850136f4ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47fab2a65b07611a539459bca0125313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e97a8eb6af31510ee2edd1e5f07de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751c765fe73a77dc06b5a35ccc4d2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059d4ad509929b15e3e2fc21496c94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89bf574c31fe153f31417bb21ac542317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4835857a2080a0531f13f35cf85c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde07947d9801d381d6e869b7794bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d76b93195275a70fe372fd86aa44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1416a3b9d1bd9fb878f055e5ef6fb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae12ac8c92e7914f8b6cfe52c0d77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0506bf6ca277572e05cdd50e00221323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324819edb1cf2899291d3e67d548c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6b918103431f02509041d34b183c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078c4fe43370f052fa116a8db45cc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cda9a741cf94a084719aa28d6d2a88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8332b1cbcea331560e6afe3cf02e21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8dc5f9d27b87c57c6853c4422c5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9ed2dc9f902b9092b3285d1edc19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944bb964ae4f4dd9ab4b1eb28e32e38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508492a0e69bf080f6ee0609f2bc448332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357e2d08b2ac2a23723b216706f05e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b62fd54a58a1dec276d1e0c124857d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9dacf4292d95dbb20a9a51743ad1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ef3d92240715fa20a0da433573c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25683f4ad5f66722c5ad1d5859c22c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec2dda8ede81000607f33fe045c1fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680d24d72a29bad5ea930882aab0db3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb5c6a2ff57b6774a290e44401171340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed14fba601f1289406ad77f4167bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f05ca605d37cd5c0d5b481343fce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441504ffbab80719b38231b9b92499b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67cdb10dce14d694baf1bf95a2768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d5b522323949bcc55748bb3bd46b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe211f11910d85ed00cf3606ece81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317db8f29e6176d0787cd58a7de307eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d35d1e003a61f3686da3cc122b6c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0790921a1755aa9333a08521818c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9af1a2f8654e2b31516ddc0837df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f28ae42cefe2576510adcc37983ce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756b33d01e49f3f1b8699b8153e56a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4048ea75b4ce3cf36dd4d1ea01a1f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750a650402510e36d7842abb885ab87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd724b7e6aa4d17b2711afa3f68238a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534e84379ff604bf06e59e48f1f35d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08a6311a97e6bcf47eeb4edefe3f05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecb7034b074ca4b47b2d5e2bf3421f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fec38ed5551fb1b14d2371ab70df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1009ee40acb710b7b761643260352360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbce8684f68b2bfd9d10dc1ed2768d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c976631bcab370b5a5835e9f638a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b155eac9cca6f615bf17111eab5bdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780006402d4b428aab06b2cd6136c32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ff215a3b7dcca63e5a4a283112feb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149d9bab13c0cfe14b3fbabe3a2614c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07507b97deb7ee9a58a2c624990f908367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb47ce73df270b2a0e2806411ba87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9eaf6be0bd763c2e5b8546d15166369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea63e5ecffe22025a9d54f1e3d15568370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f2b4656ed068a8ed18cc33e0e1505371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf41e784909ecdee83a88dcc836022372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db769b6b4a8906ad901b584fdc27ace373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b845031b73cd547c4cc5fe1ae6814374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f24f19ee88f07e27519764539244375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb74575f6088de50c7a50fdd4fe5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b3a2c43d371e5181b13556866899377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f35a499b90281ca0e984b61f9d77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc282ade115f63b85aac70042dd3df7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4fd19b3f1a16e86d46c9a0c861a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8958ff95e1284b99a7d10fc38beb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f81977706ceff22fe15329b012845382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6774a06d76e09dfe42367a8a1d379ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877decc6f2f1b5d8f5d3510eedb07cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846430559459377a3ee29f7d76f2f12c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab30a4b56f37c1b45bfb5a13a6d362386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c689babd1232113f0769af7ae8f867b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9c3a4c4e5dd2f663d1556a95b30a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385f85ba184d3202c48aa8576d90b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc201c0ed294f6ea5a5bef980053d7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d69140f5980a464d3df504e1119feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339a844ea5a6d8ab6de97f759268c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0960bd3d171860724aa0c84902d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fdd219d1cdaaf6b3dcba775eecf5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672af6e299580967ae0ef2d736ccbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600159b68b738c2b91da4e8920f27c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc922d4b174b013127eb148b444e577397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773ba42f3983655e25c4b56774f1896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5252c1f30ac0abb023755f28588e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea25e9a993cef263cbf3c156efe92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef66100c39c65c028b340de2fa7e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81fa6c89e8aaa4a9e3eee5949da96c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f268eb59a941e648ca33a12cf93d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053a13de0b862dddd78338357504ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe388bb2df70c2dd1f3bccdc47be78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a51a7900eaaa7efb09424bba6c18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe6ff8dd66d470af9b94e03757bbf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac87ece8b58d95e644b76b8df0d94ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc39616a2c3814ca4cc7251b686cf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7d41963834eb312e3e1517fedc08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263965a73c8f994485adba9864013d74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc744401ef55d518eb205d8583891412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c777318da754a6b7022a72ab1dc626413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d32b9c35d7c0731bda0beb02c0b91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004ad0a0b660cc15b7869494271d2ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ecb379335b35237bb101ac834b1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d9cad2b22fdabe10fe0b24a08b01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d11a6a2049022c375c8e0b982840418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412347fb64ae202802ad878bd0ab83b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fcbe75e5a543a9c6e47db481415bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188a2580943386e9e71a80cbd90239f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206bd5c64a00949f777cac21cc71b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aced731d42e9e57b76af30626057b07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0a0bb523fb3083dfb8112601191b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af04be387edbc2d35daa222aed97d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c50e4df0f2afb3506d2d32b35be14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917da6012ffe29cb8b7bfe738941145427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5620d731aba2e0cdfcbf7d31decf10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1907d69d3a853354dd5f9c236b6567429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92e0b8d15bde811cf7d97485b731f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaefd14a0c02b5a0b3002ace489241f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b409495d3cbc1e1dc586412001207432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a705d82140bae8f41c1b835fdde1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c2fdf5ca8e0b270a838b9d6d277eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30bc749b5e1ed58e13746934cb510435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21a2557aaa6600edeb43db45d0fae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6ee7fd6abc505f9a7aeece65afe10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506086e43937d6b517f75d36addd957438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8612624624061b64c5c6e82a8e5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f777de6da84f257c565fcdeccf7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b185e18540829d18474a54eab910a59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c689c41d1b6f76816fb9cfff9539442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3cb6d4f924aa0becf2949dddfc82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086a9662984a563f9507c96fa07f8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b809870383b333bfe96b624d7eba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5bd33092af573546e8a399da2d9a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0f28e82757b430116a2493c0823f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3e8556070a2c58c2ed7c31ad10c08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7094bd37be7ca079f62851e527b32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf4894ec80ab4aeac2f48d79f2858450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3faf1f63e7bf7629cfe941916d9ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de7889b53784a2aff151883e05032452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711bd6c64f4c9a179776c34e940094453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f121f5f59c75b7f4672417a63eb2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf2de80128d83e569d01419c728eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9f7f0d1113f519f837770c20646d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71898d97d1360b71580695af81d7a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566e486d78d84b013396a15c4a2503458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9559e4c721b5ea427e6d4a812ee6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ae260136032b05550abb31678c8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc3b4ff47d3a17806619af4d067810461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922aad082fdcb0321498deef7fd16bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612100fe137fb6531e65c34f8a82fc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045b856faaabb32cd4c67c1cf69d3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135719350af1c18794aec530037ce2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b41fde2809ac00bcf2b11e18b8946f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa16c2831710ce0cb6673043b02524467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531bc07f65b59597000b36cc4490217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf34abf61277c7e1570ac857daca3d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0bf80e4795678e40109415547692d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c259b1db7c3760996ec72bfb3923f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ac121e1748956300a9297b25d0ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a11471be44777bfa263b8d625109d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c46e9f1485c1a6ff93f0f5e2bf0ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d0a35679ab81a74563fca33ead80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee670f0a80a902bfcd1f2d3bb3cf0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45112e5ba678816896c9fbcce01e052477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c7f7d18ec30e0b567fae2ba23ad7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabbbc500eb177589749deeb7a77a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893644957c4c5a69c35607abfe0266c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ec21b865bfccf2fb832c4a439862481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e781209c80ef95c3efd986789c4ccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d49a362f80f41c4c6ff23a536b1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f4afb0b18639a9591f09487458aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82dc2d0d0dfd01db671e6537f88987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ed15e21a56afcbe1a35732fdac93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb951168d06359d2ce8ba406105240a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd65c71b0ffbe3112037412a96db120488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292abc0519cbed9f4a9203ecc802747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3887e774e72ee8a05a92926c02bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e720740ac70971d345c7aa7b74d4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666045ceccc9e8b9ddf3c8d25fddefbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b270bddcd68c4c00d5f8547d037fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e076101e0d8d0ddbfca17fff18b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692ea35456629f902bf4798589c52d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6010dc54c41d721a1c5b485af025496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e802f837e8789bf0936412cc5f6e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfdf285062a7e007ee9d4a70b5614a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5c096ea42f9a1f1a893290ae2de28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31baef8a0f939b402b52c6bc25b3921500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4806fc543cd98e12fc58bf660c2df6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f911d8c131a1ff9fae973d26aec36b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec19745bb12a9845a20a6c30e3e5d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb0191be5e582d31526de2021c1a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9fe78595ebcbf8a79d91a6abdc4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7eafaddc7f29af9b42d6a696819dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eebd1bf106860a90181cf192b6585507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d32a4d924d0d8d4ea8694a4fa9c8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4249549243d7b366f3ad14abf9c2791509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fe34fe2514a7e24684352ee605cf8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab061aa178271f9a387548c19d0dd9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313cc1863e8c48cd538058b27418e35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a81f951c6bfa21dbe87b1648d745b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61fce553d9d0173b445b78e4c57520514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374002ebacfca50224b14a118418ab4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ea22e289e9110509f79f7fef0fca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a50a8d9a13b5e50c6fbd71f885d33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee172302cf33dceb727190676460644518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc49ff72b645cd4a7d426c99bea8f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedef009679d936684153f8c321256520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572f9ca6afcaa563572902a50e24590521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e382f08259fbb4c34dad4159103a1f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94949f88191523a5f55bb5a95cb0a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c296119cb0e532f6859138bd801e0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffee34652799013dde784d762c32fb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8970e447aff2004a14d055c57d1f62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4bbc6e2150ef4400a1810c35260e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76d0f90a63d651434bfd7a2619c2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31294e9cba618677e729327ecb56fc6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b62a48077d4c67282543476d8ed12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59975d629fa7494ab6b6cb4b1b208489531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434407314b69694ac8d0674241ace80c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db020fbd769e4281b9c793bd5086d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ddf5c1b4abf9034f358895ed86f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842e8b28ad6b59b771674ca2415579535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eddfc348fe318a8e069ac8a22ee9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884b15d5cdaa7ee4352a3633b67007537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8bd48425b9f683fee98911bf77701538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee377c99eeabe4ac1f3bb8d6fcb1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9312aae7a6d3599a13b034ad0bff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b8d7d4686e76db5ff7ec183788f4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680b9d0c704a4bec0c52ac1565e4dbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2e52f74589df8111f45dad492587543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db62c8728c908f105656d99ec3de4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf37bcc21299164d062788afc36b83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a05a442b33abdd5fc7ef114696269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3771b06d9131e6c88fcf61f37100c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e40d9ce7cde38658c69f43681a98c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e203d0a2b4685add755433ed8e25b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93712290d07b212be3a8d743a7061e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd446dd0289dc86438591cb0112f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d92024e59d9f882438ee1a87a99ed7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5392ca2f517404dd4af0198d94da8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f1a77e4ce67cba48db73d82a61dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7ffcdd35d4a94cec6042b55f40852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c043630908c75cd9805a388619991556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63647b34d6aadab0838334fa6c8083557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520f6c2fcdfbf7beeed43fa5501fb47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b3d5bdb2992a42f84da0687a286a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09906a01b662af59688ef0374cd81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cbb3c2cc23ffbbcdaa164e98e3ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94d0ac88f5606ad0cde7c82a2e7cef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397905df32c8e7c0bcaf1001778016f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb6b8c269babd1dce8e1365ff50b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41898fe2c21735b260ab337c6fb29a2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688c084b82aa45f6ecc2a65ea1d6a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d3e813d01acc10d18f8f7ec414261567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c5feb8edce919497837fd194fbcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c1b30c9815382287fdf7e9ba5f240569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e6d4c00ddb4c4abad9133de012b54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f2162421427cc1a084efd3f8ac2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e99ce15087bf08ebaf3a8feebc8775572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a401d49c1460d31866d1617e15183c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16098f6eca7202e9222df51e2175f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0292374876a4dcb298cb304e543736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a027405236b87eb70e48238708101f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a71506a6e86e4280c081d7bc39ce0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab22b3b1e40fb927cb212f13c9f47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb17984e5fa917f37d9d3f2730d9fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d894ca5bd621f3fc8cb7ede3e651dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ae6a8680d07b786d9b5e70cf40d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986eb7f9d23a5d8af46657be716bc7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036febed9fa605a23f80e577184ec325583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55467e2d2e6ef68dcc2974e727005584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f46357acc4e81d19070fa2e9632a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d09f6eb5c758b93362a0f30803c3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8bd932be1e0c8433861812d081579587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9948646a618d7981e1ac6d0c30ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692fa8f69da31900a53e00cd8215b94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0b14e2d37004cb182fbc03fc033a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d2bdb78a87790bd7baf4e4b876ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5c02f900b2fa37e458a5ac84ebfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf787b136a00c3961a02de8984a21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0658a633f05ad44b678a52bbaff0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd4e3752647a93532f7d44a242c63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d713b67d719bcd9f50ca3b64bf97bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc79efd5f178cf49be10e5a2250ce0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc580de9c092ced4c85b07f0a118be3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771a185d1630f59ac3dab4374c083e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0b4ad90abd69399c721d1a0d9d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc9f6550a6ecc4c65eed83387d28bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e72bd5bd68c7cbe2ba98bb007231d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3da4441cbc32c93f5bffb39835ee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf030a0eb51f225161ff43711798172604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529350239b192b32f9a8e6f223a5ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc29d76a32d9257a71a3b1be7744a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143948658f7b4422cdc89f9b20ec1ad3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27305d5882be0c4ea25666e7e6bac3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347d7560416c641557c948c0d0f8f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fca417326662c64b75b6f8dce91a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea4abe532cc46117f89ddc74ce6fa8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e59128cde455b6512b4ce368e9cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0382e8a4b4937edf04dc855b375b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89023a8a3ead78268cdbf147c9a97413614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a57ee895a94d826a90bac0a03a75d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b9c0b0e9bf3d84b17bfcc35acca4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6e43b3e249d6d3df86c934b0aacfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e4ff73fb9fea7eab45b0277e20bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb6847464b899d6ba585cf1bc3ee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17440d8c37a409a48584f4d64ed7c9fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055f1b26bc4f91d645d326491ec6f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73df88f80232ef3425eb8a3e64973622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c559b13021cbcaf80d2c06ccec475be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9e2e6f9511a306c27f1b8725077aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d1c4b78168e687fa9e9768753656625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4462d83a131204201716f1147656e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e03cdae4653e72bbf3602164270858627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5585e630bb8d4681786fdecf85e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925618ef9e212e95dfeea97093658c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23303d6285ccccd6689c96265e81a4a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265f62335c3f8bcc0d2d40e85b04d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9494a027428c688635bcb6f07f7b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c40f0802c5dd575df2f6a54b2724633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f4e5858e411a67fea53b2775a081634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130421ad23cfd9f4fcc695b7fa00a37a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381a2d697b60b468e8897dc33304b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9967b5f56146610a93c087dfb16fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b35a28a9add804595f4e26948d3341638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a147b977476d8900dbf51b6986a7b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f12a73d21df86861af967708bf8b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25addf42ad2d880997564697362e3113641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04991e13acc431bf2ea52e88660ca9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c790fea5cec29c1c8b49476c4bc29e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf85bb0faaccb0d1f80c6b88af4245644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4415593e1716bfbce79d61a81908f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50fa16127c0f181a376ba680eedd8f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>