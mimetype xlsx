--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053cbbb567b31ee5caaffbd1cc6ce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139d910e7deb3ef7e7c1048b2386342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fab7b4f7c3724cb67e9494f636ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9123a72c6ddeeddba8d44eeffd073d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca832b1c5a54e4997ea1d2c345e14655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08893849cb6ead0fc90793815ee3addb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f618f660a208f7b06ce0b8f449a8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67f2b65c7038303be1cbd05e18d788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95adbfb19e40adaaf9b8f33d254689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423905edd9c9187800582ed503a725210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0b50c3a7ae387741ccffaaad2952b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c010645046b16e5d3d8343e21b5a5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2eb7706ae8b0123ae927f4ff7209313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d63f692818588593b1baab74f39614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d4647900c6c316d88951ab474cc9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd3b7adc48773ed5f0e0fac9f561e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48e0351777e57cdc0739c9934f8f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2432fee724f1e13dc4c7af583a6a18618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db2d49385973fb4805c6519f0b64c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e983ff461e4721f9a99c459072c08b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae8dc6df5d276e6432538d090f76821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d368d73304b3b88deb14232f98c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65fa0b5b5f717805d97e77167d5e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a27addc3e3cd2d8c07887a61d7470424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb056e0898ff61bf022a76f86c9fc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31dfd0c87cf725647ca2daa5c2b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6c75882f3abb5688c07ebf9a88a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e82958ce26c79c4e606754a638e4e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467c9b993127f8455fc83525f4af1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35f9006f1c22e9329ce461b95f274c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979508d6aea0bcd711b4d8243fd0edd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84c5f22c6e019286ad49c02998a6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37318924d3e956c76360b6aae99ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ab07b5ff080d317138a6dce7a5e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c34a99876ba474debfb76e79cb21035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f65ed4e2a49aaa81a4ba1c481a225c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a5aab80e5047eb60295c7ec1ae6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f743a7a2f046a08257e2f1e81c40a9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0909daf1f028082b1fc10321c6912839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c52e7a3e9a0f7f9e386eed620269440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d10b0dd55cadbf2daa3ce8fbae84641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eaa89a194f72f526e820af56a2bbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015422e8aeded2a763870ed6ad905de343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291fcae14bf1a6d9ac229551c4dc19544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c7cd3159cb399a994ac84e240ee345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649b3d518719d4de6d5e59e3f5e73a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ab65ceb7499a0818f4a5bd0d7cbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c89aacbf27cc41ef21a8e4443ae83348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617199c52e4c3f89aeff96296d31dca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533a66f90cc7542ce7b41985f1194350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f90d32b3b08b014dd81b822c643e5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a304b7d545a419ae382192024f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957adc868f8cd9656a8ee0beb2b85b9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eca2116a3659a6489940421259a9f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08301463465c44560b947fad8fea5c6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b399fb90727cfe3f9cd480259dee9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99083f52da772a1015faf50536a3d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcdd7309f43914add7b1fe46bdffe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f1f6a90891ad5400d5dc0e425d9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e41b6c8e7db17d0254ad0609e45160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da1bf5163db48954fa9b503b72b0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb0f7e20ff27aeaa8c2bb2b78f68ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7843debddaa523bcb7d5d12e9effe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f0c6418a5ca11d397d6f8cdcf64564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f624a02600fb0286f081bf2acfae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd27b7ef8cd1e4195fbf7f12e9376e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a926e9c4f236702ab117c697608da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849c9891f1fa1324a56096363a708c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2d081fa9400e07ef3440ec1261cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6975c9b6f2227066c74f807a16d5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e504e3c54b80e0781133274808839f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5415f7e66d1b35b0a717f6b8da7e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d300845087e8d60c408029153307173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55453ff62dda8395ef6f2dbd19dd1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a3ab459be5db11823cf9068f94d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf3ef195f89eea1489535c373756c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f409238edfae8bbfade3e8055c1ac3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f0c6c9dccc52dcd8ca9dc60c8e0b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f2a73184ae663aef656bb1d6bf5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944de2fa2c6d0f340c5cbea72142ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12de892c5724d1924d80b6ca56af9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc144aac7726b4927cc5512b01855682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cfe04fa17c7ccca2d30901d2b88c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b5234cefe3a0d628b202b7237e3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535963b8dcd145f70b63fe9b1c4fa8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f8059f102550124d1cef840aad2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9588e82788fa007958accf7c87b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc22ab66a5761890b19f78bd30ea3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c2f07aa2c230307b6c9566f07a2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841ddc5ad00b18ba146dafec7c41a6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36e07584010acf43d846a374bfe5ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a795da25c9d7241625e90423ba74b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d89e69780ad4fa116d51cc80ac6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96843e74517650041f5db6aeaf6f8fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c678e72b451d12029c4ff0ec2a8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2e8c151a489f4314b39abf01aa9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061d417cc5d936f46d1469edb1f46397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813998daa87284f6e9901d160215352098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877359ee1a730161938f367e622ef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff3f2bc15f4747ac1d13f1d04b7758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee93e6f1a703755e9c1e7d20729a09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a2698197cac5e87834bb71f78828102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6dd2cfbe7e782db38270e71ea12b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a744e07860ee639cc7c2012478215e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14155c823bd65dad19de536d4b66347105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d485fcfeba8cbe69929dc3a90d93f56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca41a0a0fe9f01ea9612e5ea288b91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17905aca074722b98165456668e2b4bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b8e210f25a9584473e5b235db836109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef4e9984b19d0bc5f48478964c2e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c29c4101efe602bdd58b1640f5c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1496e0e80ccf7b4d414cd6e60d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825586c4a764fec5b0e6283de719074113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85b326e699d69900fca6a1ddead0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17a339c7ff48478c560cf02e59bc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cab7c9fa4d2045941b392a72addaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d2aca53d9a766943fd24e76ab0046117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2901db320eaf4c4716371e07c6586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac418f3896a00f4ea9b4bad696f783119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7f21e33d57f3cbd01f5ad70946a26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075896dd7bcc6ccd42f01fbe8b2b45a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950be55bb8f00bdb951c3f06bf32b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58dcfa6b9c267d9bd6869d24cc0fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516eb0ff92d97e75974fd4204b45cf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c231999296d0df4ccfc6aa7375ef8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e42ebf74a0a08660cbdf84bc9b214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d3cfad41a702f2544b84c81f3ed62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893708e8d71683f0a2b5b1ae49d4127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf169f4b1029f0aa435564bef845065a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37d0a8294ad2e1785fc1c98a80a84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687139e79506ff1280dc47e80a6700b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa74138c15ab05ddbb9ef023613c1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad8791dd3ebef130d401f8e328f40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ee0fb2341ee0cf42e51bb303a640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68aa622c3d10d69085dd7c04933d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ee0ccd16f521ea36d5dcd0790260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157bae0f9d20ee05c264d6a3e3f28b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5be1d6b5b1b84373cb2ad225b3ed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff2b6f3e28e63b0fc60ddb7c6580e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc472a280c7bc7f7a7354588c3856140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454a253c8fbdd04b0fcc38a7d7f8ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43a8edba06478ea87fd8bd1bc3114142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859fcbb7adc2555984cc5a7d5e15b64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0920132deed7e7af56190f7d1b96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359722020e12b2be62de951eb9d2cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977411ce1a0b930357943d78c09e1903146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df1b84bc73e5b88826008e220fa449147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871f03e0902a49f014d765e6d0b4808148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544cdade89536267ddf516e08fda6ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb44dc7b9f0530182354c56071fe33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d567872478f629fd5b22d3f3e0675151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ebb5aecb0a5c864bfbe5d842241ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024efac9d0764309a9ff9c9a445ff5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4674eb942759a4486d7e25cdcda7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4f552fdcfc4a08d771711709864c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713cf6b1b3d9387138a52cce7d3ece3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab42e8e87b06c5e3e54b8d2741bb62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4626eb2e3fa7ceb72650dc89fe5c9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441694b423d98a0e0202adb970b1e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90839440f22455818389468cd01f357160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef99e2931b9e649958fc655cce63a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511b46fb5a5e53ce3c7fb37f3f7e248162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e857e61a50c7a14498e129bc67563163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee595e5e811c1bb5db19346f0133bcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7dc41f72ae80e62becd5e5efd6b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c599e134c83dcf734867b81ef7f76e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea89e3f304cf58050af497c2eaeeea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeca6635a7818ffb115acc490acbc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64242e9806062b4789df5e46232b6d16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285267881f9df216422bc1da885b2e51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdc9f665453bc1b7cd70509c287ad6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0bf3c2d106691887451ffd3920d10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ca24f864c97dbc25dd5248950be1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622e7bbf602207d43d0412e6ac324f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88fb391fc2fc78d14bb7b58da36aec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59aca4f8fa8a1b8d0912f699e1dfc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa125573f436c3402e5c9d7d4dfd3c22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d0bd88f111e90ffb056d33c098db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6558084a4368123979b21e4f911f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc0235dcae0e5ba8d48978b1caf08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722efe930fd462324080feea24620987181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbb7bbcb1ea9ac51b36fb522cf8a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3ac40474512484f92420c724c25d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eed985c4c0e9429769103750190b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeafac8b728acfa3676d3de16794b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318954c709915cd59ed7754b3ae061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aba183e1993c539e467323d94642c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad11d795d846dfa1883457d887f618188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6746ec9d2e57dade67a2730777d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6b1ddfcad5646d9f24bd724ce533190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7fabad5088d30233ba99a326ef51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b681c6353d703404d81105502b3fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6fa47154761b0389964daf8b668d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692a9d64ff279c6325500f09124156194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ac2f987d8abe30284c82a179b8be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91893736b4d12134505d7cf0f00af41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e7da31dcc032b588561831b9d6a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff77d7b1953ae51f5dd5d0717f432c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e178cf9ea08e3f58402731cec256199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f9c4ecd2778aa023816b7e943b0c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3222cef226b1be60215e06cdf38e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea80c93cb1b9f12c327ac805c3e52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf6e041cf66fffd118cc147c13d270203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5291d9cf844973fcd06ad7f1934b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef535dd09ed4a5b7415ed0cf1567c281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cfe609563deb1802870eb64401403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f536b37000620ea2109302bb1f193b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886f8582684e30cdf409fa065c2921208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b31ee7150ef13e3a51c989339a0eea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb81044103138b45e0f4b36ac55b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e4049d25765ee71e14012bf1a2caa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70feb49c0aa8d08ded53a0b4609333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b47ecf1d6dc03810e564e8af944f46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8d2bfc47a3285cac08246ead0cdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909629e259c782b3ad705f542f33bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61006eaed0ea1baf317a1dc52130d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51775e03f0b7fca09dbfc29ea4136db1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d3d501a41e682e5f1a743591eb161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34a04bf832eb9b9cfb822f234237f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa866d031b54dbe6282c2b92cea783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75242780d1ac26373f3b3c898228f01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e2a970f3fae205233f9ca7f984f78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09307268e1acb0415004a39b2b2ad42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1121f41f1ca413551f421ff53989224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121b5d1d7aeab99b7e9e5c0bb1805c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8b648906b6a59a3daebfcaf65c88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4eea2c7b9e60ffc746e97f73d4a26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4139d1ed3a9a78239298c9806b751228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6431f2651b194186e345780d34e4a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f544310ecab4e3bcb8831d1d5700230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5c547125c5dd7f1918a662fe64cde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc25cdbae8f144165dfffb31005070232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd33ef5d5fe31b88c8fd7094991c542233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4c3510543d277b7186182d0d2cca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397392a5205dcce840133c9dd9376855235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0298917e87a4809764f985a1aaf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa456788495d956786d7799d8e869237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6982af0fa6989ccb4f5478370464c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e925de3154ae8a40bf4bcaada52e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b360faa3282dbca7513f0b29b1c34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc26b17ffcf8b2fd52c0261ac4355241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e14fb814ab46bb761df974d8b08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67aa34cebb2098412d99b090468198243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc42dd97d107f3d57576a90780c8d49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f33ff265442c7f6466ad9bc08dd4f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d61fa4d6da1a20d4e465a40de63e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b41903fa0e72c5231d465f8965dbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbed98a5a2767cb37451b1109e294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b1d07e5813d2fb936e30837137196249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e10b890b9d2a91c462f80ee8af67d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b24c3c1d7d65d7190ae6de5f45be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926936dd501ed64819f9cf5f182dba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8daaea3a520b92696e9caa1240c708253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5689e59e747be4ec99cf58931cde3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c989dc4abef9809769f4127c705167255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87ffa1617521c7f5ddf25d3e11375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f99c5875958bfa1881efd67e33b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d0fe5a2cffae6f85a197dcdb63731258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f6ad5603c88e79afefda0c3edeb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bac19285c981e060a0b165e47109a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbb0281ad27969148c37ac83df1fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827671b58470a6f570e62af18e211e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202c66b4059321618bf82d0ffe728c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f39a027eef5eed7f49bed6320ee11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f514e293d71109f630f62a7a4e853265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ab53222f16b0da409100182c03b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bae243a24234566c6707ff230c3f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b8edb503c571cfdfc061cd12168aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc232cf24592fbb157880b63f0e824269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38defa0b3091eb56be33474f48a71d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc081977e0f692f816e9b7404b7111f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a72c65706f3808d44f474996e0f64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92173d23c3737c427bfd747ac2564674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f03ae8ae1e6926f01a313091b5ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459a38504008f8818f92c32ce569d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbabace19f885f646a7eb8081a879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea126c8c0f36a24b6a5871951e684c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b598db9dc6e9be85bffcfad77f59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8ccb8f3444261ed7a784ed610a8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232cf7b764b74645f3025bbb8ac0a9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bea288f757e6de816c9ab159a946c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd215e248660b02cef01ddb104f6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44715a6363170f1737c4afcc224b57ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a245dd178465e6f1df9fd940dcccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af9b0dceaecbe5cd1d5bb7ae945dd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d7e91f1ed6d3a7b3fce37bd4b93b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b47a5298bae56fcd35d5bcd853d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13df5b9ca11a8fae5650cdaca62d82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081403b64e3e6cf7fd1f5ab703b4d27e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377586fbf5750b053ca01a54f853e33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fec1663e9e9e57596e5707eebfdf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434cf054893788b8e1048e0f6600e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c84d74211a49acb2a2a872f12aa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19689db69694746efc1871f4a5bcca83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1781574716afb82b63a59f5991c804295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f310947852df55e6cf23a044ee68c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0469e4158d7d362e049d3633601bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9472a450515c17ed2fde7f3f7e0a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cdd9a2c1482442b860cceece26677299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed3c2f5c04dc63902a198cfb8a0d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ad6c716e67417d7b43473afd3b75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2336fe19017a70d84792f842c260a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368821ac770c4242c3edf4cd314296303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a7f4b8bd15d64eeeaf4e8043224f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e5a73cfec21c6ba4af68fd1eb2248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1421cc5edbd7a15eed1f6c22ad3bbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e1bae0dcbbc4ac8d57605fb841119307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b368d1dc5d1d87b4862492ce9a0359308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9d716774c3003aafb14f2a22ced2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca131a82f8039f5438182bf265c6aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776680b95e388adaceff10b760b728311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48804b1baba623b89f9248f548671312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063bca204b8d8b456390fd7e3254c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a14197d418daccbb2a572f18f1eeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d9510a565b29904dcdafe16cc31f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136993178185598d31780b0f40ce57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c245db0f453c911747d20a9af3265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b607b8a3eb19799d6e6ab4c6e7c72e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500f244bde2847b98c88f99cec405d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fe5bc08861f6fa481a2ff2a2143a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212fd173a81b77a3bb8545f8f61f3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64963c431fca5c47b11a4fb2d232cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ffa5b458da49a63436406462bfdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311236bd54631d5bdbf5ba30c59d5709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98954ae7bb801a750ae83a73eef60c10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39daf437be6d7eb82e2c425f42c32aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea05158820c1458edc8ffbf53ce95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bacbca4df10cb49004ce79897ac46d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bab48d8e12be0887442c4bebfe35f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc91c9e6adaef002d6444ded311d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1609e74cdf4cbe0419d95512f69f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068dd6ec856d8722e70ee37dc18f1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb269853b3950a0f596c13751331ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ccfdd90c0fc652f89ab66a4f737b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d0f6469829c3beb9a8e5b7c72631335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6fad9758f6cccde5292a0f7391130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412375ca9d569ae26c5abadc144840337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4a1f4b8d12011d05922815d9c353338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f2c4e3731daaf041905a1aef5924339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57032a4dd1909115911cfb7390bb347340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad47dfb5a32715583fa5e49ee015f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40165d6b156e1189752326df697c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7deb2f33a03878acb31afa6dcbafc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfcf07e0940d415f5e050c51217de0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178497bd9bc524e2e1a4ca3f984fe4ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6b630d1b0a3f0a0023d6fbdacb77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0456af8522865da42573605c5f9c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f4486404d55576edba9422ee2069348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338fb138826fd1d90a4a047efb9f42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6727b0d71b126384de179f07e27a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553158550bc7205bffc8e4402f3d763351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd44e2cb0ef7893d196d478dbd1c46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591c32a8c6ad17c40fd8d923534b88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b80fb4a5e9105ffd7511fb623275e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8109f8ca455eb7b0a696f6c509091a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36376cb975812d0fed7b66a62df6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f8722e597f6406c17df364751f87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33034610dca53a8cceda7ab5dd0b22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7fb71450ffbbc5d0655a7c94b521c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d900d2f55703c412dbeb9de48dbe5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8078985b74ba05b1a0960ec5ff763361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccecdbb58f7963d13bdf60f188b70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05e03d08e9549bdb9a0dcb00fc087363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd59e2fed048526aeeb84b9ea917ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7599029c1aaa2dd916347f54b5ba7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38cfc19a9a5d273933d3007906430f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da0a39d78e038713e53ae4154f98ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a0e7292d55543567e370776aaa5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9814cfffadb76b11077f74560c90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7912fa6676845042c5a7ca801ec1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db26ec79ea8191e19e0475eea61e56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd842c02f9b37edf460d3c0fc799cdf8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43af1eb711ca65e84c52b82f42c07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bbfee22ddcb7986aa7d6c488732a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824c0b9a98f8a8a52e4718592a5973c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1ca888132b9cc8c72101ef1cf307376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa4abadade1868f1a022b8b92f7b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1c4d0009ccf9b3caf0df8e74e9d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb82e8598f24d99945117a92c2a6a28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51348699e4a809738fcfe5b22f0e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee0c3f602d34a0e81c53996f0e6c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c96cbbc98041f31dd4d9f0f5fc5f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281f11712c2c9d76f660aaac00607b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8c1b1228a94da436994835f75f94f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8098fe7535880925d3ece9637496d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d37f03e85b8409687f5232076482e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f06631f1aec4c25e6ec93b61c56339387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578454d637acead5190b8af91c4c6a9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aba941ba47573d04f27c1522f4c5e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eaaeefd144266b6d3260ed8a21c3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed50e9b123fe33369fc275b6b14e04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d241fe7175c650da1cec083cfc70e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4540f99657342fba3f51fee29fd3ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8afea030519b32070934f0c5437bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694e5106cefe55c9c82b0e7603661d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1b59e23964a636dcd2be6ec3fa09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879560f8ecbfed49cc2a4b74cecadf5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4ee780e600678e8b414b3f1066e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8df308c14830e5dca6684e8339d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dbed6bb8e94811807505b2aa5aff9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb4c53aa24ec4499f66334e81b794a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725da44473290ebb7229fe7d7a51d5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f487b462355b0eb846dca0e291f064403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee8052f342d00d58b475b06d4871d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de16a6f209e558aed92487a8f5f06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c98044b1e2eee1a437859d9986d028406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338999431289274a978aaa496c4113b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9097f3e147021d2a5f46c21abacf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd58438749479dd3800374ddea019409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006015f6b6cd5cdba988763e47151c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d8dc0e639d4ee9396a715e9c6277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f320a53cbc8fe1571b9218fd22162412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9cdaa2e7684b93816fb08a3fef9d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e38eb42da5fbad1c3425e11c850a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21424da0553bd75f67172b11befe1af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f76ed65fdcac5d0850c3f2b1777cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09692da2fe2d056d9cda058c0ac66b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32071469b9f9a52150897d00d885b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4e9c9530f5392515fc3de2575d5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ed89e35ce81e9c42ec7f1841b51e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34612cc746a7c15c741c292b98d888421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6bf4bcc09edf664275ba42fdaae7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872b7d9e7b52f3ce9901f130d8d393423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d892910af1c92a4b7b8821ff44aa11b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84b1b8283211afe6ddecdc1cd3c00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28cfd8b6c2fa610abf4f87c8324fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020927f5353086e6160ae1797b555fc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8bc88ce12a5722404d860730f47d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95694d5da43c017adaff934e1ea376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdec32980904644e571d9ce094cb10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3b14aff81facb0ffeba94970f329431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54da8ecc4e0014433f3f9eacbd7a78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab6c9a0ebecbfccebcea6ec173c44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d4abb58c20728fb5c2e0a52b1afb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a490cb92995c57492d64943aa7258e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15b67e0bd85f59fe343805f19ed1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6298f83e7a2a89b2bc9b0a2c3d62ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23b8a03d13adb9e528ee69063d0f68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9693e86efe5f395f474a3506723b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867007d68159c802fc9dded5440028b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b0a0a43f434a73f23b257a1c2d9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfea80ac82cbff65278696e408e2a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd33fe3856a80ae73e96989ebbb01c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa82b6856ceaefbbf766d0d82ce31dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd190170aed5f7851a581e66b28fb4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c6d6cdb510d66a0572c2dd713e45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254829c44a0b4320c041d03c6300046447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715cf2d9ae4b1e2becf6b54b9df49a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30100a9b606425693568dc4eb43fc740449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b4c7cdc96fbaba9270c4a46e3158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0ea5b40e1bcbd81ab459eb36394a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a6484748f6a76da9d8722084d9b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ae0ed0fdbac6e3b95cdfabe62d0ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8702d39f370d35013fd8df94219ef4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc032536656277285610fea25af86310455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c126eacf7f1910fa213b187acc1535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798265c343e2819328da9703aeb2d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbfbf4ce1b4aebf2e82bb697bcfcc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc093168af01ee8a39067c0231348e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f85348d638b975a23d4e4cfecefe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d257b3d4aa59da44075c81d6cbab27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c137eaf66262c53b5c90e40ee2672462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5d39bacf99c66d939e72671e2e71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42600013bc0d979ff416dac2cb07eaed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c9fd996afb1a748a3af9961b779ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc6221fa99bb23437d1ca52a9a64f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683603cdccc93cc22d7ef510e76df7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3573d77839c0ab4b1751b76167dae88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b66a33b540b1977ed2bb726b6428469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cc52f83bf2ee39ff5e24f51e6b711470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2fbad90a495b228648f65614819b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e1f1fc0e31dc20b78895dd04bb24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1ac695dc70ee40e54bd86eeea6b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cedf68560144dacd22971964c081f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622328e65c22a4894566d5dd948939b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f105fcf90a253320d11e8e813d4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cf4d42dd7bdb195e863ce13831a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b89a75dc6187d62f9c27a575fd365478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b68bffb09ac90170dcd9245f08e16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d12eb63b8ebdcde3878c01b2d2a5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7266117d9309513565f6f51286847481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb228d16f23ca75eaf05365da257445482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aaa72e630376d316b4559630fa70c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2efb739a9fb157b4d742d8ac3fe800484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4488c00e90ee88d670488a1245c7e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a90dd759ba8853ae14b4ab4d702a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69eb7e07b18b35bc80d86100e62524487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55f52e95e690aa4503b573352f0d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0eaef1a1f5e1f8b57c92cdc1bfcb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dbdfbc308e580aabf86cc8860fe8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b60c08c62c9b058db462eb3ed6a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39cd7d88d98e17ba39d6fa91f79fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f361e0c7f016cc17e5bb3d9ab1e46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f912f05c764a013e5bd5e24d80b57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad20aad72dcf656ba8a188087c0c05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a740883960b8f1a3588aa659ea7fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fa91e793d5a62c9e638baa78e2f30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef9cac0852654af61acb50a955cee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a324efda3f2ec8ccd939f1b0ed6010499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ddee177e5143467cd42841af8bda1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402188840fe94b52dab6200945fd416501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42b0694da0c74987c1d3745f96849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496763e8f129c46faf3ceb76e71b9716503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7caff18bc4a61b0e1fcf4bc7e2be2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97328b5aa35f825db194ee46ce90755505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d147fb5ef5466b2d128aca03b6a71b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f36166dc16630837d57a9c290607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beaf3052d387f5a1c7f38b15bde409508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aab4ae2aa10b11114b3eb2c355146f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d30e2b88dee9a77e9cac684cb0d82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a32ab504ab9c744717467871b46218511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96472bc7defdf729b7b226186a6af693512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78330503e6df56b05b11a965f974dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d49506524f5fc7a51c2de926f48ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6e380f94c271632779eebcbdd699515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e2ad58619a8bb48f9ace02cf6e310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e33e4027a1e196cb2ea0be67cd4a7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bfa8e8bf4b16e87e08e187ec36bf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ce8d6abb8663367f28a9bdcd0dbd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9839020216824d2804131f9de49dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c415f337f7ad6c5b75b2e702de369521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947cfdd77162af3bbe66166ed2e7aa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070cf174a9a2a8ea1a97275975b1a73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ae413cfac6bd21812b6e88c99cb38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233d1f3dcca8e9b682c0306e5b2d5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1681c3c56c706b21efa0e1e5d7275b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b451ad8d6d091751279f00a2880db6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac3aa0fe38a83f487b87bcb751448528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d976c4740e2adb6b866597b4abe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2303c24bac52d468b579532c3f6fbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c0648754ac1e3da68dc56d68afc67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ff6765891b67dc45c88b1adefccb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd6caad13c112c074f8c10c218e360533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd7f64124a7c389bca545e1f80dd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f2b3545e91c6652573a2c8e02b382535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece1f06fee57fa685ee8b4bb6e41f8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a486c1ce76576863ec872b2f1b91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71299e92cf0fdd7b2616d48c6833bec3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1856de7e42977321dc20b7a69e61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e799cbfc0d72930c20a26f2ce343540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cdf572fa0d95937c1f9f23a51948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f714674f5b008212488d16938abdf2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c83170842e61cd5065071a78eb6d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ccec064d12bffc85c74ee8b2c62d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8762882e26d7fe9bf53c0984cc3e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c51dd60babfd6cee000d2ccfb82aaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537debbe49448bce176eb89df21b9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61c97cbb215daccf8c979c335b34bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8c52559b41cbe2bb3d0c1c9f24fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc8d8817e33c915120c095533c682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663af33b970149d479c5d4200734f9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c9210f1dc95c9ed67b774eac7a6a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb28dfa91f1bfc80754fbf918d51c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74cd717e6beca5f5aab305fab2bfe8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083cce3c1118437e456386484c2052555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74c8f73d7086ee035aec11f9733bc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed736693542c74d25e679d4400b1a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62618c901fc212380da851c2cd039b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b770518a514ed71329e16d7cb0d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65254a953fe54f0abd48f1d0565925560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338801d00b5271cecf5548d802028d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d72e5f937c77994a94a3774b87081562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f1cde31b063fc7a00b93eef9af2e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1764e88e24c0ea5e95a6204717d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2977f108553909ce3dcfa23bfee80c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade81eec377b1552536ea1c47276c5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9a53f421b13cae466ef733b20e82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0977533955bedff662afde2077752b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a45a163a9778d681ce8c450390f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82673872a7bfec07d4282f61fa4526a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff29dc4f3de0a9e6dc0fe249d5253a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce302ef125291748465b7d71da3dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978fa20269ed54275729505594bda1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d87418ac7e99364f6dc528871cfdda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dcfc0a26ec0bca77745def830ebbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868cb6102b0d2cd9c7ad719aafc058b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d68879c82963d0d6e3bc5fdc9fc07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecb187f28aa3d38d0c78d7be1fda0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286a91e9cdaac8c68097e57ea7c7de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3c050b0927ce249536bae4e8ccdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ceb702a37ea5a16bb42a5c5eb0619581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c5b44170f2cb3a702b2a2bd419e8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad301351d2649c5ac51e0096ed5053583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11431babb592e5742f3db4777a0b4afa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05ae21fe859f085e60575bc0bb68c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154bf75c26a6e5493540788989a2117586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5308f0d9087eb8c7026e88141e64a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9309a3cc95b63b4ed4cf1d115b3c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54e52b695f6af1b16c6ac406492cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb3496f484ec1ed029100dafb2b63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744275e954f041453604648f2b8c62a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d61a817e44c54b0ec91e7bdd1896fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b755d88fa4c8239a96a39d132c989593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c445768a246144a34ad77c36df7e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c8d0e0d18d7d7292d3fb6d8528c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9a70ba4ab85ecbe32434a07d24e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b9c9fdacb3b707e4597804135b6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a416ae450e509b9e3244bd5022e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2489614e0d6097636927af794206bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c20a993530e1de286879b0e715b67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21985c926937467096f006359de3395601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ca1bd84fe8b8581acf756b7bc455602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df4ce3039ab6f881003a76d9eeab8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a219eff4d62aafea8060115f6c116b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b145f451e5f9970910887e3eeeb7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092adec77c82e01533bdd109acdbc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e995048766404c44305a2166e3c5f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ae1ae3b645fb89fc1f87801dfd6ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51dc4d842c2cdd6b16d077b21da0ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba64ca0d9ce0e843f744c48d2d629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4e29955a2656aba62cfd65519197611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3f667f8a138d5604794f283a3ad8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f48ed3861b15a742be6d900073875613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59512a4c473e0d8491b62343575de145614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece3f16eb73bf7c24a410f7e2c8eb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea77a0e38deadfeb29b5b80907c0f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f30ddd28940c4cb69af63fd846a87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb1a349ca6cf36820173be1d8edadc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92942be563fa55efe197d54475df49f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06b0a22f3f1fd5e5a01a28a6b491e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ab19028e44ae2ae7fc45b3111ac8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca0d928358f5268da1c2b39fd8a0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211e17f0a2b1bba4b45938533ddfdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8826e02a2e589a70d080cd6caad88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042bef9913aa3dbf1423d52846416f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c409444369517a5ea0c73fb976878df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831234a3c2a427090c9ac37c86e7c2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7884b433f93da0ec3884da6ad44b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ecf1d675e3072d2b87a5ba097d228629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d6433a096f2f2af8e53f083bbf4b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ee1bed17535eb45e07d85ded6307631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab366d12b81b0a6551bbeef127ad0b7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5907174c823a404c9bb7f319ba9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbf9568988369b6c2d0b8c8a081f5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e22dcfc0966df2c6663fe5a354d2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426184a368825fbf72c9ae7fc26e5bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d3911349e5ec083ef7cfed0929b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccefc86d2643c8e58764c1bbfce55f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a37ed475ec01639ffe4d92f6a2da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a0c5664e1f60d0c5bebe4a5e4409c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598a652118c5d412d081d8f31cd50f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0cde140f41dc02bc63d798f74dea9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe142deff2573beafc188a794c20edf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a55f500cbf6e8e0c915686159ce990644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39ed6cdc0ffe2219be67de306ac5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350e5d56b8370e58a3022fcb5d2d702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d242a42be369acf69c4ba1cb6a66bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf022f958da1c68fb199588573fa6cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8f0c99be1debe0e7c22bd7f4a7385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ae6bac41abde44cbd0cf90613fdcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb799c5e3ee5feac61034bbb6ac100a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c1cf31cc40aef1a41695f4993f0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaba13ebbcdcd88203d4c12e52691d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42364666048a0f179078674d5be6db1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def7cac2076f1d9f75f4670b921e9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac522d192cea14309c4119c1cd1658212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c1647193757226b1ab4c3ae3d12313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134de55dda82be6e8eb1d348fd86b4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63282c1c77da5404c3cb80ebc6bc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975d90e3205d6c3ef033dc5fab7f7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17c32506b3c61a342e3a89b54fad117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f533d40c478e1fa6ab6d5dd843b0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976f252c3d8c844b147f082f175641f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d3f1e6a69bc96ee3589e69acc69820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eae971ba6dad458fc748f4d29aefb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c821f496082bce4cd2ae28a342ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde8f45a96924b2a95e39850b98c9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083156349f29729fc8052dfcdcb175524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78df591f61810c3504bbd1e7e8d18d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06b7ba7543f5793eee1c03f3c8e6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5999fbf0347e705c3fb4fbec5e5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064f859ea1dd9ce0d97d0e3479d645128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637e6fc8f93b3923df536931d37fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8840b686f96b021bddfa9bfb06fd4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2114a18df30c8554f6c446b0a3bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442030a14eef144dce8c3dc6df00da1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ce0ef728c7fe5dc906d8a03900b1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5658340ce1357cb8848ef35b1f30f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab6faddf671fc031be8a4fd4a63c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a713a3e21c836b711b6578c3868a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06337c68fefe8ae7baa185ce8e3b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3d846f81e0dceb0761268db5b8ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cce8028566623fa3079a1b5b17da139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dc1778876b2fae4da93fbf073689640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a774b9679f55289591221d2a32bba7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb010a7f2398061b02878af5ef2ce742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7bf0ad30a613315ef4dd675177e2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d32bf941e188b9b0e5310c85174ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4588945d2496025b38ae6d222ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f2a48736d7a3984e42d3f8a5e1e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37aeb9c2840d31b8a36a9ee35e58547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615c9c03b4ecfd439108d93e1d0d2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ad7075ef4633b5cc50c188e327b0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a64f637485d993f8327b63ef4e41c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e9771bd9c6eb39c67bf873608a0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae119c13cbec299ad73921c0e11ed8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd19e29f133ff9c976af0be3ecdf9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9c014ea4ac35fe8b953a5d32439d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bdf6c6bc2200975ee7ec4abcbb5eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827a5d75d65cad0f5b6ddeb4682ae756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40057f548b5eff36288c2dfc6f8124457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d432090a23df06b475b7a0adbda01058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f921ff4f7177a63c580fd6258d263359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22136947230d4a2797791914a6e2aea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333343cc05a41ad1f31035b6f52916861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143858415aa69b3b7fd416ad3a33cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c290202df2990bad9b8b002e1ae7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b32375e44de7c08b4171628b81ed0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3caf70243bdd7f2e589f05a815ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d7bcd8cd7b5bd91d1055014d4948d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269db287c5f5484f960859a6948c4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c952e6192c091bcf1715e80fe5445868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e2899046a1f138e064946f12e40ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9e22dcea14349d5a9ad0e04e587e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae2d513e215e31ea74982ba9afdeef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174e29bc9b8b620b7606efabc09f7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c5a085b55259e3718ac40c53e8aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3100f58b9cd0fe0bab6c2c31653bc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134012a1d7ba2269b07efb184df103f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e567c520ee883eb4891ba7fe4fe5c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369cf1638b60d306276f830671dbd3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d05607aab1b93bb2fe6a599cc1ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e186e9863aa1a02c3c2c59a03a3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff6d9ea145b4bdf2ba3471b09ee2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc906c72966a0a795811c2c71c624381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ce38007f2d0382a8ddad697e56c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b40560f98d59548120ebec174a372983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7f65de4b0b3ed6cdf4628ff2a0fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2fce04fa3b19840f38f15721694685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8cab2d2ce21a632cbdfcdc9de58686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7001c214ad39acf7bfaf1dd791afa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6958a69a4fbf3dc7259fcc4440f7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d72c94334ca9225728470fcc3bceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3a23508940dde946220d7ffa0ca290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55346a350fddf9b68371b50a23de004091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b229e84af4b00bef9e03d145aaf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18302e97d57c68d9429bc9c1309f0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d40bb49561d4c4370711a6c1c38f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df82ee14377e2efeb3c17960cfe874d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2115c6cfad402f81017f050cff6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857f3f489786414ca527db601e0a0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb236502a75dd07dbf80bbc3de740de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f21d0ce2af8247b69eea875771fb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76bdb5a23232cf5af6f838aa38b257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe6474ea2d24d08320d0ae8d6f2f97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d08fa1823e0e5319825400b4caec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390b8b4e399e47d4b30b7dbf6c8c87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda3a25e463a8d8ecb8aa2832fcf4ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb153cb4bba6693352b4ae51dc5d72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7affda31f841c856114f3f45758e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f4c8296d3a754b95f0da3b1a86a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa317af2d6ec73e6e9d853d2a3aefe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a286fa684ede5dddff0ab422b68fd6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83295bdbc5ee0b89b35861cba974e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f2be6fef46c4874502f13a4b2bed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1591fd68ae766fb1a9a29618024995c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9213967c2c695f3e6e7653f979a07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02300d0e9fe9f3b10927e767c07ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa2da6af515b58de40decd7962fa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468859a13f53b8fbe6d986bba906a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e819d40828808920e496c0a1c44f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc545b24c4ad2879a1e8dc92857ccac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae0d392ba2fc0babbebf48f7a917b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c1d9a4e55e47bbf4c1fdd96cd6b48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcccbb12714061f7789f65d7ebac94b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575587259f725e94d6eaf77b1a60c2a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233161550f5e2f2c87ca6ed0b6b3d3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac79e50046486f48f637ddf77e0db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239bb098927b736efce9388044fbce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8fac7a446b3c12defdd9b92a1937c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4430ade7e10684b3550e28cd1106127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a15e329c6f2ef51717fe33941098128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b29d28051ec69c73531684ad0f683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621f5a11d74447f113219f0b7636c90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd84f509c4c28aa97b0b488ba5e51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28077e39dd51f17635bf994edd01a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8203804ef56cba671b3ffa3fbab7f5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0b348eab92c3a572b15d81882cac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc581a4ce8fbc94d25cd2603f750538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32417feba29083d7ed96c45f3e7a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9901ecba2c0f255b4eea971921248f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62517ef5029c2dab44e31d5aa335ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd077cb637e3886f7b02e6055ca6abd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ec8172391c2e15447028c9a2a7a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8936594e54e313de82d070c0360c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692052912af0526772be4d1140449c1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d6f4088cfc7eccece7b1473f0167143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b001e0653101d6a520b27e46c428f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c45aa48f8766f1c1176fd0c6b20d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc2f398621c2f1d79ae59b6d85d073146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dabcb5714d3ca18218e7a964596fd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da2a3270940f708a60cf7056fbd602148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ac0b6b02ac2dddef6a2ae9787bf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de57b18d0a9da24e893c3a6bc9bd69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b675f849f0fe0ddabcbc415a06321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a6d6f4438a4e5b3772a7777cf587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f5aec7b0e5ef008bc56e4eba9ac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf41aca531eb87769b83abce1bc6e41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b506603a483d186853a78ad03714a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831da5e51014354e5c746faf44f4000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404135ce3aa3e7c8eda6ee48854427157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538fd4e88c0c81b0d12e521d1bc1dc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869021383d1fa7863fe1c7d1bb518a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535055895396190fad3e8ed098901ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b177a62e4925e89ce5e7b1365c4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5493a267e4fce595b17540cb373ea4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f13b7251fb7bb5cef6d7c083335f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309531ac57053331f99425cb999ce92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d15af1d4c12ae299ab48c04b343c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be54362a93f608ac2e219f252b5ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3da769cae62cd8ab2b3d315833b4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171b56a05b5e63436c79e0efe13085168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3547908792b1a5d4f9c1bd6ab4bbd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c412c859a63b11d6a7818215d38c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f56c6413053fb7bd19b6737942c93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87db9072212e265491268699392727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd8c50a58fd5175db774d942f9e674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f89edf80a60ca79f9068d905f302b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591d5ab6167c2f296e1b6fdcb80cc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fb7df8a3b444507ae25fc7eeea75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e2b39f460fdee3da522459e2a2e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d47b2b8814436b8d65fcadd247917178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8fae93f0da1f37a719df9ae07d363179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84692144f93f1e918f122b9a10babcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d6d2e7a20593eb743dd1c2bf1b71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3178ab58db5f8876adef98268da81d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885b8bf242282d863941691478ea8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81136e695b39d14fb3fbee1fea21610184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09bba23e3953e0bc5bc9535f218e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c382961af7a5bb497f9efe5228f56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621d114916869c768cb29491caf4d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa5451b4f59bb8a5f08ca1bd0e602188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f827544780735d432fbf12054f71c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdee6ec4f57412f9847c357af3084a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df405c2516efa0b8da4e7a9043ecbb5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb0f52b04c048589bb96f26ce69fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a1d4be200ef8413e4952907a6c2bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0db0dcc4692a9508e4c721fbb76e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78988a2f29ff3c3b2174d41531aaac8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059029acdbad5454de67aa5093214adf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b42bfad94e25e6f87f7533add22a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a61a5304e5c0a271cd7ea85cdf883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df1633222cb064de3f4ced717528f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de5fb069d3c1113f76f4765dc6f264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03297de41d4cc12b92d6d88193e0d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a394e7453d361a8168edc2d63f6b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd73cf03e989d6bb07e57fa3847138203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b945a37b5ebeb433f3a2123087696b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20193844b894ce2b3fabdc62029154b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccd4faedb8d94fde4e52865fb5754b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2cf4349b741317a0734810102b30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a030455331d71d3ae049ea7c2efc5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122fdda9099fc928245a79fbd12b38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d5c0e000700aa617051a4d311f4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca5225e62b43e2b7f9a6d84edeae3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92f5eca38328697db526aa8dc01e93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db548a35910e57777de180ef9e8f06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803eefecbd726146a4dc6670daabbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3748225156e854aa824b0eddcb307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c5f04b9d24a01fa6e63f58dbafb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59966e5420bd3463177a0780081512217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a23d0c6efaaf377669a1524bb0d16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0620177b9c0d20d6a16d0c2ee65be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b26982eede2180ed1042177d9d17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6f3da2358d3e69ed1a3699ed5890221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08436fbcd4253e809acc0392119ad1c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a5879575daa61da96156e9dd244d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcefc671ca4509e0353538f8e0f0b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43304b3cb02292173452435b8063d5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75fda114844f72ee907bbc713be8ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eef72a2b1f1274159a0c78f6142ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b3697604ef413482f654bc54765b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6625d143f5d7017639c1945d35be24c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7fa5464e3947e8b4c0ed53ab6aa4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9da97bb4177e32a0b991bf17c4f9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a1715e132e76daec4a4466c53f0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be42e5dd64867ec41dcec725d76f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03018ac3760a591938174258a095a377234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c217c4697cbf91ce5c41e44dc3fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12375a034062e2b899a57c116b313ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650d89075a9adbc170cfb2cdc2f5ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f416e6b7414ea62d26502a275908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ffd2f2159ce21a746029640bb1d28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e008e9b8a6437d230e5fc3e734596f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412297ccb964d82781dd0df4606a0d20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f56042a5651538af5ed67ec45051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9fb5b5b2876133e6a7a9f5026e27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4485c5b05873047fedbce271638e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618847d5bac222b4709864d83aa1f06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744db81804c598535d81c1decfbdd0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5fa1867a59462736f89b24a96bce5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d0e31f0f43a074c1827caa180e393248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27913fc494388ee59f5f5cc7e1f15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28309c95c316c8b7355298050f5b845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d04e1fd467d07186c3a0b6d9e8892251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178bc1f93f6df4a9fa222bd6da44fd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42b48b5ac4fa6e48c3f1d998c37f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748acd0e864d7d3dd72348f1eb51495e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9929fd66809bbb44273b910071de95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ec6941bd259182a92d4da138fd78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378928c17de645dd2a98fb15a68a08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaec5eed7bf4b677564995a57cc40c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3292af80ac6aa0f05d67e3fc19d47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e155e19e3f60e8fa24679025089acdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d8e302293c4632863f77d828caf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a9d0bb8b1557970cd319f4111a32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0518bf5b1af6ec565ba76b808462d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1fb702f3cf4292c13fc56bdb7198f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19629cf728a73a2e8fc2c65463ca6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f4f98c872e82eeb4d3c475c586a7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea08b2050ecbf45056c4c838173e01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e7b86e91e703c96824129691217c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35966aac8bd4a92bcda5d15b8f7c15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1387ec231f0ea8df459aa32bba4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4ca270fc2d3e316fe6b04b1d7374271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5484dba69e1c92dc6c35801d18a41c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd7b1cac3da24cfb103128673e72a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bad4fc014affc1bb14babd600075a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09547a7b80bbfafa9905cbbd5e5b952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad1af2174a722257d7256e3e4e1651276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1cb3f4297ce69a03e8975e489b3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9812a5c84590a897fc9abf92ed9da3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78ece23c7235465d771bccc35fd19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce599a9ce98b8a597d0c7a2e0a759f88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59196032486fcdfcfa3b1fc7e6a245eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d38d43d64737fe1a57fd4ba4318e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabe49e94cfbf91571607553c9273a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92363d2e013970655a180a16eca061284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490c76ecc9afcbaa2725257db6aec4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae53b6c092cbbd2b44b0aa4739fa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8637962a611ebdcb6a953afa4bbb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8cd6324304bd5614387b8741ae0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49323652806c29bfbaf964164d016289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04685598f9664053e6f50dd8266387290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1ba315ffc2af1de3cc9094502be4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09595833e7b141bb71b6134091c39fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf48bb26f224b0f8e1aa7d15092b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca460ac1678cf1bb844080d148c8796294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f524bef23a79aab1d9cca407e724e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a4c22f2bdd33adea1064ab5a0640296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009fd1b0676a3e6e2c772f1face2f0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e9c0aca16f8f7e0fd7dacec8e21dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3fd7d035551bea9125e4fa50c62a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a401757d15bc717435bf25bde68704300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fab737eafcd9b6f159f7cd993d4c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310cccc75ef0589c0ec0e090fd91c88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f64ee39a9f040610ae5ed01a1948f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb640c4656402d4c77e891bc32015c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca06f442092b3a75d0301b0285402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12f2d2298ca353fc6f18c6a15896e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41516292ad78f28e65340670084270f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadaf62654d9e7d1b7b306cf6e676cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347054a1dc86c4c365ed764c91ce9e70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de554a5d053beca4a9947d09b8dbf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41d6cfe14c5bf544b4eb4a9fcf2f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481ed117cb2c41b0fc741e835682e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3a712b865e8bae8bf28a3f87687e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de479d225e33dcc16e12f7c3e6b48fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a8f67491795618710dd75b5df9be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34991cbef66982a13c20d58f67555aaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dca46cf98ebfecab5497bafee6f13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cd6e17aa744c75ec0a8e312346413318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49c502e06d158c04134268f80b954319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314523635533744efceeb015aa31a9f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6784ef65730a57e9591bd5580b52b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81264682757b90c062ca8f9f3883130322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4cb3cf2504baa41f3dcf61897046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4c7e23e5f436563fafb8a7b61ae9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba683dbd8e4262b24c03c209e615c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e496b38e215c3bed762fd07955a7d29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae153aca013bf6d626772faee3c9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2745b01b9782b48e9861b31c72675328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4ffa276d4fe1efdf794f09a502ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa5467a6a53e69c4c13bab8f6694a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737003de4fbec92dd88b519c23e50940331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8119d8f1fc7f5ed207c019a438dac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e52a2e1737a134286690d47bfe8fba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8eb561ef8b206bfd2516cc5aa67f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc79b06b2f7e2544c1d77bd0b91ef7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c751dac89f03689bd2be396a65c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7ee653e85ace9300e0a7d5353caee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc83f3e8eb68ebee181229f302bd70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a50f36d80674299defd592708b53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935b9b88a27b93c23990f808fbb46a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c5937d9fe396e409797a334987443341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbaf473f95852dc0b42d99f892ff2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c47c68615975793205a89b0a52056343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb292101adce32c5f702a7248e36d92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de875498cde2e7614e5de4e1eec15124345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d909c53c8d73e242154f1284be028346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b05896c597e6fa4873a25163ed3ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210010d9ca224411f6f896bd28d67a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4258aad44df2f26bbe6eacbed69e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647212256b159269c9a662e79700c0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6a5c7cf3b794dc473485b4d5bd5c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae562fded4a30cc7084f68084670180352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be293ca13535bc4c71334dac5a457fd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd80201db3f0fb2f1587a9c6ee0f02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3c6a9e91772dc3f41b5a07b9f3c61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab053917a7ae8ea3eb8621a8175a3cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e47b1c203e900ab1ca6ec34f178a4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba96f257f9e42cb8d064af122f6f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f71a05b38fdb02134ff4d23bba11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825950b6c228e4e882619390125472360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c0a59e79c48dac81df7c953d7057f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0c95cd1c78d41d54b08b932ee14a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebbac1cd1c3e0e53aacbc9952509ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e579e91751bff08c1397c8ba6543364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf3c8a440556f738e9c5f528f5978365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48cbd35cca3836c4d8107fcaad6cad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfa0d0cd16e5cbb66e81b3ed094aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f085522b77560584c8156db4e8f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517849d747fa0d9d66c761363e16bde4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6b7c9d1ce3bc6105b25be51cf5ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d5d648c903498f52242f32ecf6f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8d12404457efb82319bdcff8acf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a5ca0473cf28c76d87f5feb486d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb08ebb7c2c9fca7d9c52ea33a377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69351640139fcecb46b6ae472e24629375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb2152c5592c4aa232f1e03bc72eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaa3b0aa2ba469243de4423861fc9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d022dfddfb824f63d6c8b3d9a52e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e678cc808ad17bc7ed1c932cbc484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041550fcc20e474c59900e8922776c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41442a6af9501a02ab3e7216ef516c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af78777c7317f1c5de54cd1173365382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13286b49bc0d41130c1750fa5068503383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0915b1a13205740232bd0265ef34e9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec24288c8ac06f1e629dacaa155816385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2935ad0961d4340b8787f9f78753e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46ff7562a3a9f2c38b1f32166bed0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82a510d4bc43a1e3ab0ca8e80a279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ce78b534a32a381540121ea5ef82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f2513cf92e5f574476260ca281a43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be45a267b753cf84057eba6ce3c3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6806e0dc73eca96a7e3d6e0a290ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6df23816bffcd4abeb7139c897e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd24fc38b389aced8a9c59da1a6aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea193ea6ce0693d5a192917e66b5576395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced286479797b0c85818b16fa531a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2125c024fca2c0bad41b1e0c73b66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d9628134884da532fd139d4fdb2de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761edeb54adc8cb0d6c0032d50238c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ba721342695209e8bb4fb4db89ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5893abeeeebfb565a4029c68cb9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd906ba75fa33735d9c892a205ca872402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dbd3ec2ec5495292bdf19efdb954a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed285c15b9d5836014636661be6d7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87abfa5262cd0ecca3e3c9ffb8730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9bfd215369e68f840d240e61bc4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a3e042b15a4c370e0e6014aa63a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6c34e7c01fc527c87822ca2320ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec16de87f0f11f63805583d0052ecd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f525cd5e886db21bdfd5aa35121f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bec86e60e718986ceb9a17d6a7f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d405a574284a7b64300088487efe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a823aea81f499e353bebf3fe1c968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079251b53c433a3ea2ea0ca9d4d37d8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6728fb753e2a5fd5c7ef709f4362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256c9b826c31b33db74f01d207cef5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda143278fff2344bd37699a7660aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713074273ed1baba3f001fc8eeb085f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b521013b39747843850d434fcfbc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4fa067fff5f89f49e541f188db7e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690bf63f030e15da480d779347d71fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0c725a9d7cf28da5e4bed5a017bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab0a7e218b51f8edc28e171439da8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c7665996b7cc58f091369e5e04a87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa7f3cc5f933e6c282b2a96182dd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618767d92a196aabe2d74ed7ea1ec5fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3222431b384893e9c9b1814f269d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d605a82f30d7ecb0e19ac9e612bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e89ea4581f72745f8501a1c3531df8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb6066c012f11b556b76965690e59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0236e55d030bf2971feb741f13384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858fa9762479dc5f2f7f03474d4a9eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3735ec30ef63aab9da2d467f67c6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a4fdaf7e385a98b4d3d7bfc96559434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524c67105015ab1a4680dbab370c19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49947ed84089c11ef851d110b11af0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf023b8df0234f693b89ef1c13da243437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559fae128cae1b93e1c1c4cfbf73ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e295234caac862ab878d6161ca8029439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92608db935f85e95a24073b42bd30ddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f5ca520b4df6c164b130baaba1a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f5ef1ddf434f7fae439724e847787442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ab564d5fe75d2a30a5cfc63e9bf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557616e12d7a3744199b1bd9750a197444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81170ab0c4ac94097eb5ed820379c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1847793984d6db37ff67e791f21a62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78945207cf4d44a70db8fa9d02fd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8a7bb2d157fb0ce8e54a0add0e9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dba0f5457f94ccee2687bc1fc1217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d240a874574671dd63f6357185733d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d655abcb99f219730efd72940e37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825daf67e0fe000b7eb3238a7edfba84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108b9a3d539cf5d9f31c40164b5ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb0745b7417a11eec9a508022d8c50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb76b322acee5ab446cebce21215b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f233d90e23cac21c22f462c2762d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113573da984a07b06f4182d36cb5cdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb766333133757702d9c58faf94891458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02fd1a816652d3fae63e3545484a28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37844b75c3b489abf1ea5fe5b851806460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e230abd3c41a1edadb6726ee35040461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4bbf73e468ffe336212be3b748d35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f1648706f29ebc9fb5c13540db83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2f5b9227c7c88dbcf07627610565464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fd64b7ed440881aa7c74b1af7b32e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a412f68fe105b03660f1f41aba8cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d91cc3b417f81e2cde6c3a333951467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27ea987acca9634aa08fb5dc6dc92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d3e0eb13b159852f08911872e353b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e65c5741dd3531f8679d4b5e67696470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1754cad75c13474120eda7d6285e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e63880844d227028d47dce15bb80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b7da5c2141303ea82d93cf80d6e5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b25b8b7de85efdc94da75fc457d4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf0bb5eacee26617e7cc85281407d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103fc7ea9185e0205414829184ec8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895573f7bbc75fa377bd657966a9d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6abec3f1fa382128dd69bd236124d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876313e524b34296ca9343cc32271a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d249b194f6ed54e8ae378af508be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c6eb5593014401c0229d98ba637cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351adcf25f98159d3f079381994ab8ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020ee1189c0cc30c248ab11ccb3995483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c85c820aa377a160359587659132484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4ab37bce1b2ce75ccbb70fb1b91c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7ecf0361f9664c23e0040e2f51b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828114d9e857d26643f654471d78d31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967703ca807b0b784bb61623f9a975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288820650ccfd2efb69a2f9ab6ea5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32fade896d14ecb7a163055f3370d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65a203aa6778b6c3031040618214f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520e21c7b73bf7ea0f608c31ed579d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c1ebab3b26927f7d48462fe0d0410493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ac1edba66d8dd95120fec3cc4a95a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d846d82fa1446f224a53d6a8d7b22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db631e95ca0f374ba06e35d51fcc590496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a38c96eb15abe03566d6616e36165497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fccd50a66bfea4ca6d6c6f0410693b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb69427330b40e908f416f4f1d7d1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b633a30f9b7933bdeea4f41c70682500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332555e7c4447ea08bd9c541fd4e430501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba52fcccfc70b2f70d7d1bece64ed0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fc6a25915a15e57198e458f8bce9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385a4d48b57c870e3421f19b8c3e04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340fd51ba29bd4a220c8d2b66640b46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4acf24f55e628fb961f3a58c4dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d6fbe30f42b090e0570c47f5b004507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa27c8088c233df99c5b56a013503b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738f326d5b205b3cb9ae5d37499a291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa2402a1a2b009aa06d7b0b43c8ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103d622f4359d4e7e516d1f38a20b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8787055fdd57ecea7c8d8af20e23f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815056b1efec6c3f9b7d0555957b04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a89ed299d816a3dc1d801cd9c3fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef0ce57299984a53c0ec1fc6e8c6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4070b5ffe5ae95facbb2bb339135516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b01d44c3e6fdf792721ae0f347935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b8621d001822dfbb30f1890af8c0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18eb4821998a401b7c80b2f95da015519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c029348b2538f1b2569e685344acf98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ae03a1448986bed1f34ac6d58da9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764026b4c8dd92e2426b50214345324522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea25db3631e1f9f78b031739eb3fb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9841410f1462621739efd217a1fba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb9088379a95a9290c54b7088e072525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f356153e25c76b4decf40b80b785e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9a5ff9ae010347975184c5e9772f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388359971eedeca407e517393b15098a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e634cddebfba64f61a552ac48ddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235248857a6bed510b0dda1f24ca5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca9f098aadce6d1e3a466046a7e14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1be8507daa7db7d85f61eb59298d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b111e7a24730789174c8780e6e67c8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579e0935816f65cd615018a653e7dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a25e0d6f86e907bd5e4c6a11cbcea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e10c88ac03c75e4e1e131a1c35a51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd6a988638704929467ea97f3003d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba628e4e9d2da924ab673f9baf6e0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2cf5709c1a14ccfbced2773c8da53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a3f1fdd8f64c7af6abf673d523de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33368eb8b8b8da72aa00de0e61148b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07bad13b1ed581fb184d82f32603f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c36e55ff4535ce6dcd480619f6f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3acc0be16c9511b9c4936507e11c7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086ae92ccdcc24353a939637b214b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d998cae80958dea63d5cda99283cf73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe11175a50445f3ab6dbc9fbf7f51d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475e05fc9163677a7efa7a8aedc2c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875509a4d99db7c9d0aeb4da95d0c582549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75251baa962a255cc855bc77c1cdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e9cf44259c4eb4708936261cdad7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d31a5ca69fad1064a2989697f3438552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49f486af832ff1ae81bc126fa4e8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157fe0599faf4a8a99c91123c4f4e83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a298f7b0799626705eb2f9f5fd78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b12c85725ae83bd804230294036cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16a54cd033551202473d2d8b869cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513293c1c099613c63541c8c89042a5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee1fc09a2e4c733aadbce373e6709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20006e217df34db775dc62e2512072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db46aa1b63dc7111481861fbbe37e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f4d08175c2b0194b2df28bcc53e29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0ae08b22fb0cb9cac3d23b7eb89d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02dd651e7358d0c487f88298fea55f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c8d4aa706ca91b63eeafcd4ca3edf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9abed1626eda4c1e633581e0b4480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47beed7d4ed42c6db9dd13d27c1ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a34c951af62edc8ba632157226bd4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b02950e0f1f9bf5d61109029e97e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74602d210ba3b22d15b084f0912a8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811911a14d2c1b996e8b2ce74fcc7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa40c24be3b0256a41f6cde45c6370572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ccb19e32776bdb6b25a17e109142573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f41c1dac7144a28e6d9296a3b50b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568097b5bb223743b355f92908c6a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838af70193d6b872193c39b42b9d21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf73502bc3e74b7a1a4df4f834d29a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbb05099c60d5c2efa2004e62a5228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a4ffedfa8157f6142f42c9e756970579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e50442b6ce0fc91aa560dc9bbd45b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0086bd25888797b51c3b294e51e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d6f6b9bc09006c57aec0d3f224d0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a822a491353bb54218afe94f86a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d569ac087493e7f3875250466e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ed8b6c93a55567299801ec35bb11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fbd320e3c71219080ac763abfac84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da61176e94cf5e6a2c5ff5fb1431c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c87d9d5956e5f9475310546e2df2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6257d7c329d2ad0bf08c35c6f50603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8afe2194c1a3c2d0e01564ee1c833590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc9da619131bbfa894e11d71f6713591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a94cac07983f134add669438a518f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ef6f28e573aa65751b9388fa2916593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a370007e0fab57b47ec8289822c6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3962446b1bef68d78b06b8da76cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2818f9c43498be73ccce4c1570fa57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681de8f51d6abb278893ff9fcd25a262597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8139a30c3072cdf292bf638117eda9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7d30ea4c08837943546922a35d1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae6d91a82b74ccf6864936a2c2a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ef9d66e85ed283acdea9e9b9a8a24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb313423e00195d72334ad4446c0f7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56b696c7c73a8f3002a7d05d4e350603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06bbd301497e222b2d811fb8d21bf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca325f37cd558144efe4daa44b62dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aaec53923448a9e1413769552c49b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a65eb06c097e7602f971583b4a411607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0475ad2ef1c2f50a5acd7651bc2b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f08c3fc0ee0c745fbdaf26f24004d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345188255a661c61dd28d6e7e7d5e247610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d46eae12c3b978343f27c06d0eef6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b026ecdd8ea0b5ad8b5e86d262ace2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71076942e98c4e592fffd8b29c0ac3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532d7b15ad37ea700f2c6792aa218a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb894015972f5a3ae27b96a5f1e0808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15301ecfb86499637701a0633af77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef44627af4dc8d8c9f855c0affee31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271ce61fa42d100dbc0a38ddae48e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880adcb8587546a6eee5c636ed10ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1c91d89c2ee2a05cfd980b6a2802620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f19660dc75e04a22b61c93d62904621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c517881186ec76fbce4f5dd2913cc10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9b2c463a009a463bb77a5f4e6b8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac44a1eb4c787604264c537657bd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376fc1fc9a7f8897a2bab6c45095649625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7351348131b9eda929e3f1815589b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3756ae420a7af2556b13efc907c85a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2bf2fe675475ef16d680ad0c9bce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4644aa4b9e3b4193279c1f70ab232629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b744ee0accd36162105932343b2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383628c8f69583e9fd307aa1c9bdc276631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d381506d274239f2e407e66a8c79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc862e979ce21097b570972cf1a26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc491fd94fdca23518576c020b8363634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6451358b82c96b884ec997b300506b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff579606212f11fa39a966ececa90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd8f8ee8c755e80557ba499ff91c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56754d55502c6b100e8be902610b91d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444fc2115ef8c53e7bc76df118aa06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f3d207d5e535b3cce2f6678badc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b25ceef40085c4612d4c1dace6576f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39265cd819c135a03d7f65fd67eba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33932515e4e1f5641d8839674b11539643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6001884d098afddb7a78e75c557ae644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>