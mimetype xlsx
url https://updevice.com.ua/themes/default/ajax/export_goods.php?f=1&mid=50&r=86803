--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e10a1a5c53600c7cf492138350c921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01baf1798345447def010b3709b658b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32c7db4aa796f22576919f8bd65823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b3a4291a445d9962667f7c9a96d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2cef24bf8e835708150b1cd0e0235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd75e3ea8c17c5a609f83ab34d366d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2c7a1c371e93b4cb08cef4b5186f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac321086d09c0b388dc2f0e73453e918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e002c2ca71c2d20307093a7c37cfb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d204aa2c18ae07738c15eda14cb0e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c21b197a9dc07fdf65023192326e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a1a1e0c2e11917f8ad5cbd42081312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f55f3b83619fc8869f6953174b3db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43044183df8fda9a6060ad9640671914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de942e23c16d91710eb050b524611b8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410d6d21f0b0641c7e8069b523cb6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314368ed3aada173412ec484554d2f3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c61a1c9be15fd9e8b690a3d9497218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135455fc54e3cf5a283f9d5c8aaa8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732fa3775d84dabaf837213c9bcddfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f984b19648c31959bb346eb2c84b6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3eca50f9ed16bb0c9b59257d6320c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679110b2c6cf9367d3e600ab41d16dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eae621d208b837a2b7ab12ff9b8b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ca4f280fcca0be629faa3994827025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e7e9445fc3049bfe61c0e301cf31126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd754d6bc50ddde80cbda7568c14927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394c631d2ad4bb38b399990a45aec2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a492eaef1400a1ee743ac95b94e8f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7a86dcd8c261cd7ab610468a5a9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d274e03f29bf3ed394bf783f88bca2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a695d8d0daf1cca542d549671a8555732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21bb0a474894bb89f10003b12909fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c70b20b89d5762b25784eb3f9e99034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff29ee6e0477eec39dd52b375624f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0daf412f119c4c547d8027a47c7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c56f935be208bf76e312a13c56f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3a8e9df699d2a53929b13596a67a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bfc8b6fd15d362eee72361e1ad9f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae9b9ba428f39eded1ebfcf0a7a0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2676df7ae36bcfb7bdbf4c78b944441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909433d4bd3d261509f95691cfce4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22efec7e6d40bca28b87def65a877e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03f3f896d3f5aeb97b51bae0c4fb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c22ad2445f9547002982a74172e1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2f94b3874cee668589a591215d63e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1dd806b3181f7c61f927c44c8c92947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3adedf13a4125de8045859ffc9aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f21eccb805add1a3a5d834cb883749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6252b5fcd1d4509ee6982ef7d8ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c39f0caa16e9ede6245a05e47871751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4499c51e19da64fbdc173a2ae04abc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8d78a17bc15659f552136f2c930953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222022f15597e4b1ba9e36a0721d2ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34d6843d95f10db87bc40d14238bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c61f4349254fa9f5bc921bc08a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8372d86ebf77aba40257455ebafc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e79d57090553ec5af9ec440f3cb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e95310a7c7a4f89a09dbe2d84079959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d0120c2df88364ab81656172b2a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bccabdae6ef454cc6e93893ac9cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e40dd05c38f4bbd9b15852aed6d1e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c426ec829f248b10691798df213b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8917c6f98e174671679888ada94364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799658bac797cf9a284f60dea62ed665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd0d0009687ecc766d5be586eaf2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76784afe525cdfc2b62d268490d51c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aac9ef3a36235bf7e0e179dfe479868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ad62d808649a50d764c70998597269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d0641dfd096d592dc8333a0620a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f173d8248d1865b79b678cf2ba26c7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ed3c7847615553747aad46a3824c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf96a2cd14584010e22873f85bf02a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb1370492bfd7cbf5a8370f3fe33174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b24c4848f21aeb4ee991ee10776db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a570e377517b80bb488234e1132db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423bd3e5420f4e650e274f88b27931f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc309106918614717a19a70e343bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc44ec5be0e3274a1b00baa0116da979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8da053120aaed1572b15f9887a9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913e426dd73defb0029b7a08736a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f163598d1d3a5bd89b1d735b608d1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86bb8d12074a6e090f25a6cdeab3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7ee5bba6c0732345c6da608e5bd9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6a60e325fe657eb779e259d46dab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dc93708d3383feac21f4da924913386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a4cbc6293736a164f71b024e269f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb52a97850ad0d8f8dd25de2e1b3e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53958eb667926bf53c835a26b55d3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d08ad7c4dd56e3ebd935fe1e3dec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b9f68831398cf3e1fe8f2a83467291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb74a91080eadf91fe98a14048e5a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc69967e9571bb3030af113a3f2ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519a2e0c9e4bb3d11221f1468ebdb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7062a698b9ad4967d2234b5ba9e24e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510caa00bf211fb6d0df8b6bb00f44a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0ac29dd783e99b542e5e12276f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c1141b20095deb803a083429592b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c056340f967203c7723375c408d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3899960fce6bd299423c0d7ff5fccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38623667c871901d72210846e3299101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0d455b2fd91e3d488b2f318a853ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305cabc5aaea80b36e8bfa26885c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223991be14a8437feae923fa7a63d42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e566ffdad7d234939737b79f49322f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a650771fb6522f34279143866456a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08997aca9e9da34420894177f067efad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec412e3a787f49ac183c7743d1cef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb32e376d5bee02a55c66cf6e7a34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab3f7e34f23975c3eef681eac5ebe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68c461264290da7e940d386726340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c0d60ae59fa2eaee60e67dac542c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615fc28caf8c20214fafdd21595745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f48483058958f555d354728cf3a21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d982ebd6a0c9a97c5d9f8cc8d7194df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe872df3867ecc9ad4bed1a798000fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33cb9405e573d50415732c3eee6d52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77049a7015e241c3d8b6053a55959c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ef5f87cbffc95596513c447d1e799119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681bc450e6caaa9e93f6267c798fd74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681000cbe68f112527ec6165420a1ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7267f12be8afab733045feff924a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24423bdfc0a50ae3fee2bf1656a5ee05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f37ccc7c7cc7c50ea8416f09416a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63f1dd8ef77591225b582c82ff1c49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ecddce2fe813d85a161456407706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c4cefce6199993821379f89a99e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9871c4802dd509d5a914f774f429570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702f3bbc4c042d38654473b499b9a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f33b96d5de9a45af4a5710b4b9089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e2f44861b6ac200460e3045b1d594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8633922791496448a44384317471e37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92eb70c1ca68a9524e7fe074499ad7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea82de2b137cff0604418568c4d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cbabd592f90a2e014bfb8cb9e8395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f09f3289f55a2f95d9a14e200440a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b484d1793ff3f70ddca7864252e173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b55943e1996ed1be0857c8a0259a8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cda304d3265b2bde1c3c0e2c7f4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a0efce30ebe8a8efdda4fd35b460140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd34947756989168c26d34d583c8b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530c0971650d953850cb79bc4109cee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d71cde34c0cb7eb21f0a36fc743db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9eac0856b342bca5a17af5205437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd890f399913cb12ce20a3181285b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c5f247884eb062abbb1b2e123c897146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a109589f97b74c616bb98f87c23f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03cf849017dd1ec8ce80eb708458c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6cb70c43c5ba761332e1471143808149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc9b749fc66d5bcd5fc239c62e55dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b51449e18e4dbe3abda10b2f48f3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e49f1783576c6fb5de09844a497372152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ada987f55d9d91d6ae4992e1f46c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f514015d994e8e3e82c5ef776023154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3f5189bd499ffba1e1272e5e95d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bb26407aa52de3feac1da27534389156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cac972ce49b65e93c6a6af0461d6bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a49db0dafe802a09c74d1d195d96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3d50ec021eee817b0228ca584c8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40e1ffbd32d1a6a35f49c3d197f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f72b7b14c2ad10a78637423334c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf674f353a5b552481882b82f72ca41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291bc1ac376f8f499499f4da1c825a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58285fcd8e5eaadb718d0de4b51bbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310613cd25895f388dca4274f89b3e4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd174c00e3cd1bb0e86cf23968d2abc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02047d3846ec2b40f4085b6af910fabf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398ada6e2ac887ac5dce42a72548b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f509b4265e6bfaada86cf076ff7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475e510c78816a59f7962d70e6173c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fa5d479de38d5d506245174ffd5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136f552e6da797ec9dbba7e6173610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69586ffab31c35819dc291057e11dbf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedc9ba2acb99562d6d4d3e934a533174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d0cd5bb69c091e629b3122da0ea82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf379b08f17bb6a8a56c31e4264a73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9865e591c14b6b8e129a9070415939177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36fdf13fed998ccc2bbecbed942b59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbfd4ebc122a51d23aa806cb537346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d58a15716833a3d34080a5cdf317180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294b0d7471d3baa58cc2eddb5f49b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928c7fd3a42d9f466e49d29e7120ee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89213315387a51cffe2e9fecbf4b41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1234c385fade670af210fff51f4e10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfdd86e86063b0b0908b7a003074a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ed51b4bfa3f90e809d852f17d3b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5732ebf4a6aee826f198b45aaff94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc663fcdce1fadba44d70c37ca02fab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453b4774d9d3228c1f20e6d09e58aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fdcfe2d97155098a76160046ebdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c831770ae37cba8c6e773b34852089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9432f6f9c46445dc3861bc72cefb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537742ba22491aff46d28d5c1075d60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0cc4a203ffb37a6c55947c6585abf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4763cc7532ef37df8a21345a10fb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad50575d4b32188de15693cd3c6e5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03fe85ad8dc5add623557e2c9c7d81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd441fd3d1c2ed103de5d354e5b1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352090e49211fa14f9e9a30c27d7c17c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43103859a519ab0ed9ad530c97d577e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7284d32d314401dd3a0978c3e3353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8ddcde1378addca8f573453a6360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a463bac906e8b77c1365d622eeccce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f6311badaf12ea3e8cc87b602d526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148f141778dcd995b121e914a8d1fda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b98467b558e2d762d79efbf65684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072231c158bb81e5e060c63f57cf68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729aa8a2301435a5b3de99e9fab6f9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c201e17aca1c726c998355ee1462209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cbb904a0f990fe73926051c885358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b595286fe187231c33e92a189b7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8975aacbdf1d87dbe9f7702abc25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdc4d95b877af02aa739be3f2e4f8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ee985015784b32c6e4407ab1fdb9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94161c583dfbbef0b69adebc749291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be6b1dbf6355c12e498ef38b47872216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e677be3665820d9ccecf089a49cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc005d95b97e7d69649c9ab4afc687218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4547d0571fc4bea47500745cd5cac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489a047bce06ebe006190deb8b7ebc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9842ad8c872dacffa16d857845384221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35eed23a2c4c9df1510855bf4bbe27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00592f97f3df505854dd660b57794223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5750dfa870ee6614923d45496dd7dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd841ab97e24afe4f8ea0f2ad91071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ce301ffa01d2c534a2e36d431828a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6122f4bd5c6a41839fd2250f590562227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad725060bcfc06b95f0aa5e7cd61d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9c5b7063cf6901453b86d6b659a63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90548d759c5003a725c8fc0f2a680c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf05a55635e92a0fb0af3688fdd37d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd21e7315378242572c72f081da3b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033c51df68018d0bba9f821fc3b6c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae50311898dcd18cb066164f9d2878234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e25b49924f4af95e2a530f8440a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156cc948c124c216c158b3e956f5f87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856114bd6a5c08cbeea5f2b87ba9e77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b94e660dd9b985e5cea99f62427a13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59f6c970963e9c28818532924e7c2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab0d92aea863717f89332a36831f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09399d4352b424123a23e003e1cacb70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77c6254724d1b93232761e7f3b314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f3c52ea327a66f314f323acf6c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f998435bf8ec38c1879a7b32c9aba8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f73c994d0c1c49184bbedf1c6612fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd8b542404d19f89dee5c403cf4f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313f01d7ce1e04b99eb7327f70ec59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ae9b331acca373e9e906fd98b0d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67dcbf2b6dc8431662c73e82b36ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe7f7d564ed9607c9953c52da59aad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4a71cb5d16b43a02afc9fdf6fa9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be983debdf5f8dfd328f9752cc679252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32322dbb252625a401334559a98eb93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5609410129652403c68c02a97ea0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b452f63a64c5fc1d0bc7c5859d6dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaea6c745941c448fd7940a6cc3358256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de7e42d40b7d97a965ed69068cab8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ba47106386400c0e6a89eb047106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2f5bab7de83ecd8ff307c96a4d1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9e91e2159d02148bbcadcb859b00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21956097b706f788c26bd08b4a35d43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf30b0787c10e0f39090864b0171a46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700e13e0bf05e2bffab7e94303f837263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60e9ab2e2319c309850a743ed4d8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b45cf3c82e8d619871148a126fa4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937751f78dcfffc8e36cb846081e9711266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037785387a18e721b35c895767179950267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e546e83060d1a0b6a9976535574df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c6ac8ed51a829dff79be1767975f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4440d183919d70c99f48d7cc3ae27e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbca76fdfbab415d228f9d47eaf746271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c681c0f5b094822ed7d76184e28933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f360ed89f17ef1ca3adad2c953196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda355c54abf7dc7b1a7806555322c39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcfcaccff5d98cd1c7514d401b4572275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb51f3641151f796db0cb979095385276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b6440489485a42e5991c2ecca007277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b1c428d8ed3871c9da56ad56772b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e46fd7bf7a468a5328d6bb013fa60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f128c567cdcc941e3eca3bb1d44747280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1942f2d45e0d13026efa097e1442281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b2705179149f542be992146b7c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003623b1ceb98885ec554ac03a5c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c6c0afa0edf8382e9a57e62e7e15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b9cefe2c57870635b9cf06b2a5df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945556c71b81b864f63dfcef23826b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b95e2a768b8636490b8eeb03f465287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237ef54cc2306935abe86a36d93c398288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c63d29d16ea044828ec1e9269746289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109823f17d6b1df9c69cf8f326c786f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da68b619a1b1796365bb622faccc15b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156793addaff818f2f6e676d9aec3b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e927890f07a629e50e0d94151585aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb3d76ad180e4b92f451d93235a2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a9a8cf5dec6e582d64a77a881f8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa80e68e2eee70dd913643293662da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5022665616a091a1e862865a3b3e020297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3785011a2e901a033fb6bc25e75aec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d53982ef6d8b4aee8fd4ce1b352d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455790e2ef925f4f0e833f99f56c2269300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b56db29f92bf6b85587f37cea88d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f99debbd27f506bdb2ea0a0edb196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6b1c2eae4e789f7aec5720aef507303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065560390498fb3b12ecbcfa40d4d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68385f29b72e2abead3a3daa2c0e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc900d83fbda634c2c4b0d5fd7ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483278ef79be6430496b7ac4e097688307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d31417a7f27d8ea52d19415fb8cd9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc38d22ba314dc4628e83879798f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e749fd10277795081150a1e18a1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ce878ede5d7c8e74be971e81fb1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7030ce8fe7d8539a7055f84a4c7666312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f8ddff2f815ff7e148b9d51c40c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50855c551ed961734dcc7ed440b924314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f83d96376d6c24dfa339bb3de303315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16df5b9500cfc0e7c66199201a77b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ecf5e9d0d9707bd3dd1ad9ab60aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb5f0f30fcf7c933fdb3ea2ce28a4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782af5ec3e3f2ca9e15011c88b6aca0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6e129f23ca9f76750606bc866d98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90add01f5814c2903f7bdb4a1d1cf07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8ff5263d4a2bf036b241eff09e21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce6590db7171559c91351f13cc1fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc753d8224963f39c1659bb2044012b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715550da372c0f66c1647fec0346df8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88da3b867da809d281fe567c442714326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee2eadd8c7ab1866ca07d17e93d7c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39fdaffa3196131f02f47192cbdc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f158dcbf46b4ffcc865b3beae493e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f940284caee4c2fec716084861bbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a33ca4173955f5f42c5e9e8892b10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d185dd80a187dc5c8ab85627bd27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59d3077de38283c1021e753db3d71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f33ba99e24011645a1cf14992d98ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478905f0367b11eee9bd4fc8e2de8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b5155fac632385929bf48c66f1d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300531ae65c7f7ab498b0eba23ea6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b528dcedd72005d85e4f8dbc000e86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993881a5547d575e9b11bb02b2b9ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5620623ed9d13b2b0147201ab4a85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edee2c1ca7333e63febaf3e1aa6c2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee80a27f54820cda941dc66d0f7295342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0d5461372f52c6bc2767c7840ef8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5cdfc9783bb62715470fb98cd7f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f3ac6bfb8f9067e1b64f4e9edfcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7679cc4fbe66c7b57180f3718f7e058346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0bbf886569c6bf509ba789e6123c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686cf6b19eab47ade86be9e3d0a42f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3113bfe7fae249591d8f75d39920349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4606503682f9cc6eaa33483d6d4461350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e292f27cd7d0e6fca663e94914a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ea87b9aa3c1461c75659d5678d7e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d329c63c4b9e9a4caeff31472bd490353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493345adaf3543167b516cf17907134a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe2ebc80f3ba71887db47d87e18e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45d2e92a0b6358886b2f05570be88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea965174935089899e2af814a1df64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1b8c56c882fc21c8fe780122aee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2911befae540a312014c092ae802ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e606f255639357a4a4efde1ddff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487429c46a3c7ca3a4c31dd708b01c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfc97a36df083655592a02a72b0f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b95d0b09b559137a0b69ee7d56136363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d77e80ca94f0e5d753a415a80b8c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787856acb10683b1f98ff94e4cccbd3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc53bba4fc6cf52569b103288b8c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913115c902c256428e3b564b6e2d15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6662b7751f4023cad4928f906ecd54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454b045b8bfee8413f028a2cb959af8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b460ed7dbedcfaa2be6061637d7d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81d2bd8f3b8cb8ad4adafce9bca660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bce189da15375fd3b75edb282fbabe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89eec5004fd2c35dd27a75191925b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ca8e0b818b2d56afecd665220abb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a915b1e021608e30a9c9b3c8e05cad1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468df6f1b1276437f3591ad48c4d40f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bdd8f647f38d037b2e9e36794a9b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec08e2d022d97d3f6983ffcb92fde4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d54883e07c462ee18fb5734f3675e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159f718f6ef338e3c6f4b514f2b310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb227ec1bff4345a28c1f4046e0cc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418203cc9a98f7ad4eb85f4ebd6542382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22458cd3115d2611efc052f8b2c19b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aaff58566d157249455be2916bb24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835a683b52d9c90ef888680cf51c5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c1d79e8b63af354f68aa07454efa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d9da0dfe2b2e41ba0b7e26834470b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d35ebee44fa7116c1b6cf4a2d4c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d93d0ee972f63462c885d413b60e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879fc2079ebd678b47de93909d7ef7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee31e62876d928b72586d0320b2b6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414efe33d14bc9123cacfc7056186ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18accd32de47f4e8c30246bb2ecc490f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec892ac93729c7d07c1cd708e898ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33a86c0c87d4f217ccb9e85e2c14e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb39a4deb11b46383e85d31b66a8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb49745f2288fb8d64e60cd88cf77c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395a703a648ea18f01cecd59428746398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb166615bd3050bc9d4818fe0a396399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b41c11f56a7a7936d9c316a090f83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff1b84e69d6ac800ff77d3eedf795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00e3420c0274da3719305566a68da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d88a6972f8e349c3b7eebfbb2d732403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174722beaf5c29d59db1cc386edf01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bc279a12fcfd7e1276433a70d8021405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de88f1932930516ec7c1ebf881d6e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13d590114c131430104088f3dee6d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc02031ac87a7dbf9c7f1fde2719b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709fb2b224712e7804f97a7390433c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18326bc8dba8f7442e9b72ae0cf1d8b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbdb74988537eb4a8dca4f32818ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e86058febccb48527dc5bfb94d6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78e571784fdb57b6f509ba5e5775d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790af9ab238c923a5f99312d5dabc8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e3ecd494f9d6b1ccf8ab006646f41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f00af7e706bf93cf81180e1ff3e8e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adde3a7b5d6f140a5ef663e77450559417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f99e45d1edc6e7df59f528679785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa917c6ac3a1d9a55b29f160d57b30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9751b09a65e00bc504b7ff9e8df4805420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a44ffad2923408076ce4f544c73b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2cf0f773721a098873ac86e1c582c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b72af01512aac5264f414094b640423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb5594d1adcb1781962a965444053424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b19394ae7e5629307d9f55abb7b6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803708253c6dbdcd912b866263a742d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015b5d2012989bb6e46fe8f93a1bbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92975d41d477bd2d40a6433b6391b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873fd4b856147f31470116992d433df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa803819e68eb1231d8c3a91fd0dcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897649c081120c49260004ff0fa94042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b7109fb61b419dc6f29369697df3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984259ef006106ff6790d1d5f8536f78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061643f78a3ab8e95ac8da35ab982f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a33febb0eb80074692d480822e7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb838f044d29348bb2f73a92951d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf87aa7c5c093932e01bf7ab79fcbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62172842282b65eee11a26378a7fb66a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1714688d1b841a8e2a3a1945eef75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87540ad9d422ab851fb65e43e99377e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f92f01567bbcc945be089932a009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400aba32496014e5b364a316e8082de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ba782171f0c0a0c3f5c5200f3053443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05762dabd4cf0cb6129b2e28aa6a854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ebcc447f0644012a355b8430b765445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7708f7d43885923e51e1dbfc404f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda7662f06bebfef57fadb0b824904447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170247ff23f97248b1d89c108beea7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7510f49c53ffcc4922b5f569e059bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa54353530f770ae6fc58ef0a7e78ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6ccc80f01c36448aa8984c19920d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b3fb1b0efc988409996bdc829e63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f838e06d8448fe99574df1ce3c7458453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b73ce9b89d687c033bb6ed56ab5fd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0f42e06499b7914a322004200a9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec97bd43fae946388284a9a45e275c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68fc13cf11c4adb753aba8cf56d52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929496b33116e446d27f63e5c9779252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44d315803de23c6c3a7161b9d518e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7fa23b5a8ace0f998611d9242edee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2d232e4faa2e7ce0cf6fd71dbbba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac5979a4f4665f89c51a3af8e6086462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60889dd0bd06945d073367ff2bf338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259112cdae1a97065bfbcb60e364dbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034b3c2e41ede3cfc0b2a103739f764465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bda123c84099edfa8a9d5705bbacd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56641f67f8122afb6c004968788e377467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337543173c51904007c5310066234bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb725f447e648b7beef29e5f006331469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb26c6aa74131d057486e4d94f2bc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025cd4b11db992d8092222315e42cc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d57f67c50a75be728834870ffd672472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa1c6f04c982c3dd029172eefc60c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc419f2cb8fdad407ed5eb8a639b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2758ba717d6504adf877d862b684475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69619694cf64bcf2e57ca1dc72c97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20bf9444dafd6fa0fbd54d87b4b53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba47f107e975aa9c92ae003486a2371478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193de3f6f78b8a81daed4f03529c32a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996fe0f2a2de08e994cf7e3a298b5d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a569dadc095e8e11bf38e2ad824e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e01c421c51457616c31156b32a707482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4573fd9cd898f309d9bcd1e2c3e8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ce58271f4129a0b8349fdd474cefe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2e8b2363860f66885482e55e1e6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af510cec3caf0926da47ce75baccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb79269faa67d291951b89e3b231f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8de19a1cc58557b304b4857e5209d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d64081fb4162f9d09e7a920e7b3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414b1842ada68151b6cda8c2743dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224818610d28f48049528fc45c4cf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149958abbc007ce747541297bc41f53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4066d4aa7a145de5d47e36fad63ee75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184cae1ae158dd1570056f54a8fc452494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01b7214271abeeee5598466cc7c16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca1999eef41a76b879aa993783cb86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401aa91ba7a5f8fd64e1765ed903f16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb32b83a940a386730fc6f5290b683498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146218232b2453073e54d0c36a1c8c7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102420996b88613c2ef2d8b6ac153d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4af35690630c8751c641e1d785ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf7f13eeba5e80e54c317fada3b03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efaf155585b51df11b15c0cfe5e4b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85bcc09fb8893509bd599d567a6581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28b5d6634f097390f4fef573e5053505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a26b18cfa1fb02f4f984b0cb3bf2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68d2e2513a8ae2682bcd2f0012798507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e84609ef96c12bc4dd5aeb2a2632fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef01f9753d0b7e3fa087321261ba3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682649c2711145f531667f0209ef0d7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398879eb361b57e718fabc2459f10c2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6c46c6de269d50218341b3e6b28c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bc80437975eab01d8e658cc395d84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a3276f3a576be9009abfa5f14b79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40822e9cb6fa4ad03e55bfc7cbe48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d87f0fbbafb4207b4d5d62cd8e1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950726a3f0f5236b9cd9835f9387543b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77dac943d359f92097c45afc61a6cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e4b75c887145f70b32290b595da72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb36ccd142b647e5f61bc69caf0d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b201059eac45258f4bb21f64b9052521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf8b273d7824f75bf772f8ed111c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a9d8701c12661457aa86d37ae9b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd38859b4dc5b451482ff0c450039e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82796756808e255c29d1c067dddbd70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a098516d0d0d399a5e88add06155526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994eb435dc211da9ec15fd95f227f52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607725cb6badf626a9e425f0566c4a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd23eff7ee6a0fefa9de381ae8b78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf93fe963b57581dc94ab070e1903530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe9a0500e98034be467d89b6c9346531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df774c8521e5ce4c89033c5af9ce56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118c994f9338eec648f40c15ded88e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f162920709b796a040b014cacd31583534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98cc56ff51748620917dcf2b6e0e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899825382a70ca0c9b7717c668ceddc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fa82fc21850f42937e77d79db51c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71e7f764f1ccce193209838b5baae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9a7248b4c52fffc074ba4084a8d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece02a1631d641e0f8e218218c50680540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be41cd78365856bcf6acf3c3fe1065541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803445fd3ae5547d0c2caf3e9a6f118542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd87aeb490e24ee4bf6516bd22557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6648967e321e13124b31d019b7272f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af11a46eb364d3b7ef6486d3aad65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f476d648f88be8ac75542df7571616546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefa2b2e352b3733ce4990adbfd763547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc63fdcc7abacc023cffa01afb9e72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bebf7dd0399362874865a27c680f67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e70959f823f5c23d55f52b8dccd54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bf2709e8951ba8d4ed4e06490b636551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8450d9d40949c939a9eda7d2162a51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6b42dc2d9f9d24ce3bc600b8d8815553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a144daa0b2d86b5f812963e885d0a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f08bcf39b0a2cd41c0bec36e30964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f1f1235ebf2e3785a4b3f723d601556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316ee8bb3789fb42b9adaa2b7c5ce8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bc9da16d068dedbf789179d19f9e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8522c1c72a3d96e2f3112d624dcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b2de771732656464be1b85bf8349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d75781d51ed4638d4fe80678157d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6b96fbbe96a693b415ec152cdb2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da4d7a3e27a28dc8a5a2b7577908b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ec4463749aae91fee6011f6d8f8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06e07125ece2048ed38173fc199b3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c89d0419f1e3eb131f738a93b896566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b3d6b54ee6f64198ac05e8870457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d2c080e4dd4fc1eeb70de823eb5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec1554b85f8564323178beeea85bea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81622e35703b7187307af5c4182683db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f813cd64b6ad7b44e4ff26d7de9a2a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c079204873b77375770a4d1b52510c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8f6b19ddcb096f01614f2f0017e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c155e01a5a20f893e5062e7f7756574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a47d942652ff6a7d752a003e7606575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0b89e8eba9b389273b3702fb7b5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be94b76f1435f5ba18a50255ee10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67238de677516719d5c0f5aba591c1f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432958fd486b92d4175e45a866424e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a393879e4505dab6a6dcfa48162c5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761988393b8455da8eca1037e400dcbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f9728966f8374e0d65c08c0f9c92a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4030933c2a0120320c2d84ac1731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17cd96db2c5e68122ea37e7e92fcac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2f73d723237a65a15af0653f9516585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d37a96a3ba8e20e01e70ad32ad6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007aaa6301a50ef29d41cb6b39dbec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e80063763a41ceb53d05209680e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f20a04da2daf89f2d8dc13e4e0d85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95771884249148d47916944cbcb6b450590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9c76a7344633f4bd26e8ba6c9772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96dff89fd415100d720633708f33a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727405780f106531a8da12be14ad1856593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e903030981991eb9e506b626a69fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ea426908a630c9c6cb8747a01623595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fe87b61e28b27e590be5a0c138a02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb1b714aa336cebc35f8b97daceb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8dfc8147daf807e0e55d4ccfafce2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604f054d4e8a5ba25a5ccbdaded330599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c182cc5b7731695033c1056b72f1e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0756e72f040ea3dfc7c29ced8704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d760fc55888d4abd13a2172b869552602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4acdc2aa2f80df79120f0a2a05acec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1068d7e8dc664d9488a059d3d933e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07336b72f65d01e090492a0657e52a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e040b0af0586a9ab8795ae6b59e2897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f6a843dcf84246c147febd3bbeea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb41bb1af78b9484e4acbd13aa664b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672be2a9c7963343919972f86ae126609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd2b74e5f10263d7efd6f55aca8d7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959440cbd4afa0449143773206970c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d503a2fbce0584b956c2f192ebe79d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d39e168e2cb2929a358adcb48ca65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfa1fc155e895458b882ce5563c7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95b0dfd606e8323b8cca41fe01438615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e85b402a6ffa0b9fd5a71bf949de59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d075e98e217eb5224d363b1f64a30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6aea057797a4bcaa9610c1c4108ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3955f5de9fd51dfa0a5a85242299d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43caaa84a2f101cd0b672d6617aae7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6eef9cca34827d363f43c32341198621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a830dc6dadcb6a027890336fd4b40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860804e3ba943b9b9d599663b1f0a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192eb605474453f972b9678cfc7d266624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b872eb8cbc2b54f5d35fa977330712a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bae30547597bbb78479a61d63afd76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc0985fc35af61b47c0bcfc044487627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5518762c5acb5c2227b76d2ae1c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d61d9fd82530cc52ed5ab0770e675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c113286a6e9008827e2ba652f67213630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626c35287d9992f8d2226748f570cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4baee37fcacc3a59658d72d65a22c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465046a3b399fd59782628d553756d7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f984df727b80157e1fc76ee6788e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfcb5c1d98fc4bf726501d62cbbd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6ed709808bc6ba8c26e7a1fe40dc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13aa8facdc151ca29d1b2555918b0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb58ca7257c883d6f16588550081198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa640de575642ed1e2083ca20c562639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e98a3dae5025690eca8eeae76ff0a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafdf6bfe72a2977561c409e714a99e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce9ce90effd486eef170980eb69b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e32423201b034454fd0ce4abe46a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139c1610ac3013949728ff35a93ad1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf01c6b6ecb4573b81d270658f241a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4eb74dc0ac7494a5bcc903fd4c3eb646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37093cfc9f51a103c1104ca4124e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889fb639b2e636d5bb872dee045aa642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20d0db94e7a70c3820cbc71ebeeec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70912cd46d57c628bfea6ddf025b9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203997a3b348990b06d0f99f8f2f84995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e55834d1e5e2e5b933c4e65b522496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe2e0a25913bf7ad1bb8641052d567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ddfdc3f7b154a1e46567abcf364a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8279fe7dd27da5ad33f785a4391a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3116ddc87bb1d01bc9a9db5bc6a2a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472f53d43f3540cb964e5be8c6784711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecc3684c876071170fb5c60d5dde112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd9c76c365513355c75a8c40fc1bf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb302790819b73db1593dab4ceb76b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d8bf0d6f705beefdeb45269ce276415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed0f52b180f92423dfac1178eaea4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed433847075a39d26033c52433cac8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf357816ec6af4f756b278b53cfa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea074a086b6c866aa412decea79a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d658f86279bae31ab2f333628f99cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a1b43b2f55aff7e20ec6a92bb58d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148112e54b1f44677833e78ad7d1c3bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49597bd823007773a05509457c523d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed3bd88eee0945437d0f02826145a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94862f6aeb2b58c2f329416bda0ad30025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c153b9c97373156339f42586bf9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e3efa0f995ac472429fa21118e2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c74c59cf536e9fb57df2e18975e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d09be6c2ff8ee09c755cb6c6ecce0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a84bfe3b10dc1e184926d24395f1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a767f526c85de8a4c33396e96e03d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4763433589effbbbc255295553fe0f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548be655475990282d6974e637fe05633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716fe83fe34232a9e21baaef4ce3a7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee42686ca4063d28dc31acf73f85b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b66a5d6470f9254c202d7ce3fea2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d73f3914bc9bacf0c9a4d0ffab32537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4eded50e6954c90ccc58dedeb618d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d0477fe4d4f1fd244a67c8e074f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6be1b9bdd3833506102abd9bbdb5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e40b2f56cc3253521b9550b3f4f6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f68343db0019d999febe685e1b2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1eb272fb6cf00cddddf54bca271d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569801759f8dd6d102dab9cefa9a828b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5379b9c3ee05698bf293665f41229a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b961590663f7ae522f170ff1eb35a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfe466e32105033ddb7f9f546c6f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50fa60233e1634f88c46f8c656de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3196eccd2fb92201b48361f5c8dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d45f96a19bb7a4e1375d2b24690a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38179c2374052b67e43fb2eba47a4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45449c021d7a5ac72fcd1da42d288952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607bbadc1bff59beaaa1d8ce071529053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ac21ea15a18bf2ecbc1b4f10f38a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954766bc6ac84b59f1e13b82172ec4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a52d47bf2c2b4be2c4d2d7071cc8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0711605d042be64bf1ea6f59552e0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a2d2e0edb8edd6ddb1eceaef6a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764434531d44f37732d8627b0938c15259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33da75a29bed9870421f672cdaab5ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00b5fcd19c19aa5a0fa272f856bacb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad33a8c15fe0d38dbee1d6d0349aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f84294cf7a8a210a9fd9b01f7d5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a41a9d4c04cd693dc4a890fb8653064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4804b72ae2106b5912953647c5da3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf62b6208178f990fe7bcb8a25e5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d56d3ace3e49fcefac6dcad22cc7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a1bde2b3dd132a27b39b710c8a3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389013e5c156171ff980d0fc8178ed8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f023b688b4829c29ff12c05f0bcb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd2683861b6fdd9114f63059ff5e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3da70634da22bdf087a02694da74572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3905e90f42f272a40e40a80229aef773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70b58f10b738fd3170a9e0c72cf7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c953b1977e1b4b5ec3765b11635775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcef3ef3df82e523e421bc091fdf8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e345ecd72a5972d74802f575d7c7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42a380d28ff9fd63ada468c219a0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff5d4fdc65e1262ad99b3e3e1d80679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7caaa3f8872126937ad265111aacde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f0ea0b9e96f99040e2466ed05dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799573e1c41101a866159d0685c1b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e040043ef52824d0c7264c06e0009c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368325ce5fce5f9eab4078ec8bb43b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cadc51d2568c4d51c47048226d578a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2efc0a7b536c40f2a3e10ce34509286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091979344784d9a27d714f27a09bb8c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cd1315a16af6063082d8419ad216b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259e13149e9f6dea0a2fecba28645f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53471b683540c009ef4e6b759825b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc3dacdcf1f24f447ee111f76047c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927cded36be29058dd100c494da327992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9489debf2e4fd74701f2015b2445c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b2e86ea523f5d0fcf596453e846894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23ebaa90a8f7a0eed4a863470123095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e05445cc76ded1d61300ec5fc02cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4957fe13ccf04ea6c28f7fb9d0dc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908986ec2aa0ee8a8d8d3f3cdebf2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113863b533298db97e8ac54b77392b8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf0e3035a8bdb8f73557edbb4123f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2c73d5727ab2aea9ea078fd7d55b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e12a59444c339b86d45dceb1f2a17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bed0de312f8ef02c7989a317ed302103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b9b2e4e096e77698471dc61f7965104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d9f212c22ac803fc100af3b895ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2db7a6ed3d17c5c913b69606f976106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80cf51b276141355c6b0006784c47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babdc4564ed25f5b49523b7c3308e38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adb8a32f83ab2208098c0bc13b750109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346aa1d80198be5d25cda8e9ac4365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c21ea0bc6122b6629e15020eec220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f70a0685f52bd0d7f4e3a291db0f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a275fb90c62a425dee080efeb2e5ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23efec18eddda50b4740d225dc5b313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703be003c42f94eaae4cef685cb1193c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001551674ac710609f06c8ec76b5b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd09f8d8ce2302ec2c6a304d177122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a071cadc766118f34cb50139130ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4403a4beec79af96839c7c2f9798a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfa7514cbb86685c03a427e1e0dd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616f09ec5a72c3fe20d6e45f3a4b941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c5f3043e64d71784961946f4d053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcdcc70f0ca91fcf9a3a8bd1a8eff5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f926bd4724f1092a44899d31337c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd4afc452e2b75d8bcab22001351a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9488ece973a45ae1c8fba7b089a7c46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e2480a5cf0da144a117596cec5989127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d3d68b5ed4cfea8a91cd269ea3f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be066f59d2f7e95d8beceef9f1dec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750badd530b5f14e9607df41e78eddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf30283fb85e0f4536487579b4b12d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c55d9db6cf22ef43e9b3c81f10287e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a61daec8936d38c41a07ca2dad2edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64cec1bee3bfe4645dec661dbf33c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073a4b8d860d45eaae1e5894409a5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1457c1c0c1e6d568bc9c2527cb133136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485fd9f4f669ae9bdd0ee54d7c131fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28850295ef35a8023d0006ba63c594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66971fa5fb38af744d2db724e930a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c54091735aac901113dcaf6b85be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6c2c3af6a3e1077aaefb021158d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa96731d89c26ad05edd4b177d7ab49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4035064f29fc7230176fc1c3635af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5fd850f25a2406a31c684babf147144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520714b8d4943bf0d8c6bab50a788380145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db235b53f19bbdf4c51e65ee5ebdf85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45177e1908089d7a55ea916e169c574147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f84304ec960ccb6e68ed0adfe1eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f0b303d85a2129054410990091ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1b04552d455a6f9868cfde5cb31e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e8bb4c1d9df1701bd12e088d75af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b1000c308101605c7a5cfa545b2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7542a7667f79cc07e1b776b2e3284f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec0f0079611a971fdebf74c086116154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da846ccd0d5257dfee952dc0c8c3d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab9f52e979e80a102406fcc70f06b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f845bf86dea8664ba20ab072f2b07a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b503211f64e76ec1164eeb48af8c26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad264d315a48ba0d406160e196bbda7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffcf4fd702dddb0c9c93c99f67231b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeaddb6006391bb4c878b5dd023586161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe94cb217d8c7e0f60b56e6283f37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044cbbb94ebc1704235022801b6455a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a2e519301db0b4cb85a731aa0b00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7a4522912e5637e5839538c7a734165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905e9a0aa386d1f47fb4d5bf3554b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49973bfe38b27ef09e387a04d482b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af420dccc14ddce075d5a2c7df36b17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1227e8d995d57970581f9eefce7fea9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a20ebb120d4a0d1dcba4819c8437c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041986d866b1add1d90754a69d1b36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68111be84b22b565f0f7297e1240d64e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48854b5ed2179f810139c1dc7fa680b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ced47e8666347b1e6bc7f5aa3133174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb55108a459e558c2112f1a1ec01b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992919f5ce060dd890c4ae595bdbf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157dd7ee2c823f2c390f79953225a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bdee310ff2e543fdf5bbd6cb2aea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61335a0b857f7a19fc45fa812d39ea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b278f04d1fc3e9cbb68f592ad9d48f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a646040c6d7fe6fa9c2ce4f104657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e18966bc2da880e97f6bde11e6b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b95f8dfcb8c2114a614ebd8c4bc9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e503115c209863f499bc12262eb880a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24985541cc696e59e456b8d7f7361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c038b7fb714282ec526f4487fa15f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81d42fe5781db9ce195986a327a00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adc281bbea3b33a71c754cbb50e5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662f8facd074a6b4f9ef8f3b6a728bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333a3a375b774a19d680c607e89b004190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374652e293e86cecd7256ba34d3cabfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d217b150b7a49fac818057070996a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cdd78611c7d4aa81862f9211c1aed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5281536db931e42ffe378d277a2d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a33e9033dc74436c0670dc9557c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19060c3b44dadc4465085874fbb82e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef6df0af72f53fc32e386209ff275197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72c91b71cdc8ae522f4ec76b6c180d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79cd4103be49072d27ee4cc74f8b0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11bc6090c71a153742ebdec9736e28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21620f828895232102d9724bd2ab43d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5227b57c3763c7ecbb3d698edb631202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a71c305f4e14e27c99625eb3f48b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1b3d986a3f266dd71559fa5a37ef7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2803ffef180b9ea5c083c87bce5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27042e6a2ab3f6afbe0517739524ef90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e63b95387e6e369588a1cf6d3c141207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c908f7f5d1defd51c62d0dbec1809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f06877f35b5b71c9f3f9c8548e173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b17820f9a8c1710bfd7eb5cf8103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74b31bf9a1372b9e18484bb9492c01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae26f92524c27c33724f1818d47d54e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca2759d7d0951f199f2dbf4e083a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5b445197e9830f5b9802df7293839214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74e785a7143a162d333b1e0bc6967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8dfd375e14d84b75f1d40523e6ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe9a6dd2583677325aca5d69286c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97b7f103eda3cdebd7d112185206cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17209c2fd2d3636393021791bbaa8e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78cdc35103a1926839c18721ea41d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68681fb7c735719650980145ebd51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7bab1751b892ce372e4322a03a241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250a5c7a769d590d79f279dd842680223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347757eb9a8a02717429da4bb425d1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a60c6f17f0db0885574c04a2b5b59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7e86ad94b0aa25f547a3e4b219f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a1c22e4bd4779443185cc5236ca7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a93a36ab23ed87d4a66963b20e183a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7e640d7d6b8cc4faac5f6a5dadfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838a5f3ad304747d874b06cd314208230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc931169f1123326c12b8970c407c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3633f7ceddfbbcde03a3b5268e794a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f7f0e544a9a1ff7cf0947f42dd3a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6ae7cc2733f6dccd179a23029c21a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f076a81cf21654a8a86f2641045bbba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852148a6c52d0a4dce4b45511423123236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc6614f7a63be6b068bd10ebc5774237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d490cabe9208ba2b0417e5ac890f0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb86da49b68d4e9357c0be7dc7011239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190de5feac2f8c2ad79531f29fa44b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766f9fa204348668dd03c655fffbba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bdf43233248e60e47a624db4ee0f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2111f6506c225f588bf57c8b73911c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd939cf96ef225934c8f095566bdf9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ab4822de04b3c148fe3ca6458a0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc45a7b76e5a08dc04c96be052f053246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862ddcf23d3d0eeafdc6eabb66f778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c836e488d3585799aafe0da53250750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef4a1d7267662f0585e19c363c7200249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15657c5881f271442c99b1659c5caa4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5aea5a4a51a6d7991bd1122512139251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a6425682246330d30a3b0a373f57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2fa5ddf18c0253c1a150495ad1b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a17333e6d443e1c4f7df45ea4d65d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1954c94b8208199798a93635b676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb71e9c54e259b04498a46c53c11eb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff76864a554bd41f6072e7c76718d3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b87f095cca5963a3b113cc34e262258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d16bd0bbec3b6f68432e892606e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cd085e30d47451588f0812eaffab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606852c460a6f5ebd0856893d898aea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024c6b2b70f9b3788931e8da3e3a8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08efa54c1dcee0e344e02a0f3c51add263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e751ac94bed19ac5ad4f813326a5f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f72591e84f423ff5fff7de161ea60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51578ca342262eff0247cf5454f685266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e44504ccb5d9dd76cd537a5383d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445bb2c791e443492a09db03c7f247268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ff7e6d9949bf5f22c44172b5ae88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee88f97425caef6a34d8c2d44f1e79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c0d25e74f359f24f1072fca09969271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf7fb56feb8094e4542028996de78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5e13834def65ed223f76778447d45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad5d9f19f17b17d6f8e1635750f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cf5dab40c88a4d6b2b47b7dc7d8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ddc6a61fe89b7ccbf53d15df5ac9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f81bb8a74396821877edb7929da50f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed35e6f66a41c1f66c4c055953b302b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce3e314d1d779ae9818e75f4541a68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f1b5d4ab8185496bcb0e63326dee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a8e03b35a9680693976f113dc4199281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c184fb6f99a2955695290340f5fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eefc271b21509ba9faec8f1c1eb4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85307992c1d411dd34ec91570d4458284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec286c82d776117f708b14f5f74b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a522d9803de9af69606345e104b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e075627e48642892ea36f8236102c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6b2083a53a8164a2f5fe09b9d77d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45c70b3438305a7cdc667aa02502b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3470da38c19ef4642bb269482bfe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1441beba4fd4e854024a65e333df10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6662921ca3a503ef971c16ba713f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a7a670fc35e02d0632d1c081119e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12af33eeabc7e9304d16125138aee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532a6c542a17a73f0d1a75a7d2a0b66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a38155be2b0537d2c8cbd837c22e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace2c078594ea85872e6f5f6f5ede24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32dc16e88787bb2ad935a66fb87afd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea271cfd5a93dae474c5cc614ca00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1532e50bfb13c2b165002f533e8c59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b946f9f1ba621c7bd19e37ca0e57cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a38e3345ffac90f76e5e84c0d3ada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb69e3a8e25e53811b44da17d8e5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3143443538dcf8b20622049d35972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f29c53a56e90139fecbb987222dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96a82f2dd6acce4ea132e1a4608ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0c6f5746cacf3f6cee6f68516303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e369ebf3c712e64bdc763d58d2c0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257e500dfce55be342e912650345f89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8f5f29911dfbf7e933338488f15f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1d9bce0ef6aaf663bd72f708a8602311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627efbef1069aa2b20cdcd7303348bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eda581349cc46c4147dd40e347af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42be60580c181c80407711fff573f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af073179e8a703b774e8720b8df4221315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd5a5084da8e5c42b220f6972388c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9bda695b9d87d02cec01055738f10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359aa9ffd765b699850dc2fcf069e61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df336739e5921cec9e05f6cf7c08e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ce232f3db013d53b6faaa343ec94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b1710082f94882a42b9a06ec549d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08649a02029835d6b0a1700a47550322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c80dc7d4267294d19b9cd7e80a39c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0734ac97d6a132a6ff89b0964c762c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01549c11a9e36193c0824e61386f062a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e732456000369d0d327cf8b117dfec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506551c0faddc18668f79d273ba0e06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8bc7918bfd4d46e85eafa61c4adc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcf5654a1b7165ec41bf4ea306a9c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23e7570ff04b4337a90e177f0bd52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a222320773193d2558dd5ba8ba94c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35d0841428c7680f343d86d1629aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc33332a1bed2fb1371ce9f890fbacd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4723c3b53d37a6fa5e874599e47f8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34134fbdc705a933e3a84966da15b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0683a4d648ea2c66044a63770cf08b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5370455c39f1b4761617d349f6d404337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5f915c1d6de96a7607e2b7be0767338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9839d08e4de35061a08112b6afbdea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644fa21f63ea5ebb59efc3a552fae07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d2a43a8c574534934eb352f5a80aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45e5bf591c8c56521bf3880c0252c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318ed173b88cf4f262559f8c68d484343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04118f408704fdf53cb8d3757db7c357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedf5e7857575f0e181efe5250e7c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c667b366bfb872ad62547db35766346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576c79979ecff7d10830f3c65ea5dc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ba107cf07b2b7dd28a41a403f18b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887445ea73498e8ac08070020d9be9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195464265e7c043171e6b17efb405efd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7551af5b0fc7ea115453abdb60de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903d486379946de42214d71e34cd57b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b70a51a64585a12b3f36f788949bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb79b0cbf186bedf5fe77e7102cc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d7fc369e6fc8dcc2adf3ad391da7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a3a7fce9c165320ad0fb8e258b46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f38009dc64b742f53a3b87e62eb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5aed86ec3b1ecc018a3e5ed8c472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3e002002cc6b8344026b4b45af19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6374367157d110a72e798923e04f5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848b84c8cec2af9d59422a79154f0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599652dfebf5871d76c1c36611857189362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b12e0f899f594f4d17185ba41cfc7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faa44dc15f82a4ce4920b87aa04ab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa1b0a579a356c94f4df430c15b971365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b69cd3509df7fd98e346512b632dcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc542276090af6ed68330b0405f719e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c264793c6978baa36794885a83fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ca6e44cd61ebd2b8649de1f54589e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c864f72f0e8038de3862dd45f2b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea30e9b0feeee0030e26d484ea061371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf27303c0fb80af6817f50496dfd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ee9d75731fd057d83085e2dfeb50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d575318abd9355755a293e38cb7970374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b80b47c2aafa0107014c28caf2f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8210d1b42b00c31bc2e47a5d410a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ad77175482cbe4e80cd91ce3b342377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01b9a5d9b60c3afa29ce3225c95dbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ef4b26c6f50f5751694e12ff6caf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d96d5461d3385a9555e4f9920fca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe19fd1f25a7ad75e03a578560de79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030736653672683cf07b9a5f8feb6b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68571ce6a4fadfb9e4b26d2ec79f2993383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9352c85426ae24332c827ae6dcae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a8fc39791888912b7bc8bc5977cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cbd7a3eb33d40e69f5400c16e197f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fdbc80c77af1978662a0fb97d4dc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36f25850cb698cc79c36a8227c89f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc5f65f8fc6019a4f834c4a8c18c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f928b7a0a99d9b346f46e9fe36fb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127388ce248666f3aa8600c18ddf09c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86deb243ef01cb680308268303108a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d1135e9ccee22cefd814a22203187393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a228034cfe21e2e9df8732ba3f199394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567fc5dd223b8eb83abf3a0615a9d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de8b5e2986cb144a1e3db8d5671212396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceec17598ce3c319a60a8214ee7e51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819bb3a00879cc4d85b8b639ba8e9fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a446734c75728e6af8a3e012da1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ad679dac89252cbef82b72ebde29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d0379e270a1a23ef0c92deef740c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8264ca6d514d32e882e5e875fc904c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf342986b3e1411d60a80963362454d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37153ab67c795ddd771aa76e12a59b20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7dd80fe84d20d39adb1467ffd21d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7c615a19dd836a643e14c5f17524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d226b2a27a5da3ab9473ed50a8f311407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f4c6ab7365270713cf8e5a7e81837408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b85779f672f6202c7eee16aff7160409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238aaf3fd1bbdca503be88d195d655410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed93be0db8878f9b2244d23a63a06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae89c227ad22d8888d2d16ab268dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed4a1e019d97ada21829accf72595413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e86f683b38f4b43ecf30c1f3c90d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817aa83bdffcc54ab0de019aebe2e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49db7a8a172a0b4593840b58dccfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae6a172d4cc92a5f2abf1eb4ccd99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee35c1614c02af53fb3b97120425f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b6d0c7e976076959f95fee9700df6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bdd5093b072cbb2de8b339e428f56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8398385e56fc570325b1d5f6efa03d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025255ca4db3a0265b576b838cfd7a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ec3cf7bfe7faee831379430f357a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18044aa959b8aafebd03c1de1ac4dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c9904b99c460990d13dffdfe1f92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85cd72c8ad3022b6d0fd305d6ef745426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d86ae6d5e06e55da02c58d11fec956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66e3f1622b6beeef00a9113280f71f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1348b9d80033413abc85891f3012b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f7b7ee75a26d4d91a72e914c4113430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba815c97f0a540669f73bbf1a3ce9ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53592764deb009912ec7b702a726a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778933f0a698809e38e889b7fab120f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7511080e0ba4716307318baa7087434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f7daa5807a680f5516b8f48a1458435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9968220add3d2fe22c11d9672da1f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4283aed7ba261b5315e541d46ccb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c6205cdecde96835f6d523fdab4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abeb523ff1c9f88c3822fa2202f2c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a649467b30af7be01110b7497ea0d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2257747d61af2f40597c05a9e777441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce4d64bc79c5daecd2b2b227aba88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef2556d0e8e10646cabf4f517671b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad947a095c537556aafd9867285e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40472d6baf5b2f16a79b2ae747a29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2203191632654125ae8920f5f0e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10271d1ddaff0ecf21e8feb882293d5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51abecc922fa5446da42dc7847a51ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d534f30ee582b8211cab4cd1765a0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b58a5b36e538d727b5015472fe6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbacc5b11ee6e2d17de68c581f7f749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a02000106e0bcd30792000d34cd0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb58d76db695525e6c35ec0d1c20f29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafde5f1573fa02273fc2d7a33531c49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29843fb617686be2b25394d9f695a41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371caae7d00fc3662d1926f737d7c00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06629a2f1275a6a26a82ab4980281afe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5ca53708a4ac9bc980b2cc3e5df2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c4344a00f8675a5c0faa4b92e73c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564325c0ed826f164444ca0f0cdef6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581472e82645307219306938bb5963461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a23718f6c07ee6d39ce03906894860462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba242805d16ce6d728fc399e0836ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859d367b4b3a27d43a0aa1f614dcf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d69fca6b24f69204a2f12cc57d55c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de2843acac628a4f25bced7d574f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969024e7138848757c88fbd2e557b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a899d753841b033cb7a2a6081f593c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911883e3304b221689fe6354191de87d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef764f417b97cb63fbbe4ca027b225470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776e70545fbbecb25038c22894e6e83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256957cabb911772dbed06d354c914d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d238dafb5720c1a8af989e1350fc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbaecf4e1825d254bb0e5074aff8bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396615fb23fcd9db51ae34968b1737d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a3111bec55b4b186a1c51879ef80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1af260a63e36750454ec4ffce6a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05971059229c526aec6c4a1ac4258c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9542a9f21b062cb2d19835141696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47bcf5e7b7ba06200ef84bbcc034d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e1b7e5bf43ace7c4b9178062df981481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892a856d4dfac07b67fc272239109e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd70e5160681ccc4e3c69576beb40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006f637eb46c44033ecdca02928f423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b474b44395ca301cfd18f18a19aa8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1cfabb5ad4df00539d67643641a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946280f68cebd1785f09a7527fae9e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c58064e763955e0b76b0508f97dd24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8ae83bdc3cd02c7b3c53371c2ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ac446ac6d7c300830f8d7b4ed5764490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4007f3c31c834ea33d32b3045d8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083f654214efe7961dcddcc6558a4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f1dbdce45b226d80a06e231cc1ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ef327db44ff023e062247a7fe4c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304441cd18fb1d6157807d2741dff65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dae45f07fe83570a44fb0921aad1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81371a43c682ca2accadcd6fc028ba2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b5e1f0b6cbef6a551421332b6272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ab98a0f4c404c27ed39baaabf331499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d79ff098f35cc32960d0f58c1f95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177813ba37d1374ec705455204237aec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1c2b165dc21d7c8a9874d62d55af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15f5f1f2b1946e15a7f4b9ca79c8be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea02194d0148fb9d1de106412ee41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933ed5baf5d393231d315d0ef60e79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158c99720dec335dc5dcc5e0e9534a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249d174ef3119af1cb957c63bca137d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b590ed061dc3cc7570231cf2bae66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9790b94dd450e51a74d68ae5e54bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fdba191dac09c18d6d64a504034e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0bf158535948d8225393bf737f9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a9448bf8070ce0015c9f45cfd582512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938ec61a8ffc419ad454bd7db7923e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f984f8653e383a73c13d31f240b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb9dada152a7bca9dcb3cb7e878726515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777adf0e3f4eaa4c5508bb995cea6ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6df49a3c70843cdae8e6e8c695e91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff92992da86f35e55e4e89a6413358e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf321e02883b13d80c54262ddfc92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c51e5ad3be91d8df3de34c7fd8168520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc0931c770fcf2bfd5b405e3554d97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c1fd67469f0e38a8412c04f2a59cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858de1af2f1b564eca2c4f4db21fe7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6eadccb7acf916918a5e2e8585564524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e15f4642e8a6b36c423c2223d55bd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d92beed4de99add8714d0bba63c34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f9881a89837450736736c2913050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f846277c0484ae96a98c6698f0e4af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d4317f6017cb0808bc952f870727529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f547e877e9d9f14abdce378223b56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424fed4068cb7d5c143420b65f44bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcb9adce7877195dab154b2e53b955532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7df9616bd6efbfe9af50d40d5d6be5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3cb340a69c073b55db64efc3ea076534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5454542895a2fb735c80b171d7a26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687be92750b4e350166c5b51f26455536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f0d1c3764ffb870a2e45a1b54a086537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245e9927e94866dc992c0bbb796b90f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4aa59c9fe76a35d5b9fcc65c44c9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6b3a7818acfca50c4ee3bfb95cccf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe2a27504acea78e31e6cd98abe1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e858acac5484bb4a7e076ddb0cf37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504705388eaec910b90aa0f2e793abbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2bcc81fc1bee7ec2867a6571bf39f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c542bdc4b1faea2c0a5b4bd50eb00e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49e04f5ac81cffb4dffef8337e092546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85bd814f31056da564435374d4549547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b1782b206b2cfc427d2ea353d3a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b5e20a44325c1a0fedfc634636ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc90fd790739ab45763bbd92185507550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af3a985341a458f8e75b8a0153f0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f00925d8227df76dec00642eefa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc9b927ed8653adbee0ea2cf14d89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62156fd3bd2d5d6f2604009d87ac8f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f4e1894115a8fc3573f58e07f4be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23b89ec8ab86ca0d008637b3c3500b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644ca7c3dcabd35436160abd6b7a27c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e418fcf73615520c8693d8cfab5d3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e14fe08498be9ffe31bbd3f839d69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9a9cd812da6aa4e1882f4e6e1572560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eca673276a75c8fcb267339e9028a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b0485019d7706c1b94612e6c46c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9b7e2900a4bdcee7064c3de51033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc945c6f580e7cec59dbadd597c923564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a458da6306763e929b681e5c424a66e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2aa59ecc41de3b885b3475fce9a2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a6ad5656fe55d5ad9d5990d057ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f36742064fea5ff7668bdf30cd0608568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4069ad48682fdaac8ebe6025ac40d31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022cdd068265b7b950fa8a3305ced18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e3f4106f18738c5b421092fe57cd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7f4c923a56ae923f74c69ed772d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0b58ae6dfd808cf1f5c45475e347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d5811b2f2fb513b4e3596343c449574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359f82d97faf3b39625e30cc33c021575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a31675437cf054e33abeb2332af2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892f9698474d736a4dfed3a398a06df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda60ba0140cbc6aadc6795fcada7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc89ca481d0d2ceb25983e79c40aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8590f2dbaf86d053e4ca13ca159358580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ea7029cf9e79792c09c00f43cfa3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2383c19561aa375eabdab9d07cc024f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f623d8b29c04cd5f70406f2956c668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774fa8c5ee64c81abc242e6f7614e70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fffb67304818c020019f920387e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54c256bcf4815ac3e180bdff8eebe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b09cab6c3371b1495d14b561059d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6202b319b1875f44654091d63e959588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f937a776cc03876ab206dfc9f72503589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7569312eb1f2cef3fbbf3ac9a122c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51cebadac771a5d2eaaac141dab840591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7effd1debedb703a76631fa1ddcdb84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56664b45986f246912dad299a0f79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f99ad4f7868634f0d0430e288dbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694b29d20b57632d5e72981185e9d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1402a8f5059d476761f07d2f93005596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b8a1581acc5b3692427d104895d83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2f48a481a172767d4b3f6df550ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d08738055a3927684b2386f91467f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b92a194ca6ea23161151780c3a8f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930bb0d3295e9fadca3ec2c47b1c19d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa814f767b94ae3f70898585aa3537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136062f3f9b492511f76c3a210dc0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734386ee1374fe66903f3dc23f71120b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7340f989a99b843b02ceb0f628880605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a40706ef8daace0710b4ca3473581606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c254f8467461720ed8661f19a0a14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f295bc855b41b87fae7cdb6c1e8850608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65604bae575b9fdcb70646099b05b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03dc6452bab745f870759ee08dd15f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8636f2235f7a670c604db065c6bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a8ad4e2c2620e88f67aeef8410a76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee04669da779d79a84a58d4e2d4c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf86447f9be6c5905ed4201b49d3984614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3be55dc81ac76684a280feebe5068615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55d41f2ac546b3f3c79756cb9c672616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a575eb9503baac63b721f1d725cd8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957ca47cb87a0196d9673e05bbbe69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d45480839d4597902055a7f0ea1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e671924f1ae1462bc42f8ce53dc2b3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d467a0ab4c0d19f7826d5055af0481621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dcd4e27957342bb662318925909fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016935de69140d2be70083fcc660fa8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897138c1ee627ebe1b9f39b318e2378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ff6912271d06c5394a7f04d1cbab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267e3ac5f9cbb15625cb314c775b26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db907c089f8758fd2034d09762302906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3325e3919b1e2e6b64927104be8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453e0fa946db213b276da04685b5ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28d3c5cade5ffa63639055b2220b86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bb52fc074bd417fecb5b29df645d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3dd19cb11cd918f4a8e753387dff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b6c5515f51a77f5f9a03c52251dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67755df6c5b7aca75310406b00d546b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b5589210a3bbb90a199e35b3e026635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfca50424f9cf82c197a51bb0622846636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a70f5c7b2f0983db9fc3ebfd3ba72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6da2e3063d9f35dd2fde1f003ce77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914746780b48310f349201cdc99e5ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392aac1cdb780546fd370190f01bdb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d121cfa1c92e4902cb22da010b2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938619035bafb30535e259979f21270642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf318e33bd90f4c1048e4e51530d0f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ac20d904a25aa27d6e039dacb0df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478be3085aa8fc6878b44dc542adcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69adb48097124e5bf0b7eb18ce8a12646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>