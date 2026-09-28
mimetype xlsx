--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1606fc2b0e1e21b8e658aff6a1bb8131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e35d75b40a79714867be7965ae232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51703a8bf755112126f2f83d962f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107cec431ab61ba22505cdcd1b2b3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba262564b6c4a6311803105d88fd645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb8f33ec83b6da2936a7312d1f27176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641d32b3b34ac00aa37dfb7693493b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f642d881c7a3fa2ff1b3e4c7db96d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c3681330e15bfce0d5f29c7cfe40b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f712a14ffeda2985d78b898ed2fe1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e684076286ba0cd92bc671329ba411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402814f594f6d5845ec50885d0ca7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcda31b4a7b94ecc3c34c13075b1f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7567c3084a1253f15966351469dd4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa257489f1cb6c0c0a62dd443844a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc720558d573af22ab45b1d7154d24f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128fac1e5f308b86bc8a3ea315aab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a761cb839a848170423389901b8720918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84026ea20d17071cfd4cd5268a08a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b091c75faa2a06d1372134d4b0231e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1435305a8fa492ba93acd9337c28c6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9002b120bf3197022fa88f9283f9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb98571ee38c50fc5956107337e1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fcc03334bc6c383317d8c88d9bbc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de11222c88257c8932cb3b81af961d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a835b3d5094c4ec93629a2b86cb51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde55e307bc531bcf3fb2f450714b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923c83a9e218c877274b4db269027a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d82383570f4e742aaa18edf509914c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25eeac44f6d3670e6a169314602a2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aded5a672601b11f978a912228919431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5898748bcf7bb14e3e9cd827f560732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33032da0694479028279f9419a5d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e20846b47a66a6848c23021d3d4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074a0397e19325d35823ade7c7b1a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b402ea78abaa0b861ce2dffe6bacf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83044160522efea8a82c048240f36d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625052811d4f66bc0597f7320c791cbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40b4f0bd18fba1c81413cf065094339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24d3aa378a4a86ad8bc0f499b077540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720fe9603359872be8e706131348a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4578643478f8c47c068c67b77da2b5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fe249d339b88db56dc55b658fef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bcf0d9073338c8dd98cb45c0fd50a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4d89d2c53ced5609916e2df9bfe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91a8c747f61842baa96f1e8c1903046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42907e2781f61aff90db7093667e2da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85037c12256bcae4a5bc3df291647548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcda4eb5786a2de18fbdced238dde249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b251fb7a026f678c680f661bb9a5ce550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1974eed84a8cee43afeda8d3870551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ddef1d31fe4a8316fb223c0256ce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf951da70d14e03db100727946f5ed353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0626f1b40ee289d82fd764749b81d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59bd382c2600760076fbe281c142fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd73df7fee49cdada79b6b7c63501f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb0012efe54020cb9ebd957d2590757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003373810e74998782138fcde95a176858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceedcc17586021926636ac98206b6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ed3936e5feef40329507e352e4a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609209cb5b532c329b98c1f12b99b0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132fc3f043329b8db95d18ee43a6c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a7f4abf76003ec51450c0bf134bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676030a30a3fffa82fa5c6bc7223e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c1899bf2172da4d3de3b88fa88a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c7e6279f55b96fa14101ae72fd7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479f9269d2963b996e9bf060286c67a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087290d0a6713c13307522c134d0de868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef247bffe21b4392543b9f18564e04769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2238a66fd365a74e9d817dfdd89cd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582561912fa070d2d5de47d64299b5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30151b1548f17c25cdc733ed499e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5119a5a74b65cabc32372f01315bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4311597768043341e17b1c33c9855f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f38f965c0e2ce632146c7f04348175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d927b6663a8139e24625d63f16909f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ca2420d3b409037c5a5dfc3b2c2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c002e2bb821b50a639008d790d8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d36c94a8cbde0e462d6b176eeb2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfca4980e1d8346a3d448298902ccc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd9842ccfba3c316a7e7e51dab9c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a480023e69bd0126a197c6f2495882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b34f64671f8c4363a264f9ff5f5ba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aac1f8b79db5f795a6e51de2e837a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772020b4902e94d66de3da961ebfcd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f2e1c0402777828cc786282f99e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adcbd81d60abd23d7ece94f4ca96cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0413669d4b83483f3a064246421e6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204cb312e1651aacbe30e421cc12e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10296abc7956725b4d82e23c381d0fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bab0358399d5acce3469a2d6795d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf49850bba81b0f1e7c136527f934092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3152dfaf7abc637f00c615b82e49593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7eccc117c53e41f1a4ea7c7c9a21d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccf59f47653edc508b6501b68b197e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b4b9f81b1e4c20c0791036f959af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7756284c8f7c4e2aaea52b34dff597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebafc6050272a7dd95ef60f392a89eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f1101fe2582c5e1ef508aa2a733ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29498337b9b7bc8dbf12a38c22d04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13a8656b4c09d109460cf51d135db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3e5a8e70ca8c4ab4159399fc1988102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da34a1fa0a4053a866291716bc61a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa934f30772ad9830d36073858b897104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85492a456c5b39be95f1512cb4def3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a748409fb533cfb96df368d4a59ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08ab43770f30738cd884ec9a2ec1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b1082dcd049ae3900f89f913cc24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc1de2856732b0e32b623efd46ed2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08246824c4686bb739de4b065f54bc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb255f9b04a5364768a435af8e4e9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34726068320d0ee7dcd64ee8800d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d5736296f288279623968cfa80c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834e7d33c18d7f96c1fd217b114c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe2c795b8b7cb40f9d3a53672b85b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cee140d9935ff78d7f68e6b9daa24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9186c4f72fb8d302007420dede856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4af4537ee773fc0ccb88aee0bdb537118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb2bf7797a5edde2054852fa6fe1c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5913445be3e1b894efe0ae4d19ccf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d41e9a716aaa3859406627d794eec4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce57f10dbaa8b0efc90f9d414aaf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abf5d694a005bf2abefcf0d406a78c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11e45fe26e6a00ab6aa9242d0a26af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a54f1fb616621987f556df290fad20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f353c7afe99d98375073f5a2a5f91e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551e61b0c78224c81e9af65cdd0e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade43107893364375b3ffab14d62887128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44e464e4934c7b6e5dd494d2f899a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed45ed7fb4511ecf6d5e69d1269de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598036f8ca31e533d6ce04beb9abcba8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435866d8a989e95cb4872d82910c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8111f0a899f04792d76aa64cbe45c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982ecadf5aff80292895e73f68bb0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7acb08b9c04fc37971fe45cdc61bb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d658726529059a8d5b193775b8b7ca7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58419c7bcb8a38b3cb0fa9cad5fbac6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c1428cacaaa9814c126c0e47e740138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599dfb166179993acd3589daf600977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd3ebd3764ab6a6a3745aa5c7478f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddccd133ef2c8235465191eaa2e416141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a99a47e101508c9387acb30cc826142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b1e3e74bc9d7782ec0795f68789b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69615930816b588f5b51d3c13d22c83e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480bd225ccf9227dd644f3d23cc8ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00f7cb157775184ae1a3f583b4b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b22e6db974f9a338ca8ae7cc5960d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc4a8095ae16542e160fd374b06e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bab481ebfced44ee5ab4615467588149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904d18be1373a56511156cde908fa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59496d313476ab287e89292a54495f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e627b68b2a94bd056950c1d29a88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27511694bc5a4e8709a5a109c68953f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b645b134d8bd2f7475b51172985d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e59117c45727525a58dce360ffdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a49b7727675861d3473f25d173e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042b793286ae40e7851e6a279cb9a3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153351159674db2dbd27feead53d57ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896052a40dec3e85a50b5e8e6d01b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0822b8f255bf86843489b4f9f5328160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef889fc33e6a1cd898d0db091d0b8ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01514af4b7dd010c845c42699e6e2bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a05a63720d0277fdad92ff35371b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd62048c75134b27cd75ef19f46e927164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2141efd6a0b53ee6554edae4ead6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7db0cf7dcfbbf249e751a6d3145e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d35ba746a460bf2d6e7cc56a54e5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a7ce5ec398d8ef4279f2f75dbe172168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445741d926109d2ee56c4b835d87bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c04389015b7a2c3cfc45bbc30cf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e888bdc1880270c44479d87e5ba7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9215a07ec679411d49ed3c8bbe907d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e8c9221ea5f8993805c11bdc0152173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98c5531be7c892c1d5d7b55d735d30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f410111d1b0df53a0c3748f8d892ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ea04df3242ae6e121d613ab18f4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b0413c7ff158fd0fe8ac05143235e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f17dcf24f5580ae77d57cbb9019f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33d75acc4e25a06e26b05691a7036179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109978b9df558fed20f4ee9e44bb851c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca491f8ece4b6b6cac3eda2fdf87540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6276c72b59fb617a68c236a8d08c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a28d24e9662d2973d072ade2e961183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e93bae77dd6990d0a947c5c9400397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e63b74de34e42e52babdaac1e1de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881af0650ad1acdd29d4e90b4c8128186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71912cd5547b5104ac786126206d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151588962a62395fbb976c846f0895f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeb0f48393bf4f0bc9175f17825f45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab002ad732e0a57ebc328c20457e7e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2baab29f18508ecd79cb1f7aa7191191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924014f33683c65ccef2513e6e7aed7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3f1687cbd5de3572c0d9010462fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e538eec204ce30ae77c4cb46c5a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf204516f3d5c390629e24cabe6f0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c909f9f92f070e6f875537142af4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ce38857ea3eca238e8fc635102bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbe440da63b73942dc9a20c3da094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4af371f197e98cd0fa3ee70b84b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1535aad27d3b0e74b7b9cd8d906f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66355cf3bf2c451e48a0f2325765a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf60d9047220f243b8b6d1ccf035b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bdf35fe910c9131e0d9c4d921f2a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c755c6be4c43782b13bf8d24d61ef25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5429e9f873f9663dd785f71b6c8449205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9fc1367c45ecb23d5aabe6d5936c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2d77c70069215bad64f540955a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef5ab78400e468713aec97e0ef47b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7edeac2e51c0bbd6c4c916694f46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a11968eebf463e7e5fcee0f9c0de34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbaa6bf5519f94f7e32dc43b82bf4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9c0bceb325ace1ba391a95e79a8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6d65cc5b4cda8ae339bd9d0153f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641021493434e796038958cd224f46ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b7be61f8932fa3cc71778bd77435215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e16c3f9f76d680ac35062cb13710e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834506ab0ebe561d378fa33cd745f648217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5446fe1667d39196474e900580e09b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19883fd4194716b910600cf3252ead219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da64604022cb6315c53004cf55cc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ecaae4692467b200c8d83523245a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02798257b6d3189023a50993537e8219222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1e23489da7e7260526567541e1cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e37c0df49abdbd30b828e3db70a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cfc2820a7e51c067ce51de6aabe52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c3938cdf1bc1f26538b67e7ac5fa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ab7ca89af366cba5db14bd5c5084227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08462a3568eca3ab46350536bc9f91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287089ecf1aa4d216a9a6b539ff99a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44213b3940cd139bc848217e65c1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb094f4261b49dea4f045e2a696ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c839a9bd477f248f2c5da10c9f8ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fea18821ca1251956399fc9812a7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1410633a7177f32e3c44d3dea29219234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ee1d578e7a33d24e0d05ccf2f0d49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9b9addbfd8d3621af0f01ee76073236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443bfe6bd284f2e8d2ce32b87f23bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babdbf0654e57d48a155ee8ea99b83d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af15cb59620f3f7ddfc104bfb65519239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece76b0a4a1d8f02e2c49d07216de71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e29fd174390c755992904c38f81c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb1ad641d9d62473479548c1591f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7131a3221455c2dc376bfd6886bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99543a1b07b42eb444dcea070a30930b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d669358b193b5809679941957ded3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5a1b689b565bac0bca0072087a76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e4c3de7092a20ea20a0aa67c11b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2accbe205006288347dc898b2c6fc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d0d65a6752a176774d3cd25510f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229075fcfaa9f8b87772acfb2e0287250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121ec1da605c52b354801a75f057be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eede7a7e49fbc3dbeaf38466e3b020252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a888224d879bb5d958c96c817b725253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fa98235f39e7ea798340d1c96fd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27950558b7d2f263fd34e757f617735d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad82c165d528cbb7b3945f645b7a48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fc8d16c3d081236f3566fa302c27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d67fa4bc4a1eb1d98d1920f4e28f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55bef93e68770a0cab41cba4810041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32006b889d4624244319f4602c05f12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd8cdf3e238cd6d43b9cf6a7555f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3cc3699d9b2990a5b000d5fd07a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cebc785e8ba87e9e9e88fbcaf8bc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950c10ba6e485c27ff896fb9a821499264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76774fc9034153a0366cf9d8059475e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99cf03b57ec8229ab724f47dff6159266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d8420f0e66d594d2c5a5a3e077b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f49d7652f44e370013dea75ee4a88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea47805d94ab0ccf14c7e9dee2f33a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc1d92a44d53a6985f39df1d826fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b18a9a0db12938c768ca9c078e04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327916d2271c94dcd5d87eea15d56bd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d4f318bc653970b372b71b9215ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf61fdcfca6376966a7015b84aad6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f494999b26923062d8670c34a88fc0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480135e43014784d9595d1b3f5427f3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a792ce796fa3335f1672a8aa9a5d18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4e7307c95ece2d1321b29c4555cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efdf278db86140402d06e373ff0100279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567a0f6894ca9c3e32e510d684c01da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe737fbb9547292291abd9e184630281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e74cf89de5447f4a5079919087c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d3eb7e251f2b9726f907d3b66147283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbad4fb98feec604f09e1aac422cc75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b2b335e0c126623f4b5ed8ffa60b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a03e459feba9725014e368bf8ba078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e118f82d6ee26c78f30d4224a65fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ba6fb38183697a8492e12814e45bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3535713880f769013071d52ec239289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a898a1af84b814a796667d3fd74d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc6099f9e199c5a145192a2a7b484291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9508f9c8a8d948559dcd9ad89f5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae8bb5694d891d0e90e7169497128293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b4544d1fcc7aca17848341ffcb36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd683b1086d5361403e44229d56d7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18af96a33415faf40b69132702dd6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40549365cfab005f42c75d26c0a7c6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9923dc8d3713d1e7190c294b84d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a3bb86de56a0f31587468d73aeb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb971e7f7fcf8762128c015a9cc20e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33c6f8f3aaf80d33386eedf6a7f45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1315424bc179dab687fe9694e6f6dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e407c0dfdb4435146976f7bc82dd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458afef8a701703320e4e0fa6087ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1841b62c27ba09df80fa09b12f83184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d25007175ec3b5846fa58ad267a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f743b811b45042e889ea2b74d8a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2416dde0d1904cfaf1607fbacc7ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b40d7a7701564c7a6ac8840ede4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4db1c6938d8877a2ff3cc6dddeb8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88901a310906b8b1e08ca6a519394f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ca599a5c88d906402fe9acca02dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddea4bff7a43afd5c3e71e5251be35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1927eaede7ba5fa07badb422dc868f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aff844f1c86f80187f6515f4a1c5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34af52061e7d1324d1cf52bd188c55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808587a0e95b53db7a7473bf1975d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395c9c41cec10a561195cfdb5db324318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af722a6de0eec611483ff449be86d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3efa08d3c5562c26065e66335b25f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb5753a6d611ff10561389dee7a56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ba74ee9dad12577e55e5785306ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dacff29597a1ce31e38c9f881b6a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ea8dd16e8921c9cb04ebcbd83a99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba7401c908a01031d3191d18a3fe6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100788dc662622fba0a281fb4858c966326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0defcfb726aee9c10ad6a11a1def83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2c8fb9f9fe5c3f7c2f6befa7a1fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f822089141da0acbb8b604d0a150e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacabeb61a394598b58e66480c2da2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2091a39a4b8bdd7190b63470e886828331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841962b549f52b894b53f0dc31f5024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f349945a96fb552b98ac0c6567e032d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f897abe29be8524a3724cf0e43f348a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8acd712ccc3cdd354a46052ffe882335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b39560acd6c3f8bce64c55cf9d58d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec361d9b776c0ab02987c2bb68744bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc891d652e729d20b7f14baee0b71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e4f3bfd95756ce2fae800c84c4bac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6961b73565636f04be85ff8adda6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dd907bed6bfb2d79bfcabc7f99321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d308357ff19ad833320e19303eb2d4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45584e417f9e8b30ebdb00d3b41337343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588567f4719f8a92a5336c4c6754e20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc298e54a25fa8dbc814cb4c2f545531345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b82778e0d8a2c4846633c3b6ed6be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361464ec97da3b5560b26e1912966c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b18d15d08afd9ac4eee9fc57f265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3b47d3d8e0c4e15db21d16d84d339349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478cd98ae013efbdb2800cd1e7df76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c069dd54ad62633ebc32635e4e726351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56c2b5449a0c2af75ac794ef7b3603352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca090a49f674afea949055067b5fe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d7e810d989349634069430a8640f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b75d0ef393642642e7a8fea17d15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663d59b8d1dfef691347dd580d8219356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe3a002d9401757ce97a0a5b9fac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4a79fbb053898d5164641cd95358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb6371de66c1ea7946de1f7779c5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6af9114256bdb2f33a7cd13e0c813360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1529bac302f91c3837a21108cc3ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ff96548237afb1d3d358ddc991f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa49a5b7906c76c9be0b6867e52eca5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f27699d1235fe3e4dedd3850c286364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7bd75680eab584e2389201a29e6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183c30db92643b64a931a09e031e68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cc8ce2c9b072ad46f3e25ba685d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df6e2dfc29b5a5a99aa85e5e1b7eeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c1ff10d0545f001d0711bdcdea598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61874b78fa4f94868982a8085e4f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b9da3c6cd7c6910c8813c7afe677371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ee55b5cb4b21504e823ba23864d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6dfb39749d387d2fcc9137bc6894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f058cf91ea9f07b2a00b29e57f0fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947539cf01972709fa02296b04c3eff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cc7f1526147a28a326fd195103a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382cf6c8a4fd67d397818589a2e6ea4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cc8b0c0b630f293560c50a2b6d36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47822350e241df363191d2614a6cbe59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0dd7ec48232463c050f73934b25e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660bc28dcd812eef48a70cdb01ecb30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b1c35889427274d49c1ad9c5f8a91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410ec29048fffdc8349ad0dc0848dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6dae83460f15b42faae768fcd7e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10252097b8d3fca451bfdf7b00a30d4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6d16df76376ceca1104bb6ce35ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6421072abf6ae2ee6bde0b8862f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd52b26c274563207822d310e3658c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eeaef368965e9d230ee9c1193ddfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107421af148c689fc4375c09bb86be1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15efec55144384f940a6b4bfb9073c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813a228a3041f7ef0637c4b7828089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902125e687eb0b3dc3fd049d13c2cb3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be267a56842c4c228ddbe61ca13e3d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897ae7b71dce31a245ece94574c75b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9ad1c2a24ac8a47c35367e0af956396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb24508d55f5025d143d70246f99b2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb8f3029f0fa06f20d1e511458017398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89784c9c2586709a5793e7245273d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72adc907a177f422aaf355b1e28bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41f03bbe27f660e6bece53e099d5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd050736836cb772645f53db38e9cea0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc561ebda37bf5cb00025a7348bfaa4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f980d2433fdacaf43c1663e205b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3815644c88ce091ff12218ac398784e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c957d3fa959a54f435ca374d9d0f72f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a6d97c0ca560bc812bba674da81c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6803d43535275da798e9d7315876408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bac2ae05640065daeee5af6f8d134409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b717e7f8a72312792a9e99aa4e17f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54ed355a32978bbc1a5d28df686f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de50d5fc1ef28d954539fabe5a8d86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e906091e8cb5b9960d2a3e437d3ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea85112412151faa13f9f4136d2449414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb27d9119fecb3be5af0bf20944c3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d0204c449fe06d865975142141fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a1e754f752ef87ce6f0be7cb4fb29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a355bac9e24b4d64761f55e52ff5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2078717bc365727818820519718095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21b21a4a22bbfbd8aa85ebbc57aca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e161f26c1449560f7698d288ba2fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62865f584d560ec8d3923bfdfa30c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686dfe94a91678b138baab5f1f0e2f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df6862d53f4ae0660f8c7a440fcac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb75d44d7c8e92824f2a49e05194e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53365248b87098b045f5e775dc54ccd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928d6b657760d7a075b826e7ece3e3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de51d2dc1eef6bb71b51a3d382524f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca642e8a16e1107550bc17da0f69ab8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68ece64a26387f094a82910847f37a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13959f2d8501808e8150aa1ff0aee1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021cd612c9b5f63ba1a7f10e7dfaa84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61027029e2f4d430fd155112a12bf31d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13177b0eba260735b9da02e792336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca20fac00c536622007a87d429c050435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc901b4f7df480eccfd3d5ee4b390ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4368826293c4b46edee6b77ed8a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6ee5eafd7f744c4f9858a2295ba0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cebad8b6df24230e0e6a2898d3623d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de9754b9a3cd9d979801c0ac5edf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eadb042cdec5098cd11001afb4e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f86bff527540e7cc203cb870e3c491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e245304fc4f9759b796a806db8439b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f485fe517c469e76c55e20f286c1b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bf5539acea2a12d57370625392c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72198f76de1f42c4c7e8ef560c586e19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0d902019519b55fa3fad8b04a589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528d138c698f9b73561dee963753c47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd522ae2835f416166a3d2b420888a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4368feed73e9e6c1873f0de590df0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6f1760392c01ad0bd6ef36868b7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa43df06d1aa919d760e1d1838d96f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546377a6819dc01a57ef81121dfb6b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613b501bdc2d140f496ec80deadbec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc97e95cf5dcbf033fdd17f25d09e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a14fd0bd5143ea8724c192a4a3f46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58abe9326e29be782edb53bf52ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b0a277cb3908c3bed2436df01091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b1c50f452806a220eaa34da670a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f741d54846fa366a7b57da36b82b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5a56dea337ef7965d463b2ce18d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8c1bfdf6ba199871fbf2019404b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dcd3ae35188104b07215fb2c1a5fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655f22100b8904b2a8e0fea93c491b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80743a26cb800d4ed94abf44fbc3b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a29a86bcd58e20ea96e214c439b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f305073fce328e16654854f1a7d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b4a3a25e3f394fa756591d3dbf90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595edcc65969fd2a3a82512933e770f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be881d6e6944e095d52bc5f691f1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4470037f0e5cb06734b3fec5721d82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982cc1fc2e1c8924d0278e0086a035472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d380ffc1a2348f8ec2c907483acde5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdae7358bcff0b285fef01efe4a646474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b9a847d8332e483e3bd6dd1ab47c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094be651b29cdfdc7fb36628fc3c0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374c289ab8c68679e7483659d9820c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcc8025cb535a879923159ea1897eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130e2147e880a0161dabe814759e88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139760202ea4c120197f2cc2c554b1da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d438c868e2a88d8265ca1732c215481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b423ef63a04be3506b2220bfd0ae3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842195b7e4e3e4268a884e89b579c22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da25037993dc786eb9dc2ee3ec2c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982eba8101f9843413fb364e3ad14ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5283a208823a7f5eff3182d098c72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b8c977e1d550de4f2322eaa4cd04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bac5fb5bd14a944216d81e512fd8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b6a9b07f8ec94a281e9cf815e5c74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892e013a43daec1c7c508ff5630459490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c0f88b1fa07edec440559f2388fbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e4bcee906ddc649622719d5c84c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bc1cd0de80f4fead7b196d670d69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8e3499535f9fcbc9ce6edd2ba9db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849394a1612c5c5e71d8544bfc6aa4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc0b95d8040e5cbb8fe0efab5e891496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433053204869e30e1c599ef96dd8ade5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bab2778c69880be15baa495584e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7bd63940594d8c07f420b61c4193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2650b8300870a8ed473fc65a05e4ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f47b8734d67675ccc9a1483471758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7374269769f6fc1c135d0f56d6505a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472953e15c11f2d9999b8872e827b48e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c4eeee5a4f2658a30ccac9b18e3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f949d4bca023e7271e188df9dc2ddd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a38de2c36fb7cddac5cdedc4e6516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793019a5ddb3b6f7f88789a91896c77f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086fb0396cd87a027102e5161bf3fd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52ef376862b40388f5e4177fb1359509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858372fe08160766f2c1253db83f5795510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d777f0c1c2501dc88f976344497e24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fe3cc6b75a1dd1c5b65b32608e31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cc975f2bb4cabbead6c2b74a65431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b69f1369adc8d1e233de38d823844f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa77780b1536c214bc1f95a1c04c9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52380dbce11c28d82db38f974468405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df7a2ea5c80d199341e69c75ea393517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea7befe0f7fdd58210d75a5eccace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c85af1aeea0ca2db65cfff857bdfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845443bc4fe593953a5523e591cac67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09ad9639e447bb33c743779e6f952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13264fd860adf0535c880124f5da1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def44d793c8029cc0634039534085fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8de500aa433f1ca65f855b83eb8e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815cba2afe601c3fa22c5522383d21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb5b530cc74a83e818211b4830452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d153cbcf905fc34e89e5e5393199df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d807bb9770615365a79c2d200f8a30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb588b7d38d0ec84b922c75b4daeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2d27c5c999eea14801c7f21a760b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c5672b2c6be8c90513d4a64a836f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b8a58c7525c3f5d85147958ae9e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5ec6d2be37d2b2569ac8f01f8506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b382e8cc833ce8b15989bd4a826e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeac39c57e2d996905fb112627245e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af05c28c72c4b2a460b0e52a716355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5598dfd1f0228c92a747ea7452b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0281b2fc505df2620f7e9728a62d45b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db140c5e103f3033546be9df6ac5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa95b289b9d3b10449f1b5849cb2e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7ddf04911034fed450215ef9b845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a30c809570d6ed7171dcbbeabea4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca48e55293d4493673ff833076b66c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e91d45b683c844d93e770ec28da0a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b3d6a27095923643c72461b835a77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c01960ffc43059b07268056c224e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739448db608ae227a65c0e2c174c711547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848e08ac2069f4188d1885836c9ca7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01ee2ac659a7112db191f7249dc61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea72b817048053ad37f8f5a485f13e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e893da2bcbc87576ca50529ac2767551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4648f81ad5025209eeecced359c52f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb8b6c74b2d0ad7efd062a6b34d68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8915ad59be0847ca37b071bc4e8af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a891efff768d7e0dceffaae643b92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c12607e2c8158801893a5796ed440d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16d8b202831230f4b21759ab949ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300684e3853bdd3446f9a7263e768e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fbaf70aceb1c7173520fbe24752ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edfd31e5bfab060ab34d9b14b639df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f77a712f53fb9c3ad65c3c3c3f7b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a7b0fb7fd9e3bce3a71302fb07dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab80fd4f74b8e50c87ad3506de7115563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146359859f4593c56917ae35ef1f684564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f139c7f4bb60acec42b9921960db70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb244ad23c8ca2e34e45b3c4e541ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e55a758119e1a7ccc64cdd5eb9505567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec26b49d51c1167c05054c35123c1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bfab6093b6fadd7478fd05403c70e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce532646cf9d88e9f8a4c3f18928c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7040c90120977f4824225096b406ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1971cb34e5cec9a798072da489bd8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0298bef481018c36a298550b65a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418159311aad595fe1ef5bf19105aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d35c088338e638dd9844398965317575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e99c5a11156aca2530ecc9070b55c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24facebe2f8f17788200dd5c28ad8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82324981a304f03e111b9b37b8c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b5cd283ea6dd15fb1e2b9e8bff53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac630129ffcf9a3cae9e38b43e8f1e80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54886686cc7a5868b010e67f87ee9b77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc5f5dda065fa724c2b08bdf0fa31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e5914529b2933361a1f68bd3d0dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4891991b43705e183eb8e442e97c308584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1233fb1cb518fabd95d210ef2cad460585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ac8ec2b5a06490dfa47680b17426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5954e823ed6f0df02eb7e016d695e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc39f4d3bff6afc82f4332be2ff0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541069e01563a025ea374609025fd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51cd8bfecfca9681a88980285f206d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe460cd6e175867f053c7a1606f39c4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44ab6d6a28db47aea7a067790a496592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009dfd27b9024a027ad813ffbbc106593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27608779fcd60646a0fbec36d9295ecd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c7b77087806ba3bdd2b468954516c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a46df72cebb3d311089da18814fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7931f3a297bba5116b18a9b70388e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b23c02ddddf0a4095edbe92bc0c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af9708665abaa1ad204571c939dd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f758f9bbc27c8905fb639afc2231af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d0ca46659508414d35e2f5725bc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad10673a69b8aebb198d4fd551030602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e53148e9cabf41ad5680a836ad9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820b536a1cdc11405e3b3a7b75069b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2d7ef2335f330296c97afe6977f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c45057ce570aec5aea455cb931f61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a32e2055c3a0ccd45e667a01d6717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497a7524e21552a571d11866af70e7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd5b6e8e23df3ec74eb6bf2dae018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2febcf3b4b9e96d2e49e341ea5691a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf97b805ffe223bd1394ba1b610e45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5191e5d92160c2d0914280432cd75d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64bccc2fc8a0f7018d6eb8655c99c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f4fef5c362457fd30baada819d47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d749ce74376f205e27e238f8c71bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da818ce9891dbbd085246b342207d7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ce45fb47a82b8684f327fedda8a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e6fa4bb4d91d6ed825e292924b6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f6b3e0bd832de71adda4674ded8c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b712cadf0cd8fa0594aea55459116a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905984ecfe387a831513dfae491045621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a65ec85a3f93d52a16b2b5189fa4d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e0b70c5106320f144b15ec8b4fd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2c7d23389a211c2a8e7b917c2656624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea66aa63f6b2eed90b360ab1b144c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15f72dce5e8325208bcd4d1dfdef8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46fe68166ccfaa918a6ce8f9f4e75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7457049d637f6e54d22f2b54763d7d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb912ff7f0e68f3cc057e96538449a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2174f73500b8a564adf64d410c2297630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742487695c104aa7576bb36e301d6bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423ef7e162c70a0f8289e2f28b6590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae325b19b35c6d9604e1b784d8b647c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab94a6adb9c429a61b7dae0e945bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79333c45768f4b5c07fc973412b99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397705b00843cabdecbf0ba0bd0f9c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16aa74599f1f1b933dcea093f8d7a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d57cd3c99c0d16fe6449d1dff8900638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff860d817aa438b2bb7a983365290d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb60dd0596e22748e4a672fa3bae7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227caaad3325099b88de3c3983402f29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687474e49e6062e87726140444e3dddf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e0886c4cbcf31d20983499172951a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d289218e0ca6a1fc430730af305442c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e310e80f99d07f8f79afd292173a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166fec1479bb71142d7fc09d1b5b5e1646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1bc2affb9aabca2e357e57a3c21e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae129d3316786ba772667b9a2a3862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca9f3eb21ed91f9e83282e928c4653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c6cf442ba3851f6e88a885963e0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c1c9bd185396b58a2f4d24fbbb1cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8efd10fd080b60aa80df072ef1a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b760da5f7f9a64f5a5e97c696ab27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585954fa628f1f809301a65442a5db28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5320be09b609a6a6e23d4d76344259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899130d6beaff8ed935dd5a29aad7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13250cb0238c821de4b3fc3299210b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfd62180210fad24d76622b7fb44912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240e4da2dffb41f88e899f0b3f0f2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85feaf8ae6d9dbfca45b04fd5897fc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69994cc3a81e33af2614afaf8c9fcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4f14181358b13455b5ad18379d5e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a674e7d68454dedc5c090a744f47d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eb5036f821e0e0769040cc9f157d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c707e687e1c7f62ca2994b72bba70e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993af5bbc077ccf9a12cbbbab985d7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd925b0a00ba0309d1206920615102ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516147cc91aed40af27dfa646ad65f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae921a18d880b3e1a3dc2caa46f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42cd3278f1f46bfad320190e22996b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916c25f46272e7710d95a737a8715d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea5fdfb16bc0b6d29dddf05fbafcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd1f24c102b87f557b7a9efc5c32f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd0231eae54bf285cb08f3e1c5e5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f22439a46b9bc92b279654874b1e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525192076894ffa6cae21f34c147456d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6772527d28c8a056e910055e2d1510d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e5627ba5607df3bed1cea05542ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247819a23df06110a27c69d5fad4a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5f677525d61a4d53cf473018ee8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d8cead069b0994d1d4e620afd35d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408f6874b5c828e4aa4d5206e1535536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb74e7ff95d79c51632261298524c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b4fd1b7d2180c012b6d7cad4f8bba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d93ad77491c12fa4dc8e6bf50878039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40afd3ffda44086d4899c89c83093340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc5f145f248a9d64583fff9fbbffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840af50ebd33d211849efe1605d0fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f50030164f0a0d730ef553994bca443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75c9b04cec23523aff9089e5a5e9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb612bc40bdfda28f9f59c4030262c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f7e3f6d7609e562577921f93bd6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b541f0b9ac274bdb5726f5d822b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea3809e006b171b72b1aefebd2f4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b16b8afde79400df9d3ca3832271d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19682aca5cca436a58fe72202d66f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4d36a93d47994812a37e76f622b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc70b31df74500f6c690da3b6b36aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8ad61632c04f944998f70ef43cdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180282b3b32e0b22c466658bc121fcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea37a2b53f798945f537820e283be755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8befaba804da2189a22afe6c41a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801311b8dcda8e35ff8ecc995d3a82657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11f025b2b20bcc9356629976636c8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48019177509de45e00786ad8654e55f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f3c55584c7fd2183cede7122210ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296efc9cddbf3387352803b54a80b9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efba782983b258132fc04b65a58fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a0dbe512904436c3238b0c2aa6de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677910f87de7935aeb09ee7f8658169564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d9be7536f5a391855bc16251ad1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990b7acb84003ccb4f0d52a35ba019c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6efe37d55277ddb1cc378ce6e0a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e097120267853116b38e5936bce968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717719835c9af6ef17002eec26feb0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e99d3939115f30f0a0b75591d489770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429241b11282d3e609fb67930a66ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb700bf70f067d970926a6bec8e674b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24befa187e2aaf761b6c0a69a3cbd6b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f56121f3b7d7b2db85e8ca989b98e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102cd3a5ea3c739715eb7fe558538e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f04a228f247512a425b0b91185e0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4eb5c9d13e36932b673c706db5f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e3d4fd4793d7e96f15cf5f46d9ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c007a55cc878fd927204adb19537d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789269a303ab7cdd2acadc0b98892d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ae50d85c77a3ec57615b6a7dcfee581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e468d0083bef642b174df946f916aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb31cc3b0d7d500d8139c3fdd36c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9499089477ca29c5ad65d77711b82184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caddd6ae91bd37fd7d8a9dbc5473fc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbfb8e5b3ead125d313d0d831a13286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aad3a3c850244dc2a7771e284094187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e0769810e8fdea0d9e240851887888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f44d9156aec3632f085d732a5eb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08545cf4c152071c4d74dd575652ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790889a8b915eb177ff006396681dec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab89383eca70d6acf1d50a3dbe34892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353edf1084965355c7c888dbe9828693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3fd10237fcc7aa3cda8faa124ad594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff082e20e9ca4a6f0e0b1364192939895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628eff91bd9d94f41f8ed1cde1c9d5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc523b76e5a06cc308a4821fa0451097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8a2b9b93db626351c3ec2e70089198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202baf061ff8cc0a562b12afb98e779999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493cae5243f89759f6f0b17b99104f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f5561c53f38a2a9788662df69df5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b09d23486736e67b9643541d0dcba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df739a9b57ab2d3fa3c1d87b64ed1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed822f8e16b367e4416c7f9cf8339104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254dc1c8912fd82209d982edf09b0bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c5f7ac04953a9d5201f5e7eb4c9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156177ff0bb0c74c76d31dc9bce9b47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614db8e9a626e0200fa35cfb159109108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39f38b2521baa2f11612a4c913736109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a7a50354fa4c5915f9c976c056c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a66b6843245f486ca74fd0e3c038a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b788c2c7b84ac4de4a81dfde343de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ffd8002a29c0d4ade97160d00ada113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9267c26796a84619fc43fbfa511a07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285119a942c93c6dec83cff72f6181115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba01117592cf06e8b0a9bd2fd4aa0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7c1eb8b8de3c352c6c701b1cc02d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820f720a4867d9d0957d282cadeba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34726cc76b73576fdd514dcf81e9a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269783554a36181d488d806f8b289c4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d67679c71a563b7fc371c3e96eb40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85356268ca60f02e5d4a2eba551f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0ead9a001400b42bf34a99412fb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba1eb1d625e6507aae875e4ce65f72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374eb15b4f1caa1c3ac210e64063db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f52bd5405228e5355992d0c5f9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e483b4bfd5da718d05061bb4513b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb2a9c461a5a22ad2a7f10edfecd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ac75f6b0256a03b83e2871dc9f11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a28ab47709f196db6afa34c12a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec4a4617e0e03b3483e265aeb1939131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc78fa5ed3eff3d6deae01ba89f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ca7a2c26c2c2c898cd234cd100f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabec2e0204fdab18e67a26aa715d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3618c2e4008b32a5c98decbbadc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d7844cfbec55d6c0d16cb43dea726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a332053ae4453e2ea625aa3691b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca587e1cfabe5135289e90b3b74fa78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa052e1cb77acca7c82a77ccb22dfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b091548968d20dea5da8ebb97a2723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558663f1fe4aa6a2031898967b7d15fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbfb8394fa03ab2ad087c475b61d7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577885ca974ce0fe9d8fbbb8bde29bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b529fa184817edc5b6dc6b62cf3e7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f49e8b1851e31c9517d0d2139958145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48b6c09e14fb45e93c1ea934fcc92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d5d9d97ca7c53aaba165753f818a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47a44c0bc64479d624c8e899d03db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d596819284acf45e15cfb5a4ef5eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24a642953e22cdd736558863c6124c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee6d11cc6cd50fda5697a71a278b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938af5c8580fb35a9b3455d00131960152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4e847724b3a9d00ce108027ac36d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ecd727c29c23bda969845a3bf7375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c33d4b7e294b4321e930d6deeae2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c93d04fd285b188904d8c3034c483156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087a02cdd52c7758969a6b76473082157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e4f4486d594f42f54602a754f923158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbe705874141bc7eaea774f2cbeb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40a34fc13693abb2c974f85b3d449160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5600d7ef45438cca8f446d88eca2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25335bb6cff0cc6aed77bdc1b7caf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da83ced99bc0bd162847a45cfeeafdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098643c18d47c9780bf738acfc70e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2144f3e8571c84d218e601925c66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bfd7ce4d46425d33598c32f2e37c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e9bdcfee9cf5d47e04b45845f76c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2fd1ae5a82b7b78bb7e8399c83f6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba411f9ab35c0fccf330bc6fdddb1c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c508e798543d9f610e485e5cfb2fb29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9cfcd09ef81837ca5173aad72bb32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf3375c26e4ed687d520996129bf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e9df6469fcf910b8857f4079631c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d8794d80e4b5fd13665a2b29cbfe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c75477d6d4232162896ab7cdcabf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd72d2762d968a8f83cb93de11abbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4a2f1ae8fc611dc9b7197e1eeb2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218cad978222b11006438b49763a645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963082d5a8ef0eee3a63877843e5e97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26383a0eafe07e14d609b5f24b785180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa6cfbc29de8da596a4f60727bc2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eac3cd94acee0737444a2ce326a5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5766c3e03588631ffe573737d20a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1faee9be8fc4a5266fba8c44b44e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70798b19c007f1afff227aa013247a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7430c2b0479354c12621e37aae86ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e2e6abc88812f0da164abd25f5a1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937413e0ca513d20564b49f88a0a55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b220b97e5d5ffdf0cb8ba4e18a010189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c9e93c46decf6d0cde970d5c72016190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf272963f66224ca811e4797c24439a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb247f333d36adadb5ea322a231059192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c322903ab3c8dbe1dcd4f8cdbe7b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef67274c4b6530faaab8908ceeab9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc01399b4db61a4aa929eaa385a77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8dcaa867316731e447dc8f10c4491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7695d054d7adf3daa5882815ad47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc82f0836b0231065b6fc2bfefd16c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8de89168948421efbb229c5c8bcbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe527c9baebb3a17a550d612fb9fddee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698816d92c27aacdff362d9e4be417201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935fb17fe0bc575da5f43b0d1b5e4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c97dad39f00991f133f62d18dcef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb34c65d924d8e0fdde05426f473b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3468844125ec34224990b7727c79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8f3c0e57aade79bfaf0e280d9b36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d55e22e3e2b198206e4b56c866f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf96aae5bce373fa66432ddf2eed5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf75dcc0dd8b800b7e31d21fda8afd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d8bcd383ec674e4db920beb93f2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa6f2be3a83e1df3c84374481465c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b6357e3fe11d1cf8a8aa72b3b529212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d620dc6ebb84b4caf34d890ef3d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b2943137007bad790fe89b38e515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797eda7613488f8a982587fcda45de5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2ad34ae26673f53f8d33c62de765216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96efd0cd297ef1bfc4c3503088ab73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb0e49397e08406518d447dcb7712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32586beb1dffe14c6c8ee990cc3ae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167d570606de22d70178910dd5c3f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0ba26f9628e20382e3bc9245cbf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7865250d5d6fe3f84729e1522cea6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2006daf456086f286d863d2aac49f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca8cd2bbf6283113f3135d21cb0361224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e120a35a8df838cfa23ebcd26b2d96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f74453fd87c90ae0964a782b1f28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524dca5ffe3e42048f265bc9363d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176dc437063447fd6b07d80b09e5d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04874faff993aa579ab96028d0f16fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6fa015f0c67ad30647c4a960d3bc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47fea7f1623e70b950e3b4d506a9ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07969f22fad181bd983f3b7bdbab84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bafc19412d2f262f19b72f0a2ee9d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c97d7a24e78fb0ee6ae48b98e8fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d0e8f70831a0c4d5cdbb1827abd7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671a09c050a8b64103a7ec6ea6889c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1112758786ce643c4b0152a6e113d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008c00294da0001a04c62f6ac46f88a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423b0772f9de9cfec31abe33a864e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575865580816669a92a40806a26ecc24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ea329881643b96cc8b1fe5335c9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f9ac69d7bc469e26578bc1b56573242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53c26cac6b72ed67477df95f59bb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aed4ce8d524a28ed520665e55d3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9663bff086c17c95f6bcc64bb39e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2addac6522187466b81e8bc24a04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece393d0bec6e1e90ce1b2defa149d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6a06b10c7e22249a7f21060b959b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1a7271bcb89e4f5f21b851c3d0dfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a5ddec93fd1715e16b71d6fbbe11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d76c4a1186f834c603860c6a4e45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db3c833819c48566c18d168139f63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7238ea6d2f3023fda33934ed79e2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3646ebbaf0a77dad8afa2453580e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52672b46200ce60bfbdd65e3184cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289a49edabf43f84138a37875dfa04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8388a3d7292ba0789fcb7b8f92ef61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559617facbd04ac987be9d6f4604eb17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef241b2f8973fe494c74b23b720fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30934be5ae93a0d67876a1234cac2690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa14304d74ebbed47b7f677a4c72a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216b3b187bbf3f642938647db834f70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4a3e2d95fd6350e11f50abd47c27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d358db5419cdb448a6f605e1f5afa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d82c298be426b62bf8c3c8763d9270265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241f5cb885b9a0c7d5f344f36eee2d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1dcea3d2c5c670ac828904ada7f4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe6faaf8970d5faf6eb5c60fbda5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a744f0dfc87cfa67cc507875a18c18b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21897d7d4f9401ff9b0863d73b010c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304ec583faa2dfedba3dd757ba3926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c969c0a8c6250b50b68f14454172272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876258aad605c8903e55302236e7539273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b2bd28cfe6ff918f75ba4a762148274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c76d2f81effddfb4d481462e555b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e3cddc217e4570f2a08b609a3fa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d410ef337681109759906d4c0c9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4edb7caae2ea47aede7701cd76c97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7d57a2ed93d4287340b862329f4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16510fbf0d8e3e1ead9319942c70960a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b3b48246b80accba88fe6d2e01afd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c34061c037d8cecdd29baabf8576a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf051ca1bdc6070e59ac916934568c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab021b7986ce9515094782d25b7081284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd7f1494354e3711970fa8560d58fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a77b29e5f9de9e4e19a58223e2dd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129c48da2f681c4872fd0959bbdbb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ecde0ea658ee8cdc627943c207c3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f598458733c015f4c3b2c9b58d182289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5c00729357342c6242bf2aded67c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f0bdfb89ea38da3de181d3793ce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d27224ce7c98c81be383da944641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d913db9bc521420684516b63423c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4f65ebb7906710b0f35abd371748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c02e0800382fbe7a3d40de09c345295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dce7952f7e47605ab981a3f24808d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ca89cd4fde12e2bdb0d13685fd32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e398dbc3dc8d783a081c66506fdfa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f843e396b16c97753773f35e42dad6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce851cfb22b9fb685ddb20b3332a248300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f4ea49196f6ea9042a40834d5cd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb9cb686ae07e133c5947459f241f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1ac1d6a82fa039f7b60b13ddc8c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727694c6c08e9eb0f0634ac66f7689304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c35be478320d6538bed3764b52dd37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a8f87eee265544096ce4294e043b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117af039fb73d6751cd14b39e3d8cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f71bef34b57b8991c4f1076e0d0969308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0873f753b4d0f8ccf038a57949ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c22e98d146c71d129c8a75f0097f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b076b2e95acfdd92f5c47b0e57dee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc8eb12de6fcc1920fdedf581c903312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc34833278d17c4e40aaa904a20db38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b9e46f30e362dc107a76809cf47ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011bd446fe4fbb2859791af4e2a99f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c4bdfa4b302a8998aee936624329316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7d52d6d6b88940dc96197a64883a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca67ba666c72940dfb6cd1200bd87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7860d8a1ad3d567d8c306d897c148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0f2d8e0c0058d11c6edd6cc79721320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df8e9545ea416190de704d0150ff2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa9f57e8c538ba165e068b5dd0c299322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73791a6ce1a55344292cab11cd50a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba1148cef7fc54cad989f546d855b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9828320cd1bf1a89e86eade22a5de75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90b0f487575b85fb4fe24d59e8ed2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab73dd4f14f755778f3ea1bcd5c7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e83b1aa7c54c1b0c418ac336215fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286953a6a56bee6ef07de90d10eb0a54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fbd6d9dc7c47b55c0400581110d3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1264df89542664a4d15bdaf3c01e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d1f767a1822279155bab4b293047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee159c00a2dfd88ac38e742beae29e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da28d64528a94864a8e0937f428196334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ec29684e0d5f6b6371ec95639d54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d9cda223b01c7db709630fd437fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460591ba61a224718bba190f5ca712ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb4ca5399cdd2ef3a2e25e423d84c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332c86cbe3789dc87b023a2dfe9295339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb233a27d4059a304ecf2bf4531e6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb360e92bcc6007baca7acf9cd0b26f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba11431bca18297a657a685292eb8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68083d2f28322c0f29e1a629a4dd029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1830e65a82d3a1c240f28d7c1c55baa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a77d3771d1c00475b1a499d662e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53467264ef46bfbaa4c4131db35072b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca62d58d0770b7a7482fb5d0124169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02483588af55a482fc5af188896d03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4206e226f9c4ae3eaa3378fc7aad73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f327282e7313657cb1d7cd67705d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d13f86400918b132cb7859645fe2f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8121b1723e4d59b0e75e7a97e67ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b59bad60cd4ebe4f63173dad79dd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e5e07fb2bfefd81f7904fe129b6a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f56d90a9e26fb29791a6ef4291bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2dbff774493158e5c83ba200b136356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76c6cd617305658b35720297037708357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755405a36945fe500036ab70d8ae3bbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355f473bc80d76db977fd99b86a983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e67862f3f9f52cb512cd092b661a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fc5b87eee1d4a5e670250c4d3f05f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb004abadba7b460d756ec63bf4c3c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93f1222138c0897f985d506ecfff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618345ea37c321051e425fe545f6d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e868ff05836c24da5f2439442f5af5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ce5918a5169c812ca43ba445bdfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba595fb1af68a40f1b3f64a5ad9c1134367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11676d4661b15009901692e64a9c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309799c28a71e6c938f735f7d5e493369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6c4dfc6aae5a02a55c0899b403ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832d60314d024ddc008050e69efb7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da31970cb4463f176e60c5f2cf661b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25df548549b625c5aede7c7593ae77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32a8c54b4591e89e5b162d5cc59488374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6028648e733273e062a58924a55ecc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03cac1ebc1307172e83d3d2194715b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef565f23c43ccff18d64d9db3cb912377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40480a70b622f93f8eaf65eabd4304f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0305529e894a747fd7d79d80b58a12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a9f4a04a056de8ecd9b6ce08b3cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691507e9cb4229eaba7c2385aadebf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ec4fbe352e72c7725aae218cb01b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28ab9695caed4fa61cf04523f1d9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de229c4e58269be89ecd8dc9f9a61d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97accaf95da16d9e22961e73622a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321eafad2aa5684f4caaf108b125d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b0ef1627921df3a71fc3cd0a9ab9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991ef6dc42a94a8af8949513ba78b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c9dab346d29bf947b7556a8135ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9cf5f128fc67b8e0982bdb7cb205d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc511a8fb3addc610ddad4d37c547391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b6be658fee825ab25ef7ca70f787392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbdf36be336113ef23309e074ecc49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58097b656fce32e41a3b0a26ceb9d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667e35095911d06bebee86d8158e6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9374b2cf82317720501f63431538097396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb3a3f8ce7474784edeac8fb5c77ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710a08fe40b1dbc11d6e77b0b39a76e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4dca067a609089f1beabd628d9fff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596fd001ab64a6523de86acdeadaf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908eb4bb0260f090dbd280de7ecbe87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750ae45d7b64ee2512ea1f7e13830c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d24e498ae53a7d6f851ee3d0ba99e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db31bf98f6f37a1331fef0ddfdab036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffabdc936d8c83c3662a273dd4a3105405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcf6b8dc404b768c4194e6c58a8efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff384a1397acbec4a2dfc685618103e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7c732fed5e134ca63302d42325ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4badaaf0bcfcc737f779694bc5dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6caca4684359d2fbb936d8725c6d4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3e3cd357d97e038890ae98ddd15b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7697a5feed34acbfc134d2bd59792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cbd5f6b793cafbfa1668c6d0d5d0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e166005103246ef527adcbfaf2554c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ceedf502c39501dff698c71a26aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe067ce3f2b8faf0c8490dfeabe45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dbbf04fec900bf1cba2831bb456c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7a8f2deec50abdd5dd65f7a9f433418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ab4222ebf4c415ab7d0f0c48f6da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2724a7d54acef672818faad7c5df14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ea766d3d1a30f121e1867d9b7e6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf916cc1712912aa36c5f86745e8377422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264f615f002f580a886a35be1598a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ced01d1340fdb00427d8202a50cc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5c7e83834adb3652fcf2b30fcef2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30bf23ab1e3c779a6cfbe66260f8ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8f94d050f779c49ac0aedb785ef5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a3e2dbe0ee14752d868727c73a94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c43f9b04b96d85fa044a8d4af6ed1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49769f5631a580bad780edd7769e3dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ac0468a3fe064786ad4ecefeb240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c0fb949c963f5aec7819776ebf1a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2ca8ea3c831e0e571c286d81c5c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e8d8ffffc303e5c1ba878681de8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc99d41af3099a17f072629dfd0d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce407de605c034f65e23947ecb653d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c75019ed6aae8151e60e4e86f89d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c65f9dbceadcb2cbbef9b55e8de0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb2740faf9f43296e928a4dd80566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523de17988f9643fe498ae2ed14822e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c39ae2b98b145efdb145adc018b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc82cc51a75faec86c387abbde744442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7de60d14ff15aadc30f6f244bb6ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ce8608218bef5508efaa019c71018444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0d1fef77cb82e94b456dc6b2ef25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088efb8bec7db7f03f0dfe5bd9f2110b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155e0a2ed6bfade68c95cc24464b3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a203c76d2066a1e3d56fad949540d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727453826e674a8731d6d812dcf04b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa65c3e321297259c612b5a9924452450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba976e877a1ce6721fe72126b5ffe73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45abaf86d823f1f041ae22deb8f0ce0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd833a511051de310e5201116468b92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ac587bb1aa5447c7c8785ab67ec1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cf1d4b3701632aac91316bda93419455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7dee830e3cad25c87b6bf88b930b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5c53539775bfe866c8fbc9bec13a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a17b4ab7e2d075004add10ea9ec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1937ddb58a6e39d147d3c803169a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3779d0dc8b415de6d962ce17d9c861460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca066665d98dfc601a53d648c90ce8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afe2b61ccbe31088a24059b71c26bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475640e9349d4b28ac6a1bf7c12cfcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8a82b04d8e677a0714b0450791bf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda777c6af75af2e1ec52b3f7bdb11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8eee73bad7335d108bbf6240598a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35d27b714b42a35e92dbcb7ff8be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ab78ab136405f7b95759783f607a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6c7efa8c98d1f1a831c7dc24ab44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957c03ab8210f5fd43cab41d58efc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8a52b6371df726c9247f27cee19ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6009a8f63d1619e969ad964ec50f6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948080ed2782f334a0fd9173b2fc2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3253d2076548027227cc05507d8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8bad5ea0f37be3c8a658bc5e9f671475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87262f70aba68123cdcb5400b119c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a24ee57f56c42414ce6097a969701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a805e726555889a5320862ca6cce64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13da46c8d10cc99028414f26c99be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7128021c46c1528b0e87066672bb67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40bea44e61294eef81c0d59df63431481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14d601ea6f4573773cc4bddd0b79d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af7df0db0a919d98682942473015f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21bc7dbcc83cf50aac558f8bb18f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0fd59a332437210b2ea15b1888d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52ac75261a212a78877210167e892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff960aeede818f3e116cb9bbaebee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442006c07b7f619e8edf4fd4bb6249a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1163c24b5612d1e83511b65e7d5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204440d8abbb45466d7234436485a82a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a6e083f60bb172d0fa1f97b289b19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee85425d4a95f732d0e4fbd3be3ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f6d30f86c86bd8f745f6acb16e2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015f669002259b0703519e5bf69cc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d3bf072d16e40d57147f26082d17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b7457937a4317d3d8831fc2a4611a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a87099098f08e61019525c973276e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928391549ae730f71511eb90eeb25e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ba89fd35c7b1c6ecd821334678c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d772e65ff1b01171a0ca14b87efff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209660e3f6b10bf49f9e655b4650bcc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114bb34f3ecd77e2b5d6cd946747a2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a77a44656bc835a7552f16f9fd7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf454a6d6c29e0d99f52e598fd7b6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab9a6c278d0fa619f1ff897cc1474505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf887d8f2f176065a5c59590114b966506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f10eea44cf265d000b353f1c0220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e4b5b3b04c472321dc93de51f705508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33f657b2a8b2990d5d7c0738cba47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250386430da5fb11e603a4635d31f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e7443934727b084a9689b6602f18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e950220d58adb451747c6d93fde26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bd41be09897e648dce613483c6af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ead4979279902b338cdf94118c410514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22485a4871e8a8f372b8c8502a0eea61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5774d6545d280caa1f8ac2011db3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766f9c75d3d72d6ac59946e52781ddf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080064464c98ba3c2bf5ac57ecd39ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7b121e5b2f3d24e5174024b63232519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd337476742038f11bef6daa4021b37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4c518afc61b3291334297bc0dd0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e04ac15d19d2191da98b225cd769c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2a2d8e13f3af0f2c63fa2a10aceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e24bda499f6017548000faef4d7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ca6bd27d3c40c6bea71be10251df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba90fc022bc741709a1a5ff558bf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23346cd08522974c2d6178803f29fb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4fc4cb2801536e84ea48c434fb1c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7578c0e05091cd017edffce22b446e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9845ff37766ba8f3269ac24e1584530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5faa423dc919822a1e46767bcde6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd2999d1a0e5991b75fb8f48f361d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db247539ff3b9a97479f4aa6107a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6612707f026dd664735d765bffab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947099ae7085a2d6e83cbade21a741fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc97e71378109578cac7f86b4e0a75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5ac6df1ff8b7c71f4ef176c7e532537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fbb0a1f168568916ca46efd19e01f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8cbf20518f4a70708cc3ca09e1ff5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf8477acdbbbd2b087e46a50f2aa73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2e580f54fc8570986de9c9cb3205541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08cca43332941bfaf6469307394d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27084377df88980fd6b779a3c0d311543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c409c935ec9f64b8ad63b7ffe5288544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7a81feb77a8772f827c758365ec8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e57e5c2e5f543b1aab417b504928546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9dfbb179857a914ffb0cfb632d376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c785f818780465051349c23387cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e2589b1ee118892dd97792ce0396b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da888fd96d9eff8f258e4b9852a0e80a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf22526ca319f3b7e7edc119c2c79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d431937b9a70469ef609bece1981552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5aac8eadb7aee78a38d62090e745553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc0897a9a6013059c10dfa86500b51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e731ecdf39cdf4263ac0d55715acc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540946fd6e42e90485315be92669c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa56e2ab51dbbf3e5f750c18a4903557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f05382fc6b74e8d6efd8c65d12fec3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c59d07954cae5ba24c1ca2d7fb15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9efc5c8e307a1bc85d0b205d76ad34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3a6694250289708e6b1642a8c2b25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac010a3904f4dcd231f54a27cd118562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa2711c92ad27f9141feba810af77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0baeb7a57c67dca0aab373612a6d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21251abd4f912de6f62098906e04fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d0222b6c08642f5e9fb764944199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f55ac3260dd283bdf3a0a862ead2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9450ab6652a9eac56c7b945cca361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83db9503581c7be5294ef7fcfd208d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958544d76554de763f7fedd330a32739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cfef5b58f1acdb196a53c2877968d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a75850148623f584f673b856e073572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70bd11c051e2f95eacd0a0fa4e58e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7b9a95781daa9170c036b5f274e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e9068a98c49d3b0864ae4ffb3a5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466904d12e3dbfee0cb15799535bca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d2af6cc3d816ac8616223312f7dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7fc69f848b7ad6f95312f29806cf3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385160c37c384bf30330dccaf4d8e670579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bb48feb0cbc5f76060f6196b281e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3e56769dabe123e34e7c28fcc8a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172dbccc2240723fab0ffe914a11610582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab167925a565aa0e39a0bfe5aff8324583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79ae3f9d374671a789885bbcb70518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ca9fd9eb76077d19f175a1c254ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba4c5785bad27b4b3cee1837ac1f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e665b0700b2278acbfbb0d35d8a49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d382b87926248398ad0cae5158d6544588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043ce1ce187f993670a179899eeba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e460de5c9ddffe7d7e61896c9f143b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06bf83b27b6415ee185d879cee3174591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943549345eb26c8d2ba075f2dc633c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27c32f49549fc6044c9b2456f6db1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9ce94e12553c0bbe30baddb5959c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3cb3747122de7910a02344bc9d8e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bab01b843bc9aaa07da4efd55ec25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b305bdc752960ce415ddd6daf718f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1c05fc5b50b3197ec145b337cfa6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eef160d6faeb0a77407a473258cc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f163fb512df4857c8da32aa7e78b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5ce6e46374ddbe3c24809d60bf30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a300043cbc0b5bb3320b4d099a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57969983942eca42fc98aa21cfa492603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4997b028ca4353a8499032488c02b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f76b9df31f22d1f211540f05411d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe21da3d9c7f34e87d931dfc8d084c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032959d3033e2f1f17801543c5158b24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4cbb71eb97c832bba193b39e29c8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b047163873d24a9e223065510e3287609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343afc3ecdf6c1a34e5a73c5c5f382610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13e82a6e800a594bfadd442f02003611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431f896225378138974420e5e24f48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e2af731b9c412b37efe3e269b141c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ef7295bc66f3c7afc67ba554f638d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199b1441f56303b68ae25227bb04b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14fdd9fdaba0ac69642f38866cc2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae09770ffccb1647886524e6dc7d66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128151233f9b02e51bb72cced374556f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b7d932d5262c26bf99c4658a4aa1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446277499ccb0cb196f2a06cb710d7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38bda89eb7225a5ba0c064b7b714c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403a4e1d4ff16b2580c59853444d5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9035463c73b5db4e7843d3dbceb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863964c3649fdacb5f806deb2eb62ebb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063a394dac5fad0163b1dfafa68f0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4976521c79fa61a7cb83d66aa4c590626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a50010dfc470af8beaf4fbdd71b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ae1942068d3e682c7ac65530e1a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec8f63c33f22ef3b6cee5be085dae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876a26166a8afb523688ef133ea08b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be38f92e5a666a7a6a6de181834ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ecdf8a2ffc9941ec791bb3453b8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b33cdfe5b021f3f4d780a7fab1f049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4793f61b08cd7fc637448c497dfd7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284a512410d1b9bd9041c63b7f3d79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2d3b69cb446f1a63f6f984c8db406636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f430dee4a9d6db29beecff7008a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a2593dc7585c474ec6aad7d8d53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250429f3b1e617be18094a352933553f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c2abc087f6bf2fe3635759e18c8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0c44567ed83ec9be0482c3b9e521641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b9c985864bf4f34158fff161c2d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe85c976c8b8ce776b7d6be48f0018643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb7524964437a7afd00fd3b590801d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef01cd676aa3c5d8b1a3349f50317645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a08ad64761a45e94e6b7b96c5a489a646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>