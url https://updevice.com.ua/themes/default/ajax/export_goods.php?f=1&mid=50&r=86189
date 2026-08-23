--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1996,50 +1996,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2179,56 +2182,62 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
     <t>000012684</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
@@ -2263,54 +2272,60 @@
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2341,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149713e20ad790f0220755333d315c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360dce9118432eb29a7522195c50452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620a08ae9341612e71831e2ce617403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535999068d4cdecbd88b98e0f3fc02414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d95b0fad6f6ca2247958185da9415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846904c7a7003e8d06271ddefddd996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9483c32c1066d1d1fb13196d709d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83652b9abcba8c30f680f564ebaa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11f4ffd30d8be3b02f5ccb22aa6a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ecefc577ffe6ee0e175f31a8111f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a752b83859d65cf99ae26568e0388111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04994bf9185bbd2abcf1f995a669f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2971443c1be1d19fd16fab66176313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc773cc283b2f48ae6f97b8d71a6ffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf74b4a21b969718c8ab24e99b4ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a9973acb626c4e7d009992eea989116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552c29b5918d6f786bcd6bcd92cc6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2967bce878fc184018ba589f1ef7ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34f9b2d9683059af6729d069c2bff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4851a318e7a824b4467db26b4bee0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45bcda6a773ef464e112b02645f5a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae952c1881e09dd2ee1d05f5e10d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe1c0337889bb2b3bd2a7ba6097c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d95307226a558d94d28363a32d0db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c80b0564378b73db81377c07f9ebcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b9ce05a8915c6a645591399a421e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ba44c64732e2137dadead222c536927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338417d55fc631560199c22e69e118f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb82148ed2c6f87f12c1853f057b28e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65ee4a78cec1f394ab91dd97133ddf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611228acbc83d616541e16e1124bb17531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4055fa80f421b52c90b71df827d11c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577f8c2d40d9f9d8193acd6e13b6e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbac0c47c09aaaaa97990919e8db8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210753c34e072f003e777adb517dd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ceb536c13090d3e3669c75b1426336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64221a633fb92aec2cca541487809837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b14195c63d4bba7e1a9ba0224cfa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8a607a85339390a366e67d397e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c1cfcca23ff408605e79c6cecd6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072bf284675a9c02e6fff85ea0fbee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ea9ab0629b943ef39ab8b1b46b2fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d567c8ed38e7c518947a006791b1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8260c9c64a1db062db0e927fe14244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66084801304fc312c9bfdfc7653fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b508abac65b64b33adf14ead41b48b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc412702d379ef3588dee65cbbd00547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7761db981eb2779002e1173485d6c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486af37ccae579b3230317593fb1e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0975e393aab8f6011e5768d92ecbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca9b8f57d7817cd1b7d720bf7084651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27841eef2f83bfda9e8c7d4389b5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559635ba70875b568e71bd2ac334aa1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3cfee68e6f333e8b4619a831e0ec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf87262701e135e3a8ed1fd5cf428c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1dba6e08a3a9fc1ec34bb45889e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d768a5105319cddd0680deed62f05fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88abd866b1826a72e3d8d2d5b4d9b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd21770e41eee11f1e53bf9c0f5ac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab211d8e752200070b09ffd00edf4c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9632e84ee9c80277fcda60757ac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af3b84b39d386cf14432d1b00be7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12a646ddd87031b94a8665e4a6d0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c374e86bb21821d3e07041577fc43a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4ca20ae44c38d71fe93e48a1184c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a3f91cc23757850c3cefef87d97a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e51255f8778e8b4c725d36f6d1b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ba3935d7d8db4965aa4ce37ba2b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d55002ea69c47de1a471feb70597a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d8f2ce6b8e470529b0983fe046f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a993a4eb5e74dc863654a72a43225d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31b7de9f191c15c97b55641b46f3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d4546d77ffa321e7c2f2871ca3a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781b1f601ee1d7727f28770eff07ad974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39268e76354824f43a228fd0677358a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726efbbe8165915d8ed37e0680cd4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5847385eb60f8b186f48d96dc025277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b5719f8b502e25aab521110c923878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fa177bd800dd5bb3d8933a577c5a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc908d1b0a69e54235749fcb3449c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55b162c6724bc423ecc2e3b4ff228e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8740b2c3083f21f2b74aa7511430d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055260b8169353761532f4dda67d65a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323066dabc3379f1c2aa3b66ad907a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe079faba853017f4ece5da00ec1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07fd1d048f918e48d6b8be9fb2250086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8068db28727bc789075691e2eca119787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee0efaf730fe4336891bfb3c7c4d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b371fcd9873b2b82222079e103994889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb42ae4c6042f8d2939d6030d4b82290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddd515c8f1d3a0d7e02c7a2e070a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9869003dbb5f941c98ef4b4c700eba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8e40b455d5611276cef5df0b068293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a956d207c8480902cdc5c22dd32f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a82ce61cabd7e90d6e902abaced9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da0e3d08f9e1e44e63adddd1fe35296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357612838e8f206cb0f17f138c552497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482debf5e8980af5ab601fdbbb94ea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443c9230da1a68ff00798c130309e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63cec577aaba10c5fa67637bb2ade100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc84d2cd58e9ec6f5bc659cd1d0f39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564d7899ba6c99c672f192822d7ba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4bb919c5cf55b67cd9a81d99b26d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc55fb072564a90843eb0dbc9dc21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340acfaaeb8caefd57c4c83ce71dc40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeee26caf8bb275003492569daf2f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba108dec0c962d38715680b94086bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11296be5afe9be110c42b4c7c6969ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31835f9fa0986fbe5b49e73b3c236309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae292e79e3d9c82aae9f65ce206912110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8075a1145147acd24dd76ceec751b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6457707399345a0990e912296db9b60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72fc359bcb848e4264347b42f8ebfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab3749ac527e884377394ffe53902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd4858b90fdcc22599411c35c60d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c2ba8d27ab5e591305be722ffa18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6834506ca3775873ee9f654852d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1668dd707fb0257dcb9bd01616d7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9747140a874a1c7cf0a891abc8d02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab5cbbab25a3238192e780800fd34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5353fa086b2cd47de4e107e1c34f98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77f597e2426b3a307d4b10d70432a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a334061ad3afaaba7036717363e72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4469237c19420e319365afb76cad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721c88115cd8a83c7773d7fcd4fd7ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3404334ed020989f64bcee37fc3de4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e86dfdafad8a79ba12b97baf20a02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf74f5d37cfb770730b62bbd38da50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc395c36a11f50eadfde99292f1c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58748c77121ef7c9a7e33aad327be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b660d6c04b82e5af6e0421a7fcb3aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f647883ee29675d5e95fbd148410675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5dda44aac48e0e1965f039d97c5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505dbef01fffc45d8707b39951de3ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb885a286dbf5625f8f40984bde9d1dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105fbd835016e7813178572a72a22e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb5281fe052069409c6bfb4a6f5bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04788342ecda22262e1ef0ea67fd6c7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79874b9a136a97bcd6cef9272ecde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18e7441633df62f55e53aa5f119f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75918c25d55dfaef54a565b40b265141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bfebd0ce6e826b4ecc9daa0f4fc25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600492ae51304576bd8c2cd1cd7f1bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78189a36041619a045f7263b9341f4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ed20a7142026d52ac3540c1ee820145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edfee373a056b458f5b2b31718c8f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896fa1529a41f984101f6953139b004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf629a53f2c4bb7dbe657d1777e3df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe4a0293b769d49d4678b071ab2e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a502b2597cc2a25868b9227cad9a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695377c4c25a54128e5ab5ce434d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a552198f67308f189811fc22b8e07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccf5c8a9883c123287693b849494a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a93eab59d6b4893bebc5f5187c56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169062c9a78d13b85763a8e4638cda73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b8bb038d6993ae4c3eab7679b1c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5eb566aa4148f36cbb1e52b0f090157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73d8f4e7bb9e15cdb44286a14bb9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120db48885105b3cdfcd8ac729e47d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aeb978f5f306ad0928988e187d9c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35c73ae344039612ffb7d60d09671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f809f740e190447f30d5ca727005a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809554184c7543589978c37883d695d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85230f9cfea5d7533b86f91483118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16df6a20a6275e3ea8e6030dc1098165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaaeeb4d72e7874032d322a51b6244166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b5fd409c66c97c40f92adfc5a976b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dfc4991d032143f82797579cd7c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78942966d2f9402fbb51c707e1f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594cfb66fa935181da9f828b20647fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9b913c8468c21724b4d664b22d1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eccf9dafe1d2f03cf326de797ff612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089163cd415cf5cd608cbb8b8b334f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292549aac89eba9aeda5f41f51d885174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4516da3d0db75032d2e0476b2b876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97015471bdc8fecb8e1ce6eff72d59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7bd0e5a55cfd891f4bb0e920bf05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c5bcb288444bf959497890296c45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d8061d380c4de8cee3a7038ce8c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c541285f7afd84df9f7c4def166f0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540050405639ac5419a269716f9929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1d33e47cd2256f264d89ed1da159182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d94ed2a09c4191794eb2b07c265bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848067a1887df14c61b4fb91d8f26be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6befdc15587563fd242f2211e3855a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa330071c6b82e9cf91663aa2c22b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bafff2ef932da926439557e5fd6d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f159af99fad8b859c19de36fd721188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0f2a1ba5d9d758c31560785d4665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e184c6f2d1eee20630201164bdfab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ce67da9f102a759b663d8fa6ab1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17653a30a85c1446cd0ac021ccbe5b0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39139fc10f5a85f10ff12eca9cd2fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252e03d3bd2ebdbc8165fa523f681a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddcdb9a07373db4b7187ad85ba0719195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949153f3e6988984de0056afb144b4bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0e6e80c1a8fc0dab4c1da31f99f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb2ea1eabfa828bdcec80cebc50fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b38e8d15a5f28033248421b6f604a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff79ef823ea4c9b53322d5069308de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c1cc9f64019b94ab001abf1af6a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb9a62f836dc10a3973cfb7f9d741202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fe4819eab3b223650ee5d2ec47e13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a390228c379ddc4dfdccdcd3d9b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8151ed7cff03deb4606642f6462ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c247e1354a95c2210d5230696bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60216c4a759e6068226d467c88f445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d3be42c1f61e44e15fada5b04259c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147e9f6cc558e956097b6b7c82244ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26485a6b0687068b0b79078eede264f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d6b4d988b8fe78e7cd16fa9525b83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4acf269d0bd22a6055a237ce54054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493758e1af9575097e01b75446e06b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac93d9b5dc32be7213edf9be5a22a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20711caa4db963206fa3604d85d4574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab1532a69a61a6f890d03e22da33a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46683175592c0f3068bd6409eefe0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76dab61b390b950635db6694a38555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7c187f4e36c2acd8fe05d5e63c2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197aca37d1af16ed4c3703b9e0643a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594b1620ef03bcda710630e02b871a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08a1adffff427ff4c8f751c8b1f44b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8e5c8947861c10b7f59f9f5894aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293768cba358c59ef18eeb542fe9bf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd77e3e0b6b0c8be907523950fc2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43e26ec1343861e06792cb9e13f90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319845c1f1170cbb74bf15f0c8e92ed9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2d25ef772fd93860af0c95d8f8da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f64c33795289e82d48c132c84f380229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1c528ec6d4818608e8854e0fd9cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616a5500574c735301e2439cc5f287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10516c72247531ff0fb32aab238c56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30d90d54ed9814e1dfc5257807214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5301fd787d41673c2f63a5a2a48c8a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36d07ef4c0120b896947e8c4dfca04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988c5ff6bb260af500404c621aeb1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc13e7ada71cfc50ae9788b9ccd780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a37dab0cb80bed071c5a55d2600c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f2c7b41c3a3be62cf586a65e0df9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2309a9967cb2a15737b3df90b4f8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d13b6263b6480c9ecf6220e2f045d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ce75a36bc315c43aeff326bb398f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729737952a563f68fd1f8f286c21c61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e77cea60701381993decbfe43a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137cedd4ea8df57b628e9a11dcf2f55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc333a8505b1e6115ef059dcc201e95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe27095037f93a125aa5705ce9ec1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354a890986515258fd0ecd54d427d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1de273a2c0bbb004806c2a40cc1f13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e4e86e899667d3657d7f3a6378f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457d72cac8875f0e9f923e31c369c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd0ea54a2a0b5ab2233697fc9ccd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0303082f26a3a3c221de2c488f81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4c95ac6574c1c8bac6828adf6bd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f7151792ca86ed14b79f6f589d48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94315742692494f6e437a671200a2a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c43fded98ae88e9bf20a708d8b6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e019c28775282d4becfa885b185067258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea686b1dbed81b6634260491776474b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d7c7decd60eb57078b7364152d74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff915fa5a04c80d9c44898f8e3b90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1cbb760b340a28ce4afe5fd818aab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24397c01292685dfa2d64d98e3004d20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e01b17c5b63e611b2ba0b6479b90c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e8d084e7910073b12a285de1864ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf5a0f5d40ac66c918c090676fc8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b394d8d0c50bd3a00a726e2217e45f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3d640ae1b916926a7208593f5196a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47716955979181b632e6681ded3dfea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6477c43e4cd11e65d9c034deda091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279eca55a996edc6803a9b5b3e61d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5867a1d1678f8d787f183f700433272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf03052043894938b0959a61a2630273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c81fc4302bf5ae6517869a4b9c8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400dc78344554439bbf70ab14f112c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff67a28a66396aa529d192630d4de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e1da5d296900c5e0453d48f48c74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e930aeb62ef1f6bc4cae55a8f562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57cffa469c51fb5f4782a69a6a414f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adb0a7289473467912c014128846f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdfdf3ec930e3fe87da760374538b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5233aadfd5e2aebb657f0af6ffc125282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12487d3a55420689fe8a8a86d5829a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a778949ad650a4df387efb0f0c776284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef4f6596317e0dcca6d9a75452b3f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9def1099fbaf284791e44fb52cb42b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895ebd63e1750e89abd927945eb57b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bd21f0f6f4046ffe1d84622b924c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da019bdc8e9838f70235a99b6dd62a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e9a6d5fa8e7772322920caa3817f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42589a98207006c5b360b5df3e225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e11ca124c4c04188fb7372778bf18a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90d9617271cbf7b3d4a837e2ad6cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9b28b1b83df63bdee752a88fe769294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0acd3fe2f52a309eccd632839959d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5795a73d230927d5c05d090c0c388296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55777c3a8fffa2edabd62f23318e88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3373855bdb017b8f25d2fb335521298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7784588e743647e923bdda268be181299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fb95927d3a3e7b478307832b79895300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a247707900981b5ffae17c3e556096c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22984dfa7701d8aeab4608113b362e05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a806614dcbd1cc8e7d818fb03d31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc1151a44b7a39e0d7a79e737d1965304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1921dfb6c279ac3c083baf8306bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f313e29aeb0a94cd3aed28316ff31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd604c03bf3bf9b8ec035b867d24cbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b4b4d7cec91c8aebbc36a5880409308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5486ea7ac8e5299a748a11f08d9c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2976efaa0dd8ebb9a8b67872f2d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d91e594cd8f0fa1ada0253fb87453d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f7a62599ee1d94e4d0096607e68e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b2273dc1000211227b588a337090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f8a0f0e151e17c102c66cc505eaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229756892b849f89eb6aff9ed5a144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2543e9da3fcb9659e6d6a5ca924b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462416d234d6344dcc2d817cb372be2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee224470bfa66e4d77e3c9eeb21b81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd3d5d4e432036a5e5698f9da0eb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4801b718fa4bb01a3d3043be6cbab4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6cd603a54ab703721730ae5117fc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd54d0298b5235b7ccb77a45ba2f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210086bfc82c426016be67b1eea66b58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174e038750d8bd41bfd9cc21bfaa11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69a744145ea29029637c8647b250d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818bca461c10e4e31cce1be912cc80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42039ad05135e0479d2726faf338b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60deb6f48ba768b7248719b6207d33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582fcd51e4b90e51055395333b6889329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853fdb9067ec04e9bf8643f3f8c689330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b91abe4d7478ede4f21c11e725c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b58b17ea22bfe57027f98b69c646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6bc87bbbbe6e36e2ce27af4028d90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e7aed2d443cf157038a798c56bc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f4f2299b850534eef07647bcef16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d740cd5f04ff78209be1646193914336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10081775ee24c81246ecf1ffce4b0702337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c7a42c24eda08ab55f1734627112338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f32dca50dc13451ab696984ae6e8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368dee31ea25a1fad453349eb211bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e9925b0f46be711e9c11c65869c42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9dbe58adb8a66e0049d338017c543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f565fd9d581750711a23867c85c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aff3dc89b03f952104736d0006795344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613fb359bc554799788c279171a889345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da07b79be05f4ed1cc89e212ede08f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1035c56453bb9d14f6c2b2201ffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925c342f797db0eb88695fbbd86de2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54addd654301ee76cff46d3dcb94d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad37c45671e70c136d8a076978abc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e475f9fb99ba4a9801f5e53a6a522351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5888d9618651bac77a12ff50fbc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91d508b9bf191c4cba85990373e04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791ca099975b82aeabfce0cf4889724354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbf2158037efa1a4b26b9ddb2301f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efab4b4ac392662d08ecc727f7dfe8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cab3c799bd87dbea754109f84837c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c1426ed1509343fac261e7b7fa461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d01962f265195ce3417775c32de71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628a8174869d5674890a8ea635e132360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be6a45766e4abd2dda7e58b568aae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec91e22fb23b2b0caebebf5e035a80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f9023dcda8c32cfae1b070fc0374363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfadaf6fedadc068534bf0aaa54fc51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c01b7afff3a4b463ed70576bcf585365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0730a5c0fdbb3f1158fa7ec508cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccffc40795b8528875a96c6fb8e577367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c607217fe8b309e35f30d373ea0e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493c3bfc2fe569869242cba35a0fa7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cec8e6b519566700b03cd89074051370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89960ffae8c86b19e8536c7737cbbce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef277a7e6ffca6dff4c1bbe53b7125372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2defd96f4025a4a5e595c0f6cd8a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632397853df04d8c48e91ea0847269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c582f4887d1a881850decf01a7f14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1281aeb0ef6d681826676457d0c843376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49e864d208af9f75c2a52f39489f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d4dfe1662c8d4fbc86ff70d1a9cbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68c4883aa946d653856915f0469a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276277e12333b331c605cc7fdcf43e17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74adff22fb1842fb2fae80579c40b6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e36d99d2c75f4429ceff6259cbae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e3d7e95a75b9e77a3be3dee6f3a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ede99ea629d14d25b693006a0e7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f756d7fda763746bcd5dea503628b45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb8d15519128bf1a81c40dfe303e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe070b85dc2995a4c1c9fc1e9bea580387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c849537413caea6af02d4cd51cff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f13f0a0900dcac5f643bb683be4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4468012d160a749c5dcda7a5dcb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe82715b59f93f591df4b85a56068cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b3c72af84398d22c3ec820fbdfb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074381044252cea7a574c63d8e478c40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eb8c3ab6b4fdf3e1d864c7668e2f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724277618c7c88df954248b06f6363395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f86b2d0030c4bcb411ee4e06c09f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ddd78a012fe2b47c7f17ac43a533c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a3a100caca9fd43b24b02811fd8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9c2a7026014ec47ec8f17d014f06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54d9e37e235347eba00c98c423a69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634656a459f6256a7545dd6a3748e49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a15fedf0417dabeb0000dc3331eedc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f316317a56c80f3aeda35d01b50dbe6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4a75d2b6fff17cb0a23bab375c73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0639627294cd9506804b9f04383d68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3fcd77c786b5203f2741036b57d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086326e0a2a288b23ab2aefa8164ce92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7273b698bf7fbd7dcfd3d96ff62e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9fdbb48dd0d8e18424cc949d16d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35550266e886f5234929a95249985b0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec883c65e2ffba8515674db31a7ce8b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f18cfd0031c177df4f3d26422cc0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95412d09d178ee4163e11eec896391ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d295c7abf7ef1486378d3c912938c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f9bf9d315294215a24b4ec77e0af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba57156b05a5caf661f8c85a0e2b83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb8c4b7bc840c8e28463208169e402417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6828f67a20f1e3fbf98350cac4637418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8263c6937bc617b994705bf2022dcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da4c695bb4d867459e3d6f6817464420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef8fea93c515f0172482a93322bac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35bfc94931ffd1d1d80e53724ffa3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c75a33d78493b1a7e38e463a8c3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57b8b0f7a628d628fb3100e3db268424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27f24bfdda350b03cc3f471e35f8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c473707948a166cf8f2da5b2ee9b3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f369f790e12959c81215eb439c7f980427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c35e0f4aef255992555b6ff821c6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe340c7b5da49cc2f1bcbadc0acd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7ea360cbb04875bf776cadefc376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0cfbddf7b3e071e50596ac498157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a1dc9a178f158d07825d4b77671b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a84f93cbac7dc01e7bf42dceab37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2045cc16d9e72896436ab8c50289b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb5ba184f061621a749b24f9071ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee884230ccc107456843b7a76608e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05686d081e2715a8dd6f667bdc16ad0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b23ba81b9bab9db0aa5c0bb217f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ffc40584d4a83c74ed90b7bdb6382439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2047523727fe2295c1f5c4967f85dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c5a37e6c7e16a591277630e552a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfe7002cf6997526198218f50b3508442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fdbc16e880f6606d9b5d2cdd26f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db197d3ea9a21cf55e5892154672a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f928b932a51eed5f7eb28b3c1dfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d74ba79acfe45f1f8d13cc4090854446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c82e2188f39fb4de99e70248669f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d72eac3c8e52a5ef3dec16344ecd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3291ba3bbfc2876b4b65a6413ff8b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a80141b6efc10152eec6829d96ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2618ccf1584d9341b635260e529defb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633e15f9272baba56fff0981868db9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311fa16be83cc28322110ef71659089453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec45d62931e5e8d2240f458aa0329454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d639952f55175f128734db25c584455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa0e05ed0bff478c27912e5fae7d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a23ecf9c03ca6e8a40c9aed19ef62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99f9b00f6bc03c2171a8de1641ba4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ab8cb01880303c6bde696944c5eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf40dfe11df93e2cc1c74537397ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7025f7f20d02c58e2787c00ca9d24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc192a5c4ed84b0be2283673d68a0c74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b98326cf3f474fa08942e56161240463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a594115cf6a17adad9240031dfd9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2f042741df7b9c743797b13e0802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c1000ee3a12865423cd73b8b7a018466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2912212eec7cc49b200315dfdee47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d878cdeea5f0e67c86b5355e4c29862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917685c6cebbf27a7fe1f61a3af1700b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880106b188dac1db2dd5d5354e5dbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06880a34873c3a6b51b8689a087cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1a820353c6f16103d5eda44755d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52c8e595b27299a7ad16d37d2bd29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dd67a611431e4018d05913315de83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314936a926891959f43995150b5b58a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793560f8d05f90591f6944eed8b6395476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0533a95d9bef3d656ffe2a11353ba20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a27c61e4d0e8a831e94cc7675cc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2dd307a3bedbb014bc35e203d5dc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27156dfde0e0729f60d42331d988ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888a284312a33bccc5ff2667ad2525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443de1ba6bff77e2310b0a8c2a78ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92efaae9643a24a0af1e33b4591b96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc40f97e327ecffde0ca3f7ef6d92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a647f2f41c8d3c136278f39d4a697485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002441b9529d8de75e680e07d0453c38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b06ba6edca9be97da5f3d21cc18ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e30e865c7136c20b3781a623ed2811488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5911e49d2513ecb13e8e56405f8e83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943504a4febb8c624c17899e9967545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda5014f31496d8621ae2028ac50d82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff66ed72d92b5d3ff5d8bcb41330a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5390b5eb96b4ea54e7e59c3eed6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bf09bf9da4a85e657b7fd5108573e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7305029c2fca4394ce920ae99f694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce3520cc0f29c6c637d9c95a899af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec668794035e52d863f7575e252d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c12b7cf030d30a2bec26d99fd72875498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da230461211e112a7d853d59c3089499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d0b964075e240488fbb9782c44ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe3027666e1edbaf0a2d795e601fc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b301a5d1e870801c0edd74c8f9ebbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751422fd9a3aac0f1ec06a3d860ebb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164452b2657cef7d45eb8cf14c79d07b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c037d764cdb3d857f807e49b077e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e431a9e35ad27ed2b9845f1d352a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e0c08244e51cc7b95c43363b997e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b8258b3ce80af725b36b1e7daab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e06cbf2874f447fe9ad7e6086de5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db628fb9bd09ec6950b9e3aeb7132456510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ade26aff5f43c6062f0da8584560f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7f022999b513fcc5b64f9eca86436512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b464e68f5c2ada6633b57c7d7362bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34870cd952e13f99224fed4698e02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef92721bd2d08394dea7c9f145ef6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961c89e67a8207d4596a4863547ccc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f6f7fd29a9c680bd886820c5a1a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ffa0a93bff4da74bd39fc38205c16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c46374e8e278773bf73a1ecaa3a46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a029606ce601dbd157fb76536e87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf493a283a933baaedec52fb17eb335521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa850296fb2658d6f83b4f855e271f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cf2500b427fb3f4b3775a2e376d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c084f8d961fd2259961def6e1b4d882524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19b24e0c45f0e0c03d6449abd1bf64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be44f61a01004dc7752b38c6e0b65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3bc3578fada8620a68c5aa157104f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a03b98adf62993a1293abcc2e574d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ae322b5099160688bb393bd993f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f1073a4d3a624c53e1e8e56651b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb8a1d122d1171d8b2d2c98e29200531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55dde45d051e58e1c125e46c8d79aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c809a727e0d2a1dd23e9423ebdc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68aaa0335dddc09e9705e72f5651e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af4e6d3a3c0994e4987a507df264d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78cfce3224d2cb6b72f8a9dddacce2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415920511aed58e708cf1b915c1d0ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613837a2c61a91b66b88a2b6db931a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f941f57d2664cbca43d9dd5ee0fd1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4cd833a54fdda80508f8ad6944b9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873025e1888b762ab642312eda8056e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d821ff14639b0ce490c7ac9cf543628542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705920a0b90a62121e42a76326d06124543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d1253ff6620ae64955659551e369544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47cfef95eee49a52eb8aca7c25eb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9fcaa362b9b233b09904d8940579d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee2ecc285889b18f3077937a9da1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fe0604c31d3e5df055b8ae70b8bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f667bc84ee33ffeadd7404939cb288549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a9946f9d093249fec52f84e69faa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476eae8fcec480465c087bd789b506f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d592081f913410ee6c50eee4c7f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a786490b772b8a73f466503b17ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073834c9ea96ce369c80750b11a95af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2a8ce19354500d91056a6679cdfbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629348963b7ba9496b1264619873c31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4804c81f88f8674d3adb88cfe0f5db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab5f60d735dad9bbb1ebebf9a7bbe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724b564511994d68115e8016a2d2b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f71efbf65439cf963aaceca45665560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d3d6ad7175d6dff09002956f1873561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c44b9f4a30c721e279404c28966ec8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c818585ebb14f8d1fa108fd70ddb5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3a8bbba37bb591f410f48b1e2f3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf6673e9c1aeaa76134069d898d71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f579dcb9661541660a950b5c4ae66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a6fecdd503a436abc8af99c0d787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c5917f3fc934a17f42ae3caa4482568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d32596cf258014d9f5e79260f8b3e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d6fdf2c0d00410bd4529cef06bfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d636e26e8f7383cafb729c54d74019c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943906a8b47e2718d080a1c338a1a40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a128fd696dc34ea71d9e4d3db2001b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86eb907839dc9418e232974ad55706574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde2e6deee05e5916a24fc1d48de317575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af89f0759323692e905c707a3caf50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5bed8e88a0abeaa06dccfe5c5e5ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb632e92d6b74c43c6de4b8ece3d98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086348b000e812dd276c13ae374c4d44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5290b53b67a7052ab3668cb7be9a86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4da5d75838f4b50def7ffc100ca3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274fdcfdd8af695358674ec3585a49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f08d8839fb254d68c61775bed687583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98549025691bc271695cdbf7dd7a7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe582f04a691c340e958bfc4ee2f35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cefa6fe60b3364fe107460117540f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243422c71500d6af5e2e8e6fa248366f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04cecf20118b65a1a8840d80efe070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945fb19047f5d66c8fe30e2ba831c72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfd6d50cc9a1cc411846e9fe54327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af130c1d9cf426f8d93992f2b10116591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e3a17e37946b3aa47562c396d931b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6ff2047e158880b44811232f15a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df939407fce25bbcddce16b6403729d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6593681326f11d57805c0c4d88bb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049326c4ca940ea60774b428229e5d96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e3e4d3ab94653d97fb5fa24487f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3fd00caa7f30d9f997c920a73e5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876e8e1408560675e66b33a07b7f64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56e63f38213f83457b9c3860aa9a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed7e0cac0e702190952995bd20e1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c70d278d3e7b48413d90c2ed37f49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704402bd23dd9c7fdc857eae032eac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0630c0a82f96c2416d5742ed0383a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4daf95812530dc324d3be6c4e388e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db1dd323b5828b4409e132c0e1af0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24ce7fd0371632d63c06d0f2f9b37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bc09697ee5601a9f1062df0c37fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fbcffef42ee394e6449e1a4415db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76faba022e013bc42a3db5ac3c95a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01016436a22eadb1d37154255eb3b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dddd09da8239f7520d2dbfffde68b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e66e7334aadaead3c89eb6222d81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ac9825c49067b134446caea2d4136614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3900a25d4f97cdef551be0906a4b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e689736ef8f0f4447d99b59842378e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb11ab191c4d02cdf42b94b7762372617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89cca985d342d2094cecaf95d2409b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8810c62dbc562b70d05168da10ab2ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b6026424aedfa1a055e9ea037dd42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e865731ed8284e34daba620df6f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc5fd6ef72a51ac349e3603d5dc225622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73aa82e9cd1b9bc4bdf6710a2dc22f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07810e4879041be8a5ddcd1a6adccc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077e5ab74f8c9884f23ffadbfb4311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fcda03752b5e1f572480ae74d1aaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b16a11452b67c939c08a1da3dca67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b3b84a37a12c9afaccd5d860a558628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20772322f8c71019338418c4439da4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c3bdd2ba965ae888e7703954e9d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb4203acc774d953c56c47dd9312ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9dd6ad421c04c341c824694ad045f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b4628c16c5217a544fb479f52970c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354b75fa5cd0eeb7157b74e7de3387634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622308d85217b02ee94a74b90dd29591635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e68c22d10f968da7ffc9a93cd31f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc3832f2f032fce9badf1c10ec77c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c646c1957148b7372940eefd6a81c48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7b32be57a16f2707705cc8184783639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b202f6c2739b4b94c6cb3b2d09d248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43389b1831d746df32ceda9828c6e7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fe1b586daa49260fa7ee83d4e15eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db13763d90403b8d34699a89c6b591643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4a44ccead575864614fe3cdf45f9644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e697a2023d38990ad5aa2427703b0ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91538ac56b24ce8021f9d0ae337c41c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42346fb184320a87053edd6269dd4e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de096b5aa4bdb763db5a08bcd0c3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2d7553fe6dbab255a354e52964bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c3c16b39f69b8bad602fc8a2c4386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb613f35783d9d195089e68eca020a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ddc51e89b509344edabbf1cd30698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705001e98311c77f8f0718896c1d378b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27faef30d4691459d22aee5a024ad210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd226baa5df333ef79c1988c6be70fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a9f0556ccdb2a9e3c8910ec62d2cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a50972d2c2f99f7c2dfda0f7b7a1ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebcda6843db273fd5be2fda4dfb1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b589623da45ff6e395023ce3b8b4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89db9de9349db80f37d83236be4ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883cc6a5feda023ca3b2ea68ca831017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea360e62ef45a235cf270a4cff3a31918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd12627cb06473dba914567acb47919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604d853a9c87e9ae434c68f792c08b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bdf6f5efbe514f623dd5b7aacfd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73281dae7242d546b03d7f295d2a4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884a5e9a2591f07f5db7ffa614edb5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ccd2e0ae6ad1417a5fb0a04bf684c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca09314c21952d949aec676d4add2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd644f72f8cce05affb99179200ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428fa3e03bf9802b8f081572207a8bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8e81dc17098f6cb250fce1f8f842028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262a803ee679d3e7662b81a5c0175929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb50370e7140e4cfe568bd3341acc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e6299d8bd44711bff73749a9baeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca2d62ddca75b2e9c5610f1bff94432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0102ff7edb435b66c4bcb0e5e0ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca680479d1fb7799c372e3d36cfb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d696fc7b4b12663c76e089f25bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc33e20ed651c5aa04e36400244c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43903914014eeff364b5be88345b5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fe371e1c3ee752bfb6a0089516c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aacc063e747e430457f96f691750439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aff1370333bbe276cddde0978a02340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d375573a4dbb36662e8e6eba0d5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52adaa6188985ecd87b1cfa748e429842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6695aafa05faa33615644a5f7c7157243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf46c1a7eee39288a0ed2eb34a71f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587bf9d3b38b68aaede33932fd9a3ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8773982d4cf1de844f5889f3363f7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cf1350ab61a054d08d33674c505a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1553d276649d94cb6d91a0aa86b5b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4335c55069a95cfd8f35b9c9b93ab6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93bbf7300f70770085ac60893fdb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e34c792c61a06da6e250036b56d4e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1744dc0dd0568c71a06302a344f89e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5c4264147b093856a7732b3884c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbc12cb012a82a2e8fdf7129bb0cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcfadbc4e562ffb88e0ebcb8e4ccc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db10dc375dc15f9a3c079c9ccc1f9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a66663e9f0de5314e0a5619e3346757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6477b9e2b754ba7512cb0502aefce058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea2d0edecd0e5f5ce7b9092a53427f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a817736ca22e21e30c0d0f55a1baab660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a82ecba239775783dd563576055a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526cb8fb071391abe1a14ef6f7141c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cf1c32a663e370b5fad7f3d6bab2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f0bf3edf5de5c1b7e2b44450c36064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea15515fb9524e019b76303be6dfe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514ac75e28e2c84a2cbcaf2865c7a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988c65989574e4941bb023e728df9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338279216a4786d03f4ea9187e154468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cad8681b7ab8272400399cceaaea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d627a107e40b7f36adabc5012ce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4aa1f45f041d3b6ad95b75e1c692071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead6b360ff48f56eb9e1c6ad96ecc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc081a4f0a1343332dea54a820d71773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d22649f29810d4d067039881aa5fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4d4603306fc77783fff6dc31b57175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880377631b5098b15bcd71908c352e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ba16ac39955043d7786e0421a41277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380589ba9ce765f4e0ed4d90d46d1ce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454d07e7fdd014f5d90b31152be7b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc7323cc9fdf15425a2bdfda4e95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2763952b79827dde82074445c94db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58720ec70e6f7ee7d0ed163c262c4a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e940a7baea54f175c0b0e062d745583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817caddf3384cb762dff0773aaf4f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb850e8fd3e8aaa257c0bcabaa56085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4848ae5113eb42bc9ce3152c22c54186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be94d0a0619c53380092f14ab4ca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe0f8424a75a32609df7a285f69c2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708566d9abd3d335569a0251c9c4ed389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a112340f29ef9e6bc08f7010b8b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3043e756779f87a5c90780f28daa5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd001ecdf588db6a032abeb6da7ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f180a5a8d1ce43218ac60e37867d9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb4f1b85a1fa9696720419041f61fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da6453dc626fd93df43ddf1a57c8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92599a755292f4e4437da2f188e22296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96c59019d115d5711e2493dd1070097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e2fe4276d6f22936741a9f98937db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd714a385bd9162e3e327e4d92854e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a74bffe5679430e9e1aaf4d83b4da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b88b6c1ff349c9888a67a321833a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3bdc891498a3b6cee302a655a0c70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88615f4933fc3cd3c2041b0f443ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed5c8f9e49de708fcfc4278950ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672359b73a9acc86c3babfc563716fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67375b0df102466c3d0bbee0fc4373e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1aff424530f01fba04b3f409ce68c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432bf5d143693cabe06cc176d53fb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7898b7649788a9e87d74b0fa0da312109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1736f38498af30c93a2b78b582678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74e077e50b4679d5909a9ea8e05db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d5185a2d097cfaa8ddec0ddf1c68d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f243509662a7665a36c33cbbb3f3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2036d182fdd7fee8d45f33ac660fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9c3798515cec60dabd200908fb26e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e524ddeaf5d7c84bd140f63d212746116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e13cc7657af51278c3a477569e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e203f5c12e9a298e1b3fcfac8f7d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11bdce3d10b50bb1f9a706a3b394f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d37d05bcdcd7c3d3ab7dd7e07e7fbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63dc7fb0e213800c1c05e0e2a2dc29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2c3b3da25435908d93937112e5c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e99fb58f62f78ed3cf0a2af5ca9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2746dc85f4b0cd26ad17e2a54e0e6b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848fb0fdaa2d05b9b0fdb98f8269e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98f36e53223896bf85901080976935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc8de30e4349f02d00a2c5296f59e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463425f98b5eb4ec15f17e06152a2e68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f18fd4d016f9cf3c57d8fd8fdacbbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8e8b10c79edf59d624e97b8252dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b6de906f59575a9a2b3d802938ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311dfdd23fbc52ac597fb53ad5ce5d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf11481e8de16a958640a3d3a4a5be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6642d8da40fde3f6dba5a640cdbd01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423ba45ecbf248d821f6a2247df478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e13866170252485b015d1344ac59f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff847c1fec2edd4f9878b2998f7a176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102d9ac07078f4218bf9608d888b2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189ee6ee89c255d28e9f4ce8c102c06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5d3541200eb1c988af140dadb875140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bee0b47de2a9239ab451094ef0199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388d3274b71dfacd58f5bb66317772142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19dc98a02eea7743a32d188edf4dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e1d22431ebfe918b120a337b1b48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402615a5d4e76a9cafdb9966e2b31a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded84edbc06c3c18a97a7071cc7703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c0b3f00daf395ade400c2ee96247147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8a89d89ee5a2c994be2c449b186d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da50a7eb29d503e11b2c5c63b7dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eb950a6541bfab45ea3c125501a4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d02db35b04f95b12dcbfe20d5d6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd565aa3fb8b58b3ef796fdf4fc446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be545bb3fb25cc2da778763e2645d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb551e8f1096de9953b386b6401710b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd15fe5b26e6baf0a175885bfdfc46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820c3fa428fafc7af314a6e4f6ae5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0694a539f974f0c462d608b997916157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca02eb705d7a706bd0960d170da057f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c556e90df97a108866ee7473970b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddcfd3ca6ba77c2d439cbf92297ae5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71730f423220d13d18212992bcd58d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c108e27fa6442dedef176b8d163f42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7d1a86863917a4acf6e19f293c9fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc61b650d22e0dd7e2ca1941ca8e249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0879a204916619ce01c9a38d3dbe53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e52b3f7e2fbf21afb68449df1fec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dab4691c10ee4a61d7560ded7c9a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c035baca6ac09ffa5572da797e64e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93715509f997c350a4e0e0c43d31ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3329ef7e81a56c2f36735d24c84e75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00116ff0d84fbcdc06de9448881625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1534e378a3b37abd0966982560ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa7839c20c3338b3b0fba2f9503a2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f87ecb53f2052098c1371d7cf890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fb83baa830f505e70d330ee978be2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94e6206f9094c09310184c92d6800176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdafde88d6b6925fb2ea84a2ea48e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab92f75306d37e9769084ba2d7b0daf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac26083e47de8bd21b983ffd73c264179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb080845e47aa9d8c6aa71e08ee5cb49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03607824d07f251ecd393e11d4bc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fdb6230fa22c1cadcaa64524fc8da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ae7c11f747b6cb3e23b0d478a61ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e317b3542275628107d1ebfb4025c00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d8276017b3dffb2ab9f3f4c249d57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc282f4dab8523fc8e28a9658e3f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47304fcd3324a31caa3cd40f3ab385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceddd9701a069647cd16350d8eb77d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41579c1b820436888c5c74eff5d639189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60a7890806b288d941be9b451674cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a9da80d254126f232e9569e04313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87690a9f4159c606d90a6c1e7142e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915192ab8ebcef12bec4bad7d18186193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d757d931d8fe4d68e3aab9895f4bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd405f50eaa248744796e80a5f445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c625584185aabc25c8637d33af637196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fec2c11f5b25469a944d55eda74a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560217d4f33169e07a7a8d6ef6dc5ea4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231e73909b2c58cbedf26f0bb4683f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083acf12a356957d3c483043e334ea24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ecb4a2c06e3175286b58d397f724201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470c42353c6b6a136fe1026b610fd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b71f4a3fab965536524f41c50e2ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe0e1f5c7f2ec63863c6ee969256b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da959a882e5b0377d8f390163452bf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818c5bb431dc40739851dc8cbe7c4ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a90334ffb567f56d35f1429e9f29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccd31266641072cd0579a0443ba1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677f50aaa692f89ffca82b5d873883209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0294fedbe3c3b25c83b3820e2843a67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b12aaa32981536ca2f5139ba78c84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b40276eb471d0fc116c2a1de5005f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bbf08896ae309281bee6f5549158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c3da35b194aab8a69828eaf78e1d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ac2c831f2754144152bbcf8cbe909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a87a928a01ec88434944802962ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93575ddb1fa493ac5be6ca0875e6e49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1c618edf06fc19cfeba764f5f348218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d94721bb54fab129ad841fac4e32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8694c9af859f4ca3fbe0d17df934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f595a25654298af8ce59a0518223986221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2037b022d6940e88cdf3b063ace939222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a19d23cae0fef57dedba05861efe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d171731933ad476e9b92c0dca0898b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b965e50c4fb65e088cac403dae28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec28475e2115cbd2c806e33d92622226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6273955f096e57e5a1ec32ee160b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c121791c6c062da26c0911511109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d6cdeea62aa05b60806d377e064c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a2c3eebcc8ccbc6ba624ccda9f9a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d853a926e685d47d55932fa9e0ffb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba47862ceca598029fa6442ae018d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed71c8ed20cb4cd3ee2923861dc75d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0eab3b631f28bd42c50b140dea7e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed5076b3e9c038189012f0ccad91e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6104a3dd4ae8fcb23e2e3ef370c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc978ef84140d2cdc7ce06461b6042f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05630ec8859bf178b17edbbd5f9930238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1ba9148e3b98af208b7c743121c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baab5717be07c545ebfab9bc408f89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cf6bc9dc9b21fa59560f9a68205a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309878cc0c42edb2e15b75f5ff45ee9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf782e15f48e645f0ddcc81f71eb53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882450a02beaca431e865c01449a178244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150d355ca6cc79056dd8bf8fd94929245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366591347633da0e93427032ad5cd98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bbe4ba02ed9e9c18653eb760efad2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e533a4c0072470038d85e9fea6ac96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f128c963e7735d70f92101a30ba748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017493ef45f36ae26bd32d2d598b7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bc663313f4cee211e51f500a174d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25e4b0c70ac4bc24bf4346ace1dd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf665c3f83d7775fe66802404bfef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a116d55f35ca76acc7ba6dcb55f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0988eb7eb7ca621940aae78a64dad28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc6f4927783aa26ca59794b65091f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00222cc77af1245fa515b6f4fcf2f3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659abb3de4d4bfff99cd4c8540b617d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9273715f5bb5818483e23eac24c0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d4f7df40894670bf4407bf7dedd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c0358f7e563d5598451e52c6b9e49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690324f0baf552a50b1cbad713b68b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c008a49ccc2dee84e935e7a0284c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17948ce74de59d2c5c2ec64bfd56a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995390ef8ada73875d49b178e0c0129265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a33ea9c0d72b04b859a9de5a882a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2528744fa9c6408a66bd17d91195b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4261f55e034a2e611fe63c9991b03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c753ed7b5cdae0496fa93407c837c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222582a423a533f85f3ee4201cd46ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c89b8d950919cb430994785425cdad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e06d0f2fee3f724dc3cd73add1dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb759278e08f4796eb3748720e9ede273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164df620bb83a30839ec2fbafc36f88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82908bbdfa41bf03cc59ba035ff9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2bbbca54a2347bf9e8133b14bf62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059fd5402eee1842c264e7ac1568ca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b47dcb1238db695e0d98d844af3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab35fd8a2e74ceb6c74b639ae23fd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9eea05ed5103f4d2e1746d7a179b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e55e30b126a82d148fb29ae7e76e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212ea4e62ae7be683e2dc2fe5c5b071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d62216a0d5bbbbf5b71125d5bd25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e2a016053ecc384cc41d71d7ea39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8c6a4501dfadca7e50ca0dffeedc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ad499537925fe80e1ed7c02432b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120849a710f6a9a4d337ff60b82430b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7127e3641932c75f441e0451e2ada288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f089761e66151079c388fcce41722289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5d9e8974699497066f977e3ea4c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f9fac761376b32719e6739ec552e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220032f9e69d7948c9d255e731b867d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128b70db09ca51ed0dab88c3dadd00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce3c4298b038793ff5817893679d19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a80a09587cd34466513f33ae3a9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285033beaae3d3bd9f59c125376ac13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d38a60755818c67450165a7a62a77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7dc10ff743f5fe56b61bde0a3622f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d123b90b1f6f725da6a13f6fcfdbd93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877af0a5c8edd00e16e52ea324d3590300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969caf5bab72009c884464c9a0f4ba6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17192b9f95ce8c47c847172c7adb2f16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb360a48318079bb3569d5f08e140303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edcfd4182db96f60a24eb7592551f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235567759aa64082761c8cba8ce85e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f9bedd8e1936b246f7f70068b287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4006308dfa7d7beec4faf8c914d82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b722a8262703e59a0ff2bb7a4dfa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc00a9d80eb3b50fca241f1ab7f2c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad859d6537a745b3f0665e8c3af80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371fea79f5a358d3a8c4b8002a157a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fda8504e7f1a888925339f88e5c10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d31257a5aed64d32303f7b1876dc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67fd7d5565f0fc754cf3b65182a80c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ed90060121be226085d277e5890e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779873a27b71e9c61022d9671fc373a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c855f3466ef5b62d097ec39999eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fc6e8bf05604eb549f980b13e0fa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd38a28f0670db2deea8ddb81b045319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd75b3a34e4b8fd8b08e2e11cd003320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbb3665ee3b9cb49c614725d0e6238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa18c745174adb305e0c0ddd91783e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ef864633f4cb880d4c3e0ca4fe30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8fac189dcec0fe969d572ea2a20be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc1b5c1c8ce380ccb72da725d0b792325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010398f5e51bbd06b4c273c633b7b34b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4acbcce43a5d8cd8ddb4416ebcd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905e7ea67a0ee7f66da7c1e5a3b4e2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26072e0a4d1af2eefbc7fb721a48c1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf316f53946da337fb0f0556549f622330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c756b97499f4a00aae5a70977c6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f17aac0dbd554c82ade549034342332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189edbe8155e61c036c80bfdb1db00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab347b1a952f6a75b3c402aaa09ad5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ee3d2a714cf5cac04a3ea8e738ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1196633f0e65b25251f92e5e523b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd046116274f30c022c40696233b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325840e89c75cbdeafe66c7623f9982338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c1eb62aa36738f08e57a6706688f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c6062ae059abaa8a453b0b7e016a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636ed7dd5477c21fc252133a1eedcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f18eaa13f0491d9ff72c1c273cfd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8296eb55571b552184766d9fb0685343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83c640ab2d211e3ebecd8818ca423344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cbcef2c837f47fb6c4207b0d6dee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdb395a0d204f6cd9f207cb04aea33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc68f7e168d110ea99e294363003b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1242de87f8bdc6ab945879e94075b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c2db0bc60df7d9613dee1345fada349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f84c7f866f8410b0bef0158ee1f089350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf3ed142ae2a8b20e34087715eabf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51e2a661d3c7ef8525aaa04d3081d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323833cfb666279e28f37e1e85c762353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace88e954fffe225551f740088a090354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ffdb47c317665003a336bd54d762355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf2863b22bcbfd96e9e384b422518356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd278a080e123dee2e1448493a795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80048c58b24aa8c08571bf4f30e6f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11d04de5ec4829b5f4603f7a0e134359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4c7682cb383c3373cf21869211e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d380d1c7e58523b50c463de5a475361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75c55721373cbd6928bbf99d20286362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37794d1ba3ed13d8fbae85d6e28f392a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b724e752c29a79ae9c646c57eb7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d88c831680e7cf765e55ae1437d1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba50dd67f35c64335d339658433a96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b254444964772f17c47aaba5dbced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec01e451d85b94d121b6efa5de265c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee829a08dcd25f73bf98ef38b3dd99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83781f3fdc9c758fe7d2b00b39979a85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ef8dcfe56d5546060d650bdcbed6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f201ab8cd881001fef933c02d5fea6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671082a5539bfeaee8a06a7d93224cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d641a0fc155ae9e261917c8383d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976845fd4e76b1958a10015534ef84a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd49f1293ea80dd4419d4dbdd09f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c25cbc98b61a9838b8bd293fe622377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500fd12fff52646d6b86798db9f5194378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52744cb8b4fab30265a418de10223a3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b68ed2c6958b0b8885b30b3e75b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a9b74a7b00b49d38c92a6fc579e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80887ef2b7d668206eb8ab0980cc952d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564cf073e04ba2a087632a32606662383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e693f7ce6808e3d02774c3e0456c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce308b11da248c964768351eeca3495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94901ea1bc3252b835413a630e3afbf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409163d5ee90bcb013cbdd6047ae90c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584ed4a688f0358d7a1ce0b0433c25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f0d3e0e09a9da1967b17c824783c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820a6855b028bf2c1a06a2a81a2116390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ca27553d90ca484b9fe6534970d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b7fdb53044f7148c6d058cbc84f42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7040ea0fbd9659ddfb6e333a799d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5b1e28dfa0836005c6951e395bf24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba6fbc48e09fcfdf48e859b398ca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5664c11aab6e6d1f283b738529b438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd94ee3db0119d78db5654f71f517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6bd2b39ee2e804a29a9276ff0a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d986c634e373dca0f37c12893e285d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4264bdcbebe8a05ecbc7223ab9c7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91143c18601d98c64497753ed4e7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb873f8ea466fab4340b7c475cc83c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce26f0f1b2f6a35bf1e7d09512fb1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77d653cbd842e3e790617a374f2cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4ddc2a8cf596c4bc4a22df450f8ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41085b5f096b911a812ea2452c02f3d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d9acc4ec8e5a08c1d3ea378c2828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c576eac7021b739a01e9e955be6e70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d161fd3b0fb553dfd5df728062c5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68ebe308c1ebb863879178a428b3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f226d55e2cbb474658c213851609c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2a648d80a2364a751a7c8603d11d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a37df11c407fb152b527521e50952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5fc02f835265d4df9f04305dbe82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed62f014ebb587d043c4f4ef3e9405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151c6d70798604fe7b9014692be5c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e88855bd17cef53352fcc7d20928417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde5e8b2b3f6071dfd73d22680f0fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c480f84c02ca957afdef7b97a215e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a717c8170dd4692620bb1a4ee3254420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb163066a38d25b356e39697975d9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e8ce8f689fdd00fa2914cec2b047422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd55788767c78f38429828c3377fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395b5fba3c402e2c8c6537b4fbbbc75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ba6e8c317e41c146ccb4d67540d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70819a2956f0eee04e36e41bd2f3ef4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975161c96920b0e7972543a74935b509427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ad6a0ca82e3b3ac2de6fb7d16ae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6fe936df91ff632c0f45af7ac868c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d674613c4ed137499b2c16276aba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390fb6c6b141df0a7d34be46eb0bc43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce80b043f8ed1e039d800f8f71ff9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910f724161441d42f9fd95cd24fb5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec5b626678813ac6688489160cb697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d3264e29bbc331cbc5e1d00ff46be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbdc2132b5a3839c62080cc601eeca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4092a7560c95d7b39993a4f83364ac8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd53d1c0012f62e9a96d052e5bb6a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6622a8fad81017fa0074fc282b29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e68efd4d00d158e7b6d812aefbce5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff232c697c41a11ceebd68b83c023f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1bc3b96c7421b565e84be5dfb17fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9954a4b7e9cfb904cef1ccce5e03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7de167f445f018a3c57f94df99bb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afcbd0df337d6cc4fabca6ae65be43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a031ef26b0a87474f2ac6c4b9f1e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b5bb175c57845d844f7953988b72b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9cf9845c30b8c44c3da4f41c52da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b1c66b75c00c8148612de4814f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7e468fad6900b474bad735bac580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72095eceafe9658fb11562074e9c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb459a3763eaf82790f45963155024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fd688b1bdfdfd6ebe70a2698552b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f749aa734cc72df5b83159232bb107454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c444dff9eb4c643edc5a25ea4149e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024cabdd707ac11352868ac73833453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d4b0d57eab30e6b461607e1b3fd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ebd950de1b62329e8afef4b938a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477482ac5ed5435c8ba012264eeabdee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aecb724479a8b20cdd6d092427b6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd4c7b906c5f2b62ad940742591753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ee0bafa947343a14eefb4c3b2cf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea662c18203fecef7059cf43cd22371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d1c191e80ed503a63615d6e93088464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f8e1a821487f1047f37e9155c88b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0f91b60266bf2476aae6f0ef59b96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb05b89200ac9d982089c6fdfddf8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bca65e4ad963089b163b6b95a7c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd74fb1ae7bebf08ee4505b91e4cfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09a44ec96ec90e250c10ba4ec0fdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0e46a6ef1b365adbfad2f71826eb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8e4f9bcd0cb7874a9c780441c67fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2dc4764d7ffab8fa7c8b4a348f85a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b14691a79764c73711c3d27c7023474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33bd26bc1546a6185c668965872c03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb514d9a0930ad0afbab05620c616e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe32e959b1319ff2255782057dcbb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9b3c9635ab564d3ce13b766288cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687a327d6d13cd911a4279d22770c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e6b8ac3628deb6a7f552831bde28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab87b3c6d369319f571387de2cae1b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb487df850df899205d475d2f02e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3146123d41fb55fb3a7de74e12462c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8930ccb55ef1a69831c2401ab2fef84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086d7a14f08d8aea1ab15d104687f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777e52022beb118707b80f679614f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122a04f3e460acc553d6cfedbec606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c235db9eb8427afefd5874e8413323488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678cd4779d0c494bf3ebd60ede038d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ffdf87867d831a155c2622df00a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40490991a96fadd0ed12d5a3f3476a8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2dbc4394e40879084d369059758c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a05ec27941a6ef69dedc87da5ecf45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ce8bc98e5c220a67ef410a779cc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301637401fe96e05dede9b8a25f9b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343834af2774713e5761bcea063ffa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df125cbff116a5caff83b544b338d53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614847a50ce9227bb22a875ccf3c370498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866350fad036ebbaf6713921cc5a8415499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c004325b9a788efba38b33b32e05823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b076d4884ed67a7e063b60b197da5b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66aa5a208d3ca619c7866673c251b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2ce692d96ac7d0ca926e529bb1a72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f07c6a751c278dfd6b9b0b8ae105504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65075e724341f53773d23786363a7ab2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bc984bebeb515c58b818f5daaa49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60caf2b5a9465eab96ca5a3fb6aa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e72ce714079fcd183d7ad05a8188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c01b9eb74f73b0b5127158f2c593c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d619dfbc5d9d42cdc749337ba1cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fabbd68f922b1808637cc772c22ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bb0c622ece7f691423ee06bcf3d6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca2c6d0995357fab8989f95fa0e85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9afab88a5d2323adab49c0b0717b02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1b1354b35cfd5d850046bd6f2d5e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7ab9a8434908397debd471bd2e27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190035a888ef3e247b45e117ffb8a01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ddf564a88a7cf6048e39d5c9e514518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce73086198fb68d722290469eb357519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afbde1f8ec849e38fc833b0052d48a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930854ee081091f6577e3e31df138c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c637ce1bd09190a1e9c95515ba275b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d39e544d78ab1b73ce7166c15415523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45127d7edf469e84f92e5e643108877524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8ae9e11aec15bc201601fcedb38f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7da4e14b6b790925093eb29e27a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d158c13cbaa41b7a142d7a7dde4648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581866e3f064ffd55b21996eb6475d31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d442af9ac3f6761d0a3b6b7a9253522529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae0477783ad737c8a2f09262fd4fa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89652236ef8edd788b99e87df51860b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084db975eac62f6809fea4bd2fcf10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c1ca3132d2862f3a3d6332394e31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745bbfcb3c98cb53004fcba38047cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157214599e4286d355ee334c62dd9e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d9c4d263666dfba7b1e8e070dbe33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eed2fa45e9b6ba50a1af37a057d72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0ff819a847a6ff7ec26364e3bb0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeff2e7461ae74968c80c5f85f9eae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101112a0e63aec88487447f88c67664540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc0cdcce57ac6465a50bb17494ae9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e29bdceff673c61c11810efdb14f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad5d4a28307074f1b6fff7ee18bbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ed21576c52fb3f3128cf5efbc41b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada150232309c613639cdab8c47017be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86d26a2898d3f315b139cc89c274f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907f127b4392958c88f2d1595ac8e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d497491bd78cd3a2db6629bc7518e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622654929c6eea67650fcb3d7d033e2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2872eb885e49b3ea117fdcfa0c8c03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09704acb0c5034f0b9a9af85ede3acf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e99c3c8a33877ded6fb009ec90eea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74705bd27a3d866d24e777dffa6c010553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61b895eee6e9cff5119ab5999b524554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e1717505190ccb8836397852cb685555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3314cfe381eeb4a033d784400d80db5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f9e29d1cf3bebb197f42227a0a46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d99f459e363fbc8169c4e5529740558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe0a9e3568f03cfac9bfc0f85daa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c717be4505326b0772c0749d4778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca0fdb077633d7263ac9acedd0c79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd935f8b846cb9ce0f325473eae720e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f1cb4d2e9c02c669617fde43387b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dede9fb64952c261160848eb032704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473292a69e94d0170750e2207e9fcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b1555b08c1692507da66a09286b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b648ee793b396d15f97d532254ae2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b44b4a9fc7aba861031e48f335ef3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbace43c1c080e8b5849907ef318b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fb71bc66d10b5af3dac91a494bd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420f25389cd4808c95fd7410dca613571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe7787297dde18270774b3365685f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8affd68718fd7c00df7f1bd30fdf14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059942505b35469f3ff8f9e30e2f1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab157b70a952346b711b189805401e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19acbbd2833bf01dbd7b2dc26ca846576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e378c99215c8c61f7c6b369acbd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0340fc559e13c9588dc13cb0e5faa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9582f515514f1de7de01d1cc3481579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19957a57ad1994fb5195dfbb27434d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60153c63969cc63ed50532673aa34e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a05bfa815742e0fa72906f8b35264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f90a54a526c54fae4a9b0a1bf4d4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b22eb67d9818644603b11cbb84d0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df232dd95f571550312cc6ba2ff8726b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279fda0b81e6fe21b804ebf8f8dbdb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb6444544b4c1bb583254671c3af4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63ef4531ae7f70b9c781950c82e09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82779c2e179168343beb93f52f4b70f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5dedf8ca414896c672a474419d7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944815d25a1b5ddc3edd7807c1a0d6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3acf09e7e9533fffd38523a5baff1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9da3cff69ef52ee2dfd9d7decbdec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3280129f7464bb53779afcf5b6223594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fb90859b530f1d0f23117617d8b23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e541cafb1104a926c9b4fb365f27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c62aea133bfc7acac24bf09041924597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60e86273c0e0b15fd6ebad8c3d3a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc0a365cfab561210be6af836bf2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3e777add3524e4fea8d562d7fa3aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760946ba64f80c731a012c5a5dad1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296046d39a1691a0bec559990a4d9a5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf26c3e1302cf0979d2bc1d8abf419603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f924e14f1197080469dfd36adac8186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741359b4b9b1f4a6d76c7c66dd76a37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3a5192c292cde7167521fed846b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3905c05e1858562da715b889449009607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873dc9a61197d8aa6361feae08df4a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc92c9829fc8c42020c2c1236eccec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514c1533808c8ea01e9a5085975f30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f38d5c23da9cdcd2f3cb6c186c5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3b9aebeb3165c5ea281e14dc77604612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f73031cb1862526a460ec02d5a230613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35806319a722e29675212ab949f3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923cb48c05b88cc69923fe0a2d5d62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8744083d398c079ed4c2d245dd769616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ed92a957ec3a865f73da73cacf85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132f3c7a0f72ecac39e77bf3ab75ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174fa1db701a52e22f3a39986440649619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419dc3aba279028205289365c5ca2cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683eccbd4a3e8505d24aea5393bf59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7515bcf5c084a6cfde61c57cee242a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cf916fae3f721c23937632882913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfece5f1bfc2a74bc6221f1ace6c5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3af8dc49e1bf1795b566c774731b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5cd0a3f50b81821c42960601a842e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d45b6e09e8cc83566f5c652f79356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc008dd37b246fc4f37976b852963a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde323b3fda5f29b8e27853e73f03c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b51050712a9a16b3751a38608ebe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda99cfdfd1f5f8addcbf130e736195631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc90b32b46448b786b16aa3a759e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667e8bd2ba3dc2624c9e1dff716b45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af84a228a337e6736e0777b3f772d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b24b187bd5fe6315771b5a6ef1e64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd365c05798e9c99fa35633604b3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f009bdc397a292f3814e504cd1f4e5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5665093c78e24d774ae38640d1a8eff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857086f9d818982186211bc9453457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2350f6223bf4db2cb58ddb0c34d49c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f448fb53653272449d866eafbf657f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deddcff59940cb43c3549a328cd6fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac27b4671588f89e28e7d3dbe3f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7400b8ce04eb5b8e44c67e91d45340d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1c3296ee71452b4f8aa36e0dcaf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88212a99761637323339cc26715544b9646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21653,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22023,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28346,899 +28421,940 @@
       <c r="D286" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
-      <c r="D287" s="0"/>
+      <c r="D287" s="0" t="s">
+        <v>660</v>
+      </c>
       <c r="E287" s="0" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="F287" s="0"/>
+        <v>661</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>651</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>651</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>722</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>723</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24481</v>
+        <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E312" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="E312" s="0" t="s">
+      <c r="F312" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G312" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I312" s="0">
+        <v>7.81</v>
+      </c>
+      <c r="J312" s="0" t="s">
         <v>724</v>
-      </c>
-[...10 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24509</v>
+        <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>726</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>727</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.23</v>
+        <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24510</v>
-[...1 lines deleted...]
-      <c r="D314" s="0"/>
+        <v>24509</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>729</v>
+      </c>
       <c r="E314" s="0" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="F314" s="0"/>
+        <v>730</v>
+      </c>
+      <c r="F314" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>10.03</v>
+        <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24511</v>
+        <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>15.4</v>
+        <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24522</v>
+        <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>11.41</v>
+        <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24534</v>
-[...3 lines deleted...]
-      </c>
+        <v>24522</v>
+      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>736</v>
       </c>
-      <c r="F317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>16.34</v>
+        <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>19497</v>
+        <v>24534</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>738</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>739</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1</v>
+        <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D319" s="0"/>
+        <v>19497</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>741</v>
+      </c>
       <c r="E319" s="0" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="F319" s="0"/>
+        <v>742</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>7.21</v>
+        <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>744</v>
       </c>
-      <c r="F320" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>28.39</v>
+        <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26934</v>
+        <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>29.42</v>
+        <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18380</v>
-[...1 lines deleted...]
-      <c r="D322" s="0"/>
+        <v>26934</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>749</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>750</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>9.94</v>
+        <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
+        <v>18380</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>9.94</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
-[...7 lines deleted...]
-      <c r="I323" s="0">
+      <c r="D324" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
-      <c r="J323" s="0" t="s">
-        <v>752</v>
+      <c r="J324" s="0" t="s">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>