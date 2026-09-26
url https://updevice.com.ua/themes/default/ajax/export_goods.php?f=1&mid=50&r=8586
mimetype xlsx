--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f99ae380974cc3662d27cbe3978291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edc0468493a29064182c2abfdddd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c4a87a9b0a5d53d5e7c5597c1883a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab684c786b53fe2ed2924e85e127ddf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbee3c406e3ecf21d465d6e507f735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ad7231c87824c17895c72bb75b72e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bba7999eb9527695fbfde9d42b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe364dab74899899a4e5ed3539f62228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d14fac5acfdb77c47b4ac148348cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d7f48d1a8427425884a7506c7ea010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41672cfb4ed8b9e246dcefe82c6b4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7fbd96c0d4c7311a19f869d088d1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4537ecfff296978903fee42be95662b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e29cc036f066c649d1e19ca4e23414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63763abfe2e555e4861ae494191d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc608bdf2d142fd39875c1d88c1c8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf05f95ad8b640e6c750eaa3b9acd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8e81b252ecfac0f5a8a82dcc368618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6e7a855caedd3b7107fb747c94c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069b0502236f5d51fa90b01cdbf6d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec35ba2f65c41b46c61a2b62bb24f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998067df0f4f674bc8c8d2cf874aeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621135fcd23836d467fd39979f71bebb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37dd09333e3124126349d89878fb2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b16e93b1adae92f07b06929dec37a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070069a484dd2c5e16026e792b81039026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454627dbd33449ba361f16b017634dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a343d0539a5dad2313a2c979c29f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18752c34996d11e7df351e218397629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d026ed9053642d3a8d0204aad1581830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008028dae4391b86fc89f349221a5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166b22e0bde3610867fabc3a1512e9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114febd1f0595d1568fada35c0d6ea433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74d4876f325c24387e655547ea97d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0228fe8bf7405196c608267d093d5d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a16881db98b5a4543da059934a4a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1354016934dc8489c50615c1ce63b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd107cf3761f04665d407669dcb765138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ea080597eba9c0cd01c445e80e3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868056e72c63b8c14ffb7efbae4e1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24bf814e5affdc51d225e05d6b8c2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800849350b839904d4a04ea226c00df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb39eb3c3b503e55026b21806328b7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9685407ca0a103b174022c5a43bb5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040b36367adaa56baa34941679763145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e07b7263d3347e913695a6fa21e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628e829c85ca5cde2edb0bab732af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8e833c822084a5c2bef5fbeefa9b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8b6d24c0b9934764d832fd53cfbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7785566f9b06b5d2bc6acb5e59497d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c63f9602ff0d848cc4a239e90849b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07884622b57241730aeb526965690652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886f99d4a2742a044b6a96c0c0b2ee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e8f6006b900aebd1be5abb5fa75954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db69db9747cea5868fe19e1bba7b1d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787bc686aeee5428fc27cbc009660c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d18b34f435a8682f30e70067193ac357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26287ccf19ab36207fcd3a1f2f1ed0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4f89f06b9af8b69ef081687b061a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c8cec46137b6f5b5f2d57233acaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824ee00982ac2ead6cb60a8ce8533861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a2215b0c68c03f4df690c14a1100e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c13bf258f88686ceedbd437d83aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef6f2b9f2c26fdc582acf05e9364e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10016cce189f6227945df121ff987e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9baf272e354cdd18f730757afa653c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14c2f7cd0e9a47b278a7332fe2aed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a56bf782f0ac147d6409e0b939bd8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c4e7d8b25809d1cfc2bed0aacf1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430cfb36c574f157566a629ea04aec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f43cb420e5e6d939237777cde1fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4759fe664c5b930c290e708725ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3541cae88b568b6b847f665c73c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d4d1ba86b20aeb6bf73c6f8d1e51c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db5dd049b39ccc6c5791c9f7117e8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f4938f720818a7782147679e0f9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbf737d69276fdb314aab97783a0d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b86f933b347b9f602f790cf67f2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f70d631378409be14d4ddcf3080c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb24889961f133f62b9489b54260b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ae5104610e296749e4b58663251f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cc62494948e9377978e1c9f60bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e88f1dca30e73d2c0d8331c5348283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407acc46ead533330c88f5bf3bbf5f6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf43ce935f713834111807081476485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc3c9bde6e711d3fda308c6e938d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57e9469ef17a7b44338ba78a3fbcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d6a4428c857d790932414e92913d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f337502003cdea0fa7a9a4466735bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca6dffd50751706a663bfaa3fc76fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed6ff68e8d0315e8e35ae71d8c399591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a108d9ea8012819732efcc93e5ca2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d56e474625077bddfae956893df5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c6e4bd0ad17743ecb94b74078b7fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12492cc71e5250227e62a63432d2c1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a992f66eadeb7400044c65813fce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5cd3678501b7899533288cdd19a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe281da52fb030dcc7d2b49eed098e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34da69e47857d69fe801ea87e7f57199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db95326799f086d8e9ddd5ca50221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072cef3f8d9d53ffb964ddf63a18697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4b065e24f2280895cffd9a259761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3597dbee50f226b5367cbe3418220103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49cff53fc3a8999cb97989bdb26579104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f05f1045174f85156af34ab7c6eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f61b7238e4cdf31bea7b5b09afbed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a28189bf40cb494d2e27ef2c4202107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b7b17abc63793e3eb92d7caec059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cb8a5416db77ca20ff964aa4559a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26fc50ef38a0e0667b0bd67c5c0053110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298bc73a6ffd84681fc54d7589c421111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946ab047067d898a51c2b1bb5daf19c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504117b7b058dc2566e6d6cc1e2b1d15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c05e2ce49504973aa8a0ac25fc5a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c4e0fee0ca153b60ece35402343b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5df0b34ce70618566503137eb5e0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9048b97520e9b1e2adb6b40137c05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98c6e05d359a7853a0367a93fc7bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc34d2da9146b47fca55258a30d0a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87e8dd89d00c83e719a100b4e5b306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d79548a1844e65fec9160e01417395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1d50aeffeb2152a5c75641273102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3ed991fe1d751e12f057f9706fbd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4765f36cedefcc798c0ca74d06deb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80478593b3de20b68dac5e1d0d58b4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e3812b09ef0395529ccd7795a5a6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea593d982679357eece76bafb9de3a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c3576b52abacd0e2c3176bc324752128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470e55dd0c53590e8d08475ad9652c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a378d37fa63583257c75330768baa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c34623f2a4540dadc1f85c9f0a0368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1af794d976191bfa37e67f9127c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba252bdbbb978bacc9153a57d06db8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19321a479c5100e0dbd42e8879490a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d87590c2b52fbf6401ce6abee0cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ac032c2ebb926743405291fb9d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e6aa65e07db67361cf8ef24b33ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a87e4db35e3ba3f5656bcd6a72a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed5a135257a816d3e8bd99e1746dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097699ec4b1f6ad47f35b31932d1dfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f1f351c247b779b703fc8efb3ef3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab39b9be1c045f13b76f61c4bde50e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced091e4ece117a7d921b9c081180b0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3263e4fa2e9bb51d19a0061ff6bf5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e97dd8da88e28786811673b57f838145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152277d9d237dea4a36dedf3dc60b13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928df6133669dca2546794414c38bed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e824dc98b5a9a45c22646350fa2ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053bda3f41b612a9862b4cd92f79f70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741e4690fb3952a2ca8801fee9a285150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d245b51924e87a428c9cb83b80abdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d222427f025dbefe3166f6d07425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64546aa092dfd787da9da371205a75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822440d6337cd5f861ef77dc41bc029154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae50647e65ef5621d537273ea36873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b67888f737b427f1f81b87aedaa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427637b0828c404f0b52cf4f8ea2e2b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa366bddea5b2173d1f708afeee840158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c69ec7ad18b729006b033452cf7b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc95a6be847ba31c66274068e87134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28beb9e927c49a5fbd4977dc71c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada42c42fdad684c5bda80294120f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842206fbdb0da7ff38d623931fb033d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37280bc2b96a9a2439be67c31e88f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33f01b0a5290d4877dbf889202c34a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292cae10a5de7e87a1a089c57a8eaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805e026a1ed300e31c8fbc22091c79c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe098e41bc3faa943c73e2b4d4d7c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ed35e866ae371153db4c3f8da7fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc299c8572500196b8369b77dbf95d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba8110c9e72ac7f8e6ae7761b5fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c303f3bb7a898490d3423369735777172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5589004b4272e49779c85889baa48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976adb377ab1ff7a29289cc36367af7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d18dc182ca56164d12384ce653e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae89c3eb7b53ec9fa83b9b351552d70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc4462f1162f3c72e092e197ebb6c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931c8a486bfad73c8421d50005a03c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af0d2d84ec1804a4950f63be198b13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726bc34889ef507b0f34be509440f1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07699f31221dc2d56206fddd6dcacc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51c765d015adc7e1bb8e7889cc8a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa802a140bae806082cf649ef85ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665699c08b6739d44a998218bf94b632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee254e0f26c37e1f1d3d14df2a03f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cfe0a7949bf3d6355df9f7ee15410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951463a09c9a474fa09c9bdd4df667a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993810c3f8381127e2cd752048255d39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f88eeceec08aca4f30f11e4b9fd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0137507a8ab26b3dd4f9acb4868a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef77feda94a9b62ff4d518f79e5ba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ddb60c7e4c48fe15e963df9dffc69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539b4e4e8c075374e86d9a3f2c066e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427319f34db78da7d79a6973904db04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ffb809eb3a1702ff16472c7d0e9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735bbc38143bc39b96b36a015b05bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0acda46ba7cb8def6dd84f90940e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df425a8e831a971c5f98f2bd446d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09faf03fa29f9186e3963665a71dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8efbf564ed35c4621c3cb77d7a601f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712e5cda075dcbd77de4f745a25c13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346435412cd1647278a85bdb39b5deb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7c1d51a6211e4acd3c38ad7a26b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5ea1b53aed3344ce9c96ab5fc646204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9184c26225b4d1b075741b3b9f9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bac39728ecc237fc5651532968ee3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9f7f4fcd1ff4a110371069cf1d8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c0f935a2fabbfd79aa8ae92a60fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d77796fa45dd074f4fc237ff050309209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef2ee5287f51d0489074afed77f44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784dd24e4bd75699d2b0085c22f0c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac1d8ea2056bf38b93a4f15eb9b03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d516db2b482331d3cf20e831389e7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7384e9db02096622d7e4642c80ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd276c71f74d4d1f03b99961527056a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b25e70b88f52dea5c8cedfaccd5789216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a4fe633098040443aa72bf05e8c87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16725e7c957cae27daf83bfa192785218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838379f34390253436221e36a6fe7ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28fe2d461d210e0119cbceec3687a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac235439ea861ab25d339414a2c00e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf02a458394be1af4f721fc260edb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85651a481d572556670563b38b38f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef96a084d72163a51b02dd281a90b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037162bfa3df34eb6047bdb8a647d07b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6cb0c2f306e45e129918aa0c6a7e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e843a674e624a4f5f4d9bcac4b88ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6e760fb494be48b8cac3aa88925a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc532823faa312fd2e99fc257caaf21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf39411330542d3f6ad7a994b9c77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e7fda71a277b3cca8f70993b66cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65823fa9f40830ed89af723769cf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d1b2ce66d77a0ded4b1828de83ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29afbf95e23cbff6cd88c71492bc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5a7f1d9db69801d4d4bf47ce5f0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19fbbee2f4e0e08bc1ab8d023a886e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c89066d4ac9451a879ba7435b13aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f26a310cc447e8abd3c7d81c60f243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3982b036d63a9f651b49cc34bc585d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3938febf82a94b5feb5e9c9346c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48706528f873c8c988911009168306f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ecead4382ace27fdf2e06816f6fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46900dc3e17e1a581b3952b3d56fd75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b48187b539c8916a29942e45819fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04407a0efca4478b08318888f7cca27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf813a70201d03441dcf314066265105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15c2b15b2305753de97cc0f2961ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ba8debe0b86f0fde9af662d7e609248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f314ec2a71bd2674d55ed8d769c95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd83cf98c46e846102f3175d6ee86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd0cc06d274b80c0784b044b0e983251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f499e06e4b0a296199e0786d400e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43cb763ecae9d258c314ac0c36a7c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce077833b7f74e4be98645af4226e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a949a8fc9ac10003a443b6c04322c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524818fcde0d195edadda3f8ad83a8f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c116bf131d176925ab96d39ff723b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8875374b0bd82dd93d775a4bab136ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411159f871190a770608e548c637ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b097343b4a59709151792a439b42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37266c3c0358c9202c0605577eb0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e28ed97c13ce9c3b6c536371d2e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6f34c5753056d4e555b94a9bfe02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143ef3e7bbd42c5ca0569eaa80d01a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc999ff904f37e1fa2984772e78e0e85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b70785ea90b700d436629b610e7077266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79bd7456f8c9f5a99742f9f6785f58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be06c3ae23034b18c4de9c8a76d9b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e9991017c899c19948099d883d01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c77c053a12fda51e6247003180830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fb5a9788a09edd2cc3d7b7f71b4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9642929ad960de196200599ea7a45c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38533c6c107bc07e54d746ca462f8e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722620803ad4fd11dea038cd8c0d1d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e9098e928fc90dbb501419432167275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6e942a4e65ccec792e048e8bf19ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead97f3ef3b8a6ec3a9c47c9c9d164277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03179e28216349b008ab0cf949a5ca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc190920f9bab471c32748707edce7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9802d459d474236634a8efee197aea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f55ce3e2085f09ba0cdf5659556f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b1d1ec7db2097b042fff41adfa3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8409d8f4fcb1f0018bb68c407bbdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec8876ece0824ae29f9a4ae6b265a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656432aaac960d8ce9ab2b1192a04f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef26863321b9286e38ad79d62e1a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16ff3dc9f00201c42e664731bb759287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ada2f17f0318e954fd2b95810a51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316243790809661bbdec83df602172289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996fc6a0dfc841c59e25839dba7e48c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b1d789eee718e8818d22a945fccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48768762154376b5478f637a25a68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732d0abf094724d4c1fcc6d5a6f25e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0fb412bba6d9ef7e0530d4032781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ae5b520c2f7a1d2cb72ae5f4056c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367904afc62b9aa4ba6b185437498c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f960c2821fece37f96d1521ca70b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffaaedca3256d7b653e69aac55daa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e42a80bbeb092dbc55d88ed7f271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f0ea92245112efa38ae14672fef2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688e481b728552d86d8190a528d841f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827501e964f60f22823acc6d8b283f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61bc4dc8b4339e7f0a4cbde7d0a63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ac4301d0dece396b1b4a8ad1c2ecb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effe4ccf4fa2675ed4ccb0ead191c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86c3ae7cd06b6b80abc97682dcc71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15f726d63a7522968c3fdce2235d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999a2f559fa9949785eaefbca60d4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef318349e1eaeafb869aee63b8af1c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4049dd599806445a906c9b9554572310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0bdaeb07f2dede094360d64b4f786311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511858da19b0ca46ca101f09955d2a2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393006fa3a21168638fe185da93b833313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfdcbcadd7f9b0a0339093f8204723314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f936e7fc32df68755f073865218b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3749e9113d1f5cd39a3ca3cdcd31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f4e6ef522326eab06c477d35e345317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390c398ec22115f85c9a3dff6af096318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe718a61100578e43f749e1497f32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0c0ccfbe6a574d66c9d20ae14d98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb19e1e874d0bb276f96137441249321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224919627b6086927e9c4e58549b6a58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c470b05291b25751e418f1af5ffbd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee40f10ffcc1e637b33641d26adbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90dfc08d157d165bc7eb30b78b83c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848aeb2d57e5af9c7a030f11a0519a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f423de379e1be0304c49a50c3ec974327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027cf62c6844387ac2c37e1404fef00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dd20a862538b66dbba6876dd9206329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178dfec7d32d8ce92fd8a244f9c1051330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae1f785b8c0b37d6aac86c75c137e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed0d26aee9fd279ddc98d185bfac6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa25279055b4ef641cf396d9197eaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224400d9b87671d60688d2533ac18435334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6baebb630d3c8c6a1449ba83a44b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30b8490d0358a86ebbc23fb85c65d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c9d055f276bdbbed1f560b4284ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a7fd86e236ca9c9a34bb6a69b299c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c7a0fce280c9bbac6af42bb154d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b600c6bdb5e78c9e2bb546b3534a44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af0ddbee186be2b1257c365d44070a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a06dbee4799b679d34f3e55766dce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c311d18114cbdb981ba4f583aeaf99b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcacaa241801bedada27646484162a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd77164363fd21db24687b5dc5d46a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cd7f40e3c321d773aa28a1027d67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f019593bd4491c882b1fe89304b284f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960554f50bdc4f660788e6867bbaf00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ebcb834058461139b6b08e1c5be8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a623501307b3de97d398c867060cbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a739d6fb390afea1677000fba3557f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aca734217a1a3bfb63a8b59000b49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8c48e8d0ea1be3f9b2cfae94a415353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4753af5715c070c4b013dc0347f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f70db40eaa33077b537fcc5850204355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c8e94569ae3dbea7a6638f11eb52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b6252547c2603d1cdc5edfbdc9a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c036251e380e24f4ebd144fa7fa371358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b94583abaa6db6d45e2231365c75a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d8331ceb66fff4006f2083e61287360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4ebb01845081336742a22a2f72e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d19463291f96fa46d57f7afd5da79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4c1c7cd768eadfceb7ead74ab4d10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54dd4d4ab53df1644ebd94d6619e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f35a7ed18f3ca2c16ee10198ef4e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecae4881e47e528ba112e16dd17e03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5f68e37640d0b2afc5a51a5283ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b86e83072d2ee930ca154b56e784d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26744090ee34d402fc9fc5419f9ecfb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96653e269009ec57ec82ea7c65ca935370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be4eced098324f93758e7c97ba725371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e3f6a32ba32e5907b4f52e5b9c424372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03168d2a9458c3df6d5bb5caf7378d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d57deeea339a284c886497635f5d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559966cef785c8eda57bb39d61e118b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aafa10d187d53d0d6565299e55d711376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a511ab277c8ded7c15701719641d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785bfd3d4e798ec4300c90a2de395ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8d06869f7ebf419d47cbd1f5087b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c925634d72099e15c712bd11cdfd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da6e4346b45c0ba66d25d5c22cbdd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5bf00711f0b9585e7c7ab680af21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ff72004cbb187134b5ee8150f302383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193c7e0db1e2c59414782536b16dbfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e552c52afcd1eba0ac77fb5c940c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f27b6a59db71ebf1c3c3688dfc45e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397883a5e655248bd3ad629d6a915e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca331958532bcb7a6e66df3d3696d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc57a0b8e413d81985e0dd79bbaabb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937983f3dccfba05876ace5e4d2cbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b8bbbe0ad296b3499f497248802a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd777c30c8139c90d9b988f1582594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8773800a27e39ae1f3486486daa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f3bed6dc72ce61eca040be7a8e96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfe24d6022222d3bb84140321f2a8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626489e79fbdd30ce5c6770d3658c9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca5c44e8c2f2c7f041c80b72acc03e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49889115e47d69661c83fd604e72f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275dbcfb093386f59d9fdf772df3fad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58197cbdda876ae8c45667f487fccf7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff40543159044f61a1233665d8ecfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483094e4697b5a70f0437530b911c938402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f76d3fdca37279c8c5ddc9e76c7110403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c81aeb6b3fa0cd79a83486be988e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c04d80e6e4960b6e57bd9fd01755c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9ff31c87ba38e2430cc83bb07dfe9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181738eb239ab23ea6aebfd70cd5f7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc64a0940f8365e174849171c059ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73441d7dfae38185d98f9a222d35b9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72176124189711811b7cebbedfc666410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49eba455a0f2c97945f84aa7485eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b1a2172ffa37c7ac9ff5315a87ad5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132beaafbc6aedc41c4de60fd8abf831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53296a7147b4b5c799af107d3b48732414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647f2bb9ad0c5d3e4e0cad1ff57a4a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b3577453fe20fbb3789c9536b81e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbf719a0d578502903a75b0dbf516417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8c0593f770814cf56fecebad6517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77587795e74837d1a93e630597d7cbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c166b9994a526b04e7466bda7d00d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcafc968ffbd23f1e635e2559afb65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951a1d592913e9a9c03d9ec802869c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aedaf9f9b4c8582ff85bfd53b06a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b8590bd67baad59dde817dc236f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa83a0cb60437c1cdf5f952b45ee5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f122931a8ca0dff778b32ef41d805426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ffdfa32b6e8d0655049cec83e90d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5759ba0e1930bed834615842e4c376428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a12bde2916d10834126afe63fb16de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2659040a9f9bce7afb92a0cda67cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59906691e294f6fa228827be366742431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e6dd2dd59021f6e688119895f504432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c338309648757ef4c554988818eb1ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d86810a1b08d973cc2e8b4ccfc4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca39351de2c9050e82e22c68917ca25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0bf0c719cc0db5262ddaa7bd4a84d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92133f14685e695e8a5e23c56763b7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1d7fbf491cd8d5806f4f31fa9c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a627ec5e6c50ac5f7f89578eee203a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e09c65ff5044ab6c9df986ed218c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4e68de5c25abd90c3717da5363c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa784122909d88bcfcbb899645114d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3de1ab4fe26931607debebfdf2aa8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d2abf8ec6e7a33b87f2d561bb8ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059477e278375ca2726fc097d0178b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d576c301a69c3f6a3f4d095273b461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee113492d19d94d1367b87e02f80b8b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513563730b3d7550c405de28dca1ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685642376ade89eaded21604848b7f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827a4425a50d9c12e725db54565035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560190e9d690d1bddf002cd80fc9fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb7373697c8526d9e64f66f1ecaea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b05fa7422bc6f7129fdcc08a4b3a5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12147082b060cd9c813ff652b19fea9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038327dbae4862ea90aeba88f3fb1a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09811847c98004fa5b712623cc9cdedd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a657e679bcefb624893a75d935b439457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f139a9aa55a31f94e687c0a0814497458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccef7b8babb28da6a7bef2fcd64093459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164caff9d29fc6a88049cad06101e752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b442ee91cfcaf3d830d67e0355f101461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086146d57d6e7b3c28e8cb732f5a0bd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcdc09846eee7a045854b19c65b1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342941705730226ed76d51fa5492eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3f843d6d47ff915a1e24ddcab9a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718d5c79666864bfee797228ca447c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4becca57bf87cd371369385cb4f1a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5f68a7d05dee9f5090b8f81db470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c955d6212904708dfc094b7c23b05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4a04ab21a49b6193bfb60bce9e97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4452a1d688de4a577200851734ba0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399789ac9d0a7c95fc1f8a08964a4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1605b8ffb48a266a3bd6fd21af9c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df0de4e7f4ac4fce5e9035ef38f849474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ff8e0b78fcbd8996aa18af713cfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600349e75982aed9153f6fa6fdc0635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcfd3aed030283edfa94353bb62584477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b15cd16988053a53d1ea55432ac8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133a1837f91caa0cedb3a72548f0f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ea5f32346f44e4c6617412a9b835480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f973e030fcb6021bbfed2838c59df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e77f175db4365ab27861271f3a91d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516308c26fbb42626bb294b13ed0de9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc9f3c3ce50ee2fdb22a7e84a0865484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05e9b0f0b6718d8891a788dfa572a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16adb65b020f63d59babe52a1b3ddd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c2e80622270d603d7e0be1eaa874487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de06e56cebd3cbfb2e1bf9f4cfb67c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd502c6911aff2b5cfe1777c6d5d9a89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68454566617ba1e678808da41edf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba735ceae3709802e7f0ad874274d7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a02235291d2f21daa5ce789938c8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f841f2366f9724be3fc30b71a07a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40f51026b990c032be8c1fe60db09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f3259b8b10e18b3ebaf4d695a41e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ea9f00d4b61bea805d615f2a9f34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c826630a7c7e7e429fccdff7e8c262497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c44af9bf8063d03f0532a92011cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352aff8fb47fd8addd329f0863a422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5ed750d580611f2395e65e54569f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffa8dc2d605ba1635439956e262d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356db68679e33b6dc43ca7a9886e98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9b0745c78f2a74722a484903d286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd053b552db35708bb07a0101879d80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabe4c8679ff5634857ba4acf85726505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f17b7985f6b08c2337810d32a25b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8942665073a3552fbe6209fe58654507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b43415e2e5fe94ff304b0cde70fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d78bcfd1d0b228dd7860fa0f6540d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f67ad3396a0a2e09b0dd0770a0232510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67876f7aa5c805ac08caa8a587259a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba88fe8ac3e166cee2871edeadc5a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affcca6e6dfd8474040af7341459b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a859942a4032998b098ad5039bf7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d63ff56efc88edc0b37e8ae406c49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e35110981084af53b56e24184c70d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7393dae882fff7a1aea74032ec3a58b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de4d324c5d27fc25d705482efa78f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f921f075fd85c8976bda0e5f7b0ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dada46a06f238d5df1cd9a07851687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374765243ecc03f13573947458f763521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb7ac20e993058fc05e9920f6ac567522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd25acae5575c9795318a73335ea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676355f67064fdf03613c7149065813524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2becfd9ef9fb6ab0de0a1676a9a007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e24a3354d3f0474005f273987f06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6de9be37a79f12dd4911fca490f6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e08e9fe22baba93b9d96becbd5928528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d700d8451b948351d701bcc0c277529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ba9cea97476062048d0207d7f58f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e12383209855e398bab928fa7675531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81cf54a79ee1aff49a416d28a5e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965ad992064dc205edb106f35747b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b547cb9736269d969c94967401c217a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc031c6ccc7a779a61b8bf7fce3ec7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4d5de0bf13d88b833164e21ae125536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7ad95862e49932bca84ca22b71aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7e3ab032ffeeabe1dc4dc9035678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6ba72d353d1f89c1092f52dcf71c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4040482cc32139dda447ae1d2fa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73d1766feade6c329c0742582ab1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad071840fb03eed3f63e6495bffb06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f70ecfcd6429e722aa75cc0c414e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81506706ef8fdcd65e72a83888c8ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c816692b2e670cd5826d882717e0b4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6012295aff248555b532c522e9c3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6251559c997ffb9840653f7a4952b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ba19a05780d13c535f09b1b7aa98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f2ea9e5274a93d449a5c0f78e9664549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf80ae84a9befd18a66053d6e65bc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c052464636d9314cfeebfeeaacc22e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e5bf9c5851ab25d5f1fdd23e138c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794e3ddfcf1cfa95fa5e0bc9b785f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99cc97db5ca458fd2f8a50db01348d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174da2a949465316e7a45e062c548212555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb5c5f1bb46c9e92fd5b9827429095556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c011efa3d80b50d42b4c9e80ceeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad863f690004cc3109021f86bc51473558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f5891eb664ce8127fa525dc1d0af7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb9749aad6d4fb36caf49d92113550560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111fa122c2c8a93009adf7ac0b7195c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328df584c0a52f02bcdb225cc989776562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c3e2061da34bf36fd696480e4f32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e47617eecdce07a0fb7ad5889f5b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b62daa699342a49fc9da9bbe1c99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616882f91bd316af18618650aa96196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa44d4c5fd8f312edbf559e8542ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aab2e8d8a08862b2b95336b4e02fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e92eeff8f6515aaef2fbc0f151f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04543744691490747355dfa8e33289570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acad9b825c2a7078dea03b34745d1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d5455cf082a0e3a5e147f0cfcfaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b0fa7b7f3b6e2a1158cbaf016d2bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5cd8e68bd89f9207a388241dc7d9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed568f0f31b6270413f7772fb5f05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac816db75f095ca261306f8028e903576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271e72900a2f185e0eff24293181a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2be8ef8c32723a239c954f2e7b6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204facd1d26e57fa89204740526190579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db910a07ce21da5a5db755d33ff5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fd5c2047f0ac14415350e6f33bbcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe852ed35494d8640a1bd987ffff7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e64a55dfce6a5fa457dfad06b326c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be63ed548ffa4597f383aa2e180d23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd62326292410f0c2f4f86cc7e104585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc374d896e051204b7084fe26fe86d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f5fe335caff858c5866caa196a7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edaa33102f1368b7135a0d074f5a9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca2fc87c39195287d8bfe06920fc6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2684da573a908c3360605be64d12e73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd16bbc1929ddfe9ce0e7e4efef78fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a478e18601b3d0864befee4bfeb293592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29768d177685d9fcb6c4896aced00333593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b6603922ca4a1a06a08b0623d1c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318dec3c13a78bcfc913f9a0d2dcac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012f3e787deb7152b237563e997a9e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b099f389a82fe911d26076f0424c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fcececa49795e993fe166c61d9d53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681190c5ba9c104b44ec41f72c23e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af62cb61fc32f1152eb37ebb9c58e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4098be1eec8ccbce2c8d3ed34f512d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fadb8c0c96cbd0dce087857e51cc50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1342038a38f9b3116e5dd05da7180603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426e186b724d5df00be6da92a430ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f538d0ae8a57f5c21362e6ad6094e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77c303e8ec842dd4cf076aa20a929606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde9977e36c0e0f999768e89f48f46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f471d69efada7bbfd83944e986869eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8937842551085b67fe4118ee5614609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e1110f090f7daf1d2d7c77a4ec894610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d69015b66e2adce609b535e80e23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9993602f3b4be62bc5e223419e860612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ffeaa4e8d10b5685e4cd593e796a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5752defbaee244504055ce7155225614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5959267ba4ef9dff663705b515d079d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc31cd940be8cce98f4a00b17ad8a6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c732a30aace28c1adf4ca1f0825a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6f6745c5dc73bb4895916a67f6c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea4ae93bd1d177203f5f5df35b8b33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89382810b0e50b5d460227de5e9f58c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c7631a904be6f06f79c889781f046621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d79770436a043b4158e9013c8105622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a80a74177467ba1be791d94001c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640b079708a9ee484a2c95b2274ed47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d74db72cbaa2ae09822aa365f5acc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb4c09f078a62104fba6842cbd6a16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1300af3790cf49f78f4f7617dc5044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a6384a2ed35ca6461b1da04f0a68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd8dfe5e3884d01916582f552541fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cde0db36c9e28c2db669962fb2e4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3bf19d1b9d0fc8ede43dbe4321a6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f865615a4b53452b85144625245340e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efeaf6c01eb9d786ef9678b3271752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b031989fa3413626bd065f47f73e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd76bb043208f8b9f05a111476d89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c096ee3b6a0990da05c9997bbcee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44fafcff5718695dcd5f08cf2fd15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d4ea62b7b46e5914fbead7005b812638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2e0f8225bd4f0505b9675f61ad1d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076594a195d0f334a8a043272506c33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68619a6da8665db2008332262ed38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b344423260266bbe1e350414f8692642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016843e3b7754b8779b71c7af7bd91f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd9b055744da38754eb1841924d7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16dc96d55ad42e7cfc10a2d6bc36a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e44e96e9e18b46dfafc0cfd2c56f646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a82db33b796b9b972c09f01e13b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fabb7cb1c2a05dd04529bc94695912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5824df5249c2dc9f25f3cf6f87d6643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41dbd9bbff1abd48a0492df1269a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a4a5dacdea39200cdceed0095fd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b2c27f1066b2f9274a3c23a5e5f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c2b53a4dc16a0bf04206a214a1db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244d40471e0719439df4d423e60c018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cd245f3c10bf415a34e74abd6bed09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee529bd854314b0870be84c8d30dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15c13f9b8a8053e5ce82ce33a2a83611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f7a753872ed2648d9d24af7ff847012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9f6c2b57d9e50cfaef16bd63de70a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9048976a6f25587656265bcb41477c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879850534bb8b85f2da60d479a29837a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31534c259f0bc43ed84b6fcf0387ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed6b115729d1c428f926790aab4bdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec9f8f5cb5493e4f0dc9b3e9d048c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c4e28e783464c6c17668806a584719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a186b0a98e31e8e8c0c3cf211bd8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c7c798568b3e7e3f7dc73cd00b7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a221e1da15506ce71b97b9f39a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6b91c5521415d275c8396a6bebcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8e0e505ffd665606c1febf9cc8a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160cc18ac42e78af6994b838d32caa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a46348c51fb9514e6a7af7dd6f0c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364837df2c9599afce63b3acb8e709e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb5a5bc616a18b84899990baf2c5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786253491c3622dc8caddaa3ba863529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd114843980c08604a80483277edee730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aada20f4c990ca1d719e49c3c027cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec8fe251364f9f7d91a1e868c52e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe0cc2228d6cdfb7a17b7b8f8653433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06e7817b3bf3dcc31fd773f1efbdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69044a6228ad72433efb45a8e3292235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d16af1669fde4c80a351effe5609136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973d888cdefc6aa81c57a39c8eafa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a983890d3349715e6555fe6a9050938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6a7fbb115246a33131eae6151e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376530e025fcf5d4eec791d6fff55540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f4c71f83372ed4d8eb786188d66441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf0b89c6812c3e788ba900b4d8e9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ba11b8df520a51d9ad368bf3e22d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7335febf88f44b49ba51613204dac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa403c8c1d0f2121087863f3a0a9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbbf7ba2ffa83ca5eb96f2d8b6d85246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3e4082b69449e39a6ab6eaa56f8e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9ff073e4ce5c5edd746eb873331748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766fd1520d0a347a8756d5e7790f13c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3def7b7635aed541b826a7202bbe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32542604fc524bb5e877ddad49e6edc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1f5ce2601171bc192a512729680952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93fe7635f423a087137b8431850f1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf4a76543d0f041ca7d9c95efd27ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654dfed2ef2b800a20383bec69d27455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea873535e924aa6cf875f077ea81ad356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9676074af6e0b2291367f6f609a34957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d906814612f5c717a72b04065afe8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab855ce924b8e15cdcb95609de109e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c44a7fd2b35b1a7b03fd1a5cfeb0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a68d2740d4a11d5749c014181216561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648223643bb44ef76ac61ff5c564785d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c4fa00d5961a275bcea9a158dce0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9da3c82de05c1195d8455f6481ce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf594d9b9ecaa98189c96d72ee44be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74c85b1dbf6ed3d58c5460bd05a3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d312a3dd41b6ca9e7ae51ce0b74df167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c364be7352f34f38db4ec4d6a9f1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53300f7e203da65d00a21f21dab928ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c2d6119272d455b48be7dc92ce6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d867bc79f6cea375a1fa5e955c783371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfc322d503542b3c9beae7282b80a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377cf9a08a19bfe382cf5498264fe2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4c45c4d316e7b0ac75dc7c3a3aac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c207d37c3a9924b1b2fd7e24011675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494085847b073e4c76f5c97dffd564b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf396e9a7f84b29bfeaf96c6d552977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd20d16854f239bde26a32ede4824d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8818193b9475abc0345081e1b0d38c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df54810542e39268437a563dfabad480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f888babf4a612c3952e690e5e09a1c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f4e235c51ad114d4c0c2e47ab56582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf3876ac1f7cac7064e8cd71c5f73f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167de7c8032c71e9b4948aee9e3893d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52599d1d7d338385602b91611515ed985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a135fc232d17af223f5b3a44ebcd0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea430651108ddd1b35a772e8e7cb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ad2b22e13dc57dc4caf8c742461b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f6a70f5282428c7b0e542e2f4613889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c872510844013ceed8a5e8f42db37490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c89b7311c4cfc4e66f2a5a945c1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac08496c0e2f2fdb4d4042e258d46292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c30337e41734567a6b488bc419dcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffd3506dcae3138bbad002c50ed2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efeb0eecc1e38e65608c46bb9d405295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c89991b955342dcd9183f0be30160996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf667e94ff57a0568bf90c046509c0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059cb2e9bccab221818f377e4edb8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a22db7ee580063082da491e416f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb25410fcdb20d2a3d149f2bd7de8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf0e2f82e5fcf51c9820a2ad4def4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e829a68a0d45316378e1cb9b30afc8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d721d702ae73364fb86cdf793137d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe22f1534dc1370ef52583c693099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f5a8457287425830ca1e5dd22ab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b65223cfdaaf0458919d5c646aee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba068942e742f54b8d44950fcf78fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c6b7ea34c5f962b83d5fa6c9dc714108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6bf8e1222e641db6ecec0697f492b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f5cfff61bb1834e20fa2982b2f0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26615c5ca24a699fd4d71f994ceb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4bd22379772c58a83030b8cb0d253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b81611e25252c2fe28d3140059a4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cb754bfa764547435b6c05d14b2a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb02821f57fa7206578ccc687c44e4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba1efc6aeebd5f31dc44dd5dab6a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574a7a1234ab4469fa200789a85fe42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ec195d952a7045c6f34df40c9d6bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c201255f2a37c2574a9132a5e162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a0be183b5238be9607ab8b885fb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b0b945b4ebe037a79fd08e9744c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9f19c197569674573d06e4207519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566bed2db69fe330e3b95ce8a12661a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9789c13bef72cdc1dc045f14a012fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e1012fa8688fa27d65e79eb7319f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e6b06ffbda234cc7ce62372d87707126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c258b3a9f70489adad99876888182127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0995a7debce1d37921ae3449cf826128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c502ee18ca9405c8ee2629f0e5d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde2ed4499574efd1d195b202711e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706f599e29d51882ce39b94ff9b066f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e03d82c970e872c74c529c60d074132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8b6144edea37e678ccea2b4685e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e061d887f3d2e1cd10cf37bd9ed9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc96be1a43bcf1135c2ddf89e1bb33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e868165c551080ddf4d982f9529606136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc0fef34d31819b5459d860fa0c73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843949ddd5a987b4a3b44e739bc44fdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f0fe1f2b609432dc206c74c2bbac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089925e3b5971d3af4581fe001848379140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66c0a4746ca43113df5a4a6c0cb76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d83811eb77e78a85d68945dcea6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa1a7b8750f06b0a1a82a83a26fe4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec84991fe47d1da6cb500c2582214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddc78186a85395d852e5736a13cf94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9541bf2939558fc47c4f8ef2ec782e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7a1f134bfe122bd7cc072648f95f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8de98193f22058aa3427cb9cf29a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e7e29386181a8379b886315468b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980926a2097c3b77c733706777fabf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23c01c5a37765b4a4bac017fc0d90c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d211d3c1d08eba3420ceb580adb8f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e567b413a68f473f759cda72c328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d62b7e9af9dba98c37db73cf259b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d45a5763ea79bf8d3276512c4e853155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24f71df8bc8e7f14458cc55e59c924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06bcf5512752be82895adad8607b78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3113514407dad82cf0c580374037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219775c70d1a88e7aaf9383aa7c9aa2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c354bcd9fd72a573d546c4f21a998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149be57593f2dc54d6607c71b7afd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909513c51ecb773593129d7d8df626f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3347436daf6d22dda003b366a0e39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0094eaad05cd126d8c9947b3bfeae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782735d2bc2df97fef82b922c3895bc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee0b8d10e929b617d20c4b8ea728f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e027cb1aa10ba5e867783620107e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9b8cc9655b9537c348b9de9d7673168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203e3984be2a92ab7738b72f971201f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4fd6a37b6039c8ea8d4366642ed6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd205bada44e9d69bf949cd292d67c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2df04a42c5df4a888b6f39050838b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8462ad787ead01dd284c53703b848173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c627cf1520b9b3d622d532f580d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c87c49824d440f4282edaad0e54b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43209e47e4310288e5bb13cba37b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefe0b86b0a17e30a62434944e05ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7989beeb3f218a7c9f8d19309a6b90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae60758c7e24919fa615c977143df10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841644208838bd222c75e6d1f5dce5db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8185e857c697842c93c5f16933656b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae0fef5f94998ef33a18c127bc40a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfedaa5360f6f78d79ddadb16a9ff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c214273e2286a6e54fa14e32a45ed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0ca13ea2c7a22b629630236f45493185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb15ebbe8619ffdc523b514233b06a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb76b9655707060f0fb5e22e8fb296e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906ded7ad14bcb95edaabbef127a7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4304bc384b3c7300e52c193f89dd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a577681c8e7eb38fec07e8ad2a079190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803060171a24bfe7a99550c42678c8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13279c96bf424977fe172814e7fbd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff726ff97c798a6a9418b5af1bc1031193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d1ec6aac0433c3a5df5ba922c30f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb8c807abc004292f03aeed19d93a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff738b56c3bee6dd01a0e7d7aee1a83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee15450d8f3f1d5755f7600e2cc45d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def7037f0d479066dd10200e0f6c9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243665851082a60633523cc9be030084199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86cece9bb6e2a1b54daeb1e1a1cdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b50fd7b8bfba878971a385c0fcc898201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e620bc3c457aa5b93b26a24e6e5738202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995c97e644ce6a04103afbe749099d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59bcc7b99255618a83f644dc6cb73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c44071bfc78012e179436b57e72cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699102cdce263ffa97a5d0e7acae4b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8a038d4b028d9deac83b4389ee0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb07ffd381c85a33d122615412ff2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4741006cde0ad5c7a9db2b10732e630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d574216268d4a052f199fad0a768d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c1d6ded6c7158c959971398f0db4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ee8a094474336fad5a736fb01c5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3356cd7121c7f97a8b984ffa15c4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b6a012d6b7dff3e0233441d25e78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961de2e1ffed23a6bdf4f83f0d70dac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295617a273abbce81c97cbde78698e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2ff7033e4cc230ba2d830933d657217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ff7f1a3ea308eca24c5cab83c47e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca891303c066ea55610101ecbfef827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e87b9f879511680149e9a35ad7f1b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b3058d70c5417e53e46ffc3af687c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119fab401d1ee539f083a4af8350bab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbe5a54e64e85088aee4e56251d02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01dcb4f098dd547d54d358d787e6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983ad93f445917dfc1f990f20f303a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216120d70a41be426f5b3e2165a4882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3aa32a71a1b401818a7d83f6464ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf03d709cea3d79be7162c2544a19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21d8dd60c607a8d9ec80078434d54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2fa1b558e40dbc5310a7ada09f22a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d07f42edc170be37384a96a607e71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597751621bf9a21a36c19d57ce44234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd804cb54a7729a2d150b3c0d235b7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605521f3885ca375309ed7c4fb34855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e99f09943f0703d83c920a950712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04072ba05be803f0f2b4eab87d638284236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff728daf520c3b76f7dee7dc38b45e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6906e02f42c2d93cfc91f537e6897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61a3e0cebe2971a5a38182e3cc506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55fbd81ee22456e98e4c5e97dd810240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845488161ab360b4b8d7c0e208b7dce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87cd31b99c2afb6c3c3ab6e3d7ae70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0ecb5071fc5586b50076834101d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4bea0eb4bb693423a99be5407fe17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9910db1d5a43945dfa16691917c7ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fea5a1a94bb6078303abff58c2b5ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fd66487fc6de90175fe43f83f386247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d99c140e2d0bf4322871e79065340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c2b7aa7aada3614843f1a3978d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ba64de2fa8b34ac222e07d3dca79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e789d0b6ea95f9efc241fd6e9747c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e84c69343f416fa70e261eb581df2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7f1b01a202de0d351681954787e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df428db1af5b0ff53e0303165bb1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc53b3244b91269e60d332d6e467f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fddd0990e359c39f725cda4fbc999256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b117a7a65c02645cdff41cfd675d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f1c916f3a42c912ec267c94bdfc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b00f93f30c6f649e062b34cc360e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943a0af8cb4182a86bc57d0aeb8952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9281a6872f8991ccad129f643709261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11cc87e368ff7f91d74dddff77f7ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1fa0ad3d99d1447e48f6e08c5b30a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b2a7233a79d0d01f3e1d8bcfac41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6078de7d246aea03bfd536e36fc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03895947645a28042d2418afa3046fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3000bbac167f8de5e2e29f6b6d5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c344c309257360869950ff4fa8e2d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879da4c0cc36ce10597518fc9806bec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948453dd552b8adc34b85c6ce3ff975270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db667e69f65726f650ee983a041927271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942f23d761edd0ad210dbb297e20d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff4ca6494a8fe4141bd711dbe4a0ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3aec35bcff4389e30197e7b6fed0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4835e5171a5a8d571880afaf506cf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909352100cce1753093e4aa947a6c0ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480180cbb3d185eb7010912a187b96fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849077a184ec6bbe842299fd94729a85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251fd84a6100abefab5eb765aad454279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7d4b97338296782d82ade7f2ea6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca5f8138ad4be757032eda2197518281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048170accfb80ed4824eb4c802ba8a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c7f9089252ddbca0592470f4e769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a269f4af4ba2057da6685dcba7f0731284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc86cda204e1395905beb6c2d5257e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63b229f8fbbe2f5f5f05dc471c9f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f113a1bef85a9573b2b9d7735e30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799fbb1e911bd1679256ae8f45393d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5265f9b35dc31e63bfcc27c71e4996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173118008dc7c14376bc12400521d5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a44f1676a5e8ed72297f4895b90d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602806d519209fac18a8d97f23d76c55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56c211a273f127929df11ca633ccd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3652a26f4846042ca865a834d40af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16467201bb83a000d0050bd03f7e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f36af558b72071c2d836d013fa993296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9290fe44f476e8d7d7fec4ae8edd973297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815614181622309fb2bcca0462c88fb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dde82568d4c2ec7d429c9af3b717b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af80731ddeec25524e7053c1f0816e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a88d44378d126fa483d6211d01f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b9cc53c0e89f02232c7b9c38f013302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9c99564b4dbbfdf8692919015449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6968ba8aa34bf2660e76ee18d6635304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf0dd6f1afbd3c415b720e2d884eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48f59b170bd4c47feac756eef6f5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb27c37754c2dd36bffd37ffb50c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203df3fb225b1d4eb6d88bc2508c1f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366075ba49ce60faffecca7bc72a04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c4a20af1ce977f2b1780f52ffc75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612330c238e2aaa7df067a8cb9de88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07340eb7b99a3c661adda946a8099a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd127c2e1a0a3fd044d5ddb35cd274313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088d58944b143d9a9ea6e4b9e3f1ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f49a2e41859ddaafeb62488cb5dcc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c53c1381a49ebd49930e0432d9164316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481e2f4ab8a71b0b3d971529ebd939317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b655a585fc002ae96f34dc25b82d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37530e4cbb534d4fad1caaee15364e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babff31c293619b10e269a93b2c51a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2009e995ff3ad41a6ae042d166e17c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ccf00940b182748739d075cab43b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886cb5d44da697045d004144c70e74c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc53d2c60a14c3605ee6e69a1d61082324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e541965e8dc84f158269c05fffaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724080a19e0164d92f69eed85408e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57accedc3b9b5be9e0fe2cdb576036b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1618889a0025677d68d86cf44d2fa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0749fd4f055525d0000123feefa914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a865ec0c004600d12777b33045a968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bebedd922a3784b4852c826d88e4ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6f94ba9e35d8dfe153152b4756aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9abae9cb735187f57e25335e7d5ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95cedd5fb12fd85ec5179b6f0bd28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeac1e365513fe8dc546dafb478056335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a44e57dc197aaf2155b5d2733db8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a50c456a96dff83e852f6021ae47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2d6a7cef16c82b8542514139502a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65930218c8667e7dcbc261792c52b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f480bda59ef921771dec8c57c43cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f823741d46522cf30101d24af377ddd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a827f974346791e31d015d5a99038d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b617ee5ff2e25bd468818a4f66dc87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff555a891af17c00648a14011d9e7bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ccb779f002adb15a7c44fe27006c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655869589264145d688f930e2fff37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419ef6524e17bbd2729312426b0d11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8b177abd4167fd4bfce2a5ab659f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257d13959a01e103f47d90abfee99c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f50c9694393d4ea0b878d1c80e591350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4039cf7996b8b06442970b8cbdd65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb38aaa2a6bce5f75c4a0d1dbaa808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaa9f83dbf13bfd550e7353aed9a53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0fe942c1953f69296bb9efc60f6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabaffc0e8c7d864bc5a81c71180728355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abeb0336232ed7922d23046551fcfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080220bd546e961329c2d9a60594f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c9a0ec077f28f1a5490240ffa2a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d052ecac445bb3dd06c199ba0ec9cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389cb5f2cfa5a84cb6ad35142ed7f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d03171747ab442a2fef234f1ca2d9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae30cc32772df14962693e2cc2442362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe397861febfbf08d42a843c181873363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215ecae0866b27b4b70659424232dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b25b2641972b9ca8118d086ca73a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c5cb9d895819c613ee94521c7e80b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcfcce97a273876c69500e101bdaa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95356bd7a24bca8d389606947ef967a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dabc164a00cba82afb74e39dd0598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4599658f58470e3cafbfb9e65317de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd5a56c244ceeef512533b5333082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4703c433c91f95bbf11d461da14692372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d1125b4462601dd7107ac3f06dbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8033eed04a4b1b6c6a13da8be4fc87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a89fe50ca92b427d88c9f72120a6f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda0fa0260d322615a686c2ac0fac8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8a47eb0687a2dba4d11639a7c946377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b676997f2c8cf7fc3a8e2624ec554e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac27e3f4cd838d5299c2a1daa55b67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf7ba198378152edafdc62b7966872380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e68da5136cd0440d915f0c1a782f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b850ca75482caebe8d7b2970aca5db5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6285579e194be9bd849767006e50e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c49809cc947929333b9fcf83f33c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4880c6d18fbe37cbf6bccaa3661d74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa57767b2f79a9cf90b268512861b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf28d636b155443707a19aa9e607c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f09ff2a29d0aa1185e66b987358dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d78dfe776f2e57226f5d6e66e48f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368090d6535c663d249a652ab3311b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23757adba95f026cc00c3978c5891a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e464a81f381ef868542e3850e39a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a034390037ae9bfbc372443a66d95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75337e872d98ba8371f74d6cbeff180394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc554171ae9cf17bdbc46e11ae14fe8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b6a36b6859dd02e4563db21a6db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4e0735ef8a03e6a80fa3610462de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbc6cd4db7665ac14633caaa73064398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d40e45456069ca5f86049faa52ca4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9085d9f0dd15d72de1e8377b53302e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db68dec05944855de08c6a3e3060c79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c03ba7ecad6ceee874b9f6d34f66a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff60d226d8cd64757a3c600a6f38f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca6e91b7e92d2296d65523d196ebe3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26bf3182b3392b8f116feaf2c8cd52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12d6f7cd5512e3205a183831ab66c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031628f0d126a5dee5f18c9c6f1286e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b713145ea223b6c3e2506efe625da6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6908803d57573c5540194bf87604bc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded0ca4ec0ec8fe564bdafafb9ea98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf28385d53a00c95250c43cbfbc4b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a5b6b4375991de0c9b1876d8434b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77018c7c397069781df27d8cef074b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb704a4cc8eb0b6fa9e7d9aba2d37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7fb1db380c40b7317455580fae6a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961df5d9fb4c7bf408b6533a4cc4857416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9236dc5673510a85e24b85af97ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36585c8209e681281ced01d92da405418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee987ca3a7bf15a6abc21b665cb816419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868109be3d1da70fafe415b0b309490c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa55c18bb7a6556348d19db68cb75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb39b3a7c7370a4ad7e34204b3bd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628315d2220af576b1d6d05a1ec20f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f8b8133e4bc43be1a9b927bb093d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40240806dbc42bda25e4fdb1828f90e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0dd8a115d21d4f4351fbee26c2a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09857030da6353d6eec17dfa3d143e7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032acaa18741a5310abf900e563b0ce9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcafcc12689b1968065e5c822aaeefa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bef1116f1d5831f0c10163de7a8d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf317645dfc0f2597c556266f4bc132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9476b2938668ef636eaa4bed87f4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1522b343368dbc57e244ff8a9eb70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0d9ee57767285d9fb68a97e22389434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92d0f0d57904e2b1a95b786b76d29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0d2dff8fd2022cc95ec3c6614eac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db7fa22b47c78b8137f4b88ee0859c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba28bc8f18a0773ebc70d3e7939031438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca568dc0f9aa4af93d42f7c8d49828439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352d213b2e66e589348ad56629655b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff17dbe4ebb83723592c5dead1bfdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851cc831f3cc24facd7ef8d632e93f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520bde68a8d5d0c1024ccf6040e7a32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716228f47746ebcce36b6ec2c55c4729444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb5358112c01d88addbe3fa28c9b62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aef7d1e2a74646894ab0420ee240c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67cdc17345334abeeb433828f8d9a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89ff9e8c8c11b1ac145a173208968448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566803d6085709ead5f3ee4cecf8e35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f65a87f919d8320487c2d04230487450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1913495ca7cde0e3c5f903e8650371451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083bb6779e861c4ba98d018f8605ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acfccc24a5ce19b4011afd003dcfa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db925f91e3cbea6bb9d3f4751d8a7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3db7ac605be50682f47ef364d271f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486b53972893753dc8a3a2a9f1c552456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a740d8c8f12a6ace3a6ddf1de4f5ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe864597aa2c746b00076caa3b5acb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb94c68c00de130fb6410cc06d351459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f8f608445f4830d5a876d63b33a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba069cd52d7e3108d863a7a1841c466a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c7772505efb10b0d425ba1bd454a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026220f584b06ca377d75da3c8449824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53278c764045c78ac210ca52da11558464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102adaebb3b801a8cf3e040a4cab096d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d75c2a2fe0fc51bce9f1054b7d44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98d69ff35bc11c6c1ed319c98a3b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3973225ad76fb51b091bb099f74f717468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a99d8bb4c5cfba88a891297a82577469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db84ddf19ce4002f787a054c615537470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57da2c67c2a0199d1a195fab9486ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a997e38bc7bf2e753d79fa5968cdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54dc8fb85a76640367942f33fa0c89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccce211691462b87b4ae1e08a68759474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90043fe4f5e22936962db050003bbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3fa0848d82e1edaa1db82c7f82e5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692632fffeb306d0f74dd7d1396612bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96d15d6f1f04097de640f501ddb3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04848c415ab51de66cbeecca3dfee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56cd6b8b0e1a53a62511beff6d85f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62840e88686c299e4e7f128a856796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e743a7fe858515778fc2cb6a7971482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedb4f0c1a2a4120092f7dd04c90996483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913daef3576817138424f137ed50773484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8542e040e245e446987e4e7dcd9b5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1aa3306f3b6ee5e2eddcfec13cda5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0890f5603d2185622ab9d6ca2b895487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75750f2f4f11c5904035f109bf8c5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd3293c67a0213f8ea19e3e584c79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5b2c4bc4e7e29e044dd5066d172f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5746fc890663345a43f2455baecc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e9579171d95586f7a7ab146f1967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a96ea46bd2ce9d1d3ff02db804ae32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4514341b312277a658a0e7634d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd4e2d4591f1f8a8b54a01b7c2c88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c39264fbe342f94ab4331456f3ab0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033ce38c6630a24b5c67c3f4fa3808497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6726010d842845831975f42104d7ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de3ad69901af745f209681b3c5f8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde95c4fd6142484c992a6943baf2f3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efba116020519f2a7b9ca75d1a0a33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd5a3058e6292e981e7be81d3d8d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d171a810d90f7f0747863634b93caa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0d3d6e604a66dc8fc31357d6a6c48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6c3ee71351270fef85b2fcb22582505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608534c28a5470b0e360b7452334c4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bc08adaef0605ac7f882f45234888507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73528ed3934526bbaf63b770101b6dc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f0e47f90071ed9fd563d302705bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e645b6e137407be212e2d87d5936510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e7e9b107f589f55d3c06f2d6daaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08350be03529d729be42081924d7283512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7246e027895a9fe55031e2b12f07e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d826d40f351572017c59eb8d0b125514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c7610b6242020a41406c9bead720515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116b86bb774648ef7a67186296c31b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f559f18f0293ce53d9c5429ec048b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded4fef1c38a853fafac23dd0609f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c7fea36ffe7438a0a6ea5940251a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c36aa0e9e6941f20d50f3821529d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5183c4ce622820294fdcef6321de01e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b260bf7ba54c6ae8047b1013973d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76a54afb653c2d5ebcb405a8c5315523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e27695b8db728b995f7abb3af8b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a54c9517e04875320f0451764a519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9589b4d82fe8014c930f0698663b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b0a89e329b18c608370f6311265e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad240f76df056583c2594d20f471a7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb852e7e38ab974ad65b1894cf0c45bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b7880ff95dcf56ba7e72cf6c41a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0a52f3269494ba17b604051e6825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f51deb96d832242f12979ab5368c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d855047c85e06d9f0aa1849d0566533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df17a1334272035875e80095f8771534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b5897366943828d54921bf05c23b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f0a35490b28568240700ae83c530536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9ffc81209b4e6678fe8e0a0008990537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc8896d1552a7153deb18ceeaf8f4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee67ad064f34c96c2d5fcb5b91224539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1878a8a6355a691e626f1ace44c956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699b4637d91572cb548822cb4ee1c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73325bc6f06873864140e16a66c96a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38fb359aaeb8980cb9dfcbcf19e5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b707fd368c3eff476e36566dfdb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234c48cc304d54b6dc556e5b9955835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede36a06ce4255f0dcf20abe662cdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762eeefdb0e68ee613811240adef29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fd0b529f4b507430fd2ff9bd95e34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64549ff30545a8ef57669127034c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1b13ce41df88ab2909d3985ea650550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bea9a2753b7276eb92ab7b9cd06ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd6335fab6019e5cf75a604b62c74d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b795ec079657c3d272a1102c683db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a84d4eaa0b7fd8a6c9d4fcb013e65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb2d15e4282d0816763cee0c0cb7d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d11a39d4cbf8d2abc767165c7fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65c256605ea22c8e98681a1c9017d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c7cc93f724c9bdf2481fa0f2961c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d8090667b73799010a7bd1c447ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0964018c0618cda3cfe67c4e88873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcec26971cb80b1faa9933edd3faf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f59002d0ba5dbd1ff059da6206a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24514c4663ff177b472188029df0359563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b02238c6a545ba6be78bf943d3b6ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41275137d178e4ad318d823dd4b57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f66c1eccaf723accc5edb6dd7953566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ab31e092672578d97010267278f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927763d9e924ac365a17f6628a9e389568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c227ef214193772cb0394a86d9c42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd288fcce191d1186d68febe0a7b8be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775ac9a81ab7216d08af9e409cb184571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8391820982d495e83192274e663f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd7da08597dc20f64aea598b79da8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96318bc9431b60c322e791f3771a93c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c1a948007d4f08d919dd6be402fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee627f4b9d7c9354c0df1042244201576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f65217122896329ec2f19444d09cd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d971668a786782a5097d486bf41093578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6f6d63bbeec5693e44018f03388c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c56f39342d1c3641430edb281008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01412e2e408d1b564311ade4e4a0e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b9086a0bef3abbd5024b6bb4d7b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051281ba583c3f4ca66701a647662be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d9c7de940bcda7d562cf63bb7579584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795882797be4b71660e278ce7dd7bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d284343b3214a669c1ebe6405a508586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc4dbd3eb350c7830e1aef26123d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687900289eb40307a4ff5235b55daa18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ce5871fd4f0bf8e0c6d56cd23350e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed493930c82296acb74a922311a3d84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336078d49a15aae2dfd4e62163e5576a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4168da9c04ecb6c3908e7a16da68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feafd408e08b1add15c09ba6f1147c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849337d3af3db58d708f71e6226e523594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d76757a62ce5204686a5e8261ebf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a079d9696ce9c50b1a99bfa24d874596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740dc57d30a68ca050e7b8d6fced9d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86e17f8585103fa795b3d211d2d5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb3ecde493e99fde56e0fa0397e28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f67ea90440c115c94c6bef25f8a0af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57930c42713819dbe821f5609aace8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1bfe1519b8871de83c44e2606835e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b3edbf00a2ecffa1790ab1d5d1ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19361e794279fe08beb0625309d644604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ecf56a761aa80b97351082d0fa0dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccda977608014a55bc8746622b9cb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27db09b71a494810dfa5fc8ae091a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30562bd8cec592defedd3db94e12fcc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3eb9081e9e0f572a2e993c414ca7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a081fa76772d396f52cc3f537e53f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3733fa821af27073968c57813dd16c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266968dccad10f9425dbb3498a90f92f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9004bc9e8b6644c3305b479e1a2f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c224b0702e5ebbb51713443238a2e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c416cbce7f93e9bf1870cedd2aac21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0319eaab3190c808cc1652851f663d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a62c63754c396d3ab9b3f38d0c2f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ff554c94df67ce0d7161c8cd572e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a005747abdd06296e5b23d83702010e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f96bab4e7a5c4d3f2ca3b04b51859620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8d61bfd535e52e0dfc68052242f41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440e1fe896ebfc624ae2e766b18eb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a647391bfc2f0267656636ca123e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b909eda8b30c9c04bce8e3f669d74c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6d7e235cf8f8a99d16ee8e99c88a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700a9d69ae7ba8d9361704db7503e4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f9bc15e2652343450e08e8d72c3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69db383fce184630f5b6324c1b1cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bede3dfdeb539168d323212652a959629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537913d2c6f612b9d8b95eec652c0e59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e9298b6bc2db62bb6a5eaefd7d67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190be5066d01eadf1bafca52bf641c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423ccb2ccf373c8ef3b145dc5a194e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec61255195899f1c57daca515162fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3ce560ff07a1631278ea549d1803635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de017726a696067a681b3f1c4c5e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d0032bf1f24d81d296613ad5385c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb949c0e324d327979cbacda810094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2f825d308c15be07025d72d9be61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4847b1d4a49b928d8f1f96fca4c726640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf213006678ccd3425097cb122d0f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c0439306bc47aab923b716a50a932642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e5d641bd6f7753e4abb851960b44b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bc535acd961cd60a3af8557ba6f99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6fbd62511aa2ebae472ce782bd1df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37c266c7c4f2fc9071627d481823a646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>