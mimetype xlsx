--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169c74fc8b451096ba7375815395ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469588cb15bd1d386820188a0a2985292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b553f5eb377ecfb93749b096aaa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7fddceac98de89691d0e9714460fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46906c2c53095fc063a9662af59e8b0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c2e045d796eefbbbb67130d644b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aabe21172e10e44aea85aba660ff57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e536971f662a0db39f5b6f11038dd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6eee93bb82d385bf5e0ec849f08589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82647f2f59113d95ec1b208765e2e7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766333427edf7040934e965ff7fbd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d124a23e84cb9173a85c0a277485f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604e9688af82e9fdd6e00cc64aeafd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76f5d777a4b345306c4378ce4db7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa53f14cd7b7bd87fd5196a423f0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29100ad6f9cc2254cbd60a390442e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ce200b1c77075883e5b30aab30a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed276e060b061f99087a64263e4579718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362dc7b371dba5397c952d43910c76619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc6a4fad1b678d0a43293fd13c6fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a5f2b32afdc7084c5c3fab63e6b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c73506b2849895b69fdc70168639122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f30b450bea864b9c0e1af3e258b1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d6b94009ec9cc0096ab11303a25524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f06bf2c85535662f81884f098a87a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb779c08590ba261676a91b81559d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb022b62b63ac56b2c1dbd21b9100a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c5584b2248be34c16062b3528213428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f636d933009ec0ae8991b165df9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ae259b3fdb877cc2fbc74315241330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf53ae10175630b5de253c1321c25c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c67fe83ad9443a866e6e6d810906932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61fe7ba387c5addc387857f03277633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efb034795e13863fc52c7ead0836934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c31fd2d8fb32ca5ae3de3cdf8ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537d2da6162bfa726b3afcd24d934536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ece600db38d19624025b69c1696e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd1b0eedfbe1e0be5b299546934ad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee7657d6991d94feffd8cbb84d418339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc799374e2ea8b5faa3b07ff0b6c62540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498723a1f9f7d20e348fea6bc9d20741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70917d25500f7c04d9024d031a0b5c0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1d80ce430d16cb8ceffdbee7393c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c525466aac1c98daa0d8edbba76644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d381fa0096cd2bcf2fcf360ad333c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9763356dd74e4498a98958117de1f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2108938b7878d4b3aad5306b5254947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690d37a0e4f9aeb6f8ded6bfe728ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccbdf31b7fa56d044230b0ace6a6fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b62d4fd00ec3f3bdd826039343f5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af07b6861bf5e986432dacb66ab0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50cf37492a16e5f84041bc0368c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614be7d4017b73974169ddb9b93c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4442a6f9308a415b3d51d12d6f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2c3162923139115478df014a7a8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599b7564d957c19f0fdcd1c660eee3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1294c9527f71627bb18f32425d67cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953406ee1920149bccf3750c22211d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583ecda76767b0f9112ba29f566c1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02b4a77dc47fcdd2c54289f45131d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf3ba034e6b36a43e8b7c84bcd40461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560337cd60d1f7e74a51dee7fe4daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a773c0734f81f6a1614c0ceb14e7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83525d880b3b7714423c6e474276d3f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8081db7a0a5bc90a54f0fd60f1c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb5802ebc98fcd97e66a15721460e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c36d6d4818a5abddfa95574408a4c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe642a11586131ea39b5f7e392b1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f5447acc6770b0be4f5ef122a2ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094600f42f8b7657ea8040f436ee5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739e493822e97b258214b6d09d82e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d350d56bdae6cbe9e5b5655df7eb92572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3b1c368db60b778831d04af88711473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056233f7e75eddd00385eb37876c61574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968b593c893f7ead9acff6d3aa9a1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb48477c23d45208629ac0bb3b7af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40516337884e7b78308f2d308e8d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689018f894dff08ebed4004bd3f9cc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a351a7aa9c892306be5daa666431fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de2ef5d7faae3d9562aa26d5d0cc2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e49fc16dfb8e6197fdc5bb10ff2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b630a59dd4368d0e2f7ea54f53f55b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe07a8b3df87b5481b4b219fdf54683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab157af661e8eaba10912f6f17ecc7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f343fb0bb75916b33e0a49383fde685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750a9508a385e6df9452be2b8229fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65ab185b080cb2e9812db4b66e3c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03363452d6445c7ef3d495771cfd17988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645fb5da8ce0bb6fd02a55fbb8ceaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b5f9f2d087d36fc117e4051c6045090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb05a65ab5bdafefc60cd4098b26f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da4516673a95db55fb5f0ec3bc31df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f0b26337ca98ab37cf9fc400e799c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b294facd63c80dd75503ba494e6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7532c5b887da6ac2a4e70dd4c34d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9f9ab493cb8751c5d3e732fc71d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1d1c89c5e59ecd7731ec3d762b9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583024a1f879554a644151b1acce29698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466be9fec7945657d0b525d0785ce5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7da4c6c22f662608ea56f4f3632d51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9240362a38ea0ba72bb6931ed91eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4797eef6f8cd6829ecefe74a159b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502d3527a60063702715a0b15b75859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605924b94389cad3e5af2c7dcb7dbaa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97232ccdd7d0778a94889d60dea295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de202cc9772f4dd9e631414d67f604a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03913ea079597dfe8113a39f9560b5a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ac61d7e1a2841aeb083385a92633108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ae353477d94e9d3d68986ec62f15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1141feb9695a27535ab172e53336b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74b514cf918854aa049f68e89152b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740a8c2fa12db4fb9d212aec127bbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe897897a566f696cc95d8aa297a58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f47a7372724f2329b82609cd659f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb5240808a7cb7aaf6004daf0153f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b020c7e573d743fb18756e179ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b2dfcd1c715664c19de5b447cde53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f097ce0cb1610e24f70df9afb4df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe4ef8eed28e31772e0282e6cf0538119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40334ca1671c8973a92d6ac1632d1cf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b069ba096b90305ffaf58865d0084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0663435977b913635cd6ea66567880e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285faa2b15b66cac691a4929eb7d4c1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b35496f5a50f94fda234e67190242124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd8e683eb9bc603f1d13bdb5241af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70108d37f13b578dc4f2336548e9f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd55d1768a2af1ab0e85d5fd819bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bcb3ce618a3fa32a159342e1c5bc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556200cef09526a8fc4fe9fbfd29d5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0fa3e38e401a786205a267079201a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de76e4440667ade09064ffebfcc13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d244e028eccaad6d9c55f016f360132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af98a80b60a30134b6a33e313f13a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9093e85c7136e9bbc6c07831526880134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21edab1ebbbebf954ad2b1babc3b176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4af8aef0571ccd9ac17315f41e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6bfebee6db9f4b6fe18dc2c9bf67e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476eef0ae789aa4023ba2050249a48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a516beb5e696a62d3c48b561677d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d7e681f69362d5ace0f9427b9415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a5418ed8081041f8cf81051ae8de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880000b6e17b94390a8e98658bcc095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57542a2f0b815641bc1589f8cfe3fc89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00630e16621cc1bc0a656a6d070ead7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6a3dcd80aba73845077dc1064e5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6276c1c74db9269f26cca1a25afe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074c456eb641ba4984aa3cf07cbc42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77963e41c7d3da7f6745c871e52a5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d1481bf158dae07a81b0ee575ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440afee6b7e768133f0532f9815d44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab743b60af72593aabb27057275925151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3474aa145b2d4e9aabd3bda4a77b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12114269ebfe5e694ca43f32bb4ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4f97901fb8459a9c6544787a8710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590179969f46c9c81cf829d8e6aabe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bacf78d74edcfc8557c456a0ca55a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f44541f8dba583a8b43c82ad6a18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb49ef9bf707fd81a775856e489f06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44884f6addc3fbd70b30c9fbba070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057db6c1df66452bbd0d92cbc731b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec8f461b93ccf972bd31b6fbfd816a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9748d30ca385e356cc1601602dde7eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb25ecc10ab8399111b1814aa20b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d108a029761fc91d69fc3fa085be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5e3f6fe4e49c0fa3cd3a062920c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f478cca42131c385a72257305816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f79d39468d39a83b541c894266ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8275b5e82e0dc721cd866d314110ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a38aeb354a0ca4366123fd7f10bd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63938d438aab6b427d90f7b4f2594a04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f13d2c9c2cf95e3a4cc2a4458f252171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f099aad12ba8931e2d3d8fb1d7684c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3374a7ad0ea011a79d32ba2a0e16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f3221e7a44c2681fc796882548ab2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347a2e1fe98b45ddec4327de974427175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e7ab101c97a877cd83aa29aa481e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a239a0445c456ea5d40b2b6afe873177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b53da4bde5bbb8dc66382490f06a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676d3cf7d8a85ee06ba81574e94c66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9059b17fdebb5b9f0866687bab0cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063ed967682e087049901c1e2c36c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848df2e8937211a45affd079ad53d04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58840ef647d5a3ea3b632edc8182c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aa08e6e4f0e2a37bfe661832361f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a554dd60421952f7c24cb7249beb316185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cff417be3d08b68c3d69fcc6402b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add548de490700053ded4ac02731e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89655421efebce73f173707280fe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb00c7e28b36dae3674814abde216189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5eaae2764fdfcf324df969cec6bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fb16330e17f418b16de7672bf949f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be91687140ee09ee88c3f8049983a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b953a025a2d632a35ce948fc1f71b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ffeabff1b0c562afd77531707c5c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05239d586cd9a7188547fbd34991a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6dd8c0bd464139378fe6f7f14d4bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f37d9f3dd263203cbb4becfd0915b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751632bb60d1e5c795b83daced68bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12b3708a8202beadaeed321dfce56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d2368f9fc7e82681a044d464e5da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b92cfe200c352350ddceb22790e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59798041946e10f4bdfd37075b7e925d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06bbc9eb8e6c4ad92e7eaed8a78307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc8f29fd32834c314c125dac8ef98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700849092ea23eb055f013227318a7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef0e24218140d153ea879cb65ffb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27cc5a54b4d4522a6c6ff2f43eaad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f087644388afd01f41f374ac4975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc3f554d022ef4926a941acfe6d0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71737838527c8f9151f70e3c9e162210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb6338bdbaea5b6441f4c5380762a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1a175f252cbd1c3ef105b80d9e7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6268e4b1108c443f15283fe76b77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5bffc4a363108e23e393408bc484214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ea09f6f91dc41f65048e54bda08f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc1dbeab7674469f778b9e7e84fe26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8b24c846206a08f60a55d90de1bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c9cee4e72ffc6ac69250ebb01800f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ed5860f53787afdfed907fb0e622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c08ffaed2a9097fe79f9c56730655220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdac5e3dc5c2ed2b3619c459582af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c02822ed2f9c48fb4a924c08226b99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccde6517dde9e1850e89eadca5ca8fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a422ba32c5f73d4335bfa3547fd93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938b26fbe1b5d31777638a5d51d9ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa5bc9b0e968eefdabb7f178bc597226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72b73f363b47e7b475607a039a7b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1bdda9b37bd6617376fe62d99d0d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f4a8b7c4a5d24a600418f077b2c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88bf344f98fc0263c3cbd3ed5fd0e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1ec5b04e7364229e56d6aba27bac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36bc0fc666ef18f0c307ce5239ab4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4287a2782567cceac9de1afaac4599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a8979d37fe00193f6478f6c1f15b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a88c75f3fb570a37d0c9e8fbce6a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a46f8ba4186962bb77618eaa36f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa7110764ce47fe56449c8d2bf558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f33afe5e43b71fe6721af1f7edbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca8785f8749fd24ff5d9e47192294239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8471fea5facb0835db1ed16cdcdd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5200812406cafcb27707463f33d79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d32358d9c670ef058048cb26e95a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2a65ffaeb615bc6ce0eedce12ecd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c93a0db56c4e1c454febe0453e8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce7ce60166a512aa55d7a322b2817245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326735b98467cc881859df27c4c8848246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e077537716177a683c384f160a6a4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab927bde1db8e8e519609ddaeab2183248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eff3e8bae4b0916f09786d8dc031b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9f33f655f4379aa620de9a2f79ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45db2f07ffcb09ed689c86876f919c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfcb9560691f0ca61738253623c88a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ebfa77c70a57d73fb8f2e3298294253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcb0ca59c25b4a21da46eec5ecdb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec0eae8528a73e598a066955059d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074b0ab05a5aa5a3e10f50835efea74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2901cd38883835644d84064bd48153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f9f0427e1d1c73f2c2929cc43baa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110477b709ca11d7a61533191b55e20b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99101c4ec7915aa21d87426a7cc8b66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39da73cc41f59f6694fe98b5bab063261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d448fc4b5badce1f4b0fc212f2dbde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d723c923c8975e3a4e27aaad7f5b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919305f1803b03892f44d34de82b726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f9c56d76494d1b16c102603bbb7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a987d51a93a222ad841e53c93135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf453e4e706d4a57c2d75980f6030a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca455ab99e81737319eb01b155036f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e128cd0e8fe39a9e12e1df75f1d9a47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8851f7d5e94e05501c8db005ca22b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271847b9744a114ddd03f07c8b8c75b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504654214b80acbdbb12dc9714f1a1ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c133893e79968dd5aa2973bc1d9a2ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d81a742bae951f3c18b375e3434d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74e3c7dfcb3cf96531f6f2583843e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0706bcfc0cfcb4e6f9b73cdd5342276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee66c42fccc7d0b1171756180b2e8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b89e2dd7e4cb10fc0dce4aa79080e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d38ce9278d549114c2861ccdb279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4d269fb618ed7c8877a54f7f51df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b34135463f90058339e33e4751ec59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1b1c341fa776a8483097447f0d71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3cd71d4d6439ab0c7d5b7b7967ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c60bd42379a5dca60587fb1a64a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93caabe00ce874fe289c6a704a76add285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c29b878e210802b0ff1f9c1f85c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0058bbe4376bca6cfeff791af95bee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1c46608e16465f51f2f6f9527c5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8b5cb6f90825f9378c68d408f0e3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa55c6e2b13616985951f576bfba4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb52b2fcac3e6866dd8bef35a30dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f678baa137aaa22aa918da447f7482292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cdfbd770e8e6ef3d5f21144474b28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17377e6d13cbd409946eb9cb7cd35a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c477abcfd257e398d82d29df967cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985380af6156241d919de593acd614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1b73346d2f7e08b79cc623a077c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9950a6e8a17b24b280bec54e0f3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2fc1292dd8fd4b38c1748c8bbad2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e42a2bac6d706429dbe8b9c046d53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d99eee6086e622131f8cdd50c58e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea5a7906abf8342c4fc1073d646a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bab27c47fc3e27561aea647f8b93c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af373723a6bae418274ecad6c921d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944785091976f34e9f9a55f02d67aed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb6882610026605bf6f6c7ea05f00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208287b909a18f7416970be669785b85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d56fd3e7e7b68c6c47a7d8278e40d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58098e6ba5b3b52976022c2af547e9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3f2fd4dd2d33caf31540213424f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693014afaf7a5c8545013eeeadc002af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1cc4cbfaa1743bbb552a54be7daa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb330b94cd99fdc65cd53d62e4e4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9651b3828cdb3a165e09d3b93aff7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7c2725028697d49f7b21fe9a7c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f8f90804ef43a3d2fc9edcb33768316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf5cba682255b1b6e04091ef6e7dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97ec5a12f40c044527020ab914ff4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773d4023d39008eab12a76de42709a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b94ea0e7e10adad2423171c22b42d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c6df5cc5f6ddd117c4b00856f917321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084267f803ec129c8ff1db60cd38ff7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317f1801b00d21dd3afe9be12ac3b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44107bb6a7be9fd55cd6e9358ec1fc0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd55ea9992ac6c2f7453d11bcfb344c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340619bddb1d3eb97860a15179c71a73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fcaefb7f7bb311208e3974340cb47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4d8fbcd66bc38a0462c255283dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c789d6b7e81c37f4b1b5cb0cc2974f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f53a0a664092e3b67f761324252be9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9b51d5ab26ff2c58b4e03097e94b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d40f9f3b566b539ab6f4bfab2ee7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e090d3addde9629e21e045e493793333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dfd71049798a366287acee5064cdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893688d447d9f2d4618a5df69a2318cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f47a5933d6e4af6f7897fac6ea04a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194b7fda083c1ae42ea8f31a385f52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3472746e0d0088ade75aa4f405bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8b0d29af9233c6a422bf9e9890ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf042f2d85b28b1183a86f80b42f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18492e47badf90bdac27b90a593a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534e74149a2e22e6597b06aecc73b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1af9007bfc6a0d85c929f926c9096343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7655501c70f9ad513e87478db0b98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bbad35f2653a336cd44e7fdb9026d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e27ce60d20a3b276e61048bb7e1d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbf60a03cec73295a4919f070619a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b4309276fd9cfe5a56c134c6dbab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a332d9bb1f0b3f6e0f629e641c79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d4a6630852dfec7f185042603755350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f669df31d3d296d9a556ca28eda442351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef49aa965aa8bf938fd7acd7c89aca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bff1a18a7372234539e45896c8a00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6093e6b6fa58bcf53ec7d78ceaf86a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1ca38b68c2021c41dab821b6118a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbd677e5d0b7bd3ae2f0ee3c3f4a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c03ccefeb419f01d22f6f54b3ac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420284142c0bca83f1697c528432bcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5066aff124526bb5bcc957410ce3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a53b818a885d9b520daca39b0d62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a72cf06cb7e620a9b6008e9214b4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fb8e628bb415f58912ec93a780aa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266704d664bf45f8e50dad1035c08360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00d5bbd976da6418bfe773b9fc966364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1d00bc325bdf431162da3c262662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1aca5820eb08e9024d665b1c2f9be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0883f86f6028a9a1007a2e287c05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffdba9ee5d9149454d48a7b414f0d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5ec2b587f92b407f76d488e8544a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cea7565f5bd3663377409658e5fed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010ca2f451d73633b7faa676b1772a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d3b9466763715bf6cad0bb5439ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c7b68adae5b237e9493fa79e70377373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369ed678ac7ed5751ef87fcb1ce68f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e003f283e7bbcfd786d6fb36a259375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608183ebbd692256cda79d4c7c223c2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756a90a80e79e3a9bbd0f5d2189d67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517054ffc7af0ff0f199b8f116ac138d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b42df95f56d1a3532b8fa51923b494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece0a4ad8902fe12ebccb9b69466ded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7db469f21cf334b6795271d3b51998381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358972dd35624d764ed6d6a0372193382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec1e1e03105fe21e91ca6c135ad3e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3088d20b7b8703304d781e2ffb61df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6b39856d49fcb979c9c419d0a138385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a309760ea222ea1e98347df9f53903386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1ba7ae5ce78b44ed03abf94228d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f9aa0b766213847973e975f7d1cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1da98d031fca0115fd3219455e078389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2de0dc1e2d859fc7305440230abfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600839d3fc8529146a549be18eb097d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f744b989b67cc7ed23cd5a5222efa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c4b759883a99ae4561fa92857544393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627a97fc72ddda27b210716ce60c2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258517235adc9a6cdc960d553403c262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf738f7bf49fd1668000b5cdb0861396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b8d57d003b14a306d7e053635272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472839cad2252fdf32b73e5667fae919398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f422cfb934ff98505b204aacc6e41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d7cbdd35ac1577ad6e7d56f3019a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be371a855e431dee358995fa9804c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34501c73602088019c281be885fcc8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad49ef4d59d725dc7b5dea1fd2ec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711877e00d14650b69391ff0d938b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4f4fafa276f0fa125b6f7fd7aba58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe648464557d3e78bd39457e0133be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dd17b654cf1f139a77071657571be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fd62bcd70227ab66b323cdf2517a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc8774626fa58dc8822831e7d1eb6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631ea6d1f3331bce25b5b232b5fcf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbbae95c52109b02831ab638e20d95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0f89ee6dc97929b9b261ccec5d1a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724590471e54ad673c021506fc727c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb928c605d5ea01b9de79c7ed8db0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc61429613c0377a928e8f2067eb01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b29e60fdd5330d5ac08c0bfc1533416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e7312a532d216d53fbcfc5ff3e61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e4619e9c7c40c3a05a941fc5d4705418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5653711a5972c0c509aa64d6fdafd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536020badde352e660a324554d5b072420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cfea35d10d6343005fdea8618010a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc820392c084f054689fa86735fe78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb744b801698836cb40cda053639c48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aedcc0e0e22e9f6e816d2838ff94d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c694f12f07c05784bec51f8791a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68ee6f85f8ea5d3f8dc4b7dafdda8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4208ea3ab8cd37db886f98273982427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5558892b0b49cbbb92d91bd153f4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd58a2007b12cb2012346d498c741e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76cb01063e122a05bea452faecd63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe3274a77ecd6c97da58f4737cfa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9fe8825957f405d2d559a148ed7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc751ab76d6cb1c1860c16692077c211433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07babbfe994d5a93e147b3a959616434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb8ea251795bcf0aa633aee15652d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd855c2eb1f61d972db27ce644ba14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495cd86480f9fc5f4780eec879158cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae373fb7cfc41d988382c8f7a4e03e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf79bfdf670e9997da8350e26ad67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04501291840815df6601b76d70c4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd2047aaaee91b39bb9ecd60613f16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3c88a3b59394ad33179bcca73aa1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed6de54bfd025ec2d05b1f0170e7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9832ffb75fa6b9cdfc3446842cd7fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5479070a2a962754f60c6e0c31890e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c78341d4a5bee73eb75ed41b329c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d394eed8f1c85fd2d92226a15917447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1812687350fb3a4a9e43be1fcf9a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160bee044a27a5970eb30a64f19ae21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaff648661f43f7f5a394e368343bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46166e36e5ae1062f3258b7db8d4a91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2752a46075ad489afceaa1146730452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703964b35a1d9d7a9d67b56573e06b44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c1be1ea07987e0d58013c0db28747454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421819bc7b2db7af7ce71b1dfcd01de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377d8f6f6ad548113f5d33df481a59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ddb722e5fda14756e29c425293ce0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e42c90f22000a2006c3fc0538781d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf24bb9ae72ff3f5c4e3f9488f8b44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d233fedc6faf3121235c85372ea32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929fa730771eb2eb54d861b76fa3da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf6e514f8ba07fee37a1ffd8a77ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3ef24ceaaed24866056198250c04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe38751a5bf640aaa4077d02b47974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fc348ce84cd91cc2a8c6b2f33fdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d64fc4e5f86ae2c74cd292bba620d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de9f1fa8eb65264e8de13aaa667e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704008d829f440686ff666579d47865e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1037635b5c283041637f6a4aa9ec68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f58cade5a4f0b19f4e689152f24ffa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d8004da5602f1bc22a0484ceb27e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399aa4e32b8aac9317db76335b46c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea4f1679c30df0fcb456dfc898a33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478bbd59cd515fe323b42f951171b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69080a5847477be0156c865f37491bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970b1fc53098af39c6af9f3f3fbad3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4454205216fa0538bd6f1cda7befe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858770e779d9db824e150ea17bd910478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aba6bc529bd49bdac42a21f53de7c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b60c6f34712cea0acc6905efb4568480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba6a45af10c584d5af5a200ff8107481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c51a4a50576a1ce13531a0529ecff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326ea5822fc1183e1bb9b78b540e5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490cffeda8eb9654586c7e2f037ac8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375f50cc84f095f245cb24924e9740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909f1aa4510e922e3559b16999c446486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ec792652852f9d30344fedf7b7228487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ba5633205c5bfb09a34656485eb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b76b0d1386df24b49e6f1757a435b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a5561ff140010fba73b31e21d988490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5131ec3cbd27def0d973584ffc83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509812d5c90ca87b0efb3784d0e41f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443185feac7afe434a3d2e5fc68d6c7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417231d05f73c270a6af6f5aff3b3d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ec759571d95ad083b80aafccce76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a379870cec5b91a0a733bace8d46942496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb80ad373ccab3905d5c3c588d3fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da236bd841a765205ec13e4857306498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0581941ab79aee31d4fe5e8d401290499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4806be8044ca1fe475300b856bdbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b3f31a46d63a54931af0971358ad4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc3e8e32972d742db5c60a056b3eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af4976f5618ef3d6dba539a16b737503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f03238889c491376f0471508b769d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d99098705bf0e4213dc88d6404f36c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec6260979b7535ae8927aac230f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd459ed6b55e4869eea79485d801ac2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2d4a772c57f8450e32e21501be71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b86ec868551a23c49a11beb269ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac24fb9a9768f10b54a39292cc0630510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fdda9aee1cd623a48bafd36c9be1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb65db8f9d5629cd096ec6932b13bcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d0e77c0b1ff52c91a3038d74e7f62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0b2a1995360db5741d4dd95c59c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056eeb2e35391765191dc7d3c145cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a5512372af86d384d2d5af60826f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8032f9937b4e76ccc21a15d53606b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503561b0aea3b722123f81234f88c886518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e9780dcc2d509f0235769f49bb2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac0da3ad3ee23252a9876e49996d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591e56fbe261d54a0490886a8d3039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098a68da60f3683e01c67c53b1d5511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7647adbe2760db5e1ae929f0e78e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572114dff8bf4ef36abc8d83c95ff71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165dd04ce802a8d385b87caa407c4c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86429ca561d9073a6a558ec82b619526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf0b62133edcc968b5064c51562cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47785725d6eca8b5271ba30f8d2cc86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cace6ebd18093834063bb4975078b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44c620db63f434f0f5dcff23106af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99887ac6a5808247751eafd1f436dd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fe847e452ca1f8edd0472f16102b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510a0720de1aef186dd8cf886e5cf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152d174ba9f9b9a70a733c13f0bdb38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc16c0103574d5913fad461172d90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76732d55e6a84e91bce589cd0bcc927b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21428409f43160e348428ce941364b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee5c81e8c6da65572335d3280361c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1819dd286d03eb7bbab95de0ddfc838539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c6ec995830e7ea9216ddcad3cfc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ef4c4c15020f6a6dc7cab6fd0ce7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053798fba58dfe47d7ddc7d60034fa4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2dcc42e7c8224a6d59aca9d372a16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8764b1957da18a880fc179ef706f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a600eed1e161da36a5eda35b1d6b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f005d72a1fb6648a1c016b1f373871546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6aa3cd7f27524eb73f54a614dbc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b832be7d8dc7fa97ba45c4096f1d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c96fd7ce15e01b4953e50bd67f6ad0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73693e3668b9f099e9a740ce645e579550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ee0f3de9a2aecf9295250e7f5b8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11f16c1faea63c7cc451d5573db31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24fb513edb134433561e6d4d01eaae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9ababfca6dd53dbf35e564bf80bc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7ee1db2a5fafc83067f7afe9bfef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336749dd0efa380434a7eba0cac9a56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95321951e4f89dc001c686b9ba23498557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ca4dc8daf294b59a08d45db3142d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e605c2646e75988fd75f5cc9fe66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90f9d0b46b0e275cdea07f881b6b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39753cd2289ebdbf4c77c30ac493fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9201c19a7eb6c691df9000dfaba4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b171eb1f03ae0914fdbcddcb17296a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb34614e9a8c773355277a0c4f0d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba377fded73d436207371a866149e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7395eafd0460cf018698238d31b28c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff8268fce519611a186c390f4af0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d39626ea1c952b5ded053f8e60bfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0aa6b0600ef71b1de22d3642361b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd0bfd1de4e0b257fa97b8b9aca1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc30fa28ee9546b42c07714e7bacf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068f8fc1b4b8cb3b2acd5cf5670f29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417020fd4ff103afa6d337a606d4f29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c81b77eb7d9f1a8fc4db16b6f55f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d38aa0e8dc3d0855b5ad41867657a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3675de824747ac9c2a849c16b751576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f015d0d99d90a681720d427f1a609c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0dce74352a32339623e94e4069725578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f84802d2fb0b9c41eb829244c70e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb061b391adcb77e4b0925f07fde2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ae5a0f65abf55a4225a72a012a20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c45eb3befdbfa9f08be4dd70dff29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593532507f8e15c230672d341ab588583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a726d13802b1abd4c8fb75e4045889584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c8ac3fbc4195b896eff975330033585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2b1e55bd75dba5b7ec3e27e1618bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaca456f68441d9bd9fedf292c9660587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323393d9f88265772e4a28c52c6aca05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcdd15d2ce7152d4a59bd7a7699e73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4830d6e698d1269e8f669be1d2602d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abb9e123c8dd7bab1df35f73889b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757417a913c1d20f790a94f558a9e23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586995877007027c3995f85c21d875d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225056499a3b7fb7e2694ee61649735594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce948d6869b3a40d2f46945df8ab78aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb751aea0a2fe127449ce1df53e14abf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73f8049ba8b611544ed16144210c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb4bb893372610ff84b1fa76b1a0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72262f3cdf3f0d7586c51995ebbb839599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3e200a8d8158ae1061c54ff53d90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672a8da96dedf5f261aa4eba3fd137601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46befdf5c53eb3eb9c76ae63a9228478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9b702336fe675ac4de2a833bf7ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ff7c1bbe27b44d1a9dd80e102fd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba188593b87e7c8ef97c7b680f51b88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef65b7acb641c2d1e765b95b764504606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033875c8be8213ef86f4ee805537f8bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2e3e681148236e7f4e94468a675f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737d2d28af8e7df92cf7101461cc17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60faf7c4b2a86434cd594702ef34f29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb801653e8bb200d3de2250695a605611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967fb34ca9502b695c13e2d262a5ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5bfad5b3f03f844e1085610abec4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820469715c2a17159460689498834b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e6cb1f7ef6c88c14dac54b48be1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266212cc3b40994d026befe48bc2c805616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fa6c0c520a6e614b3aafbe056c8e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce4b2fde4d6d3f53c759c87b3f1a65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024645c4e759c72d1cbfe2be25062276619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6afa8fe0fe0c0acb6a16d740bd55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69c35efee88b14dcd2c417af2c466f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f610639de68f2df27d5e38964a5d572622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b79f722ebdf2a92a9b936e214a67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993496b6bdb9d1e3e0dcb7f24bbf930624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc9f087128cf9db28607f3e8785f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e1ea00e01b57bdcbfec0cae8f7681626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69197ceebd81fc14fd60fa13866ce6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc516ab4daf48e8502bc3f7950cf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748a8975b5f8299520fab4ee72c7d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585029a222b64c69b735d4fb74c7447630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1213bdd7ebee60f5c6c834ba6e8a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09880ed74e2d80abab1c3c9354c4240632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d066ba47a272a5cac1ed877303c4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c60ec9eeb17135155f9f5374889a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0405094d22eb53e4c3740e0ae69f3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b000e0614839c73693d1faaed8cd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07946e2b7e8af03f15d935885b46b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a750dec77d0af05222df478ca6512f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d30ad945de4d29f4e4d054c82c40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf79ce1123fa95a0668eec0489a86ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac74d2cca8f66f56c852199db8768641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f63cb6ba8df6876f73811511f6bae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2781c490a33511f1066b088945c26c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293101f545c76bab31eae867c7d672644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22676f72e3241a429ced5bbaac071d93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dbe9daddf03e414802b556fb90763646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b635f28cba1983c3fd9fe00e4305e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad287c82df226dc4c5eee0836490c7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3933488b7019c54fe367cf79ae4f013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82393904b90bacf9c863bbdba4b0494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d42583ded40309551b671a09bbcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd9aa139c82f9893908595162b9f256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b829d11abd48f3308b8b342e18667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c108cb018b776d90730cc95b20247a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7da5aaa495ba37e5f77fbbf2421cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ced75a4e242a8f2d70cfef3ae75fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae172ac45ac934e0cda788afd2a4e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61282e64561b51732a6eb18b4510a7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673751b1bd77f85dc3c840a83c098bd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907fe9bb47eeb47761ac6bd500c0ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de501c588193909c373939bb6ea394f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a0ea6e654f31bb1e3f0407f616a2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09ac2a978d877aa252b920334c12cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0d9e555530b316136dd55a24650318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba859e7ad0663e04d56a358de1b1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9542ac6379f4409c9f12ec83975e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668103ad1ccfeb8dc4fa668285ed6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897afd830436ee9a17c784efefbfe48c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd8615e4e89b82be4d817c827a32e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf58f00d7e32a7ae75b4263a00517824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6a0b14aa45e3a0e2c43514605a4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24441175b187997939720b01ebe1df4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077f2ad0493c278a403ba1ac49d7ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa56a35b9541016b276e7b20dc37e4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d326a60ff4b9b1630620243d6255cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01772463a51cd87f5e3698d6b7bd3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ceef89a7f247bd630b3ddeca922cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57512008c2e9d0be1aa623f902136ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de9beac76a0f0d86b43582f08e67733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc1788d824557d29c43f79610a6b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800c66b24bdb6c5988e865dca6812735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a790833a1920ddd8c4dff556db08736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4db99284181087dd163954647cc7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369eb73b1e568839ba11e8ee8f63bad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9fb4842edfe7fb94c750e7b41a4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacfde10eba63da30b85ffc211c66b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ff58205bec01624938e5f2d3dd9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d14ebef5f9fcf295ff7c6cace978b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0854c766acb53aeed93af9b30ebad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898ea9ea9bb75d0c13e46174886a9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed63578c53f448d920e51f2f02469f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942944338752e16caec2202007d8a19446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5303692e510ed1564605858c311c3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5d4d6ce190bbb89e66b0f9e2590148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fbe945c6adf1122f7392707c6c81349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c81496965fc54c54c121336788aa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a426f59368ebe4748c0416a4c0fa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557e23093a15e0da2bbeab78ad64e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2ca0dc362539e89450b2957c5e9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c1a37888e095e01116d2f490f13454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869e4a97ddfe1d9c450141118e114755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3cbb855103af7fb0678847a89c4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad76ee3e13bf5fbe1a1da860637b0c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7e2e19e41f02a8cc6908943f5d3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c372a7f9a49bbc61f766df712872fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779de894979ce9c515e0ad4c58823d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9d7dc5eb18555cd29b1fe2b008b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e430e4ba0065138eacd757f6ad5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6034777851b6a4fc9c4480e612f378763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d2991057a870bda04e72f2189d9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523599fba505a8e072e5946a2bebf9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e96fcdc0f93c2c52c477070b46039d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3024a5c0b3089106f2741326fa904a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73833eb9400c6873613a135f51a4d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4378a205e1a22c4edb255246bf05d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629824407ddccf73a1ed82894f1c08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737d18e42927458700e7b417ae55c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27647e73d827f2b110681e054c028e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667823c303400a95a5760c807104e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f60c47be3c4fe6702cc4c03d47c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8940c95989fc2c50e6892856f16b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348bc7bcb2e223dc3a3110dd96a125676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f813ba90c0b28302348372bbb8b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e7bd71b93c8968a1b279c8cd3c5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824b9eaf9f410c3c34280db9524d73f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd887a14d60f9c8bdb9efd4301e64dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c5edb244e405eec3ea5fe3df547e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d84aefc68582b21972df9fca647aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20534c7ba41f79855ed82bb60f635d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb56b264580c8e090beb03c7a3c605f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffc2cb4f0e22a5048903a3e0d243485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b903e7cfdc68cc0f74e1a5532c57386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd744a0d881f183f2e71e277d200ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17df50b7eba058938c642a80307db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035d39974eb888063f88b7b36a71b0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831e9f02aca2af683da047a857761590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179282e816e6b0d62ddc62aef948e65e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8074bc172316231c86ca65a5c4b3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795191d498413f80de6f55de38e1eb7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068e2febbe55d4c8950b1ba4e7cfa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d59e0058f7ec4367c1836efbdbbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48b3e4be22a44aff86784bbb74af196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa7a95f376858c7165a6b849071e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2c94398c5ba3b497f8775b87e61b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3002e262998d4f3e9df96a4ee98e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269ee04a6fa755b0fafa67d11cdb84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a60a383e202a8e8fcf010afccac61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5cb2016124f164d299a21dc353041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771513ca4034b1fb9b3511d6a019a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997550c427ecc07254238ccf6e5d75e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102359097fb4944ff2846e754f7815a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f452c2b1ea5a373d1577617265b1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc2ffcbedf4cfd8ab512c876e4df0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c877c85af7231ec81676c36240273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0caefc1f6bf854bad8eed3f7de26a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4908de0b7f6938d04c7ab0d062ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44b490d8004bf544d03cb39c00075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e03b909c05104d6764b950dd4ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56fbf1abd7dc512fbf0de2e2691e59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32367e349acb3da0a869cdf5f9e46c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fec2b5bf9650da36a64f41ab0e1ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b65de3a70b0463392a70f0ea1e87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53e4baf0bc728ea9d896e9f266e89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968814c12cce7b6f0652742df14bf82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519617644817369cd2378baa8655273119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f7bbe90d1633c31aa27feeddb2ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfb1bbf174dff7e60b8d8eb30dbb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715c273cfd2d09cb00e4489a920dec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cd2f7da239fadbaf79339e9856d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be12e9e3020d5ad52cb4d637bbf1a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a9301a99e4873b7a2fa27f0eb1fa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dec03aa812b97d05504d6147748fc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d15cfab407ff7b13013968680871127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d766b12a5d2593ca19fb6f1d9c43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13b9389081b390b551966a5ebc385129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f79ee801696e3f0f787e3a0d7fc20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd881d550f8a9828b264912d90e9379131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acaeba62dbcdf9ce275612f7bdd85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d683b236e5a1713ce9a46016f47ff7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b2a0b996f11cf76c2fedd1a07f1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363db3ba258f2f051cab6ef1aaaf86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd5897d6287373a6de06b6cdbe5d5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26c00742904db2592ab6f93d369c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b51955d2bc8596e65d207a17d18b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b211bf241fcee8a8beb248864ddd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedcee5497a4563a358e2c413de4c6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57304c9abd9451929c10e3e28c5aa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575caa7258dd42e4f04a6f35bc992c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0e778ea31943988d39c7ee4fce50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1d22ed86f4f6eed0af06f8221d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dc3f28691e5f9b4353d40877dd406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5b3c1fffe9ad5d98201263d8f84e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd58b8f01ccc51bb2724523fc4161bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a963f93e8701d914f948506c5b47d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e03bfd9d290c688a0a10c85d4b12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f3a8e263055ced41921064c678e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f030b2d3b28cf9775d957b58d26132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cfd1fa990020462b96415d6ec938f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03ec0142e674577e07b3e2ec976cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc21524c1edcd45a6f2d162f479438154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805467aa4bc3b8f75bf4981def6f183155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9742bb33dbad0a2ba654143d3a6a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aed301a2132c23559eac43510d4ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe6af893c8fdea3fcc80de55085bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3bdc93733f30cbedfacb54f1e6390159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6190f1d79a12a717a7f18314211e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d846892b9183f3caa6220dbbf85ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb227cf031accbdf268c8b97a25e269162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d25fc35132e6de5e133c0b78343034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58184e3d162bb330cdf73425cea87a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f0cd9608de7ea0e2d1732ea5b5d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f6e5afcc0982ffa64b0983666221166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c68047c8b6f2d697f3a8da0ab78865167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb9f2da2ebe4c9b9b8a2244049b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a8af019097270e2245e7ec72d61f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e10dc02b91b5b3ad8b239e1a57c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8c6041acf9d3c666331006196674171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9b723130fe3ee0aa5c805a00200c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec0530fc65e4ce8fa70e6d7b66240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42094c9c0df070a2e6f93c47568999a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d373c6443628b67bb61e2a72c9c83e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ced22d4c51cec68723f7947b0acf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a027a69057d0f3d4c2e8d30bcdf1de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a226b8b5d87d5f1e14d928bf9be4d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517859658023312681bcfaa82e8f3dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fee5233575746ce984dcfbe147905180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4b2bc31e2ebb094363da78d9c34c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1860dadc550c56fdc58f749977a42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1c2ce6d2596ceddc369ef78a4207183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7f4ed5811fdc3fa180f3936b8f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702431c177d79b9678ba6ca3cba9f309185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1520aade976e24656c86121368bd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e4c9b6d66ab1da0c67423b26b2509187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42ec962f77bd52dd5032778ccda32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b346d4bbead77c441673f391ad99146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e268223219c6ef82e908a34675925190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3ca65d2c34b00fa6f78f9f8fc2d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b1af6324892f14ad7c31d12d94dfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49bb1e9120ce13ed51e3d09add7676193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432099b7ad4e08147e600e177426fda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547d523b58084942beb800b374b313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf925b1c1029f16f56826669f31b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c337137c0afc3dfe9c733d71e852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3f001270020a875bc649b93ba846f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8ec6083660e74f638a4e4242ea70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b559d9505b5fca94f501d3618a208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4da32b087b1ed351302d2f1d1d6eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5309d018e19394dc4d7adc7c6b415202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601e9a1aa48a95a4ff504f66539d03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f280745622acb5d682a5e779ad1098204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a34595e6a75095e7f9dd51c1db66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758e8ea16981ec75bd4c464d24c90d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be71b1beec5f6de0e0cef312cfde71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f28d3e0d87abcd062ba99eb169ba7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3dbeb4c81fb96fc8395b41f0b5300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3227c5367c3b0b3afc3908680532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7df5a29d6c4f8d157011ffa05268211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2084d3a647658f01694383ff051257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480f1559371002e4e9faae6e1321c52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e360d89c07bddecd0e9709172a6c2da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56eed2b739e52c3584ce00de9cd6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3c5c44aeaf2b876e766c379fc0ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f4acb16677c3fd409765ab179c675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4ab25feb07110f71c930ebec35a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a5e10104e9725a2203edc4fa0d6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec08446d6be4e4f17c1dc5a7d4a2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9628d46523bad9ceead237ead7201221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323bef5bb0d731b57734761f35231a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b562e994777bdcda2592f493bef94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666550b56f6bc2510d5675d0cb0f57df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4f8ec8e3cec38d77bbafb0b40069225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98510768293ab6d5b331497cb6456226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e387c7e8c253a9c68ad6d0db200607227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434787f9d5dab6f483a3bf323e5944d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710cba33bd900580f681a01b2e4c83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06661ff4b4aabb9815fbb1d72327ef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15d3e1f6dd408f70bd4542f4b0a36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb957b1c1217641361b71dbf0b211d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499fb009bb8ae6ed2aba74bcaf48b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171d9400d0eaa32f6c8d402a5895d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc40c82c7690b48dfbda18a2408788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ebdc8cc233df64d832b4de651024236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf15b1afe85938848ee70cea02287a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0541ad708bbdc31c346ae9d2f840cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96545bc7035cef61eafe0ff44a9e2e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce67af601a66d38030ce13da7f84572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b66e7e2b0b0d8999ab1834b763d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43494ce2d8fb8ae7ba0650ecdd5a4ba4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e35b7ee54a71fdb7b61ef89001cc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea622b7c29be36d8eb10dffbe2796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269f636c98bdcf913e57858cfe4bad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070d858035b30a476848169b99af0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425fd5f23c3151b6b9d7476cc2b5302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab8c3847d37d10d8eb0617ebd88ccb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3cff175ba23d380a67f4ce1e6a66e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a872bc7410dbf8387f74f1a4789da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897152a4afc597ba5951f1daa8ed082251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903fa3228df2c1cd00ef1edad7ca48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4a3ca2e231b2f28e1992e77b2c6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3210035ae7db0d0576da61e199692254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac7f91ac79f6d775eee6b3deacca7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb880940c1c0670033e129f72d3ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c9e439bd690c25c3e9c9ee58d3c9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fbbdc4d423ebe5a8b56f40d40310258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a34229a1b04db15f2d10b6d4461d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fe5240d8dcefc5c795cd5a2a6e7b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd879b24415120ba32aecb94c0f7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde4ef7cb25f507a12ddb0b9bca66b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ee91c05738dab96d0880a9015db3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcc66c2dd5fe229b8bd9b6aaa003d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30bee5485c8c94b7a1b8ed152db27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48188bdc985df96cc42a7a5d5cf88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049705394accad8c7973872f91f53ef3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407626d26862cf80290e83dcf52c63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b5c622ee66925682aad2f6afe5319269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9c5b61af6d7f2c2bfc0a98bd4ba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4802c70e3e9022c797c96f3b5af7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03017340b896674c7a082641d3ac4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011da2815596d7617169687bf4ba280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ce15c999406a84dd29d4036e630a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff7690ff5101e75890dcbf3c03aed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b95cbbb260896cf6f91aedfb15412276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c828208a5b472cec63c043b57ff2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f90eecaa7bb27304c42a9e4fca30d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ea707dcd631e590352cb7ce57f61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f3a0e2b05cc0878063b123754fb3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82c8929e0b6a2f0528157d4500ac4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d540681dfd8b7b00623d986692e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f367979b93efb10f1e83767e455ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771ceb423acb6a7f8940d1b1cdfc7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d88672119a347e5c9ff2957b7c71c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe990f90510f02c298ca24758228a2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901bd8eb2d2aca0e34f91ea3e78ad20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300aff6e79c4582e1a93b5933de4364288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b57e8058ee99fbda66d3c564ed12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bb6fcbba2cfe9037a2a5dad0c433290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd75c6adc4a80b242228ac71cca48f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9f3993649f7addb3eeb7bea3a1ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d7c95f27b81fc4027e00f44cbe14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b85469075fd66b464264d8d25e36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fbb1994f427f8aca006d0fe9c232295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3429fc28557e5e7d288f642eab5378296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e62279c2bfc5cfe5dab59152c139297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131efdc0f05512edaf96f0cf3fefe306298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545315cbb182c18d6bc052beb8614d23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c28254208f90ddfbbc9c1d023398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9f0c83288d3dd9e7af1b90647231301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a59012d3f7aecfcbed5205977e30a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be353eac767134493a2bf5731b891303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637aae5856a354252fa8e950bcc5002304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7412ff0f4e075fcb736aa172fa97f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab375b6d7dd4c995370e9dec27b4c15d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f788baa774e73500a24277720aec2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783e19278722c5381b1041187ff4a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538d5240d16fbbf011c6233c6de215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0cc88ca8ea52ade4115a1ced4bc9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d3d0a5cc9ea3567944165abfd570b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749e7a877703892893aa6665063e14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fdc05ef7e88aaeb134ee600ec8e01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53787c424a9cd402791d80e323fd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5c1fa581ca2b3647277c645209a2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838cb91997aa425ee24be3c59a1552a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb68a0035375406cf5dca657a1156b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d1b4f5c23760fdaca8542e6a09ce1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5439403b292e94759e2a0aec21712e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfbdd2701467fef3f6a038f4631180320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccfc7c9eebaaa5684d2332af75efb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386c745932f1aea00305fa9f843dd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc67fdd736f9a4af8b9851c292218f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b29eb28ad631e2c1b029ff4681cf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85661f229d9632c08054fd8e616994325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e55f72d8a1423dbedbcc32acbf44b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760370ee29da3b9d5fa585edf967e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f756b1b9698db37c0892f163b4413a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f45d855b62271a01ae8bac5aab3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2b36079975d626e9c6d2520edfbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dda78a5da4df295242b147684cf46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d622c111d74373103f5895267d8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809307951487cadd500299783fa4d518333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531e7025bd132e4b5082d40e181c22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb3dc1edf111ca0d72bb784b951a3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c89fb4ef0bf7d3146d791076d7697336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5ed3b237a89f57393641d749314c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2c4bec9cf08aee8483be5a031a3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712555c394bc46938753440366d32c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a1020c96497b37f8d1dfc769fbab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da7c26ed41e5a6ceb82974aaf4d2e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a85dac35ae4827dd761fc7b2253241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7473b0475a9c8d3ba3d76016832e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fed051c9b92a2d8c4fe15b2abe580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45734cb8c40a4d4bf22d7373e2870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686dc4eb196b55758ceca02460bfc53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed6347eb1443ebdb20ebd629402aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69888a85018f60aa28b9f2712f133c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd987d7393f904531c9f0880471ce099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4983eff414f7c2ef447509d6de1fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a8353b2f75a8f0ce04a8585ce5ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e0d06771a320aa8f0d5a10b64626352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b682e152907e78d564b4586efdfd37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24c81487c16d8a4dc082fd659933c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefec897b441e97f718f3fa8ab16916355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605c07ecab9e717e6eea0112f7ea4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100974986007bcd9cb3dc4835e84d25b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee593ca47ad435f4245d26953c755358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144caed36a568928cfda283b6f28089359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5f165502d44fc5b82d48ec4be060360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016b2e75c2d5cc3caa41cc3530f8e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabadded9d24b28328aaebc4416a1801362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35376d29d5a2ebcc7c4cce429971b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b6ee327f97caa22aae854381ef363364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74cb026eddd63285d2979029bb2206365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d069dd4ff97f43e53eca751fe60c59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7b8e052d6efdfae65b7a7446a6ff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce11bf84624cb22713d67bd5e12758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f821cd6367543573bc7d70f4c6f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342a8498102b24aa7d5e733d4fb6eb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa241b6f38032bc3c9637f29b3fe751371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e978c5b5189f847030edb39429ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db51d383c63dee13192e7e55226afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe68b1b36570d20a0c7fe72c24caaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd8c7d3069d0c317309eadeda6ace7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe2a74f99abaf8137ad1e45f35765376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf145defee211f9781dd8067942c5e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad83f4d3788bbd1fc59a48317fbc051378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bcb6e1388a13f11d9ad24f1c8f577379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e59b8aaf34de0ffb910649aa43cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd69752d853b0508c333c6da08c31d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae539511c2d4c635feb5d2d21d9f02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777cc0666aff829e333f5834ebc0c60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5180e1cd975eecbdafc3059bb2c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401209ac3f9462e3428ac1f81c1d32e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d9715b8eac19034c6148a3524cce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea2d2f54ff232caeed3edde588cfd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fd7e9775228957824ef606c39ced0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f36a2915487efcb3da76e56522c93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee67758eabe2f9e67de0119b7138d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe51dfc17371bb49cabef4aceff815c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9815557563c2205acc537ddffb19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a9e29c2bc010d2a915e8e96a067c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53813ab94c49ae8c7c8c839cd6b74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c31caeecce89f5de7686f7e6e8151395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc15d0c29a40890b5d7b2453dd79e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270ac0382c3b5964e53c5b17edc9bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605a22fe0eee9b13493c94457e2e8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43375f3c423e3da3169c6a8de231d43b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8672c35adc7c325c30208aa0082a8f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da9539f915f500276bc1b18af5a6b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb02966e47928996f8841953b1592d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66655745cbf68642f60fd3c4beeea7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022400559e86d812f0981b4d26ccf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67183c75fe66490808f1cfb7ab3bfb06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41342943f85473e802833271eabebba3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde768258670bc6e072f4100d61a99b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be98ea97972be22223b53043ca657a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541842bed387dd6bfcc23e20c4d75273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cc33d5c84604e568caa7a77376c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afaff1c1ed8e92b6cd013b9dd2cbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52814dbd91aeec1ac4b74529cf61d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdb285543d1fb1a592e2e49e7a4a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb10b6e7a871b3706871f594e75961414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b653902cf70465e7799ec0fb46dfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825cb6dcfe152eec515a144ffae27a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f9731dff4a9cde7aa32e394c9987417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa07f9ec81503e141527c3198b4fcf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8e08073940433d2de3b953064840419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bfc24ed2d43e7a75be232a5ad1cc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8d635543381b72547a9fcb45adfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49281fe710c375b0e3adda836aa313422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2404a766d03c0aa8d72aafd469057c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3efd56e17da0011325b053a553c17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028cac43038abf2535645dffb394ade425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8a88a4fd3cbf5618eb7926bf13d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb16375b6d3101e0c4ad144440085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4577c3107c37c8519d4e1b451211428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2917e327db9de01b5a964d4d72af6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4679015c3a2a8b774a6e9ae054014f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844dfd372a01a430ec1f631ad9d7b7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1ab4980a25232635df66075a9a14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9d2a1adb581f389347f35611c27f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103bfe4a15c76eb4cf30deab4ed6a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282db4102f3f0956328c91235b8485f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af411f5790478bcb3369c682658ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9f46004d268b8d351a078cac2fa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44422bfc1306462e0f213b792c5396ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb7104c303426a97ba07aecca1cbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c50ff0b791ed5f20ab478500069ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ef0084b546a742a7f9b907e5ec1eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8515c09cdff3c448c2bdf2a746179e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af107a28b5c5f884ce57daaec628dee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1dadc68aebd30825ca7af4e5066a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dfbb2474ad14daca47042ec1ad044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c289a5557e3849f7e809b51d3ae59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665c46e54db6eb20bbc15c3a9e75d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f95a42c69090ef8f07fce602c3a48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c786ef0d95953282bf695548f2df6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2267d3e150555c57e0e847e0b1ef1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89793233de7f5313a967b443bce59a8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f5e37c9f4537fecebe838c73e2991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454857ae30d1ee8a3e81470cf84ad4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a91119e2107f60c495f058898fb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d450d7bbecb9b348924cfee99ca43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d685205c0dfdc66d1f9a3ec24986456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0119e142c2fc9f823f561bae73cb08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b02d5ba4b71a4a1e6af10b62acdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd42b3f36f6a2f830f86f9b92fe60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81e87a8ce979764b3785f02d3f04e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad692ebdccd161b5f4c73be9646ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0af317dd88fae2cfde409ee4c6da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb400504a71d41c0ecab2b6a8481eaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ffcadf780ad23a4fe120cda1071e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa71683492967aacb1025b077186a1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121974f4c5f73e5a97bc2bd7160c69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00879c109f37b6a98e26159cab51887c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c30f8f9adb5096986134374812bb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538a1227d64b6d6080963d3db647be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941b6cb1e95a22f7446dbab4725165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb833ec4d9e8a2de6aed675f57cab1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd29f936e5bb1cb3e1f1533acce1dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f5dd91b4645d4e4314e94a3337fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72166319e890d85f37f6dfefadc2195474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b274c1672a57d064d012d552470874475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3189f1631bd79a0b2feab5bd5744476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53c0e4a4ba6c133c51ee452b9ad870477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a42eb709521ffd4582d266efdcc6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba29bd2109eee992d4d27bbe12cd08b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f53c1bb3a80d6e0b86069eaf1a136480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c561d9ae0fb472af1d23775cc0fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0c4d24fbba13b063bd5acd75cce6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cfab63a81ed951ae9be92c22c0316483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37722de254d7bed4bdbbed34cf2c7ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dbe9b4edf2f95c28f120d591db783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f5337fa077890d1ee2165fd18103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe791a127a58be8f474cc8ebf84c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dda29338776aebfebad947b3feb83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a08161f140b552ee8cdb6271fa1031489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c610de410dfbb98c63f0ab0bdbcf21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7cab732ab6598adb7d4e890b3879491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180634adf7e427505ac84938319a0c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64db584c4bdd37a491fc0346d3b3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c25ebdcddf6a9157e3de9184397c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a874c0ec1e2b4f346d9075cdf86c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44acb5ccfdc5ec41e3ce7a04e0cf0be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c106d3eaa84320eb0ff12546a761497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6544f05a1934cce4b2dd3aa605b22d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f4651d2043f0220b71f787e7e555499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8796aeae13a138cb5c9ad70d4103da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ca8e1f1164edf031e35cf7ab7cc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c66c2114d053c8b6dc6f1629d04b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9932a2f12a596ee39982f095721c5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765edc64c9383c0ccae07bb8420dad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb43c5c035c752fcb8243f169b9595505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a4194163efd0178f0205d945f02b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0557d434bd3c9405b4ef776e1309e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f483576abecea209ca1db669d6d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaffe45b4341f042ef6da9a9562657509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e4efe1047c1bdfa8c5976c64407f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2f54bceaa401d2df5f265241fbfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c8ed9007db67a3a3b360712165ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5ac58008dda3c8bfd7c365119895513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f9ba37573f845c43bbad49e95d96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d09a038c8b5970b601b2388b4336515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707a123ae685de0a2a16b2b7179d9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61373a3447663dbcbafcf802252a4b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341789280b773c51438c8fd39730024518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9836de73f75099f1f2d5da40fc818e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd201672710d0e4e2d691b402a566520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275d023916ef3e3de128d12825a003521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b23892f0107b8a2da45e6752ee455522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352367bd1cb612dce52fcfbbfeac411523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542100450fd032996b3498cb19ff5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8e919ab8f1784d57e59640e59bb0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3441a6452e238f266c8d1ece75ba6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c3fe5800d05d0d8bd5cb66b403fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e88ddf609353fc61d2e6e15213ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c650c89cc347c95fee47fbc53a56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eccec9142fa5be75d9d4f98511f2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff335b8d5fbf96f782a98bd139458df3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a0bc28ff9090dedf77c190909bc7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184bddd415c130d1ec8fdd7192f657d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f661c284a72fe550447c8331d7efd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64fd53dcfa3ef375332a604e98d8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105599a3c1676e5f34effcf80e607f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b029ce93b2490023cd33e9eb42fb8e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b562d442d6d91ec414ea8e30374880538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65687d41597d25a30bc2b6f1439e01d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357e5d69767c514a51211657a4f8c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0748459e6c3da1d81e196ab4d02af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec2331866274cc1f066496d0662f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c897a41135ca4737fd66ff601f81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acfcf4191c3ac7afd747ac7dcac904544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e065b6ff2353d1dec291ec0c9d40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a1ed3e4cf53ddf3a4a3550387bb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34a6c81abe30cd3d29e517f0281dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d680052be79a4fe82b31a6187276025548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f8ac7cf00dbd4f55422e336e97f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8153daea962d5bd39bbca838c1c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72482695fd8ec3b01f288dad2d6f7215551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535fd51afdfc8ebe6af29a48694315c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c739d9a608975a255157f2c1d65a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b9b66e1b009da86c412e4409e082554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587cb99c5d5400f740321e85231bbbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c35e4958943386417f7132036d3771556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1248ea52aebf17219797ef32e5240557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8199259a53980351978ac6f884bca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10151ebdb6986895a9dfd07607e2bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88954b3a794665d6086dc57aa7ffb9b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f26b4e8ec4b14e4f4dc77f601f4b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba960c5259f1536fd1c0bbf27063148562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950fc9765640de60742259e51507bd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2951492ce3d5709423e2d7f0bf46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9704283cc830e1ea1bba117996e35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dfd863ccef9056c47a87410bdfe3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b6d248a01d61e2ac496bf2a2c8e51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5af5458fba37ea1f445afb5607b3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be5a311b292455912ff6f6b70c7dc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c90ac6e7355800c6aa47894bec02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31572539646d2c01d788a742b03eb0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50a7ba64cebb93e2f8bf6f9616ee4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901fcc28f7f0d9e5d3e6595fbf23067573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24479b073109b907e7f89dd5e7369574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c602afa85b459e84f9216e9b8b25d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf44370e83f4e6e6a7a360c8e2e4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb991987c3b2ee8445d0ef5acc85974577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b249f60ae02817a24adecda5ceae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014777963d031e652d96047e15b3f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59431cfc8e19944f87416b455c134198580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a129da00d18ad4723846a14fb5e01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176758691755cd5d47c3a14cd54f7ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23800807132d4c962f77fd888c37c726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b14eede7789b0ff0aa43600277358584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f249f9535880e6ffea27c26f1d50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7032afe8b47fc57ff19f418240e0a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d425216dbd033bcba1b7e7ad7e6fee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab12c22e1ad52dea783a5e27dd6e6db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc805784080693e631446c50a11f64d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ebf9894d05b48286ce2959a8b7a2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c178ed936a7887b6534aef91d6dda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aabc8e0fe73b6e958d44f2cb0988ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc454c0bfee7aa4fc220139d0e0df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566543882d75918c6ed0186e8b82af9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e88c33c050aedd57eafd59bf4ca12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab348553ac7f022234b79ec5becf8e30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061e06f501d5da6df168603878602b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae89d7ec8b542be8668e0ec282914fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ba13ff1ab37f806ba929dada3e86d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d22a0a2a035f7b9b54e99c27e9cdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e2d740e313c8a80a376df4980e49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede0f2f5cc258da9bdd18e3bbbcab5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1847cd5d74809678b339859f9668603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e492eed1e0c4bb120cf8118fbe05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34c27434cf57c0f63b0014aa5e94d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ebb78ab3b9ca86c1cf6c20a7073c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a31d3df66d4428103875694bd535a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a8a476044a6e3f67fd637bd1c86fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba45113edd26ab8f720e59f1f03aca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a384a34c2cf20426f47dacfc83f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec24f4442ccf87281110302662271b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eb84b1f2f7888973a2fa66438eea5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242475054ab68947fa202f468b77450f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298829de31db032a62ce4d8fa694dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522f231aee753ac342bb478f9920d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e54f9e899c7e13785c5d38d5657b7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450109ef12a1349426fde2b1bd739f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed99f5995f9dc1fe9b0b48d0c76980618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee0b4926d79dbd5d4bb0895d7744f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386174d3bff6ed8ca4b92065b747c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6253470b60584d89c7b2f2e9eab2b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b2d8e12468b8ed11425de446f96a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48428310c6ae12cb3524cf7ac0bbfc43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094567e4299adb6c07bb2269ea09fa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15501a9c999e85a2d3122abed6c8f33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd569ee1d9449c3701dc525c515bac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4e26e1e612c1a95be2ad0d303dc9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126641541740ff19d41e24a43a2555628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502ef2b74b907a6f68c78b2772dfa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf39b7794454fc91ffd40e784561c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095cffecbb0025d9620ec63825e204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780a3c295b8b081e419150997d6ad4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa093c9aae3216008599c495bf0d39d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495b1df8c969a776b03bfbf9648d59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a3bbf7684d2c44934ee986f35309635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4d287b65a74869b0689e7c9cacaa7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120992b71d4648b714fe8b93d3ea0057637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f82a4ad3876a57b527caa9777bd43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66676d2c1176fbf84d762c375df606f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446b15a25515c6465f8ceab6d28315640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f08e9d6433f68543a1649be75924d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0847406ff16cc8b8a9df7f471418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0027c54a40e39465bd2f7ef73300643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e80eaeea1ea17a8044e5e35035e4f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c849179271f87b1163713fdc2de921645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434944d79be437efd07557fb922817ea646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>