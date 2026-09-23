--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895743fdeda17187083a9ca1176292ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783146878bc9bb61cffe8ad2919a6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22284eee981485f02c5ab9fab25e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287668edb7ff315c509f7e1d761f494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e332ef274cccd44bc00d744615725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22710083cba30d15835d0d596d1c626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf971be24d3cb54602d9f705680397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05ab4321800588e8aa041d7f9b411e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695507c2ca5d3dc6fa50d98443463719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7f4d3a1f3e19853a36df2401cc9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777040024b5c5cd396a50b5d2f79782911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174df14836c78d472b57904db9b0a4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f15c8a387dfcd765b50c6b10192e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71cb606330eb880b4b695136f2ae214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ce1df4d32c866f2d437013fd0ae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7db3633c80ad887dbf1809dcd6e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c378d65d7bbc1238d389a279ab8e9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a822f2d31bb44e1a2126ed08e97618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993632f80ddc992ef99c381c5ffdae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4569df5a17b6c43d21a40a8ea93420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f656e1d76c32f188299b4e2fbd3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680acb54b4056eeca37cf7f274452a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931dde5fcffe5972a2245cb6fcf01823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e63b2484c5c6ea3e480bb272113c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa2145de5326c4aa237b183d75ec5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d4e94749338c8f3096b28910f30626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4495d46b9704ebe20bf2a1a9ce898727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5969d863086aaa0a0fcffaa34ed89228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f79efee810557742917ecbb25e84829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410c32b665c3c85062802c3587183b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aeedeb39f9fe469cd8305495cb9c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe99ef2f9e5282bd12267ff539d5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048784526ac08f05cd41cf55faad34733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705480bc95cff43729f691d665a815434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea59446b8d678eb9a29ef5f4cab6cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294b6d60d1b76703e100c2d994c6a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5071b301bc5d7c2ef07fbf3e7bc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a139e7418a7667d0a0de23e37d0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93947d54f88b912a64d223d2fb809a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2747930ab1aef56391543765ddb424440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e6620f5d0939efe5648c088edebe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa538a5d90cebfdcd7766c186f14e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07ad0df98787d77ab9eeabe78d0ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30194b1373cc420da33aed99dd99b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ce093a605f9b20d54daded769e6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d5733a94febdd2d759071db7f1f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bb9b2d01f0038c5fad2731913f7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a3bbdda6940349477285399af8fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c9f6b0c71ea2f599614dd2b1220049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c065c0f7ec5e13ac4f958f04a58a4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd4ac552b977ce78b2b6ea6dd3d3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57dfe1733927502eb3eb1868bbf6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a472cdf88d9296ec05f45573edf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f6d4b2fe639a1beb532c515edbeec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673097b02fdbcea8907113596f1c419755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47527acd49f5c84d6e2a49d933d3480756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd953869a9b2d43ecfc325b9464bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee8e9c3a3132c99c8272741979670758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd88424e53e91c9e499362354e4f1f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d276515ccae75b09fea4e290cee1ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e43df000479403bef380634e62db961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccef183fae9af80721cddee463a62962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5585c538b4756cb66b71b7ac9de7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6ee9af35a6cecfc6f3231ace5be164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e07a6846ff038ee25b2c7edee7a95365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434f82453694e3562a418b21e5606c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3c8a367b9da5cacbdaec5c514425c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577be99a3171f2fd046ad160e75f84a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd174bf3f3694e1712e222709e04f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3930f3b4b2e9983c49ffb2a4109670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9a25637d61fccc51a6585052073b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9607755f7a0abcf8707093fb19b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59121975cd8e9fe710675aed670fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161fabe7a2bae37b90b33289d6d6b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06a66e24f60ac08f3145c96e59b3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eed22621b373f78d2a353a8516b2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13270b9a625ec72933fb8a56809da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a427406024bc6255336a39ab44c79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145034e471a4ac5f61c310628253ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072af112567fd06b7bd2845382949f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a13b534ceb41b791b7b69f74f2ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94fad000ed035c94d1b698717dd75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5ad1c8a1bd4040780a46c5417ab1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f91ed20f98f6d98be030aa8d70cce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2c7ac0032740cf7c98f8da0218c5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b521f2661e1173aa9fdfa361f88dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eba052a44311efc7b3031a3fe708c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0680999703bd41bfea16251d48b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48081f61bac395df11545fcbb7b6c9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235eb16dea82053c07698a7f693386a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19c8fd25a5300017ef86ed18334c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ae927f2928a054c98d6a48fb1ba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386b65857ff0d69b692fa57d45931e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c39dd9d421d17bce7a01b7bf4e64394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda3137040185e665ddec163573a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef563749e6e7a75bc3816970039257096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27ac90321e74ed54f1701f1486a7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081443e7694466f8329ac795993375c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050259f886644f42e49d4dbfbad25199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37932cbd51d9078d49cb4a8891f5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e93dfe33d404cce7a68cdfd20f49a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2119daae026ee91d146e25b760062102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e37a68021ec126d8060b7ba74612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d5a507888324b4b3bbdd182d6bc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222494df54f119d2a4948c8eb397c8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08cd5030cc4018961d96a4566555a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a51f24bcf7257a0918940611469dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce082505208098ab28bfeaba5348eab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e8a5116930ce3bd6fb4531910cc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f52bf566f7d220a251beb630ae4bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107e616b1aa0e4946a238b847a887bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab72de15dfce6c525252504e2b414112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd10c0394c88b0fa1d12b8d1959ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eedd78a2b19aa65688990be5021953114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ef00b9452f18c32a76e6864774dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b4fe094b97586efe52f151a05307116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa95f2bd07f87624633663fd2f779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620da8a1d6dc967be81ee542f3d0d41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece6376b6a28f9246f4237a0913ebb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b30d8487888e69c5c0025b97cdba6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016d29e0c9fc5d99647dec3b9bff8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4efcccd0b726b671d19f45f1cdd15a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d358cebc7b6a80aa2e6a07ef8cde5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191db10ea734bb41f765ff8699a0ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dab57b10b3e6b87f517f152e24100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f54ca30aca3c9ad5205d8a084e5d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eaa154729fbcfa75499ce3fe43e90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3167906c8780c75cd2a57430b863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5bda351afec7d9bc6bd7a6ff1d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7421c5f7d738b00ed8f4b1ec810b92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637c9dc806b0041ad5e76d8eb45ad0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd24b69214857ac02574fd97278f90d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a89cec4a053dfaf21517f5fe5ffe16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e518b6dd694e0497aee2024cd999134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee55e6d1448780efe181609445a9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f864b5a4a4634caa8eae8459d18346136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c60e5e08ea96c3855919f613a766137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3d9c9aaa04b9e846f66b44f59e221138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfcb1efc8fa73a3f7844ea485d5e0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0934810c1fae3c2b1945a070dd39dbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e78203e59a1b7a5971249744b8e99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb2f29ad3c0abec1a2a68306eee896142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874405880d641fdfd5cfdfc31e5cca8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518a8807fc0a069c55417aa77b3aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6eeb3af8d3306a11cd7e4179f40b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99738deae04d91f8701b93cfdc7290f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df727289e4d42a3579640fed7416b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a62661dd000a3ee8ec168add7a15a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2537ae7ae7e71fca30c8b7a9ed36ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04540c6ba4be552411301702353e386150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d49b912a7bc429c3dabb028ce2d80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f92390bede6d83470eb9b4171713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b882d6167fb4e3c6bd94463af401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01a8bc03bbf9c363cede577a39e6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274428c7db8fa0619e6956a1585a518155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82b2e948d8df3a9e5f7c58f2b77e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d004ed885aca8295297b4dd2fe58f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06fe1fb8fef40862416d3f7a12583f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ebe364093b523f92241dca932bf4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17530a9fc9cf767f41a1352df2aef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb491cfa7f29c6bc5b0f6e39b25c311161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9748ba6bfd299ccab8a0005e92ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31789cd5ace86dd964650b83b7dada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5d97e9d7aadb9dc85d0fde582c50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9337fc26c2f719f03588c6ce437e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4edb0abe4a10f12f073a032bc9a95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27aa1525e7151837eed55896f70b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65d78fd09e8b0e6fe4ef733e0bd36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd5237d8db1ac86a0ddb975843942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7fc669d0a2815beabb6d0f938382170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7e01944a4c98d86682d7a1ffb1cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453559c98a0e504115c95959326c4fe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5019965399ba8b1e2be09cd90c8dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acbaee2eb95de91718124fd2fff1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2712ee4f774233dc6229002893b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84212c027f362b11dab9deb70509ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171a1dc28099a35817884f052e4772177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708968c13a8327fd8f7fb14269005f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaeeb26409be6e9a029683664aa8f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdad2c8778e8c116921961088fc564180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d36a2a81f09d30dec8fbb2a96672181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f0f041b98465b69c48dc1ff2dc1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ce3d3200c9fcbccb06fd426391c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a010e36327d363568c59c6b6f123184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7965810ccc28868efb8f7433b216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31961ebaf3f7d68a7c8f615d5353d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f407791b570d5255cc33b3a499710d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be1da07ac685363c95c4df673afb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9880658e2e8909f15997bdb3d9092ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da030f8e47e506adc30c18555e9e50c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda50c571303d01a97967b4da4aa354b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f657f65ff562935cd583d0a704a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a1f894236748acd32c219ffb6027193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3579cc6cbc453f45bbc906e56005c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bebb8a72133dcd25c18a063078cebd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb567a0187b7328c19c1a3720a8454196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac7a1f9b7f594426966701bcd8eab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5850015865b89e55f5dd6c10cefb50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933607d9d1a7ea9feca906750f60361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e9832615adf47cdc9b7d1ed9799a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ecd09906c7b80dd5203caa5401bb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810fb118088ebf3c476c489c1c4525c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed0f9526dd755b4e045f28803adf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02100df4c4d237b476cdda8522e9311204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3b8bd1d2d2a2a7dbfda83d7117835205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fc8aa28481aa4dd259be4b2ff40e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db0acd058c4ee43b2f070dd69d6b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21778ea4295005e093afe0bfd5dbb904208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0669ee4909b5f45dee8fe2f9e8ee55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932c89da1e4c494e9547d843ebfaf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6487d9d8c43b989b07b0124d76608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1d8c44891653f08859ac0c9d44a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d3ea69b631a5a66e9a7ba9d880da7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a1cb92e3153a69fb2ff8f181bd867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878a8095a41c50a669cbeead534ce5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d791184b98dc1b82285ca6db4439216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2842f7a4672376cf65f8a2bda51ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc589c43787ba2b808aa97d78ff6042218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8e81750c9ff8298673932cc5c0788219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11a856f2e343bffcead245fbd514a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26fa85fed2db3c92ef20748f006ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bff5d580ac3529c4723ceb2c651f87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868774c84ff5d3cbd1559b6b06cd389f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafb7270cd389e189aef5611486d9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c766a865eb0e11f95b77a3a8eb04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685cca69ef379a2a4cb332527e77440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd9f782cd3546f04b75e47096756a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721087a9856440951c8df3a9eacba5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104029972d0cdf8083330507ea04cc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68146f494f255e48c52d7f42a7e9af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dce9a6d9cb87d100db8f69aa3ca78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a942f54af9d37ea611f1e59f4b9f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717d46b1d75e9b1939179c6a2b3d95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6b4f86aa2bb750c3b92dc634a3f43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88a256ecdc0fdddb80235a20f58618235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4bd87656c2088cae4c6020c27858e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b247476b209d76e9fdb8fe248d84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c3c90ee4e54d80e923bb173b6971238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b966b96e4e3ec37c3517ddd46f13fb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707bd94309abf25bf8fa3e34238c1a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d3b182cdbc56a5a366d462a3c930241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8e3c06eeaaee674d418e0e8cb481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24bbb98736d097591ce3145e279807243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96ba3cfc998030b1be5b28ce7b665244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca740ad5fb56fbe1aa664663ff51b85a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754270a0064bb167c1256c5e4116466246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2828cc9aab4e4647f583d506582444f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6e08a72f027bef3130c548188f20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049406d47e136c23762e3d8f29f04d90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32490e9517d1f6f4e879ae325afab0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3270122364fb41bd0b6f7a10c9fcd16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249b1b8480457fe15389c9af2a5c2ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366ea0f13b29aade530fb482d3c12a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dde453ad5993fb9ebc3341ccb9f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f26c9ffc3e9f983c9f2d2379ebbad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7832a93d710a632fcfdc9f0492f8e11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfa94db04ec0443a0d112470eeefb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ee0ef61d8a59259812b67c6b2e78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e163fb3295e0e2c19d0bb7bce398f5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8612eed482e3f78e58e8c7a18d5f90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68cab92a51c76c3e357b7fa70db20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6478cbc650a2c6e338d78911c1a05a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1efb19ae4acc10add3c0ef38c4cc35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6eea50cbb331f7dbd557b735a4a10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053a34a95ae4a7d4f100b27f64dbda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e9e74948675e3edd9dab68ec56102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837a86bc99c52a5b33775116d172f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f24bf8936ccf52c5d1e2acbfae99a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8eae58282951c372b4bb2f6b2ba4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a94428edb8c6217bfd9c58fad968ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c3914c85c11f9ee37dbe1e011929271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd78cf864e1ad1bc14439f12a089a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74d8fc3fb65abc8cd4e63e9bffebfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b96b7b52f157fcf6d51bc0b09558a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab336559cedf7511c864356aeea052a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f26155db9e6405140c22fc69afcb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3ea46b09e28aebcbb006584a558a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ba541c5e0e570fadb8fb9852ddad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187c7485d3d1984c8b0b239e088c89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61500524f4830bc41d41116adfcbeaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071c45e78567f66b4a7347bd1462281281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aedc5b27525e10428c702c7030a36d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ac4edea80ffe53fc2b3330f4785c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c0d1b59eea04701136dfab1b70cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc0a7c1c96cbd9fabd34f8d90581a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ce3529b266cd67e35a73600c5341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c32869f0bcf3011839294b6d5f6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ab0505d06630fa2431a461649a65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf949388b207af74693e85ea86170d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff578580bedbbcd05dbd67167cbfc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e10026aa6252d13c01b1f487d90b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e60a6824ef80e649cca21969cb8cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983de183e2c2966abda4db6a892ed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf01c80a93782393830d4056a6fb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad55e0a5f757dd82f36a9d0d2d54e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11d592e28e569fbb8cb9d917e45d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78d98b818298eafbbf3c36c92fd1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc98e61680af9fed14331c8e9a5764298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df21202b1bad73c9893638a7af568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c88006fea5d140c08d5e0399211487300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb57b5c904df69426c63c6eaec1d92b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf1e4d1ff5a8b1f533ecab6899dd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5469e9e2d1f2877def11d0fee476f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e9dab0c39bd3257fc8bd765950c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28089e002eb9f97bab05d067e0922ff1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b83fd65cfda4066412c3d39d87c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fdd9afda8478805a45470f6f9497e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcdb551a19baf82fd33eeddb89c8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591706611e1d9139ee075e5eced686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceceff3e6476a86b229bb5ffffcf06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5457542e2bbd7360cdceb6046c9b5f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a887f9829310a8d934287f533ce339312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a2c02d88171e71796c06dd636ad0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965bf52b8f7e2207218a811c7cf087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71d48dfead093053c2248ada5e485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948b404264c09b71611e5ca8ec1e5f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c1d6475366cad2e5f7ee56070dc9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c79ca46f94d257901148a7afcca9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad011173b94d69463eefe277948aedd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472dfde7e34ffaad4516a3c1853565b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fecbab9eeb014187dc230b6d1713c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132dc192e85dfaefc430fbc181b8766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13519852eb7ea8f2e9eaa18fff7ade8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92293453e425e38fa5bdd3e5ded94d1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288effec483e91c51c1a51a45eae082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ad97a14b3afcb8309fdbab2d13bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0eb10fe4325a95846e585dab3eed7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2bb51024ab5bd1d2d3a366ec7e05d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690ab6f85ee484b73902a2478ca128329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe645a40549ed89def5493bac9112df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111f033f9abf1fea9f3447142c4817331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f0e212a64ed727a8773aab172700332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091e9003c353773f9b95d3ebd80816333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4b40ee4c34246cf5c4f9002c02df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069462fa01333e5d34fdf40fbfd034a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c68d6f3ce5521458720339f16a25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3909579818c933c287d77d247fb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e91ec30bb19c9f6c49fe69adf2af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69fa98b395abfad5c031085d94f44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c9fb3981f325f143c2e825bb9d2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd29c58b42b03cd88506dce7406ceb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e833390a1a18fac232052011d7bb54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806980465ff81f1c7773fb26ee3897343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214022978a08cdac2215439def0fd62f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee064c5db49f217e73a7a05ec61498d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b8b5c27dbc0a457646766732aa4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc808c6fb23754c4ba04edee8b1090ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489ff8f592baa4808b6529f6987cd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314fe9d6636e12df39696aaff49ca16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba95cf6557beebd9c084ae3b5d4f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe428b0bd9acc5f9039021103aaee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a323dae1ae46a5dfa73405c0d062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2209de239e3fd21cf7bc2ed6c5f87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07ca207993cabf5913abab7f0e55dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a638d6408f281e8cd4cd4eef4166355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b5fb9e26fbf9a7f1335663294751356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a690534e7641f54bb671bdd9de2f47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ce364070f32df5534e105e5a16bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e1947509bfb5e3bc64f7ea026c2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943e4f0a63806aeb5632ca7a80a612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce130775b670bcd73b4b0ea5197e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e831e7e6d54c31b6ca9a7682357c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8955931835805d119c01e27d995331363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b4ae31ce341b25abc944e5c2381e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb448a7757df2b41354af65a57aa4fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205fdb8cf9cbc28f731ba76aca10b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a4e1c00c64908e37b5768b0add82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a146bdb3efe93137b6cbd267c802368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3840aaa30ebc3ff6cd61961a40a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea20bcd1ea476b0a33284c30a9ea16f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d364cd771238a72499274aefbfb3d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd567e6f466da0d09db95d98f2b25a77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8766ef67f6e1df31386668d0166ef96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc53866e563da0849b48e6312356d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c19b64c4ff16c7679eff84524349375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3e1ad120d16bcf797be88908ffda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3249a878af0f3c9959a78212f6ee377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be07328e41f8ffb7b7da578e84829378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ffdb1b3d2cc4af7553bdbd779783379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869bab5804c84d9af41c4efe8b2f1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7952e11546a4e41a460ac46cd843a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013543eceee410beb3fe5de0f0a0a698382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927c8f55e6da1e6cb65fe125b816a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71de6670a423ddffc38d2aa5544505384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87883ba7cd30ec4a40301f711c966b02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a055279942b057b0febb6a4066973a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e7c06fa61b7e7d8e45681001c159387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf35347cd17d2ec0f0058d4fa630e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1178136f61bf1158f83b5ce32a922389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8001b00873c729434bd4babb25b41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc139d2963fce61a10f9c2a0549d5e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6084bd415cf502b8c51bb9ff734d1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2cd3870a0b165a0d09ac192b73d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76839a89869fcc42db05c5414feadbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73182ee83ce4dc8b6d6fd6efdb3532395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8d2a272be1d6cc4c2a5b1c6b53ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e047208f6d886300a06dd598631c0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec4b3d8e265f49aa25128955edcd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3594e30d6559b4159162fd36d4350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc1d358f25b13f8d0ec53e284e7a4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9f58523f88105322fc1f53f51173401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de090b03e78029a1bacf65736ec177402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e3e860e75d2601698933125858fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92405e25b203ce56d803d2b0460d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc1279b63c01a35c3fe9e4c395fd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d170cf98ffa47fb2b9bcba8a309224406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8754284370bbb6acfd1745ab46ab287407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c9dae57aa2a3022f4e30b8befd60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75666e0082f5ece4078d542767d24b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f31a41f95adfbe27e349da494037410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cba5714df70e06209cabfc3d13ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db48c5accbaceb11e518a21d9ac6df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174cfe97caa4f580e772403b1fb652c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f79b9ae7245548a08f52813c7305a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff10194d61f2ce6d27b1ba41ccea6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4bb70eedc88a7bf7aa328a8c8f939416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c490d57029b7250e2969b6b3e938417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440268bb76d6d70d744781d91ac79619418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ed86a235d1671b2051d0cf23c501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70863267af5b3ccb558df3284674c13a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9d89a362a6d4d7b91909a790b220421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010ec1b8f99dde34302bea961df1a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342d15e121f685c9b8fe1a76e4402b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3487c1e2f8f2fb88e791dc5a6d0b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d8e9c70c552773e4aac05258304d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa7eb4f7434fc5b03e13f20cd7a44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d28e59f6095acb622fb4f8616bef0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3f408aec7569df42fc11d79ff6f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb505681c1857ea969466323037459429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63c00a74c95933e30755a8c543e49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0b915aa5e9e2af1e4a5e5c084b4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f0d80804674e5876394e7f1c2bd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66642a9e84f9d0c5307d4688136dbf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ea74ae489c0073355b2f5fa65bb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33e27136f8a064915b29667513347435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb89e39416a60c0f5bd3adc4456356436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f3618d56ec5f53e4410b580c7ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac890a27564adfc4abe57a71a23ec5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b295de5f2d9859e28202880861349439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6c1e0e4ef8492d51382074ba63a7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a5460268b3ce2ec48853734350d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d954aee95c108c06b4f5ef2d137063442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01b182ebc1afd05e29ce197f02319443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180120b29063c5e7f0e09c14dc7e60b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1712b6ba204688aa0ba1197bd2016e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8045692469af5a460e2dccfeb9e24d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b966f270267fc5366efdbb4bbd24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1349ac0dac1e54b798adc4d91d4df5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7375c572f9de076bc352fba614d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ff242bf75c43f8ad33d495c4ef37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c185f6247aa5c171ad5e78e3d1b9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555caa561b8a2f83e5547f634f8618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658016b46616cb93e1b0173db856b395453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4687673ce869b8bb80660d1d9051a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13790a5f2e21ea765772667677cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06ddc3d881c627c4550efb593ca5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c56794dec18df9f1e48492ceda2b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff85285ad0fe1ca84ad23dddd1da6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029768a823c0dca646600a35d22701a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc016746ba6b1d0473bb0b6328183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d21a39a5d06662bf9e773729e802461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a915f1cb4b135aba56ef8b003128462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f90b05d19ddeda275ae535f15d31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c0b576b78178c55815bf2e73c971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d55d0913874444271eeeb8f2ba92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc480af1f759c990dea5bf74b65db2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f5931dd7d70c5dea14e91e1b2bfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8609bc4003c64582b80544e39a5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ce0335f14db6e936a3cf9bb6485e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c2a58fb02fa16317255a93a35d49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe4f2afc960444f05c24fdb2fb6a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649175cb9a208c2ffeed1c34c433f8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d35d47b840503679fec189bf1d78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a57536a28dda6cccd987c3047d093474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28473a27f3b294ee894e94320b91e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5c0bbf32ec1544f5e36360e1a9b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e928753e8e38e445aef263df69bca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24deaf4600746572742b59ec3ef867478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca118c576c8957ee9287cfbd7a20b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a9900eedb0acc04070be822eed9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cd58847eba94c52a7e4057a0e474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf66af3323525dd749710962cb633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b116776279ee38446e62e78dc79892483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b0ec6aa63f2b2cb839067653f7ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a5730c9d3965f978d4de0b2072f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ecbd5a31477cad1b9f7be4fe5d30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa0e0cb1ab9bb482c283d81e101e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd915cd03796cf1278fda5847d194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af435ce3f40b454a0e8799314cbf54e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae498aae0e68bf0de2d1ebffeba85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e4debd2993a2b08da19aba221071491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa657b30ef7a102cc941c114adb50ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd744cc24fb4306ecc04a5045701c86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff76b3a2065c052deecafafc8e8ff5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5380e8008f66736b443e5bbe277a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1165976f98827761e6337bf7355b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc0a29e2f70176d6f38e8f12919b01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4293e3d2465087e0509e5d28f8f25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45603ead678265bc1a1602d79c41bbaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b104c3f3e7e42b150dec6feae479a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0cc5145ded2c82d84f278e6fd80ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28184eee99af9685ca954142cafff9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a49890c33e8e5738da28511cefe3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a31ddf1a9d9e2a46f54c36e47655504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706275b68454fc2776bcd4aaec5e40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acaffe72eda3c3149f471dc133f887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f55da9a94132dcb40f028c5e8cea68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385aa5e0ffb0d02473ec942967bdc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa049182ffe25256029fd75aedbfe9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675bc5dd5e92ae4d3af3a4830052b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de27bc18eb9ea79bd869247c8bb88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b6aaeac671470ad1362280653a3dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b817193783d28225344c3e8fb774e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba66699fcce7bcc3469f76ee7ef9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8265dd7a0d00f23c59a0d24852e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fd3e8534f31bf8099e21ffcab6460516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26193364a1ec8ab04b2a261e8befe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c586b6f150a18bf159709d25930246518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bde30f591315707eeb8f5e869a38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abe3d6acb9a93461912936169e0bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17d99931d2ea69cbd6652ff18863d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123b1f21e0badd2c6c227dd82be38fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeac14ec6a5f82536c1b107fa70d03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4d228fc3e23c630cdd58aaab2852524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345adaa6c4d0b520c5e789d14d1ac22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ab44bba75fbfbb2b1424de881c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91d3347e6d37dd218a142951f88d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f53fc04dd0d0d06d3a1c404c9cdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410283d1593d5f5269eed05cc2acbd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ffb1aa58b27e7f4cfe0f0f805d830530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e42b71667aae4818d5275512bfc51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e8d2524fe39c8c4fd534cdaea491532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b510c922061ee90207d9451b7f946533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2e285dc30d077c3a35d75c809418534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc985085204751e2406b23a0fc126535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04748824c6f5379bc4e6ed49967fa5ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72036eee1607bfdd6580c30d530ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211dc7bcfcc7358bc30d8412bd60fae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436f28e7ceaaca8109b6785e3698d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818e772134e008cdf0dda05af17b52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14df6eee068d9c62190dd26cba46d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa550dba4e35347865c138abc2af5d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d395773f6556e52626f9c1bcb835543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df93d95755280522d864e1bd454db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7ef2cdff9e7d44a2dede39fa90f8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993d029ed805305e204977ca18432d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03299cf7fb1ec26e5ab1721c42e70c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf822447c3c0084ec8f3c8241a4976548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748956a0dd575c4faee8bcd88b24089549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa4021f538a31578acb150dff5496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f656a37df25d01403fdd29c0ddc1642551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfbc1cf89b8baea5a07962aae146d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ef966f48e753779cef32d444170d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91642cd2bcdb58ef5d39c0eb227148554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ea9a7097b22e6c7d16e132f6ed5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca0a8e4a751472a800cffa95fe3c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3b35e36c8f582b2334dab6022f22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082ad3b57f9fdb4efc4f6e2aea2c5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1020f0768b3ce381fdfab459a9b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bab87a2bd7c99d061afb6dabce764560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbbbf683e5b4f1323164977d860768561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f67b3179f5777385f7ac430a8c23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d75f719e09ae887ecbc5eb36b6f7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b55b0a8a71dc49907479d1707b38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa918ec37cfce14214e81ab0af04bd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711603914af8b37a6e62c8c292cf91bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e29e667db3597fa2391872233b106567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4c5ae950040320a5025efe086986568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ec0734bf277d5fef5ad92b363fd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01c2649f857bdd8af06063b69e86c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d18b2e762b2b2050db90fc5c2c3bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac493df930b2e99a76f39092aabe1ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d47818fcf43ea1d9fc5e964ec0d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043ef2cfc85909e9cd493aa383cd6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496656ce9d56d121445a6776c147a7e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab36e2196ab9a7b2761d4fd1bf6e136576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642996ac39cb3be5dd3829ef83276383577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f320f88a974cfb68271c54cb9b652ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd204c51ad3db5183d7d9ce41dff71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bccbbaf37c1d14a3430e5edbc34544580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233cd1438c60690a673986a19120d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c383e84250670dc683365a425132b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae115df1821db03cd0ae54a07c14501583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663fe85711ee4fff4d8da1483b18d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc51d41392d6da54447a94f04ca0b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fa1238c50621f84e9b95dfa9f58c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87666956829a2f08638e8cbf02e8be79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d04fe7514a4c17d76fe18808902a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f01c4bf80f1fa1a8b185b155b1d82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f0d4327af2332f28da70df0589a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1039dc8040b7261a734d45c193e61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0977711ba148611dabbb4b3cb82150592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a856bd9d0b326e03959de8d17514a4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef73dee7090ab73781cf3fe22529f50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638feeb094f0f91acf4a61aa986e40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4608e5b2322ae38f45c641263090fb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7af7db3ddeec5c36d25ab64af80d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3408497e74c08654d715040167821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d738180ea5f65bd5a8b0db88c6a1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfcec1ecd738fb5d09831691d0c73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc936b4fe5d31d22ceb6ef06b6155601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db381d8731fbf58e4880124b6ba3ec96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422459a3590fe766d366294b700f8258603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3dd5f8db415fb4eff68a29abf0f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d322004ad518cc8ba864014aad7110d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69f90a98d5a6e5c0e899e132bfef3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6015014428995ba6d0478209235b43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965327d20c51cd92b7bc40c24a8244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765596d7743153bd0b74d4bc54145b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb153410e268da29db1305c74df81e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbd188ea934b606d7537f8fae4e34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d10d8a832fad32f649d369fddc3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5c35c7e0ae3a49578cbc4a5855ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5249f79988a5cefc6a7534132086e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec406fd45ed9db6894573a00589e280615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccec326a8de5c1b1118a34751501a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a29b215a01603001f7ba503c71ff5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c2ddfcc9b69f2b8e49959d3abf35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2532be04bc090f42984a09fee58f70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c64579e55d8217ee528de1f3f0a6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c32876ec1aa83246baae032125a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3bed62bf283cf8b76a8d739f9aa2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f3f05dcf6b50929066f19b64575b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f385173971ced4c7e24d78630a99337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100af5ff24b437f1393aa0ea32426590625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb4e9ae325ab2ef15d7c1980f91a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee23dd498be9554aa5b8f585cef375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78536270ba9720f8a624216f6fc2c3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626e0ef2538bde774c779a88c3cefd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b35b921a569ae214f84213f15a74d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127648ad15c880b8b5309bcc959f11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47bafa8011885773390fbe2f1e30b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb49bbb3c33661861eac461718434633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4f8602a36474169c4463bad24223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870005326f942776b5cdd8ca546921f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e6d36cdd1adaa066554a5a323c15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc66bb7a9695fbd216a1e42ae89ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8fe05b2c55658d3d5652a2dd09c2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115cd2c4d0ef5464c7f82e9bb1a267639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470a4c815cf0b58096546492920465640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15119fd16bd10332cc2cf6d5b7b8ff5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306fb6669d3460626fa16926c7cc68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efc4c942855b173474ada2683746e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d3aca99de373b13986c5c1426436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33313382b461e7479c081033e885dd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c1fb4a90f0287a23798206967567646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e42f4718b58e3fc47c42dbdb968a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0a137535101297bce3d1cbfc28712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6cfeabee540f54cdf36f3daffd3343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8b6795c3a970e71ed28b5969e0e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ba3bb71923aaf491545045d23ed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecc755fe53124048e2c0ca00ec2a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8e2903615815161edeb230aee5657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1b79acb431f0d971891bd4b61ef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d3ea8a8015118f59ec44cf760b5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1d4d97bc9882645b198a1934616310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8fbfbab6c3c38ae8473ad317683e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818085d43345badf6dd773a54ff80a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d3e0c783728e243e4bbbff03e7d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a83970d948d891969f8c573761ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2963a0ec7e0e4c3ece790b5837e06415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312284976e1ea410080bd5e89daa5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ab28a3d6729c1933cd724c1eecea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d16a934d5226b01d659d5fc82fc2b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809e5a959889f4bafd5dcb8ed21f2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db626e03911feacee25094e9bc94d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e01648b6faf4842f3d9254678603721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203414aa6d7ab91436010512286f5a4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbfd87ec39b1be165819d6215b35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077313e9efe4eae1f6b212d2e554bf9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e865d4b00d4720decaf30ba5904a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3ac0c170130a97dc036bc4217eb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f05360d8266dfb4ee2da1a2e2762327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a516a6273e6925d303b3114d1fdc25d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b5b9d037369aa3adbe616d64878a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835fb6c0be98d247c023f9e1561472e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a55aac2e5a39aa89ec349056e49a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354564e54698c2bc6fc9cb3306ed743532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a30746c80fc7496fcdec0d98dadb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3470d20239cf5e6b8c6b74ef75de08e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc52dd95a9db37f4399e46fa093293035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b921d3637c8686595734e0d27892836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092031608ed5bb3fb6572792a37e52537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a301a7a45ab5cc22baa7b21879a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7354108a5aeff23026c09aaa7a9c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec798b183a495bd7795b1b998670df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a51e2c2b6ee7422d886b6c4f6a88da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d5a349c1473f23672b7fb176c23842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070961395c943f554b97c4480c1be2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d864ba9e776422f33bdba01265f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa6fd4f9396efa2d2958e3044d611b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713bf5abb7a891e11dea2fa12c2f34a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df26690152f82d05e1794dd7dc75947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c29722f52674a5d2828579ad64eb1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf6445277122baa868b0319340fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229b1bf7e85f83c1b1e3387a3ea1f7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7cd4763426b68ab5029be4a5abdb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc9f12b0466bfba3f53c3a6740543252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee6bdf4a4370eed32dc661388214653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750bfb3a9d9c1cd3e6dc12ca4e72c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7a32f200579a20cbb8ef61e6d96455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b08d76980afee1c23a1ffc781455356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e767922587a1644ae4b64022fad21e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119957c84f760a0356ba88b1e303c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb24535c2e3a37c5dee0999ac2eb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2cae7f6aea214ddddb40a51dd21860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a60239401df5965d5d895368ed1eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d9d947eadd84745126223cfd13d9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a3f2b9882c791a36b802928570f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b72eba5480e352be34ffcdd00bf96564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6137a834b537442bbbb27ea5b10165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc5c631fae61f9254c922b71a125166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487d5fa10716b128b33848c256698c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3226f93222eb4263cf550e241f426368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca5bf00d5aa23e13af8642a4bffe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fbbb690d56b8db3891cf9c62640f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61cf0bd1cd069c8e2cc8532979309b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6205027d2af271b3cd3eb4e2345cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd21a7d554037710bdbb2c5df7dd02873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabce01e1e07cbd329040dd385ab85a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479042b4c96837f25b8b9b41b3d65975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6d24a1cbbaf3117fc0d1f28d565776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49829053152d7fa904e7e02d0a14177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66674be073cab34e522040b4bca7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238911f553bab16c58a002b07da3245479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d641148d3ea0c6472e4e4a86941ccf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16529706e63291621b5f473fc456274e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d8d4b8d4bee05a54096a7712541c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81f2ed54626dfe141913a97130db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff028f915c5f841d801bb54e55b1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcfb6c7e3cb7a3c66d6cf7336795be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a660ae1504dacd5cc5f5a2c15f9821186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599fead32c2fda61ce5a95995bd108387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc94de912755f950cb5bb3f3c51e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548b67afba72b820a1649f74a1329789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff72b45bf2f69260deac7a8d0c0eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d550b43a495cbd003c8489bccdd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658306df9978b8ba75c30ede3969c3ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10692567e53af5f1f851234d3d33093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9325372717f52230b2c1bae73acaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391fc515cae8430458364746fa65f7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbace1cec1402eff744ae5b6a324ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7e8506d27f57a73df9fea3a1ab6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9afc27b0a741d101fe0a15373795f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848fe07dec7ef807db368036640e84b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef1671b1c043b0ba2504f1fb54fe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d21aac9748c91486592be2095f42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9205f1b6c42aad2dbf67eb5d3811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b5985f0aa029509d10b1c18f2e14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189540a4adfddaf25a9995e121bab905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabdb640bfdddb1719e37238abb8dcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb4a6ee6b13c828b33f9e040939765106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a662bd36d230ab61a571ce896bd978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e733d9914c3e2477b5eaac61cd0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ba6fd02a1d8fbbf4e9a376f15e09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21302019f12dc56ac7b5d0e82211b17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51404e057fd56edd3765c9c35a13c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef4fda019790c883982b7470499971112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8e9811a8371423cb8deac32589e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c32432e386f4ea53e3d873bc3673114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445de5969a063c6e418ce391713e8c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f71f497620cc86fa44d7d746a78c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b9911a346778a5dedbc93f4b6971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790a5cf5b1cb341bff52a1ab23f220118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec6b631f5205dd400defd9d93668d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df78f12274355abcf5b2864bb75cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114acbb9ce5668339978c5818f9187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6a7ce48d7ee40974ee14b59fce513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119ca829252d8371eaf96292f7782a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1870dd5e34e734b6041d20eb263046c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791a3ef232a7e246dbbfdea1b11cde8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b06f37e78c5445710e6926e0e5b2c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b091cbaa0382fa26d5bec859f97e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39158a0491dac5aac15cea6bc1c8755128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ae27858e8dd6ccc109a868c355ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8716ed4dc85a78265180e1b11d6c47b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1229d46e0c7f7cb16ec749a41ea82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e824e3a8ee938f82a858a9410a05ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dec29e7f38eb93e7c07b5553c1f5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a72da301d496080612a6781a137ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c49562468eca675faa04bf377673135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f9670046832d4cc67af331b1d2d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cb9da35a35a820dd7b76d6a69c53b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf58239501b25f072cb48c943f8432138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ec7cfe26fad589c765973e854e6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589679adb749912ef535613871d472a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7c532d5a17a6f677690b7385505e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985aaf3e55a2e01ae7e4eb56da90b27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02127fbdd9690a6270e1f859ab53f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af3b423fd30558dc417888572d9f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bb7fab02f43b17b714ec2cb058cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e326cec080df2f3f327654b217f64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca6521505243fab33e69f6ef8f6c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee308f1729ef47bb4fe70643454f9bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8258ae87faa1058ec55368454002a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c8e00deb505c9db46d4265ac0e15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be633fa1e31e1213461dad23b56f62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587bd2d6b45a844ddbf43bf4981747152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2453804bb7cd1afb32e5c5ee06b5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977829670b0b894a5f42f735f3d04cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fdf26bedd38df5632f309375a4763155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ffb7d7bf646b63bcab8c3a189211b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedddadc84296329ed275376cca8d02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5a1bac562cf35a2d7bb53cab62035158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae060c54d2d048230ddd1d5d65790159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5c99895f4f89d899f317d0fc6171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac7d0e51d34dc9e967b88b5fc069aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae3ba4d632aad76e2aa7227678d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f841a53ea20141664fcf805ec00d5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bab68865e6b43299b7537f67830a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055dc4f2510a6c6daea35b253a4dc7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345d67989a48d90548dc842f56d0fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4059d5ed961c501a0bc00266a48e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922adb74f0fde368d54361f05c33f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce262dd74b0c23bd2516e5060b60cc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1e40014628453795904cb3c7ee345170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774244644f18e82e21ac399f2e5c29e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc935fba4cf26a4212eb7c6c22f3f61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eddeea367af8f835de72ee70b54e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92152963d61c541eeb49551925989a3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc38697ac3ed15c9b1a3f52376d5ffd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e79cb2f9745b195d61e3b03c4a1ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c0b8ca1d551e9856bb3519db1699177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197d5f509df0af095584d198f0e4e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf88162f6359dcac041b1bf62a2ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83055a5286f5f270f7866992a3373663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31f5f6a33e0c81b9e54199147a77e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae17dd040f9848ab7226a0e43f1c85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3bac4b53d5f3153962fa734f09a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa564733771274cd7de087218ad787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99affcbbe7eddca2083d7c07d78a5be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c1d3dc26911fff487b25923331ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed3a82af0f3306538cbe29015179b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb891bba94d71a02a4a6369959ec1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f7e0e4a6c22b213587cc30bf0a19a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084ac8db5d443938d771861465a28d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01cceb73c09c7c81d1aaa07c6a08e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf1f263507f9c8338531464f11826192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c882de72c2a72661f1556c7e867e42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b96e31388d0c4cf2e2b3c23cf0c06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff8ded5095f8661073ec8c2c35287195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b6a33cc651f181a0f6e52b464bb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da66059491e1ae924ea45cd01f9984197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4277e3be624c36030ef6fc837d90d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd252c93e2ba0a883e3ae2fe6299723f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45280cd2d08a2fa184a1fa2230980ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc2a2ce6441a7cb76446098b56d863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c3395bd5d1c6e1328db9c9785f36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a6afaa951862e32ab0251881c567203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7752c21a0261a2d4dd8d98cabd187a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caadf1f9692078f7cef3468f406f70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0265972aa56b91a1a8ad8369b2e670206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9520caf91fb8ce12156a73b6668d211207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49bdfb9d1bd288b8dfe73d34e8e7de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25edac45632955558c86fd3a621c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583caae165850568a86b638de23762210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53375033adb92c150c6b4f1fb2fb9f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e010bfb54c80f2b3cf69410089869b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32314f510e5616cbb791222e1924d1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e7141af8999665806686b3c10746214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e494b340fe8ad923479ae23c31a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb049c2160fb612b2ffa0a8a5fb262a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0be2c956c8d69c85a64458b58fd97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d2dc33e140ab22360d8b9200043f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2af934b2b43289b7d4b567c9e2f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb72badb04e6a0f0f640e8da0f66d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0bad6ecb0a9400736319bd137458f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b36d72acae415eeb8758fc8ea2e4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dde6c4c23a55908558cc9a13d5dd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ca13cc625e7ada890d3516e2d174224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d713c9efad2cd7de03350a6f22c94c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab793a753bca26c88610edc82fcf94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca1db678d72080adc1df9ef43827ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e68024021b4061e68519f93ea3a46e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b5031077e5d5aae20108ef34f5b26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba029c25ab1a55de455ba289027757dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0e13a619d6408f4189cf98b5faeb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed332d983fa7073176f557c2c93e4ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef174a4147037f3841c5002ee35c90a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefaf35720ce9d7e75250d43e5741ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3b4d440d82c2404563ed75b20ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac25d6f73af44829ef8ba560ce25e46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e33dd22073458b0ae1d50a8be0a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0b03a53da1f995740ef6305db0b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d82c546dd98d92329b066c3908a70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e15d6cf8254b5c16d2ac5c7cbbc2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293578afbcbb01eee075ba329ff7e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aead6374703ad157c37efaa85996cb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a61b1c01768dfec1849e3efa771c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b1c5d9873cc7d158970de700025f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6b21339900589071810bff1384f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666c0f2aae636768eceb67ffcd349a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286698d33256ae2583000d58f6fea50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e44956dbc588183aaaefa8a70138248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dff911b7905972be3bd6914dd77f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf86179ed8fd3f516cc0d4e537d94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716316d1477b72d05ff9358bd117af2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbcf01f3c35290ed01831b9d9e9401252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ad07c7f58a85eef828921dd42244253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086308ac509e829dfb4eb2ba6d2259254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8d20a1f1814733b39c35af981d945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f087c0921b62b904fd9c9e485c95f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23579a9855ebbf9cf114ca11a027bb6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb6bbbd475c3fa66b9f1c7255af65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf379cdb92948e7a11c91048a15628b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2dfff3e84ad3ee14fb9b9b73d6ceb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf739ffee4525a8d1044bd6757376f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b07d985731ce85be6fe292d8f5a910262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81898bf4af73e24ce4e5e771a538af4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29422f82a579d185af0b3175e0c3f489264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ccca7d1059d8f23dbec47659efec5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94a818d0870bcd467566e92288d64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72281beaa5fcaf60d48187171f908a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5651bc140d0d97adbd98125cbcd484268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d5835a78ee54c688227d054e04fc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605006df9cab2f58bfbcd3bee157ae3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546f1e9a0e0f4ac9c2c0cae219d100b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6939627c1c652dd82bdfb6fe50bf978272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c458812aab3333f82326ee7fc6aa937273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0d9a651deebf0a5e02d5bf04302a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149d2dc792a810b9be1fefb23eb2d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab811cc81cceef51d9ece101558e2ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ae44d800b8058324f5dda3843ba6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba4b5d206f0d7e220a3081cf1be44b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d7778aa61fa8d524c9ebac9a7f90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cbeb75dc669e4aab5216f6ce5acee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfe2cf3bb3f6c29fbe4fcfae58d133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e65739589a9d196b1878cf3783c40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b632a6da60a3bf3e733b160c6c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9219bce95648eefa63250f29b227d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c27691447986fe144d42526247f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121756a51756a51c585487a7ab6bfb41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47b92e2eaa3671a9e3e7983f1b04c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f13aacc4abb511ac869aacc04ab1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763d4c713c5fe79b216bfd5ad51ed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f12457b818c61a51add46e5784c7e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0d015fcb423560aa0e7e732a02e9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74585de75f47fb56822fb13323c0ffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccaed677d8f3aba7ad277900ccb9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a31731f2e46b356b8ac5a28db945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75176949091aba168ea918f1a9b7ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce483227515cf0f13223259233c6426296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679f94503371b8b5d9e8475889c2dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d0a8ea20c54e2f0c4d886a7dfe7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e89d16bd909cac8c901ece162145b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748031e88bcf99426b6af90455e586c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e05a6c5cf87448932196bff6085d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73db2253f66199b25c72298477cd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ae11c1fcfe044da1122bb2d5c59f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb3493d999fb7696ee30a0012e297304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b92b71067a8bcc8b709faea153bd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803145b7027847aea693d96b7fb3f195306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100492e8a80757a436aeab370dd67a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea4f24cc97ae1e096ab96160edc5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4912be1630869ada0aaf48eee13f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7184ab4f1863283ae8fcc5a3f42a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4a73a32bd649a0d993c3b89f306a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56f7e92a761e7dd7b5c51acf2e8ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4f19a30352dc2cc1d4f6127081ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecedbe3e901109c886f01ef94082f45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe71f7069940fb79b7f1de81ca77c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c159c53b94f116ce10c72c8690c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01688cad5c2a4e59c783e095933e57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef6c4e14914874b1684a04c65c60f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63044be12c6f0788a1e571919e08f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb50ca949e8c8de9e41cdd50be343b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276981d552582129b4e1c8b38f0b9844321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc932e84a8813672a67c6ebd4877d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d561cd44507ac01e5f1fe9d2fc579b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e38ab23afae4c2089f2bfc531c3ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beac4fefc9e0a315106602a57c4952b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ae3fa91a2dcf1ed44c9a31cf97fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240880b86fff3cd3694b0bdd033551c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fb6c6f250fa0ccdf46bfa059ebe07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41b550a42ca4ce04efe73d931fe15d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be1eca81e264442f206d6588fe6f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61baa6c7ed74fba3155a707496f942331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f80b951a5acd516ba9d800d3aed9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c608756b3cc9f604d215f7977195e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d87958501dfe85de35d3cc9194aba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994af25ad7141d7c89e282cf5a4772335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72994f098d6eb8802f89d0b815f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413fb43b84fc56ef54aa7748dbab287337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dac932b9e44757b963cdf0baa4d2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccaec4a081edd3f088b6d5347762ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8645123f299ca2424a55eb47c54d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc19c684e9ba282ba85048ea492e11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043138607d3559372d2be1273241b39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc90cc22fde7d526a2f8450b2269ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034318f4c302f0fad96ff1a282f7873e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f8d71792284d3ee49e952d08cdd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c00261ff2f8178ec74dffb5a62ec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0414b910b36e591c94ce7f5e637a33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd53ba3003d80f4b45bc0e7fd1ea4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c49d53d84307fe5ff2036d6dd71ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679116704327d4de087b52d09c0f07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e70a18bd781e6c4d15eaf8e9be2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b81ded04d028d62b58e156c011a85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df579070ac1fe7dddd4cd922b0358916353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d17af1ec38c4b2faeefd38b7df53b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9cea48bee33fecb11d8554dc0746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462dfd3b3db35982415e88b47a5e410356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476bfd3f6422ced6713cc8c869e4b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521dc526f3f74d773bbbeb19c6ad1a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f8906ffc7c3b86e4b344d97011686359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb764a94176ea391ba03537b7f648b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46869f8d54bd63094650630a7629b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1889344ab60c21b3ccc59e273e075362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd7657af65e7b9f2c863ccd4dbe93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d80502541a63d201a84d830fea6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c7f22eadcc29690e57148ac959dde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7908b518718cc6f946e03e51d4134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23b319c084d8c0b7817c1e07cfcaf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8fec4fd4bdda9f4a2c3ab786e352368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741840299a528ff102640a40de8551369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ce85ef0741dddebe299290b90578370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a854bd4a616f8da8af7c11c356f91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537ab76fade897cb42842037d78956372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f318615f8992a141e53492141dfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4c957f6c2d17a05d5778c6387579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae53aaf3b7e661c31d93759298c672375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542f67178a04c28b6b9569592c2f92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164701f2d77f92d1a57af82770677f4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1cf5d4f0f781027fc9315ff1845b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88885b835637998e7e26090c37e1bd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e29d2353103d6a594484de3c5dea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64bd9690515e4e6ffdf62f97a6e77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f9d1fded6c6c386ca29135bf3fb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79966883ac584f58fe03b154e54592383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9c4550580dc4482c909283069a52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ada3ceeb64d2f2c3452ec97204f870385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71302823c084ec30cb5e9d3964c44a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e4e02b2202898a590e03e485b57f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471328a343e6e3e2ed5272599a917ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3fec4e284d44e097a0f061fe71bde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc708366f983364e642daf016f759f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070baba6e1b3d585c8bbfdc826b2cb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf72484915e2260ebee9ef0422f137e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ec606618d46a4ddf14c4805311fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c6a26a70212a1200cf60f275c47c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db9c23d640547d992e300b36ea1e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b13ed27215a8681a9b12221cb411aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3acff96cfa77a620d9f10aadedd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fea2c01e1b3d7d0a3212c5d65b091398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010f895088bad9a545b6d79d85ca9d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad89f54da6cec6535461221a3d20ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c78bc80e74669a0fafad0b3cc62b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a2d7d0a8fd302282d4d1b85dee78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1c89daf1298ca70ca5d72368b51b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7eabfae5d5c132b46180f398123cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6bf43cad70b00e65e9f04e51bff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18165105fd51d5f4f51a324991399210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5274c37eeb5d8444180f1c82cbcab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c98e810c6a69ed828b76437cc2f5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0eacfb8c04b3be7665e50e2c46b92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac64d3c27a302ffaee13720a4225aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01583696fe2fb87759b8c3a77b3f17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0126136aaf1acdf3196f09fd965a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b857f42ce6a53c9e33b98075b682e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219d52ea5c0c18c79b833c84e5b45b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c5e54fcddf9800651953ce5a5b5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28880564bb718901516045f680254b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73c285e3724ef73b81ded1194ebede417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077bd51f65ea7414fe162f57c8d8d82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c019afcd3f5f44d9b5b826f6947ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c324615c02459d0d0cd6961c78396e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935f37b11628b3ae39a64731afdd551421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713b79bddb8993b1377e4bec614ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b5ea968a08eada4b25790e71b477423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b268116099a29301cc50f66760d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda56f203177a733805f5cc9970a99f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d511cc0ddec6466041e08e7092c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ec67b956823c1dca31cd0e61ac846427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd40d1d0754190d04e59ebf20b20d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b2611f885664d072ac47e3edc047c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e210c3a6320dad9cc4a5d067ecb97f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5099b4f3cf28988567fc6748fb4235431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cdaf98f8b9642255abe52cfa56a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dccff5c8b98f501a4df07bf231fc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca637dd8eaa75f86f6874440cb489b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a2e42bf75e0af0720268c5d92265435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d6a21b488d95d883735e2d87c872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d302ccddb0fc14a9f4144c295afbad7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48019ddc4f567468145e3f3b3d0526438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca69b7e095cd23fec4ffb5d385338c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a84bcd7dbcfcf75d911ad5792975f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242d3fdb58a7697ec7de24a1127e18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a4880782ca37fca578c8703d68fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcec75aaec9baf4df53c7d862d0a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b3272e517f40279758dec1453352444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5748d4c4decc7dda8812b24414f3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a215c20623f7f1c491e0cb774380c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ea763c5a8e127b5f6761b6e20b8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76270229213bff79b23aac39903b3b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7783e1fe7de29adf098ae3d6876a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb95aa6f78cefbc13e68dcfac52178450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a846ffe3607d4b334da701b91d60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b6fec46db87372449dad8b3ed220452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695d13abf8239a0f328306527779c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805edd85a9d1e2811d1fa7e62d4564b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab087bd143e9379a26a3fc14e852f97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7a77ef2d067ebb65932b5a27856a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744763103acbfce970c56164171c7fe9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f40544f498a84da0a3450a7e26421458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3984f6d4699ce4c6912784036034459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534554701cc102cb9e85a995db5a99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e849859916fe8d97ae7eae6367fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783e9e3b87849a49eef86800235814a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c6c1745db868d8023a1a43868dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99d34817600989ab06474f21f242d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd59e1b1e8e86c3ed0390e69e74a8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b978fe955780a51e41728b09ff51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed4e1e3ce5e1b6199e454564d9e03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab2be0e4380b85ab02fbd145cb817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57140b61fb3599b5cd6a39bf340d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2cc53df4321b897328267020d67e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee1393dda4ed2698e3b6be5607c79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bbaf966af1849dd351ef165e4e1b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412291f8f398fd104f80a7e5772deb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca010eadd2da8069cdfe52a101827e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96643e6ba4c523e896842c70cf0d29d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509f02790743b467bb4e2811e1bc37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375c48df6bb93f8a6402d6ab5f22ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68f5ca428ee646a716f7eb58f0fd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34358a96d2a557445446de8831e096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db5af39a9fb186ada3d77eaef0918c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea07a4c6de988016a7e103cbe95d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4b2169783be9d7e46b7d25222b948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d3827180a54f8f79f0008c25712b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a3945aca78cc426cf85482793271484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae622e9ce1fc2d0dc99dbff07577bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a05495c76119387d318e47adaaca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce913963a143baa8670a5be2bb6eca9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731fcf011cd2ab52d5a3e25a20b236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30bcd7aef787393807415113cf352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1dd24df425b15d1dd73fa8476f812490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d39ee8213ec79fe268443dd14e31a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ead2e94adef1d71a00fb3b346e11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654a30ab1da437a85cf6a0eb114bb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7d4245d09cbf660a21d454bf8ab5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849a2f824c9c3040fede80ac367d09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd50fc7cdc738813cb6ca8359bd64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdcddbe30fb12eebbfc60e8e83ea19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691ab5675aff71ae856d40375bf8c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b096d5ce8b3f625d379bdba53928f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1af62019f9e6b4099f7797c28025b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9293055f9338a4558c8ce33f00cf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c315e776865716bf75a2766df84dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06afee80f7950d93231da7d8e171f52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc69556661d9eb083ab274514bf30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2600af54fc9c2d5e6de7808837f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4618a72e6c2344f282fed1775b212506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81cd874e2075d3df15bcbf3302d211507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe5360e00d92214d56d75884b4559508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff20a7bf14a7a9742b3bbcc6f6de77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d43bef57c8e6ff9551072092aa31b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5c9ef015af3582366bc571f573cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45710e4f9cd00d0490e5181e3c60cf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53eacbe5013f227907811e6f88182e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a5299189e13ca209dc167d7f0a875514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a243c5898fdc8d37c7cc2446e7934515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7aa01b827d7eea2a5d791b2c2c7d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef571bcbc54f14d4826426b96e512517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab8530194cf523fa0ce5133093fd1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec344b44ab85a7969535adaa8579cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4fd08685b3a10b4db7429d2621e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30cab9fa8fed431eb9fe74f70f4e5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0f1af2464a2c734386d1f61e76867522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fcf2931876d03e70d445315e9b58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5eef36de81a6506be8d4c1bcea9c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b27a139686dc1f8e75a8ff9b49ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e246647fd930220500243fd10760526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15252fe2977d57e34e4a920c483c26e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73cc38bee4e0c36bdcc9b89cd9442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd9c44320114cb2b3c7b9044c0dda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb7990985c11caf85b6d2a9bea1656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bb3b8c8da1e17823aa530b39246a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6713c2d3450ba8b7e3e8d464ca1da5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780458f4d8afff7ab627d7a4f27f6570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfda539522858d19e63f0218774b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3903aa634d01559cd9292982c5a8e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc2b77c9f2e6cbe9d2559c183cf49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e022b4ecd061c4d69f5ea32e1dd87a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3504de503f71edb0a764937a36d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c62a2db8a8472f606f8a6f4166d57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631b0fd6f6a8cf431f2e634ad1f88f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4e6b2827d536b5d9361b1e649de93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dd40d56b36258fe8504b4f41f0cc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658f04385474b3c81331d7f1df1d35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed97ebb705239d1870bfe1e6cbbd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3fdb5cadba3ed79c284dead284365545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15770b27eabce9a4a75fa3c982900a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c08312b7ddd1af40f0aeb16576c9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d994a30a3d7b73afa339d28e9e2dbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c6a7c4ed57e187e9ad2bbab880f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6833d22dde085d7b0df09ea50f9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058806dbc0a7833e39b64a4c67ee06c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5f863e04bb9e349c7141ad74a9c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f996677c125ae18a225948383eb6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18f1f5e2784dc31117f72d985159b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c68c6d97d21d348fea878f2fc2032555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806df6948ed4a26f442ce35b275cabd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115f8f6a4e7e28497802c479032be1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e400a4f350d1900f2171031c752e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7ea585b882d543a1f25e502a16f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804c6712bd586392530ea0f8ffc1e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bca10b50305b7390617c019119fce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e9cc325874336ae4677c4909a697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95263c00f548fb733b5c5169223fadae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c787a0ae175bedddcb57759a2e2aff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04ababf37d6da64a0db19855ca2b3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b61659cabcf9e77fadd59ad62c2d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3823f61f1cab1faac5eb239654261567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f1f1f5dd190817fd8ccd1aaf4d23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9662a446e26c37a8c6cc06f29e3d9d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca882236569696a62489a2585d81646570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac8fe4865f7f4d6fd4565bacc7cf47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccc9737daeae139226558693830986572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a231815d9eb755c375ee985e8667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb453d7f40a259a02381a49bae280fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf8425c6ac808f017ca0c5cc8cf037575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6e49b7d0475f0724da3507ebfaff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120671713de2a2833458619d4c82ce0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51b4301154e0513f2ba4c36659d32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af2f7ce6f7d166828f7da5862251c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312652618cfa54796e3364e6565f5ce9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba456c8fc88c2301ed154082d05243581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b2c1888f762d49bf6f6b34a9aeb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0bb6de99aaaba051ad6aec8e7188d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc35807e0188ea194c4a468afbdcb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127ddeb5d27db7a2fd857d622f4615585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975002c50c513e08a8da01a78c1dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63640e82244ae3ba6a8b84574d995587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c23f8935daab18b1418c50e912d9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2bd8868af45ac05be9a7ad970826a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd654e1cc888b1542f3776025158c53f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957613fbb25b8c8cb95e3a2d4b0a12f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f54bacdf51aea6aefdb08ef4763b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5d42c9b284b8e243022e1a9744c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d843fe386a9dba4694893788da6e1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00fba8d8dd0b1b985ac3187c83098595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a9a25fcb0b22684987eb78ed67130596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78fb67f606f5951263a9fd0372bab3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5601cd3309885a0a40834588ca70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f58be6a5c5e85760c6865c4082919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a515c5139dd685a0e2a04500d91b04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f2e185ac9c1c4c3cdbfcd62311fe3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c087ac64005d4811092b4c35bcfab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf15b976b1215cd6ece2326ba71abd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb5043027b05a0879240eb71bd206604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f5a62e399e8a31cb699c10355cd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df85bb7dd767254b28c405b25ac1653606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b03047225c7e24b8831f0b790f7557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037556d9e8ea8e50c15dc9f04a84ea33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e7c4549328c2989ed9e75e53b859609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363c0e7ee21c62c016f2886a407a54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db66f12319b03df727e8de2f837c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96a68a78183d778018e89f489c574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcfead23139ae2481e1503f431d7d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d9b5aaf4a486943ac3cea5475c5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec5ff62a9c4d5f4f255c725775f3e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e7adec827fd118689ebbdaa9eaa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee05b899b41d9df7e6de11f31200f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634645ed9856d6ab97a72844e7f9f48a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08afda84583f5a4635c49b47a7f961619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1c6914dc6f916e29045acd500980620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128726ab2f85d764cbbcec7d56ed761621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82d35b22ce04a47c2b95d61c9ca3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6d3638cee9f056f6ea39852c7267623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cbc3275f357ceeed370ce51c438ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f3955827d243ad93ebb6392cfe32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc39be74adc9b386965308d49db44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440aebe9868b79fa75a7840275b95e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c321a41e64279c2088c0d0344363973628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc753810219eab94b532cfefb41ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af0f10896545542bf0c01efa0740f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30bfcfb793943ced5af8dddd38fad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7bbb06d1fcc8a82cd351f61273515632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90162b2a1dd3bf97302a6c785aa69372633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4c63bba7dac52088f5ca83f3b31c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670e37b82f756f7cffe6be1a0edc1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb83a1d4d52e18a31199d46f15aea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29bacf39ffca8e73eb3f0ed9d34dfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6820691b754c7b105724804799df29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012ea0d0c827190762960901f0704a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cfccb677aec335c7ec85b33222dcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dfa40c8b8ed57a431b4b3e1aa3bec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d6bb897d6e260d29b1f87e805bf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21358cb1fd9affcbc1f9064352003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6796d966899c432aad23db1df425644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f68298f3bf1aa1795d1dbaebd92d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41d4d98818c8972a274dc7abdb5f09646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>