--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272098ea2d567352e3241ca267dd78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdae7e0023c9c18a4276ef85e01482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95cd78be287a0ccf0e13a2b8a00b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b5d62ff2c2770fbedad030e80d8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bdb963bb7065069833f9c5a2a3efc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ac2b0923049b9f32bd64fa3f232d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76b8da8f8b7d4f4a5ecefa2228d1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f655eae1ba36cb9e8f029e1a5346158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7934d1a7195e6897beef88c5b0b089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199af469894c6f1c0b76f14824a43dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4c5c561cd0efab85618b18331eba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee28c577bb35f66cc7392d3c94d77512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226b7e336c691632a58b1341a08905113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fdda1df9e9537d107650ed71c441f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3c54b91fa8ae483f3dee6763334a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac1be66f1b6b39996f948d107e740316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c877bfc6817d54abd69b9beeb398cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e042c294fbbb84118bb9b94a0b2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226d4006aea155b4eb9e1c5cdcdb6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb32bc4c2b0962e4913a9798480f34120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e9a0a468cae7d769a2e60e9d1a7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667340fdce4e801c92abfe75462ae95022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36c17cb944244fb9c86ce05598ff623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db11fabc57ed6b51455bd99d315c2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ded127370f79d273cfdc5114dff125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b75b534e805b81e250c94e6586d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb734244d377856d0cd1e0fdbf3fb1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d37023381f6d4090893961fa35ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d21bf6d8bd45e9d4f7bafe29d700529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131589f8be9c8b28dd8ba2637d89c48e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a42d700994cec70409e7ffc9da62431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987a15180081065fb1ce77a43ecc7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b461be70b29dae5f1d172ef6ff54733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f3f52bd25367331ed9fb528d7ba8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59bd8822a8b7642ba5ef38985719d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0fb157e29c108ba7f3da8209c97d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0b90a79e1902ad1ab75b5883fb2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e146a70830d0dda52b2cff59e71f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c1d6acb35fcb57da7bb26de7ca3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b302e02e5f3670e9056680099a690a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea9dd2384e66b8bafcc1e52e0311a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23b13fa539ed9074709a9ad84654642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f23ff0d2f9c264ed6ab365b3558443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f9bfb916cdbd36fd2b593c87067cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a918b8ae043f7c4628180bd62a95ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a78b4ffe833a35686fbfe3e59d96fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601108be30f00061e2b7cac561e87f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89014e2bc46839376e5ebcd272bd693e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617a21649c9c24160b1960e0cf69c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c82d5640ed77c5cff2db00efdf7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a622297ffca34764819ab50e996651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b13af805e603287658d870903b5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d87da59067adfdfd535e91d1f1e8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c175807e8e0c04c197cfa082f42e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86989c552d8ba659a52124f8aaeb509655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de05a45262f11ae7f3480538f0c1d9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36e265755c59b166b5e2fbe0e7354357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cdd1094f658956c83f154d4d18e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab180a198efb04b7d420fdf64157c33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf48d44bb85a49466ddea93b418dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930bcb2e42c31a7565ee392981947461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6522778453631d318b24880b6951f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462da225ad51227aa6c1cd1082856863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da65c675c06523925bf5bc255dcf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7aed88cdc909a81e1ad3cc884f90765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93b791c56391d37bde7a499f8e2ffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c747c924124f8495435065d19af5cb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe95f238dc6deca73a4834895d25268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6796599f2da20f709876874f870a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff6449dd4ebe8803f66fbbfb3e5d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5b850d89212398cfc3e4650fa31871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4c6464fad70d71fcc9fd9dd9feb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999424a9b3152151ed3152ade3e793473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcde50e2fd36062a2f2db07350495c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59f63e38cf95c29cf6edb207eb70375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7c7550317930d8021bdca25619fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53c6a9de4c4bd274b4764f16d204377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fce6eda7974b28877db4a2562ac8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d5c9804211b438fb4101be765106b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627481a520ca332061bcf1e991194c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369b215704783d459ffa139346ac0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028a94c26ca82472035ce16fe9ce49f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcbbc53503c09471b7c50b2e77adf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d147eaa4efdcfeaa54049537cd615984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae793c57c904456316fa2a2e990397d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799beb29dbd5949010d140ad64cb8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa09c018d8fb4e268e2f6b8990df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68303d12f4c6593fad284aafefcc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4625133baf7a175ce8924cb59e3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df241453d66c36b4670f0130fcdb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27495d250c1ffad91dc73ffa8acc21ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb55d316408d6e1c7f8e1d149b72792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c779e8ca4fb103422db8480eea21e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7587e0a004a7587b9ae3aa6c58b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62880bc7d6382d5ad8ea7ead3959595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1583bb4f787d85af44b3fbb27a29696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754effecea1d2a53fb5cedd2d7132e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922d8ac1d62d71209848e59d30257f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681d0d8d155ff1994953d4918ce33b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc781c858fa1278d981405f73b1245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288837f666581d64568b17b4c52969c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3bd3919842f8b00c084acc501369102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa77021520793c259853214767a0f6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03686438294ff21e7914aac790fefbb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7d8d63716ae4388ed540c3c8ea72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65798ed4756a0379e0167784636e163106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ea609edcb1400a3773ca92e272e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1d597c9660f15770d2b44d5a9877108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a0ab79b763bf1ad6c7436bcd05e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb5ce89282619e1cbec4c2fd867d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc51be623b35a34c06bf6338176b61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3986224918841475cccaf2358959f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe9595931633fc5dae48e75d82650113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297395616d52f22a95f397fb55f9f0dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679fd6b101befd4fd1467add10f2204115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da28317e89b11c48e2488b4e34e6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533dd454e8bdb6ada9502a1a791812c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71647a9bbe0941fd69242e61dd1dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c182a7b6d35e403deab63222f16dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff04f8929662f4ef29c42f46b74b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71275ee4b17166b6bb84c690a03d43e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a3dd723f20b86824c57dd65be68d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5ddfdfe8e84552e3bcc5ace2ce71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db67760a257b44a2b12918929cbace124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f89ed4c08ad5b2b7ee570bab09f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54c81cf5a463299040f1d3e3226b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d65d0a3466f4e93a85dab73e2f7ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802fc7be8bdbf01deced3891498633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e5fb27924e63075790139c8663815129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbffc41eb407e0d43c2b5b17fdb30a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcdfef33cf87da296e75a433e33d96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0f7d152c3b3718db2f24fd0d718db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbdfeeae8f2a6e60bcf36a26bdbae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd41dce928a3105bdb1838d9ef164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a346638affadf0c6f3b2ae01c78a5c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40686dbcef6c00c441d1829d1295488136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3dd956397133ce584e6d9c98cf28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d78172589e0b694cdbc86a6b278e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dd8a9c13b3e87bb2490441f34cb7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72cafb3b4c94f16b53f63e0819f0c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533b416d343226e78f39a6279cb7be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc252907b382e0f79c9881beecbff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39396ebec5470e4b0e9b7a69bd17f34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f792ceabbaf5e7bcbcdca01a5c3fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e731f6e0bf955c230e5145b8ce922145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc3b0a6797916b8e0c093832b35640146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d6414111f5c111076e1d96532c9aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b4ea3e51519340a7b46e8aaaebeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f140843198e32d035bf1d2b8919755e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12874ba82f3da5b23a666faa98461c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab4f2fbfdf7d45198a5a3f814e3e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8667e1e2c198cead764c1e5b4d35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00dc13fdb8b6a0d3d4f5d219a8707c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fb6287ff0d8816fb243a3ac2926e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff68047b95ad690258402aeba60bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abee0493ef9abdd04b0946385626c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56f64c5dde90012a71a3aed0b183e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16d453bfb6c629ac00774c6cb70264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348aaa0e3ffab02e96ed9b1e0713e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a86657f7c8f44145dc953a8091383b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ad019f164e32adc0e2001d7af573161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e48f44bb902e2e27261fdacecc25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34badfab3ff5d550654608cc5b1d8e7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91811bbb3abe7d7f1185eeaa9b17a42a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e082337257efdf241d22078fd5f308d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e705dc5b383b025356de5abe435c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f1e7ce54a336e765d185ec6f9fc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4958bef63af82300e8e036e485e4857168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc82f7cc66587c26e2b0bcf1f7e9868169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b43d09a121421e5cd438b8ba6eb36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2bd5580d6684e9c345f729db5d27b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a20eaa0f923617e3be9ad634ddbc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ecdc49dd920018bd15cca145b653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f74c097c9b468cd15860f1a53d32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094af5d89356e5edf790dc7ef6f5ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34d1fcb5546c0d1902ba4112f379a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6abe94790e0508193e5cc9cf37af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7419e5ddf150f2a82c29e0c797d6c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0c991653973087b46d265f356f020179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c4a19667fd168266745ed21308aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f256ae85195816251bb6b17d9d00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79653ac3a715029bc9d1c9b36b142b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d3506b79fcc184826e56d52ca0ce2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b40f66fe0317792144ca6b73ff9b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04f668993a5ad405d3181daf68340185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a4e18fffd4edf65b3b16e36083ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20843acdbf032155c6297de4142f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d982542de69e3651c569a9c023a66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807c48699f4aefe70ed51e38e9807e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c99e760442f9556a0fe881ddfab99f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c79396a67039bc87a11f990c6bd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f31782c2bd7062a1132e0cba17c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26651246377dace0bd530584abc3615193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd763586ad1852b066b85c04f4866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2283c0cf805e2139f9d2a1af62427b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab27b6c719d13f6a5f01ada3689a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f3be5aac22c4d595be17011f648db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0961bbedb2084f74ab845e6c6598da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc117c7898af27d6fe9a4e0dbed87f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb1b254bcb06f473977df5b249317200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2cc48357aa24adc03f8d3b02a7b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896addb66c2469f2cdb7a2944bc8b6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b5442ef31638c5daff7e441c9b09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba8b1ac21bedd442c3d1649ac5438204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69397695ff903b50e92f89a93a78d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b48013084461a2ca66e010badf4d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dae878e7983345309a90722efb29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999008bbf8b0d002c37b14ba25ff1d65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab487cbb7a2b7fc54baa6496c065b114209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42cd4256e9fa61dab53fdef6dfe30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbd26d137d5b3a4ac3c8e8247a612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f66ed9164fd19e424f7b95ee3a12b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396646dfab0e44cb014c3fa351a488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed0b5587b41ff5ecf227446bc3b96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aba138bff12e9bac9add42ae9d929215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770e9be7d754cd7a923491843bb078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e619d421a885b74f804216740c49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a81030e19b6d7fb9e3a70bf47718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f293dbe67cae7525a79bb6ce1ad80a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548c095f13350b1de8b4771c3eb437220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a270a2cb29cc18175cd2d4ed64840d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb83863c0def2e88a23f426630bc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340488d056f605119524f67969a140b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bfca9c4bdf81f51f9023abfebdf8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2b968575b75a50efe89828046038225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580e38609073e738d7056f56bbffb61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c576b9ac420a2943c5566878326ed7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d4fe7d4c7069e30163264afa9daaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c33c9c7603ec8e983d25c1411d4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d9400839f712220d3b63011347dbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970642835a27f9c02c718234a447277231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8084a6454fe891c9504eeb9f250a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5c26a6115d2234605c984bfc1d55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a4af82735e7b1d60058fc76898536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da6955b6c26d31fa557c341ece1c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245873f1db8b36f563762ca132a451236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13ceb796c2a9d132feb2668b50304237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839931dd5190309d41cf5d9fd0e6566c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74de46a097b7ea96f1fdb2b6a165b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3e9dde0a9b55c4325220e79868c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8befa2bbd2685bb2951f0398e3e170241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fc4ffef539c28aaa0e08d3732e5e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a153be18a9bbe279a6b8c792fcd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd6f213779ccc96d77f9e6da79542c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a4501f0eca4cbe8b92e2505472ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba7766a2086de6b5eebe6838e5a559246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff44c7edef8a105487e6f33cf451fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00626bb9ef515d46b5f550cc89232888248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b18d9613f95c2b26e4ff5af6a91e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377e0957b27296f701a246ad34f642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef55e29307b844ebbf83d2c52a8d85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4c8108af12c8261e8d296fca78ea1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0707d8740987b1bd0e74055ec8a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dfec2609c2dddddf67dbdb5501a35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308186da6b10ae600dffa9bf6f4a4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2a890103ec594d18c2a2cc6b74a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc08b9aa9c2509e23dcea6f1c0b2ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f7e810a06c79a4a97c482a9cbf011258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cb0e2a4b211e077f5b43eb9da790259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d076a5c4ee443574ab38dc54eed7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69f5e944d131fd8e7e27cbc9f3331261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e75c22b8d8b7a6a99f998a136957aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfcdfd7ab834c100da525a326f599263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e9f432f3179ed1810d1300696225264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39fd3c188c7c8319c2207684cc2266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a9deb70daa0022d2f676977b84df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a1992e7d6fbb78491908ef8a2c317267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70b59cfd638c96728ae959ea1e2e9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3570d4d7626835d7c585f636b4e9dbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d6bbeb96900aee25a0f0ff9cacef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb5055723c0260cb869a18742dc07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea546daae882b3cb7983eccf7af5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf0ddca7d90bc6793c2a64e173435273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab856a4ce87621fb6b15aea150f0b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd5fdeea2fa29e37bf3476e28040d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5167bdafb38592ab78ce192ed27e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24e2504bd8a3796c2a69e335bc00a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e5b5b4e98af58bc8f4fcc7ace7c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2041551176984e1395beb4bc5610e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362885b69f7e4920ce6ce9e850f9c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a35b244c406ae929106cb49afc0c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640eefba14e1c87bea34454766ce09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79802bf6030deafdb5d9cb23b7849e04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4590422da381a0b70b257eea192717284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a654b5776d9cf6548f4a214e5ce91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d1e42b567bd2acf0818616c0be67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735f584c408acf03843465aa5c1039287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0dc2c3249d2e4f46e607467e30ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa964b01effe5c97274f71999915d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da4f2f0cc711d227ee121f5be8bb0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76844fa9e5754d1ec3c82e8452224e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7ae9dbeaa1e81d4fb4fb9a2e44a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c8648fd364027522763b88d27b3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ceea18c0d171b1d0deabcb28d89e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a9a02da0f0523d56222d0e1a254e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee901a0aeb2f34fb4f353ffd4f4c5e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60efaf7d8f1213875f87a2032de1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5bd96ac7eff80cea7dde616142c22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a174707b82eed725461c3f6f5563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000085b38b50e4fe0ee60597279d17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3fffeb565e91abdbb6d3b6ee1f2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5168cba6199d9f51c4c8703d98df243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dc75e7be95957d47db9afc1a0cc5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df278cbcb33e3b66574f95a5f595db5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc9d5be37e7ed9cb9f49f7d5bca1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7ea6fac7d32a00b01eb8505c4481306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f63b07eb0af4c4ec1884a7682ef5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cfbc9c26882b401d919d2fe368ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcdedb9ef20ef15e531c9fdcb93273309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b04a1129ecd0b140d26e71114b9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1cd4ad4dc490d65c32f4107946c81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a92c31f58c1e3735d800ea0c51f8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3da3875d5e404eee501f95ce1098ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1445c13663088021fbce99f59f29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5030b9954f37e54c8e6c27f4fdd77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f0af5185917b4d35f0cf84494e900316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9b3d36dd57ffad2244b0b4bf4cc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ce389bc5d189dc5e3654633e5be6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe9ca0f702d9dfd912d87172eda9c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb673949bec1b1c87764c96b85401a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8f6141cfa3d9076e5a4637609263a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481724f4c0d97cafdd786e5b9874463b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac768730eaa2b98aae86d1024ca897323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542faea8b455e63d7330995bfd60987324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735273dfd9b3c9d43f83946504a8ba9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cf062d5b449f65bdb3eee441ba4fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc3dbbe9608e3bb82ba6603dec46d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620317e02abeffa4baac90934decff08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe61da7ba869bbdd8315bf1aca9983329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde941c9079ec7964e547c1bcf7c8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802c2de0a3687ef020b6cddbb0e6038331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e8aa543bfe204759c86a2e8e8e87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9576438b48151a86e4942fd0a96422333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf02b49d8ceaeaafaf4007b6c69914334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a61ec72323de1a85acc543bbabdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc61240849345478f3f456b238cec5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c9138b47c365471fd03639ad83f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2c368247217a38e651f34f4bd5d08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68caac0f0960ccca6deaaba7eb6899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78863225510a8aabd25402db8bf6a2db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982fab0d46f9e0606790a6bd02e6b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfee16dc88a59231314afedbcd9b9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701577089bc3fc9db2a7f068fc875900343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba582df25ca4810540ed16d65a74e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de6a9cb548d28654d7bbe894d1d2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcce71740090abcd991b9e878755dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b38041f371d9bfd67d677779544c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2030fe79b14e033017feda1a5c46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820f8fb806c7f17bad0b77f1c5bca1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac5c795aff062ddd00123f32d9a06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba128759784393ebfafe7119a89c41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe479aeb454df24739d6fb529c34911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9e4d84f9cb55dd64868a09bfaba9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de70c6dd6477b68db00e496555329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aaf03dadfc96cb15221ebc0f20b48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836f84aee6f80d1fd267c3a169756b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0337538a99d72c2ce2a184e9b998357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11953564440f0c7f5c1a2a7ce2b4f57e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c5a2e3cbb426525da55066d02377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e5cced5bdc8eb750599fb163b006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d4ea53dff692ed30af3cde63c307361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d9dbd45bc6a3782cf05707d5efd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f95869b03e4ec220b22badf34567363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719df6112c2852a1908801f681c247364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b2d36395d2ea6f6b678a5cf201e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e96f8d63e614a9648d06923cacac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915cf82f634392fac8cd08744ace52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cd19feb682f2704fa8782f3afafab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7610a6743b00f4ad0ec5f03ca0f4e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f6f782a64733f0297e0373803a9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa40ef21f623e77c96f4edf766c1a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55881a490284e798c158b8762c66b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f71b597c89eaf50689825319dd8a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936aa849f4f9cf2494c9cfa7e8cc7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e888edca22c1257d00dd1f41e9b368375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7153951ad42820e4167274397a1a97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fab8fc9656d26ddc64befae42e520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81cd922779841422534aa71d898498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba15e7a588b12d4e31cbb810ef7918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e63b0e3b3d498a0beadc0de81ef2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae43a464dcf0d6fcb48895c39fdd1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cffbb6a6629d17267a916dffe2da5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9617ad90a61decd182a4ea4ba2ec70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c90481a3e0ecf44077cbc49bad7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041484716a8c1ee8e153a72f3c39e7e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cc9a071228f6d121e03a37d6a5cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401122d6b1ae0c03ae773fdd8eb9d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b843a6b8a29bc102356c2293838ffc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212306ece5de98dad222e5289b24a4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c429a7e74c8cce8c99e4b43cd4ad8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610df0cad68d0032ba12de7e8c4c54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee060a9ecc0396b97a0c1f686678a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730027d270f30a51650cab17bda5487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1edc1592d2e486e42ccaeae53eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7cf04fd076a2520cfcdb0a1c1dd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798121984df2a1a1fbb1e47a3b04e29b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422495d92b07443edf2d45c97b8ce92c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608c4155f25dba51bbed489e75cc56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896fe03cdd8650a5d13a4ccffd00f13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f0ccc2dae543105e30dbb41975855400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de392828be33c8bd5562c3c84275f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24edbe9cb6d6e33e202ffb4005a73e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a255e2825ac30bef246d458f5b613403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550fea781b553d72de9249e0224310404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ed0fb92cd77332983ac31325ee46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430907629939bdfec9ef3e7f3288cd7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea15dfe18188eb631d326e7827887407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb4122fd3a627b5b7d04f9a9fa2c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683509bd6ca07d0f492a9c4582a5489f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e63f6c6a92f23e45e71d23171709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c845063c606241a1266368f46ea69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9738ffccbb4e53859e5fb0ee1a64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350a2500b61c4664afd573cf4dd65f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d695186e16a66ae684daa8f5e9ddf8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba07528f94e0e86c10ba18420898eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e51bc12c5c3b8a8591213204cc973416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a342a25ec969a119e6d3413b263173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0579d7c920a502d5208b926746270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2cc700405dd7f58257d1fa3fcd7ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a5673c48a074c5f0da17a47e68e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f768027d978573c122c23a72ed609421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14c8751a81f775186388d12f4181d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7a49e5d6c9400f515e0ba29b54ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3f9d2cc82b952fc29f892210a135424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a64b5e1d15bb672e180e8f56878e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce29ca69fffa22b24d71abf2ef527426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdba54896895a5f70746fbe881eb33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050eb3b1a7f507fb7379d74bc1bb7b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50638dd95caf434217a7dcca3f9027429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc416b2d1f3579fc5baebfccee0d32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356880969fc4b3fdb01970ce4a7865431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d873c224cc2ffb00c3cd48c35a8bec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568190c105bf6bdcb5cd81cefbc540df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf63d54fbaaeb443e3143d7983ebfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b9b3e198e33aaf7672b24ec9fc91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cc078469fd976ffd154574f23cb3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10815cdd837916feee30f7a98ecb057437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a9bad237ef21b87891330571b5e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edb8359d8652917f220789798e712c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc8695842755347842087d4772ccce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac645ca3ea8fc0f27aa6e99ee4ccae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88172e0b25c85972590b9d934de334ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58fd05db1b0e2e296d688c0df1b7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e94e358b41ef4136ef59103a4b6db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d3b4ac29945dafc9c8e4498bab6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c48b809b31779c44a49a29d70c31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78585b7cbd9b2c666300c309f5ea333447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042984e15fc2da74051b3cb8135b81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb91a602cef5cb4fdd27ba0ea3b1337449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a88bb493bdb3a37f6c2b3a238c5c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b03bc06ed169632e69500e15c0b4aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1138c8314fdc0342aa33a5f324e91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972190cecefe91b09f333289e563e0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693fff436a3f1ba3248381d171d121f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58cb3884d5ebf07a36aeb57f7f42e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0827630adba0d26eedef6db4d1f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e5a4366758f236742bbbdaf23614457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa548a4aaa0ec3f01efd8929272e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85df40a41e6b241130a31146b1f2c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504be559c55b38c5730cf935d95816460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857acbe466a19f1c5e09456a43bd686461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0452db441ae66616c14842bddcec6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f79cfa3bde1b9d341d8755381a154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c34180fbd1b6a34262539c4330f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b06086e1d300d9a66736239352198465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccccaa2c1e28e540fe9e3ca7daa820466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2096ccdcb658e407de739e361ad4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a760bb5ebbebef2ad5a6c786f8605468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0a4a16156b7fbad858812aa1e637469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40410e21e8b5242dbd481d227bf83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9d53602c1b1749c38bc5a866fc8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a5e20818f0aa2c788f7d8938a634472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479989a38b1fce26616cb254ee86c7b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db8c64c931271f1e33325cd769fee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835416c3faf88d2e83c6e553ccc2d13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474763cd060a848c09aa88bdbe727e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ae58dc3414df4ce42cedd3083069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1957fa388dac2181c679c6e89a815478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9cdadaadcb136c846f0f2905ccb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb796989da630969624c6bc60196981480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c63f956a0ddd0584e3bd14de5b89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8c412fb41f88315217887fa634c31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e02e1fa0464c5804f9cb726d95942483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439df0cad9864225ab20a9ac7d430f76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9783ee7bc6d26793496516bcc2b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9234a6ca09914effe8dcd77b12e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b9567b89107a1a943a4a3a5e4a2b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bbd5153567f35b5d5a36d4989e10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c6553f594fde71753b2a1c553d01f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114baa1a6fee8aec2d619e00fdd528fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8e88d2d0af7d1dba39b52508c8e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e67cf6dca4df46c5a2e5e4ea672d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e80736e6f73d3fef7c72d21b08d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38cc630cdc10ad3c74702cf94e1b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba9dec406461abedec6afa40bd12ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5fe787f4476f1d3e8bb1dc8cfb72f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd259e80e0c494b5934c3a27018d81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c20f3cca2d9cdd4df09d4a76a8465498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79afa073f5a13ef0a6559982d37dff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23326c4796caca878225e628ab9d105500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704583fa6b3665f6af16f61a22f4466501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536c0fdd59a3819487eaa50150524f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bb61a77d92903a9beb2ffc6bf330503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4573bea64a903bd7dbf9607c9ce4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc8d6061561d06c0c3ce24f3e78f0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6bb5479714be3dac06c30c147bb50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93728bb6adb965d05291116601f9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb61f2bea29f57dcc6e6d9b6d9f434508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc7d5ceb148159dd9a16563266e10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ed7addb494f61c07032c2c820af0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3bdb388548eb36a22f2a86d9b580511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e1881a899a051be399afb9888fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b339964d51970855afcd3ca7fe548d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce99419fc8e9c7ddc059a4f7ab9a71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba007f442f804b54cc1e7386aa7538515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f53028bd7acfb0784bc32e88b8c13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96881e217c20a351ecd519ed4cb54327517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528cb5229735089c6975cc3ae50accf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d528c3de5da5ddc94ea6c6a796807f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3eb197b390ccd99f7db0447ac031520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da19709cdf6a22fd76ac40e992b193f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b45a9e39aca7a253e09629dac8983522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c32da80c1ad372c336bb5a1dcb8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4a9b763a8408ec3e37ca1d878376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11581fd4dc2819e080ffcf01f77bbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5073e95e8858a0548cafdab6caf24d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e1f131c67a6e180b23d91d5d9fabd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64649f2379c59a89676a6c69950c36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa91668ef006e1f2b3c89b30da7eef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec839a89d389b60bbe4a786312af86e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5cab00fbaff0803a4580edf89507531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5450229e7f5566f08508d0ec60983532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542ab5bb508cf892116067920e7c47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfcc6a80b9654235d5edc9f1ad3a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236c8178600f4e734e017845751a16f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb41ccd86516314b1d9288b134219b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66a40a009660e68f3e6668dd14444537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91840928f6ad28c042cbc4c97decee53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca80c739e4cc15b30685762f485075b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd63fcaae109f6d5a6f286bf47d067540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffdba296f28ea673524582f022b670541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d173b96fd111abe2d9a9d871c23b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e9402d60e6cc2d57a77fbc5e9101543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4343d26f1da063bc289b24c8074bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccaa5185e693dff5b558bd2779fc52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d65b893b2aec33bf4a141c73cf64f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9eff0f8dadd3c407c1fa5a8524806547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839181765971c30344ed5875a56e8bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff243e011eaadf73406b65afd59018549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162baf7588bc419b558f1abc2de3e70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb03622dae0cb5f0d82a69e1edecd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e2a13b9601282f51d09f7a1a257d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b850920bfabe24947850b86395dfb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e913cf8b740c02e2d2059af8e3eec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72edef4a9dd815362c5d8d9e82b84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ed16e22ef5f481b1a20946caf0f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de985bf1338429cd8d0157c3ede84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b577204555540481af2bdf58e603558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f3b5d2b216a8b5756ba58877767c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b73aad4ed7249dba1ec907a8f27e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca69c4697421e5872cfcef14d4de1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328f8e74b0fb593b4102a9b20c55c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda793229c6d87438aff1eba212c8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec09f357be4f944394ab4d82b08ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b49fc9f5a36740b856534d118c15b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc04f64432f5ad0c8ecf7666f04627566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce66d8c5dfe4ee1f20d5bfa5ffd2f00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8e40300bfeebb78fc2a177eed274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6583bbce8c78e7f4f03518d71682569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd9a786c791d51da5ef9ae6715452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b68db67ab9177c447fa41cbe5602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c29ec7555d3a94d4a4aa9f0b13dd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978ca29350c076b998b4244ef83faf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c142b556172bf3a3be4ca48afcfea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc469f0f10293192e7d53f087dfeed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c2873c0b6a61b21c6e25c849aa01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ef2df643df333f6d57d9b364e501577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308988f69c0e6601b764d5d95808776a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea779a4a096ed0c52fc0ce713965a3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a699e054c9543674b36b5d57a49997580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5bc3127ea35a231f3032d80065509581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839d1fe185320de03128584dae4f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb148a7e273ed3a86c25b4a6deb74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70244c1df2ef929ab583bfd932ed9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410936396165234abbffe3c52ba906585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7982f88b15ad3c7ccc013d274f58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778fd67e7f3c0e4600641af26c99e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde3f77c70b84bdc2aab0d4bdaba1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b981f6dd96aebbc1de9543724041589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d38a508d9973ae7b7f74357429d33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e402fc2d66fdfd97aa4dbeaea25d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05733990f2a810854d62c0e8022a1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf088b9bda8dae40b01f9028d2b6053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767498a23095a4729225754fc06c3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827a32175693363f5ddc13ecdfe257595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31522d77d53b930de8bf665cf950b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f99f8bbb5f1574cf2170f7756beff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952337895716ff984922f1fb449f058598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab304c862c501ff23580b48cfa8558f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d786ba8fca3bded3ebcc4a592050efd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe282bfdc9bbf9e858e3efdb0e2843f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b965460af42798cd8c68956d2d35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660a82a4c0d857f438df42de7a0482603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f43b8b87243b462a107002ecdedb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acd34214bf77c63539d872eb37f82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86bac5763d24ac9c9a34f4e06a3615606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61e49e6e4ef2cceb8150fbd9e25ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8a0272ae791b1a13aa02684cbd20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7556a324fed940a6cf227048bd9c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353d3686a3355114c9e7c947336aad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf437281550ef5ee8af805068c75858611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80dad3576eb013a98f9d7ac680972612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849df1637e9674c370601aae1a5eda3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362854b2de1235ccc0957ab822bfc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e5e413e0261fa93d644914187b11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accbfa5fb43616d6914581489bccd7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3157be0883e5f677c0eef60335291617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e4759c3fe8ea1aa6c61a68926b37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca3d3a535b1512deb05a283874646619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c23ad3061d05705fd1c0e530e6a5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56365d9a29e45ab4d53f3274fcac0ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b175d6df695067373aeec4b838f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d6db3cccb67c2277382dcd72a5817623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e43d90df1eacfcf55968f646d2d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54cb48776cca6b03a25af5544b31c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb0cd57f22d143541c995ed1018ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f22c697e7d031d49c4e5da0fa5859627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ebf62d6a7272aa96d7773823c451628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a686d4f39f18b63dc0716987ed8847629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136278ea0a6d43ecd4ea0e8337c85d42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef800857743aaabcccfa23a4dc03a181631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f848da5bcbd69e8aea80738c15d6dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9d8d8dbbf62a938cd549fd672423633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08526d8945f87483c008bb60e991031e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c629af197694adac9066a4bd1f2713635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a7331065f8209ba5a72ffb1286c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18d2fa803d87b509f33bea20ca132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3df75e7771b10a47c6fa2de7e1962638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cee4d1a5724f32e6e9958e015c319639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1fbdec8cee314124931645a1342f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2d5d82889df493cf4c4d884205044641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79807c3ea45b292a6c10cc3b1b8ded2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004869a10e48577d5369eaa37297af20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e6bb1ea258410e88c9e8af8e17040644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c24e5234359c5d1c223dd3eaea731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75958db9b278137102ea15b4b4639222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2f98fef985a5665b032f4e1f95cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c6e0fdb5264c96343e7671e597134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd64f985e74718b0d9a0870ec59b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed633bb1dc16bc23b20371109377bd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29220ebaebe451c346ead133a561e7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558bdbed080bc495a16428cff6e74018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e7cbc1a41f057473d7b32d70ecd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2607936fa471ca87e07c0a3c71a4ed710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad94c5bb425981eac83abd0bd042da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f63eacb550f0f8b9afdcba789927812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb850453f8c5bbf4e2fd1041bba84913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad286dd316488249ff55527a14d85014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9355de6c0ece60b80d3339ecda3ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf7fb4498de602d3b736bbab3089916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7daa81fa8978c0317334c199044bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96917c63bd67aeeea7ac1c7bc6c1f3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac5506ae3d0133af096b664f0080d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9bc355a1ab6a6baa3a9a62ee6f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bdb835e2adadfdd4c90a741682a2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e56a9535684f1166bcecc6539fb8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d1b04fd39f4e9ee6269c5c52126f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd4a743efcd4aaa0c7bfc747b4e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7f72390798ce1f084c1fc2099fc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a47aecc8e5041fb442ae5ab09a7ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffda98dfb125707e33ee4f3d1e3c3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a783648ce3661cc3f39a5ec4c24728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5ba32fb3da976eb02b01b120824129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d13d907cc095398681ce825c987030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec2b92cb0bf36da2764d7a9ac0b4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b149532d77355f92ee567196f0581e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f6ea3a2b8a8ad4c895462f2ec85633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcfc8237eb2d2783477162ddb4788434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee415c270ad301b6bc23c26e8b86535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c381441f667680e9a8f46d961df7cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19c37b05024158e0be6d16d3eb03b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecb3fc492a494eeb2a31413bb53c9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d95f5cfb04e373171283e2da87c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bcf10c2778fadad9ab26316505c5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f7e4ad326bb3d8a5bca7da6f6fc2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce56a11deac1f3d16f764b97bae0fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561166e58a2ba68391670acd2d2e10d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed428e8ba105db6d71c1ddcfe77bae544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d57f246421ac58d34fc37fe0742b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fed72b51444c7eb7f4a9da36a8b6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b5984506e3966ac7f2dae84355c9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2b5534350d20cbbefb17175e0b64f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb3563c77dce2170b7dc80a90f2bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef364dd4b844e9ef0588c9fe49dcea7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cdab77cfc6c72e9c223aabdfc5e4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdf35a0088007c37031d16b45bef9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b5efca2c94e700a2e0c71908d8b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b000577834df3bb70e6da983c22adfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd754e95932e7e6d0406d9e5c7f028555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac1ea665cfd77dd9c13dbbc9aad59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303f74bebe8266bf211fcee33c9cb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d985a105f89c1a457f750458bf6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0f6ae4d9359f95fa998a4ce6306d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0707ea89ff70d4df467514305d232f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb39c6b6275e4c9d026537c8413547761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e8b30180b1c479bb47385b1d688762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c8bb7d2b069ea26f47d8fa4b478c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a0fcbaa1f9dfffc3c8b2e513b4ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c2ef487f566ec1492285044a4b6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe1bfe127ea7cd124829128b8ba61066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882f2b7036d7b522a0f669687bd44a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9f450e0c42fc548794b2d421343f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba5669ed9b5e678b1da19f3c635a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480e58ac199f4bdf46009e0fa387cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009846905f49cf52d3e3bc5cdb3ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a769284542ff126c93e1a13d251172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbb274ec71628d183a6760804241373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb54bf5c7224cf86157be0c4d302574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2203f6152a4319f7e6fc52a23c4a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca064e15edbcf9bd350f15a32d43576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f79eb8d5acfe8a04075e2124d16777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a84367aed74b3bd43a469e87f956078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c5d78b4532933200eb779389a427e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a462ec8b39aad8a77ce11fb0234eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3b1f3d3a31d68bcaad01f9827c8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9553a8e06e2330ac7557ffbbea9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4931f5fb940beadedf6a2aa1ba7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9824b02a911147f250df696c5bfc46684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dc02dc241843ecb0b1822d8605cec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275a50cea58818ec9e87743dc7d3b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d479d21531c34a121096900dfb1f81f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f48c7bda72f478cb8f70a14485c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e4e920f800f2fb93fb34b9f6afa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f286fd29711e6dcf4389bea3f6c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda0dfa8ce8d2874da953c27b1c0d5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc159f085f57745bfbc6e15e798f6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbdf19bf751ab231e9a168a632f0bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932758737e7b761f08f4f2d9e58a83a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd588441c3d5a10d57fee2dad5931795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c12fe0d06c3e3e77c69c1bf5b1d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1522a183054f7acc5c9370db2aefb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d503539138202c6235b43433ef9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc031914f05a984c9a42dc0518ee3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b56188ca2867a5611c8d8109b5d98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b91c7c4b1e62adec5166ebf6b99e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e21d885c2e609311515fcd67aecf00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e29b00d1df5979a4b5cc443b1d2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c8c4ad7b1ab24388fe70f5956bc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b970d0724215f12aaa4ccafa9d59f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367019b9613ab0cf3fd7724db566343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799f020f92e4f53ce66fc4e307f788107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deeb57fedf64a9ec99ff156a2d75fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e62cbc367e9be950de4b6569e26ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb651b2c6b3b352a60c64563755afc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d9158509d38c6fd9afbc39f88b0ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ad340206014f564771d43b74452c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f12f9994e3d0ee1d6dabe4b9a3f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a158928b015498e6c0ea383f954ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58153ed8af8643608af72c468e117f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4808f5d80519d256f76c254cac3ce6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3c19b8ece68b626becc8594e5d38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3c51d45f8782514b28d60f41d597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78438c030cb1106abc803d4c9107976119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4ae2bb7ea137e8a0aac4b44699f39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6b69e0f7324382818ed37a2eee4c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e54b6406368612f79be2e4fc6cc513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9d5b84d03c5913618ed428e01c7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53731d0295a418fd5c67451a27472124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0b0fb3d30cd945d5468502a96599125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515b69b190d1c9b81339dd359305cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da88b82e94ac22e0bd3dd7d1312ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152c1fdd46af1e6f68ee96b210c44ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a815da309603cc9c4f111a4d091d48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2c0febd762d6a57be760753087a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ab28b650ba8889aa47ce971bedb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d625b06a7c3f94ee552878f1aab7e2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65815219c3af7c9a8ed70b50e8bdcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28633f603198bc456a3b57284539140134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0aa6836bc4f999492184a3668620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9019ce3d34de933926bf580c9e6ddf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e4e2d5677f6abbb18a96517bbb1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66bb439fe58adbd85d5e756465d52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f977cb839f0d490fa84cd0443207139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db627afb8dac33d77f04098101b09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b34335b0a437193e2b063e53142d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15583252653283bb0fe116c2066f1991142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73486340ecdc6354fcbc53adf5665b91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ee6b2ebf8c55da756b6dd17d24638144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9ad854e936645c1dc0e7e355a01a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c064c685049a9d41bc3512a70a278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2092e4bc483fdb722e6893be4def147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd65964dff0b068532c4398721d94f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf28ee7e78e1394d7bb593e525b640149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44305e164340916c63be023c744d503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7400bd53703c61312b8571de6f6018151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcaf7ef10e5485b42f4ada4eae639f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a0fa56649760429deec49da61ddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf318964cf259b8caca0155c8ae190b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff0befe4d70db2d307c5376dc870cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0166f5742f7bcc3b29183ea12690a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a32d8846aee8651fb7d66be7e64ff7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a686320f22cda8fb6a208b44311744158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc3230cd20540b5c41f4bbf735d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c48ced682916424c169af6c1b7236160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9198166f56e2fd0bc2dc2780873a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90955e2f222a2bc62ae4a620d11655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1801deeadd7f1174099c7c21237d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca75d139d7d8f62f9315af606766b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ffd482746e38812ed173eb821467c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f8026194ecea3e8fd1cf3a77d5ef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a45b9ee4469e0c42bb89a47b1ba8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf88e533c4ce192c9fab71b2cb890168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab1c96feb23118bd38d1bcfd60e04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab9891cea5122258da13a18800e354170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b98c3908bc4e40358d85c09e6eea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592680c5c1168a68982c860ecd4383c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e800d5273b468640774b9acbbcaf44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd651089822fc4fab6b617c2a7daf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc29807565bad125204aa3669a463175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5bf70bb6fce8f89d5111ab59b2f1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c05ae0ae4d6d45eb2380645433f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489d853804c3b377ccb4cc28439023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b0c9147679284b70d72b969e69a25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551ad55e9800dc6e5a059d54513a80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b3ea6dc576057dea412935f195bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444874e91103af63007da46e5135d909182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2892ff13caf3918c6948787bb75575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc50f842bf6a6a0a0dddc33e5aa60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142342d594ee90afdd0ecdcffe11175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a17b352be3d0684340cbfba9c78f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f090e1af6f9a5da178054be65e357187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0202c6a95ab1f9d3c0a3185eab1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb225cb4ceafa730d2dce3d98ca50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9fb25253ada34722918c9a70e763190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ced470242af7a8225a548f15c5c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f482ba9d322e149d16ad6886ab74a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff852057e8fa7e4477ccdd2741134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850d2ebc6fd5781dfeff2c1fd976f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47b10f68d37331789901ebddac0a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fc39ad2911ae4c995b665303d7e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1316ff33a2fcad11bfad143dd4bb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1931da17b6effcc678f1089218d824198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34394aa95e52cd215b756e27c28ab3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b1adb9123cb09cf787d029a21d8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b40343bd22658caabd2ecec3026eea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b5dd8636871c5681adbb85a8b2d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98b7f58f3c60650e60fb9d05e337f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb13810a384b653a0cb0cb7e6ec4f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3579ba85018622e6faf7eb3eadb5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828782388c36959c938f40db120d215206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723173127b61a5141aedcdedacf9a8e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c571e19888af3a950f1bd6d015ca3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e19444781837b0fc12b69ba97e17fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6bdb397cb703d2bbd8c3832554917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7c002ede44967c1d57489184f851211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a12917019c472cf3deea53ac6a48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bf16c26a4ced38f67a32cd42323a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ce4493346316891514af0c49175a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554db30d61c574e1a0d0d1d2b8e2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1573e232496e65b8a8d4333f92de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccedb7bd131bd1a81f0c5b12095ffe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa125e8e1179ad1456dd27a1c8c78105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb2e6ab749ac2945d117583b3356e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512feb9bf33636a1f49cbd70d8385a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e894564496e67d5e46dcfb2c2d7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cca005bf629a3b9045fc12c9194ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249b3d15fb00b04a1eeba4a90edf5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bea56ef9b47096c12121e8f1a0c40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f8724514fb48377075c1f7344c2a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8efd24c8ccb59cfc496f52536c6e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598179a01dd42dd4d9b8fd522a93a0fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc405f8d29492ad9626d3478111f2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944379648dbfa74fa352581be39bff96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec619d713a01658d629a8c7f6885a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e59dfc4ff8d326d0763a69b20866a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a9bbf919246ec99c86233c9d40fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407275cdc9780f9ec5acf78a189a9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97769f9247b750939e6f699ba8cff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcb9359a0ebe9eaeef181c2b6ae93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f96f300895c628d841c1bb2fa0503236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01978987701279bd9a2e51134cbc81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b30e5efe562816f4dad6ecc600d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b691ae60fd6f53acaf4c1a628c63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317dbc5c96e458c85ecf8ab2132c29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50a7fddf6826160ec994930c2cc00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be7c46276e9567a32fc4c4b55f628242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f8297d31ef393eeb5cf75b55ca02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a3b579450d178c12af4b4f60ed42d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6289ccc92b14ac6e4cbc71400d0738e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e620d22357fba090f1830bac326d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b359610ef89ab2fd978bd3684fbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd34bf8234b0c5dbfe6ac7262c79f3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13911aaa7bb82763b212d16f0f4ce1cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d817fe1911e3bdf00a4773d567ad91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d1961574192c54a58ac80d3f9619251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e20e564e76d603f0968db88d6b3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cccfb85e7f416dbd6780b1b4c898be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ab2bbab88a8d3bc864fdf6cb30a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3159572c8174f4107e6ad1a7417dc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59bd826eca4e1606122e86f81ba9b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b566dfc7ebd7d71165749038ab1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb54f31622cdbbd6e5da463280f0aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f8c58a3e99c5bee0fe85e76662db1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642139785bc51b3730a3e3f5be6a4dd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84800dffffff568157c708b17d7324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e76c05fe2e43e720f70a06b8235223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231e1dc5f0fba1f2fd24c9e01544d32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5868a6003e1a7cb85f4a58d492c2335264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78882d6c5592bedc0ea87a977cafe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bdbd7e30194884c5340ed5e148aef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeac75ce3a53e7580a0e0125ba0889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f8d8b3f0fad2ff2166508510ca49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2944e992d79d8ce906a0660588099269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e8017722a12afe11d0c370b03f65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94db4ddbf595e8dde4e875f5598839271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605c844db2d73ebaa9ca58efd622bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839aee3b20b673134bd869ca24003f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7628d9b06e93369f775be4064c49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed959276803c3b5f46c90d4d84d4069275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77c92f4ba6b1f44f11641f4af7f18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dbf78abd493a5144e5edb0d125856277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363d2d79a259154a9305c8b1f56b00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b136a03b5ae2649ab93d4e3b0f47df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8e866979f8e62fd8322a05b2a5e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e1b8daf98a55bc2e54a21b9622a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa803159ec2c68bdfecd2c412756e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ad1d1cea61bafca37e83cbcef555c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78442a186eb97e4cc2e987b31c78b604284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699b7bc7926f448c967d856ac851792285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f448931cc3cafb2d4fe4fc5af6076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4939ae35b6bc816c47519028c1396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc75f08df98ae79825f33f2e06d5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cbf93b1f1910b41cc974403e5d776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3b7725b2de96d2a201198328a72a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bcae8637a6a011e0b49a49eb1445b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55fd0fece90572a4adf6ecf2c613f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311de8410c2f662c315683f0d0acbbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da27c3a5b51fd154ab006fe0d83b99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf62bbef64f08a3ae47f77dfc799e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdf8e62dbe64217337449a3dd6be0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4f5d76238003f9c4a39ba2aa0f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881a595e3b6010052c8dd355301af5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983cb1661109e006fba20d20f04140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc19c11463145083560d5630db204300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa18a47d430175abad54d4ebb6a272f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c79a5e0c1edeaa6849a8c2700a6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49458a627a620236e792212be185bb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45fed733ad919dad6b60065f7710a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b7d67c971e60d416cadea1b6209bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69af9a0e862b6b04f5af74e43dbd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e659f5f1c22bcb4e27bcda9f70e4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191f116f0b86c8920e73657ec0867da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1811fe06928857f83b786caaed2f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31ec2b635b01a71654b2042530370310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e15c40b08ed96c5a70033809fc5799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f271ace9dc515d44168e2a6c5ad05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fbc24daa9b9ce8cbcb5a9079f83be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a850771e0ed8886740346855824e91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d27eda4b8deffcb0db80413fee59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ddab138d53107d88b1e5157e97a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e5108bc21ecb29af0f5d440d672f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa946d49e03061daf68b0f2f887445f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c9ab471b2fc5eda9f4c6a4efd6e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2715287c9f4f4ed4283243ddd45d47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da87cc050de33622aef5fe69a68a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210e1fd4430895e2b195c576d03e903322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a31a5f528ea96b0927cee512537253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bdceed6c00acdc7ec86f1ad3db30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbedcff1b84edf969ee57c105e01ef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d8d701b5022180a54b0bda927cea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57dd22babfa1453c8c691b077c3a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd1b8491d2d7faa8e55b2e0fa77f4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fc1f6f127a91b84d47f8fd611d29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630f52dab98f27f95d90872c6589dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904902d21af3bcb96532559a2885b2a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6244c74edbe130a69914d09e5331332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d4c6a342df792a5e19666bf831f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c1865a4c10a01cb7046c2c8f718f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac762d383ab65d85d8116867593b52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd7fe1f72bc0cd60aa1db28df3a38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f58d419d459fbfa5e50b716790c96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea4e6ac67783feafa0131cbd70a832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ac8302101a5f5d11252f529983c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e7b73c3a56b07b7df128663e2faaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9125405de813bb3dd5c554c856288341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea30238acb8bf695444511a9c99664342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970332078896fc108d41775879f905a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd806a363d4b0dbb91483f87c0b1c4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631dd3e9d1f55a9b7b772a0d492007345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bcb510ead7b38a7057aff90abdb00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debf0e110ae7caac038883f9bc13996347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a67a16b3eed7207ea163dd9af51e8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae01163012bf474dd7606080c5044b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4e965d487147818d1a4f615f8236a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1146171b3d8bec238b09119f92ab1e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a58956f5802cf446bb7d994a642e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e370c38b28615d96f6212972922db34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c6ebb6cad61c67c3d1d4046fba29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9559c2c8eec30fc29687bebb83dd14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44737d470539a37c2c9b2fb7b430a11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233299165d0b5a8272193346d90f09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d132b74445298b4ae5186ba7a843d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc290c93390011ae57dacc693a0be08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110bd6dc9e42441412d33820051cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f076ef7be833da50b07899fc2672fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb15458db7786ed109b2c9e4175ef7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea090970373343879ad8e64001bec92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef7a44253a80908334c65910b91c8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc7c81c3cb027abddc14be4552dcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b7cd98faa9be8d6838ca2bef4a44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c22475d6f1424558c8ec31a96b042a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cf3daf84f061d901a74f6d4a137ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6937378632441dbff369289df2174369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2a04193dfb7f33678d0a64adb010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758a2d16ff281f1a9188825dd6d72c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f0441116f2af6b66df57865ab89e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42904ba6e0c90e3f30eeb3a9eca1bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0de3a92ca9ccd06aad119cb983091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87498e70ec20e205fbe3542ae06003375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e33300dad9fe4586f9fb24a1db408376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884b08e7152e25616ef07fa194cbd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c140fa79c3104f32664db28a4a419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193ac452c5a0a12d55d1804f08c24eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65634acd84b2e9ea4488d9c079836318380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc55d40949d24d5cc8139215d99b7d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c87a4a4acd6a57d1b1f7415f86c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ec31d11f39e30be80b2b0f5773b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606361e835adff47978af38a5f421d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf52174e02659ba2b87d5593a6ee8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db90978113d221497bc7f7caad9ce5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6b06ac62e4abd7c01d3f11b011a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f063bcfc2ab54f7d7aace0f981c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c253e7a819cdb71af82d186dde1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48427ffc92de3a28b2633b772a661e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018700aeaebafcdd7e678a56a02ed0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1aff2ec13020e00afc6a20a54eda9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3aab80ab5b86142b646aecc6d2b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261c1a738400892121c536986f9385d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38060d7f9d68550c7903275f5f452e31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e915f4609a22b54bf8e2041b297012396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f360b5385421b64c9e690685476bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43c8e90f1fffa774fca3c7a79f2a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0057b0b79c7ffe2e26207c4bf7ca4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a22e1ac47e1ad5c41f7ad0ea33a97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e3178f79d6015f0c4968aa00e98f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ad5111f9ddda9cdf40548ac8c658d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005189c4e144702cbf8c844fe2611696403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679f0980bd3e621064455583b9a1b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207d451a54219f564aa0269eea39b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd88a9a36423425e43a77c567fda9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a054f10f471a0f67e57035aa65b2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8873bb119b1cba562fc5b1f3a0590e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0043a40e9f20a8913ef55a6cdd281409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8890a60897997a81efe99175db7ac0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6df8c0efced3c6349c480d389117411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17cbbf12b95d28f76c5df915c73570412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf5d21b96a42f303fd18dce7d224ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47042b88345183668919988258948d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c1d00d5e522343ba142b7e11f7bac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889f820fe304d764411f814cbc3ed6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ca9a0814a83b9cd953111f21a788417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc28901691dffd5392725bfa8f044418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354ad83a7a417f383bba7c26bed7c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5f390805bc3b15b689cac9226261420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab914ef0c57df3d3dc05672df4b2cdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f140d5685378ee3ffe3074e02115ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9667cdf12457e7a2048679e3402c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9262d3d7a98601e16e276dbe1888424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5482cbe72f92d16c993a20fc9bcfa02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208cb60d99845485d5bc3c4c3849bb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac98bbca32fc242109b83f3a7078605427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2367cc2cc0e2acb1c00f8f50f246a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8598894f6fadcf4e567685e9010d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1316c9d9ee9e0aa6bc85ea778fcb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2a5562e7ee9f2d2cbe224c3db24b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a36afce2d8ce805a84dbc3f875993c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac790a815f8ee6f16ecd31000a65ecb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017fca973c0b66c99432059beeeb072434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e031f2ea1c4a618a78ee8b5dbdaa47e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab6c92a6a5ba7a43680ee3c1cf6219436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad57d01c5b780e7b0cdd7e9f72be7e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027bb34a74e24fabe6f6e1706f0a0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025879873e46c3e3f34706f3f175dd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83edb2c2ce245e0dfd93cdb184b0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae886867181117587cc8867fd2594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09694200a4a5b08988c4c80f23326f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7af7aeb1558c5eedfa9e51ea4e48d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ec4a860574458761062b2e5ac60a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6dbe0a29427e3725559630d1792a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b58f8e848edfa9c662bbe2e90613c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464221b50f3824bddcad10df2c3f6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95045d52aa66c9f100c8d3024830015448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae185147695c8590cb90909686b058449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98dadc4be32a421705716618b7484e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf7c8a2f2ae961719dd0918ca9ca2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22c5f285b8ab402ad7734bd26a5718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a894cc37e48146c4ec36c2c794f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c6ebd19c5f1da3e0152b9f35865c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862542f7710af16b4cdb32dbbe566270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b07340d519047d900592f05dc49405456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f812af256033ee5d7f2a22a43e8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd349ca2862cc5af0de436211a9fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579992fd45b0db9fb4182f3d5819a870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157b127e3722d52d85e3aab16201058460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6959b02f4f1a33850b4a135dc7acf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8230b3fd0d81d48ad2ba70d888ab819462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33104392eb5a353282757fc9b5cab6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4979a00c2dfa0ce9fbd309e6db0af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a7353712af7b915dfb88b1a33f86d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da685b8084b375e754486d351f957a39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13ea2dc6097d3e23ee0cd7b1e9e76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc7e7059005627e86b380a151ae3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432162b45f519f83e5258e718388ee24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b11208a11e84e7a9aa222a831b7d1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468efdec725d823e7390dd9031bbaf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec43318fe8e581c4c12f80828d49f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604155db0987270d576436c5025eaa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd136a03bfab94bcb8885fda03518e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071cea6bc3074382e0c0f637b767ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2756494c51e23b387ce1ef589a7be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234bec93316d306b75a9747de1eddba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c6048bb4618a8e7dbe1265b7be778478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb05c68d3da70056d423e1b388abb89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d07f97102a33748a5163a2a7f7f32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a2339d359994fd41b405078eb809481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ba97e2e90f6034a8d3dd7addce327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750abfcada087e8c07addc62448cfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8d7575f22bb3ea1298694ef2c2d51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fbb4623dc69a7834b361c9f15ef4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e2a1d2a9d2bc6608a6ad8678f03a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dce7a200122973a46e8c9063337a59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fcb757a0d9e7f5a56b090c66ac1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee261b46d9e2b8a6281d19931ee1efd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7a023b5927a9cc584fa5379463888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66209935ac137b474fba3bfdf2c4db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8c429b63da86bc5b49f8af57a058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3c3fd53d036a5f615d32123065c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7e00a6915bbad2babd801996b136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b4cec36adb02ee2135a0d57cf72be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c43629774d13a8465db749257cb1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c618a06200436478930130177c4cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524b0dfdbb46f71ad5427859e02b18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe03ec46d905877395888670d968c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4564576ea0af022ed852f968554c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999bfb5fb9651dfa002b19f4d4d8ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d2f7b3078384a23706e75af6d436502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa8269fd59cd2fbd4e5287e1cb915a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982fbcfd9d548d4c427e79330f21353504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a6191835c4b95a1682259927c7379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa7cd8eef87b336f803787706b2f5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6b1c567dd2a2981c42da8b475aa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00132769a830c4310e5941ca1f4f251508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307aa25d2e3d3e49120a9e09510142509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa517daabd06232b1f82ebaeb3ac46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474325528db574e7913426c9392ac935511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e176a5980c37a9b83d3702f1b63b0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113a3c93ce3c0218412d8771d32857513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea1c4164a9ec4cea977968988a692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2ec0b77d72969a095be6dc9f109a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d54a4e6fc3af50d9a65dd3d7b15c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8a6713152499d3593bbc2a4d3c7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030456347a57fdd91ce96754f36b32e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597db0bd80271130085c03379629107519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59164f7b678acab109d69dce29e017520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce687bd5df357550ec06ec1788dbf857521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079768dbaee1cbfca1f997f81be1d018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540b34feb1edbfad6990aa98ae46276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00738abe2d71b12461c2e471684639524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a316827301250de45ad5dd41e9224525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fb80d86a807b161e425e458a9db8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17471889b05fc8504de104123661cca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3154426d95b6c6cb3eeb3e044586ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858d8fe1609adbe38187dfe6f9b305529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75064c65529b277809042e58c4abd86a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bbb1f8c6018c0c1cd3b0885da6a3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f7d88cdd17fe1fa57cb250cd7c7cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79681049df0fb249bcfe24378d00ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3fb2599de14e98615639697eb800a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dac76c7042b63f0bf434f1d4e26fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fdf2a45c3e2e12594c527bdaba80a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08945f2bde8358c8f4a8eab56b29ffe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1932134ed9b500c2a1dd1e4d7f0a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67613658a46f6079f15a50d1083137539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dabd31a35cbc41bd9cc8c0412f781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873acba8f4d1ad36b88121caf8ff0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf32873c822bca8b44cf8b14f991d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbcd2de1a1c22568ce78e4a6bb35e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb086d1393f42623b3221b698df8c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb77fddfb333621d0feac8636852bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89ef0097b63c3e712d3e435c6c889546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e28157da81b3a0c3b310efe8634f47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69dcbbd4755fd8c015c57e55d7305a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b472588d454815346149842fd87d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749659c799d0f00a5f7e72f6afc3c8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57409286a970c94fcba675dd7530f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762520d5656f34cb039d22d4b88bf9fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701217b3340ad0751b80e25d9cfa1fe6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508329336824dada7f2411e1088f6328554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157865e7576a2f38c9a9f06dcbc34a07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115cd2db4665d619e1f96d9e9a18578556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8fe3171d48d9bb50a9d3a74fd9066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525541339ea849bd22631984d950dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b91a0d9851e3500aa04cb5faee8ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970d4039d9416736e19bbc7430c02b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527748d20a9d7c3cb795ed7795054b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb81c6545399f9ac7313d57764fc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120b5b5eecadd453bee47f7e889fa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348397cb0c2e0b6ecf3c85cf05d03e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f2f90d3fdfd9468cf4bdb0bdfb89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6f504985036a18f69f7cee542c9d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c957d36b9f44c674f9c56bbb5d94e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62adf4082f661ad26e29c642e0cef0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46b3c08d0b95460fca235452f6b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e437c9118fb6322a54f937aedaca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd2a07421b5ee1c80b9e6d99c21ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355a5a26058a438e3c63ba16cd8cec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0cc0063477c777f09aeeec58b925573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee8529b24572fc4bb3fec184d57d79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50007669239d62b922c02fb934388a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd2d844a3039f1038aff532a7616d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09590a6e1e76d75e07267710d44f5a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aecb04d69c85ed8ee10d46b4b3e57d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818da8f57b27ba14470d3a560b3f37c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b0142af772ebfc0f2531606a107ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f58aab4724731379d19eceda023a54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c472891717c990ab3a74a6f4f2b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040dc03a551d175aa9c6cef45096e46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167af1d608c1d5f023e167a13d5f7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866106347956b62e8b698b616309117585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ffcc18cca8bd7e4e4d1ab79e15f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d10f81a95def95926f552ea22bf84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddcb20e6f773b1bf0f62bfcb292b28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1592def391efc923a51283f4fb67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb3f5870829d74eced1c703a463b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf6d5558629a4059bb8912f80f718591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be057bbfbf35003684b2ef03e5b398592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf11fc5b743932bea5ffd13879b5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9efea90af769a97dbac8a24a46b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20207d52220772d464aa108732bdc7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496118d3ad5cff3521e1a01b1fc8e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e39bcd85d3a60509a9fdb92a452b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408ffe61e2407715fce57f2a75edd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc83d0530307f4399f852e4cc9241e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a56199c40e54cb525c7e28cc4ca48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3459167854361586193c4f7fdd84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e664a05e7d234225b6246b33fa02c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed761cc16fb7927585a7423e9130307603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79bd4f352f063be15d9c56ac0cedf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b0f495f355a321b12b0ae28af9372605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cdf03fb5a0a9d13ef0141c9dc5d5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b3a122efde2990352a2581fa9b60c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffdd7ed14f1386bf772f57951f8539608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5f75de92f899ca5510a13d2d3da8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912f004f9b5480e75ef7e10b239cf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3cbca5ac4ade81df93f551ebfd49c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf0af6faf3278bafd746b3ed2860a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f426e6f5ea55247a32c663c62eb3f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1f5e43bcece3fab48db30e9adbbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559bad3ccc20cdbe468da93b49aa38e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7389051cd48ffd1f2772b922e0ad2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5921271a0a6e097a499d6a84f46c9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d208c089d186ae5d0178efd5b1feb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cede4d02a8e29f5b80543af4199c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16fbcb9179401a415ed16f1a6911c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e3980441ed156c8fd1f95867c131c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf647534272829514618ff2a31c79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4e49999f926ffb3c70a00831fb16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1974eb4d2832bd8c704dfe345799624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ab55fed2e50f55916514ceada62e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af33f4a5ea539471d5dfcee5c3cf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c1b8f927e301b4418a0c25d65d0cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0732ec704293980ab76b6872bb2df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e716a17f10c57cdf0e6fc1a19aae0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098371a309e38d5503eb92a64176cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050a277258f377a01d4a34d8758f7f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374531bca358c8a0076821941c531da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66370c44ba517027799cd481da8029a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca7df03b976db405495b32c15f308634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd05445b866a2f6124a714308b416635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932d23164305e761413d29e88db33f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4b72787533867ddc6a40a9ccba4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d4b6cc0ac145d6e39609037d8f2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224db1e70079eb7994aa8fe5f95d49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230e2392964512a7221f6d0f008c4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e84e75497bfc5aa3050c859c8299641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c92da32e0f3a364790c88e2c27b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304cf10b2b68fed130489a4cd81ee66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3523ced4614c0272f52679acc19bbe644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>