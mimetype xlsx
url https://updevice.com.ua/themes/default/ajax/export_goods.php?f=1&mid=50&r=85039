--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064317cc1dbd3641eefc109327964c011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4302b2a1920234c635cc10838c8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb753d4af683719abb957e0a715b68da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac840e6fa14b37a10c3457b6837f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a6287cf9f7991d7c24b72a49dfb3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d7bd453a83115684cc1e43adbb066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328c9a20df1012e181c517bd5ffb587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494eae81ae63a90bac01b079cc489778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767689fa3d87c42327df81b2ff0e676c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6fea4bcf5508cca7a799ff95ad5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590aebcafa4fde891ea93fdb83f7d1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc269dd0864b5196a3a95b168627a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838abf6aa80d1e73341261d3a2554813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9be1f14613d43519c502718f396c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739918f23f74794667057eee8b3197215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0676d7aca75c9dc45357f1428545e3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b01f0e0df16ff6eb80ea01568776217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd06eb1f26ba6a65d6618e46af382618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cda58110e0bbea0f898650e056098719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d67ea6ea3265028914d35ac5582820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24516e9e24e5b5ba7d4a5d20395b61a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b449157b0833f1f8ef008059b3a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1819a22f973d101344c018e6caaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60da896c222e681fafff644974218624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6fc32470f0de67858844cfd1766ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52fd7e74f37c26f424bdae773873926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cce38a15488569634d9a334fbf2b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64184f62d95775d47ec0f8dcf67dd7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f4d34ff6073217ef9a79a051024029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d594a7da746d86efce092179abdf8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820dcf4ac4be36addcdcc9395e8bfd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa003535901ba97d7e41baf3629ac6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fe4ef3a6011ded6b8032144f94dce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e176ed70dd4f5b92fc10f46f406c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cbb1c92faae254e4eb240df04e75035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94006b5f19d3e67b578d20cd70f2b7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd88c2998c2f3a1691cae4874d9f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75a50260270a0620be599b97fbda838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a017594175cfcd56ec215aed951aa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e5018f785e43ab06cb6976c1c88bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebeaf3ad3f4597ffdd6cffc65fafda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381f7af61a4072b020f21e7321f5d4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ceef247e144af8c43479f25f8a54a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5174d769544423155ac38bbcab2f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99135305fd96d1da9e8f8b7464ef215c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a46423a3980718a51e6d8b81f3e1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b24d7a8b9006f0c16364e569b942547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842305d467afeda332862c44248b431248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe442cb51e43198799fe5cd616a1d6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7bef65f93399014f79b22457b95950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523501efd9e6a683f0e5465a267e633c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd6aa620aae0b8e7802254359cf79e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0f4c38a57e15bfcccf6ec1ec5ac053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4328ec96a18d7a018842b5cd3542d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e5fe1b45bb255ee95a2e573568d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c194389725c52409c59d6bd1b4f8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493960405f97ce7b7de1a1f675261f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b454e1daa685cf80afaf283bcc877d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f9b64dbd61306006ff03460864ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391beedd553912b2d51f69639dc99aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325b853f3302118e073da8e20c3c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601f974ea217f7d02e290cc3ad71a6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa46a098d88a99ae87d821511e7cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57d28721921df47874412b94e997a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0bb57054b1cf907b3a34a5568b8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d889abeb72821754a252a8f441690a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28c8943d1ebff4b52a032f1ca23a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db38f9c662519d4bbade94ce5915c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7133a9869285595cc91ab80d334569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfbb01a256a737a4a0ba817bc935a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a7e50bb507e4fa0c53a0156b6715f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2245639e1ef4053daaffded110fece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d983379874ea2ed9d5287bc319aba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2a9e9a58a022b46debbad0a8961874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b63c3faec4370687c6fee12cf8667475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f39acd5104b0f919ad2f70f3fb4a6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f270f57fd5f7cd7e4a0c7411b16df477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f350fd7be9b4e6dc3fb863455d3cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e2e503a9f9c7e6a3615ee7cffad279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e238c393265fb873d13b52e57578180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2512ceb1105d5534e1362c48025f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611807a549f945de5734e140a7f7d5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58231b59cf269e237fa1829bc86e82f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad803812ab489674fea6d6f82595ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6683a78590322a556e7b506d1aa7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdde01172dad383d63e09c89ea1f3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789254e94defdb379e5a2e452787857587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb92f1687b877d8d7a5f4117d52ca088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807791f39b429f43dd3f9741d95c5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf91403f58231e8dd29fa34b6c0025f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b52d9359af7035da8d2036026b42a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f8391f01b652be36fc2b5654169292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825651d6ad6350ab368df5e327d30b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61acf771f35af26fa1ecd5994f89194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a99a76e706c9b0e6bed72803a9cd9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e26dd0c0a4247b5c4a8d477d69df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ee49f012b627fa2b6fb2ceffef0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28ce03171051f903137736e7af5bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3056ef6ecbfc7d2d3f9cbaefa0bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e133920897a0c89a4f80ce5365838100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccaf5737f43f1cf752e6e9932547f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0fb929f302cb06568e89deb688e20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed367f4b8b52cf145c4420608c2a808a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5ba2b6ed003fee476ce3a56e7106104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543294041c45190920b8c86d63a69ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247cd03867774bfcaf93da11db404e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dbeb3f54673f1ee8f080f8f1f10cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5f8e8cb5c6d65bf37c3e60dadfad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d60a09d5b7f707cf7938f28ac111c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc29d7d70aef535809d932132d6c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599be41f414f875ab50351b476ac2e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3ab01524e5817cdb43bb9968fb9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc6c3bd340a297ce02b9968198c484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b6494f0cc4a6d41e00da96d3a3d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9a939616b66eb8298d3784f3b1a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f2338f4c52960ca9a167cb3966f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117235b1434e8e098e2c56105621e2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b4c821879cadfb5a9bc8424426ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fa8d19b32a70c34efbb3a2c10219119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936d93e545f710ece89467057a80b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de577778493f80ea8b8453191e6939121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9021d0af51ae90e536d4f7c5039a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553df27a2f3640208d0a72360decc77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4bb16a37444c774444fa7b1804716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9016f2cbe94b1eae037adab37aead4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d134919c681e971a26a7327a1e7d953126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9095e616756df37a5d973282e26ee1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7644753e3596bb3da4e5bf5e439ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684b4057eb51a27f2e07dd6b7b939f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e894b62179b6ee0e82c1987d900fe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f08a61b610a0534b7d8392578af3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79b4af7a06a4383081ac937ffe589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f17a48f854851aa2bf1194a05eb56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9558b559fda53b585fe98bf02ad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912638bbd37e31f5cacf3a4e5b69e36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e0383678034aa052ac057d136af9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7f0bca4372985a13f76790da94a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7463cb9acb1b21b23df8fa65b086de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a3ac7187fd75e513cb9b38e5ae525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e399e2010aefb894f64dfd793097140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee981c2f05459129220b2ab38f3604d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47407090c74005f515e6d373da62c35e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d49c7ffa5eb0404183f0ce4b1037c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31e610cc4855b0e705aff9c5f7832144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66cae34edbf0ff7c1f9a08efd12a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95593a39d3cc152c6aee26c2a5be2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcfbe614d8ddbf1cede3efaaa6e485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420678dfd3558f363ccd67c2af7228d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efdcc14d011345dd1a4e530e7667aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d8418e86ba5afd89bdcd35b5b0c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3181bca9c63b025458d1b89dcce20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd8ef232e973e6539ad522c9f8971152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017aee0cc24afbd897fb21437de0b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d1bc3f410c8051c2be0c5213e5bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2938f8558f4587db39de71a41bda0f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b457c3802fa462e95d81f8af6026156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdab7f4aebc943aaeefa4b7885c6c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501d089e870633fb1532315b7f2a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84188073e1eaa60cddb4982927429ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc147b888251be1a46339f93a13b1f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9217dca05b474f87c2f6f7ecd599b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a728166d5f4fdf1a4dbdf4e3f5c02c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288c50577c05ac7dc6f7324df42e8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4304b89fa58efdd46c04cc7a19a7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733016628861f27d8b6dbe827dde6815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ea169e1f164137e6d156941fa8d42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bdba8e325fc7d79c61b6835bbdd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14a7e5a3f83fff0c15e17366fff03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d81b93cc54676c57034c40c38da0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c9ea3ecb66d025f516faf601d158170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f857418461fc32e8d2e6f38e5ee194171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48624d755059baaa830e42b5a50db818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a492fd845364188068e83fcb0946173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a853d3c4accdc68d3183be1995196174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867550b9610144325b40c69e03411e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cca121a114ed906976181e1fa1387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9edc36b95f8bd79120cd5f653763177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff2cc2d3412fce5a1f563e47332d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8e00bc7ea808b668e1f393668555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf059eeafa92006be3769a415c5a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf40506695f2b94d41a8287db457a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23dbd5b1f2f89c17e8b37a10004009182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e9e16cda6a1bdc95e1e83c9ba512183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c24451091b77e7dfd8b6c83add575f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e2a7340f8a57cffe23d7b65e5419185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d05ce4628e5fd1725c69da06daade186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c66814713d79029d2ff42aee6a9949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb363528126d02b3fd0294f15c805c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3adaa6e57794ff6195c4346f31bea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f9384b17bbc38503e207a57f79f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c17e943b45aedf4723bc159d09c2de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b904f2d1b6cbfff944ddc5ea6116f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4e6ea2320af8f8f8491e422b7ed6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4758659f96a7d4bf73cb64e1828d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83b3538aceb556b4ddd310e0e1323195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929f666ed29d7203f269387946f3d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067960fb07e105ff77668bd216f8158197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0dc3df4b2c5975e5ad9d1cbece54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333be52be31ca260bc41eef2bd25d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351e2acb355cc5fca1a2318717bc369200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ffc9d027757242c756ac34c001c27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2007bb2e454e1da79003d3f7434ab3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e5cc5a4918206fa4d1bcac734aab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87bc07961758bb10682a9815a65822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc1cb4a6cd1283925cac1dcb77f0d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcfabb4dcc59b7bf53979775bf5beb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0352b8738abffcbb0f921578cb6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265748f0580c5176be08554d54912db8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7de157527287d0bac47372baae200209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ae52ea3f466206bea8caa9041063210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a7a11a524f69170f6fcf72ef702b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251f288cff86f5e0ddb173ec37b2b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fefbf2d2bdcb7666fac38793fe702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eb2c76845dbae885046d22830f0ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab70ed3aa694c535bb82d3fc1083a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f24ccd03a4405e6df0f8eb0152045216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c683df52e96cb839ad50a46deb5ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef7deacc3038f8db372ffa8d2f369218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405e6915660424ed57121a9b90df72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493488239d08a0892b8e548d0c97660220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c5d931c584ab5e63364c48874c24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df89a064c68c1e149dc80ef72b90128222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52120e625b56d6d0fe388044cc29206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ce61a0ee6f4283b0c3e8928e01d8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5991f1910d250bd868549d1053430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383d457ce1e19895526a47e12b6179c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6af583159f8dc9f4615e3f3fa80c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832721d18c081d3c6babe437ebf71026228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4398a9680bfe719fc40633ae6529011229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a15fcce91d7ca231d00b302154bd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628709d8d5fcbec552e91b60061c2917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646df15034fef9c04a20637f7efe04a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f2e8612a7d2fb53406827430f175233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6960faf8e55178109315d0162a0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6432f2bc237203a9d1b70e8d74bc3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245001b4d8e252b089ca47b03940ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c98c1bf812e4f9f6c480c1bebca4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b21373d38c7e6a7ccbce8957ee599238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a18774c842e9ca8db3cb48addb78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee98dd5b0866b4ae13c6489f4d586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af62076be2afeae27ac4822fd70d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee02236e7d53c216a364aae95df50f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb2cbd330c2bae675a6a303937b48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9a5e046d15dc977923e082e41018244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc9e3d5c23ef3b5f4453b17351d765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246dd428361dc8adb5d196d666c770246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde16776fe24c2b7a3fe963812baa74b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be007cfcaaf06a77ae8554ee5e36d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985f2893822076b205dea6f5837401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058fbb3d5ace2b102ead2b303bda629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840730281df1ce7ec875730e98143ec6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdb7a9548fc4b2e36e9b8c3c6c060e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc1c6ff0cbb8e12901f81b383a1c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e39378cea57052aaf277de86d49e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516d413db90f76ab5ac76df5fd70bfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b97ce60e2e89bac5f31e6d02c703256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f145403dc249506bf8f2427faa55f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d1d2eb36b9bba5a38d6610c69fd04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501927e291609055a11975b80a6633e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e5cce5d9644caf064a12323433e2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921ee59af490df1d316162fea066f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a3bfb91e31c11bd4bb1ed8cdc72bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592a9ce96daba77030a40cde26d773263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c8aa07b5ad8b0bb9d0a759353962264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca64b8ae51ecf5e333f735fefd97b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a604f071d4fbd347b9ebe7a0ab75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325d7828f28475c28d68f740a8ff7e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482606a63f1e35992521360cc7974946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f04660d363235209729325298e87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef9bf0bd7eec3e88c5ded6529356da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8526ab00bc90a6f020f89482c1da72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da1c088a9b38bcf7b8a30bc92cc7a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49148deb8a68538c50d583c5c8d16207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29643794b6e505bbba0a0c1ab04bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b646706f2bd6cc450ecc3d8715b01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cda864df64ce99613d2d8cfafcb29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237945ec9c5a05c73f60b06c1fbf581277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963005600a1dfd3f306124769fa208c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb001b6c9828cae8c02af572930e5305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac87d089f38ef9392a04a47b62f8e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa3dbe4d8819f81b320a926baf035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ca0ad051280ba3440b11058efd221282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6ed4434a5ada9ae464fb35f7d7e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296bb47b2fb4e9508fcb2b82775ea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a63ee15b902e382e0b3d4e45e597e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891b41502717358a8690752454bcf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05014bfbb21069f1e1f025eeabad19a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a864a94fd7e2e780a2a90fc2c2cd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e75278883b1c7ad1cce7b1fa2cf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d7b790cc9365f5a881c8655594bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e145a0e6296b4936d4e86c1f6bc6e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006cf644da244d44a7df1d39ba2c1eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7493892afe141db4fd40df8da0ee8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22df78981ecd0bd5baabc20f75b53d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d1ae9cf04df3fdb209647a47fe96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040764ae2886a4bf4edc5fb0782752b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472dadecd58410fb5b038bf1fe6aad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b7cf10af8e541fd5d800242af54d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4c6266f117e3b934cb3b38aca99f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5fca21049efd0cdcfe55760f3142b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a9a6ea0ae7b0fbcf8217dee110717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72dedc1cba22d72d83d94126010c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf36655b1a33c20f41c290007c8ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9e7243c17fb208acef2981af0b5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c94452919bb851288bcf9e181cb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e1ea492c23db2ae8217794058926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831a722de1ebf9bdfec7ce4b01cfb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748290dee6383c4eea0e10edae7b7cb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113557777dd9e1e3f85ecdd5407730309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a722ef832c763ca5671567468d0cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef223bdcfa4b52b75b7914c3b73932b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6c11884c7015a3f9ed4dd297ffb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bee49b4fc26c1f66bd31e6c381a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc734111d98fa9c94aea89659b041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2482843378c2fb636b5c414b6325f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754dbbd7a5257fc19097208b8bce6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e1ac211dd430dc1ca7ea92990bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe55f102a35c61a242e94614dd098d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba1ee364ef86a877af955d1bc6d72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884386a630804896f39529787e04b24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e583c994657a950f47906e96c8a5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a5f12515987198b75f1714b10e7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ddd2d44ed1499e3479e1b4faecb05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2594c073c7cfb99553948107240d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988363ebfc9369d045e6e77e6c02d57b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce982e294233617165cde5224d1538a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de031f098960b1f234ec4333ac45ae83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d15f25da944969969cc1d5c6e0a8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318600592236290e5a38213e8b5e46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a0e0dd67a72971890f9c52f9f62ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6ea11f043c25df5b493fd79f9b036331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0b48b44ba99bfdd3d45e3556e47e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707739598d011cee0a6ad29ac86a37f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f0f774401e6216837842f6d766ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e8e77f12c9935bfa11dbb32497820335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85425f4cf1ac9a25c324202b70a46e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88099bdce68707a10f182f5a0528ec99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b054abcdc7adcaae8d57722717acf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e911bfc935e361445b1cbe8c69e6540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6defbf9363fd73131731f5ceaadc455340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115867f6f03c292a4c32ae7d58fe5bb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e445cb172aa0ef261eed77b77093f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe92fa8b60fa608cc08e54daae5fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04217735a006be511593f17062ae9d86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7078e29e6cfe8f532b1eb9363085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db8fbdd6398002f500f420a7d45043346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e94c40851b3f62983dce5ff88d0afb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed8d69bb5cf2756d208d539f51cff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac4335477505bfe7d6b955742ddba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a5078d5a7f5cbe3d41fb27fe11ead350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b253ed1deb210bb4ae5aeb6cca0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34b527fcde2a1a317724772849220352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e40f60ccd4b3cf626b49ba21a2bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83fbc5e75a95317aae6b687fc9350f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a217dfa34a1a26eb82b30ab081da0eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ef02fcb2ad9f39ead7fc0dc52a37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931af51d7862c922a655610d88a6b04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30c69d7e1f0048d84b4162a46b3af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc4c5f9fdb3bd316f8b7b82ec8ce78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4b39cc1e9b27600d06cb30fdbf97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334713b2d80a207894143b1956799195361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698cf6d5cf038dbba5838bff028c03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bc9f8a6ab606c98e3379f9443d85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d01fb06ad09df1e989af5ad399ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5daef9908ef3c97e1d7bc69221f61f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c3198804217096d10db32479aee4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd9e19c4cd1f8cef0efd7f64e4cc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74a87f2f0892958f212b4ab66d330e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59271997dde8f385b239fc877872a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394cfcf144ccafa350d972b60bab67b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448b41ba2194b19f831b98a5a7705d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554744b4d7ec7e41444924fcf0370740372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4fb76d4749fb49be3fc34d404d85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7efb91781a1453b004c192117e02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32f825fcd502919b806fc1916613a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c567a1fc032ea77a72f5c03b9518e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066da923164e3255ece1b6ed86d406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e936c8c438b5c96e3645e182415f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016f1b0582789fcfb4dbeee3084885379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c1d9f1189ce3da1e1a5d30d66ffb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a5867ba160c348c69eb328db59cc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba16e65583b32c9669b59d9c497fd9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62995cf977cb56e004b0fd13ad771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a01cfb77bba053ca57133ccba66a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0caef288a20695009b6b72ec0233b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634f838e7668aa89f557732bd6ef392386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd390892c61fe0477b2c1945fc070387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a291cacf52c9a52b64838c7ca8635388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846dd4d098ae395de17ceddc51e8d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c2fdba5789c0e8cedda28dff14e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c21c9309dab2710fb59491d2b4b1e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e7dbfd643c323b422625969f51ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd987daf88194e3f17a5100a67a6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eafcce3e917d3c956b8856cc1338df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8457d586b8a97a0d4ce45f37409f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f3ab150d04e85e2e23911be802c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e409e09a5ecf5a65ed6eef628e74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f51b44eaf6f507147b07504df9375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950f4cffba700e1f1b3b7b912c6e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1f26da41179107bb7be509e138f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd81292f5bf517d92581cc93193bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f4a5da3a014832c8b29b1043fe6df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3894e32a673bb30e41443b4c311edea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29dd7208752857b441a22dd26525f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805e24637f041cd23eb6debe6bc426b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73723af6cc2a3d016e9f130daeba7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacd6a3789f118394cb680dd6e1b56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc328d97f5b38b0a55f2adfe28fb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b482d45571c699dcb262e927fda836409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42ffefe699491ca928b60392bc64e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a2301f9127826ae73df2aef82fe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986263c6cbf8ee313680c896ce6109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701db282f8ec8808f86caee2bd7ab81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9055b07603689777396311f55a49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca7a9b34ac60dab1fbad3c961ca25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc51171db0cfd65a3f5715f2086f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182eb2c78013574a54fa0b3caab710417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc7c3d613fef5eafd7426d6175ee13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f512383e522a36305e32e5eeb0c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1c1f5ba001b764fa982748383a2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0699881815c985c30a203d23e5373a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408d8b73874262e8b9b18944fb5da8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7fc4f97add00a94877a20462ae32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c6ef021e56da5d0b05d02f277dda8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce506aa3afa65a10ac686dbea64721425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8804ee514130628f30f3701e11dc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5719da47f21a1ff26f5f7273ab777427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ace62710a276d9c4406822e562489428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6d4566b26e73d1271c210ce0c720d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418819f0114b9db3fe46a10ecb3b9f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388696c7e1e4e55941f3775ba674d2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c69f892daffb68787bdc880fe79efd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e5a8c56c0929fe54cb5d9f3f8938433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d6b63f49ebe4d65dab7542fc13b9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff2cd64af7c210aa57f2bdb9c070e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde9a93b107f73b4aea16cafb0f53e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634131c992420bb9bb16428dd99d7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512ab779714f8823af5e8e456a8330438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870c4796cd3eb7988612a07c864e16e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2cfc6550fd58418a0ce9f3aca16a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbda2780cdb4f23126a95bd5a53f3dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89491ba587f9220cfed31599b411355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6736df2084e8fd86942d198f734eec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe60eca80b10b5f49572bfe5bf01b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a2e6a04b889f4470355dad4ab1e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5efb521124a810499782b42080d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77f6f05e9548782ec0402c17d864c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7733cf6c17d316d5ee3fc7ffe2d71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f522eb82cb3fdd00a69391e9c017c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ce2a4ac8c64b3489b0ee43f73532450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089e3540f2999aacde88e4aa805221451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e9e4ac040280d8429fa62c7d0b2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e46cb5d70b9688ece6b633637013453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43bb69bd096b18255f2ce157208ef9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c801fac082e982d320eac91c4254a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe23d8ab0060838a0fa9f1d1e2473456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eccd6569aebbf95c4c000d53b55c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125307c4c090b2a6c69849a4d430d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1c21eaab213bfbbf64b139a9d364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184411147f8f37c3a3240452021e084460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81e80aa29c2660cf273a2dbc2868e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217182c684ed7c7d2c38c91a157366e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157b0b7ff4ab6c5493e0f289f11e6f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c7ee20fb1b548349bf340ff5d0a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f70383a2db99c85fe16579c293987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2debfb4da1d104974c595f85c606b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de5d14d60a0fba255500f3de982a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83235639177266725f7c22d1a2135468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874215585fc0638dcbcf2deb5fcb5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a3eba787642f14540c32558fb90af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a8af3e9ef20a118e2525d69630e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffce5238feaca3bbba662941cc3474472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183bfd229b822f42c584ef41d0c9e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d737715a5aecad1e7efccbef6db5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace05d5e7206b86e65965868357b7f97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc424626765e5d45aca96a3d99b0b6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970014166ce2687fc779ca0fad325a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7201f5382ef093833d28d6d355b52a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79fcfe2123581695294cd45544cb42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888907557a6eeec4d49482daa66d3784480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8a43211a842501e85fdc3800dbba9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80306c63033a25034a1271715cb899d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153a7335babf10bf97c6c692060eb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39589bba56d79876a9591590f76867484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c1c783854080e8cfeb1b58a3eef2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd434e6b4a1c93a20ff2405769c090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f4c37f7281df0fce6127c758cde2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d06701329bcb761188b87eea3cda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4cdbc90a502f5e8be32da580c7807489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33c271639b53dabfc1a3be2c173c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38634b2e003108a8703c9328904a0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f02f3ca7b54cda434f2baef2d2cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d803d8718bb49841f316253ab6796b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735cb5ad84a255e0609d63a6def314494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50debfd3b4f08c1ac2db029029d63ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b013bbb879379b1867745dc06a60a96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205826c9d878f76f548fbb48c8b2751497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa19544a5bfe6a71a1b14bde64f53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae127b3ef5041a0239b7b841a3af5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d28da170d30ac7968631940caeee56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4b3e49b76a261ab502c835a14235501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a495c43e43f4ded256aeeb6ca5fbf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821af78f58945247b7ce8063eb09099503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cf963d8781989096344477416cfae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffa89d148f45456299887cfd92937505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ed10681ba777cd0454eebd9aed3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e6df5c8fa288474dace8e85f32e3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20848b3f1b476ff6d1c37573078cd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d6f5e9aa058ff17370cbb0ffd683509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4b15737d73651dfad0ea8c7448289510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496eb0c3c2cb5f019701eb258f051a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4c2de1bd53d5de52a542d901490f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429541c0296ab72d19030c6d6d6081513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283208e452ee0786534193dad18e9b58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55bb64f1443c22f667786c845e643515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7478f9865f9d2969dfb049ab2a4fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990ff7d9ccfe9cf2c2bba0253549ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d9e86c98eecae743baa1ddd2d77b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30672cf30f62e509d7f6ef00b8020de8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dbfa36d510fb1527daa44ef824e92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef256b79b10667d44094b004a6984521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c21243c34a1b56ae9f0446566024522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9def175313d8e4b2f7b683194007e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed955764c72120710c6bdb8a4f2eb7c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3dc04fdc60fe58236c7bb028fd38c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e874f014d6d5af890e345f52e6873526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0759f0b911ca006262eaee4d1332c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb60c88b862a9134bf14102449e6d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878cb53dd8b15a8db6d2eeaffcb1cf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca426e00d19b681b570c859cfe5014530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51e702fddde409018e632cc0e6271531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9a4a092a7c2c9d999838ae156d59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58005ac6d0e80459f7dd89bb5028b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa492f8a9a28dfbc2a8933d3b9d18fbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0733d8d02411b25b018176aa4a3a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9b7313832fe0b226f962a254f4353536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b88d7d5d0d3776181e47788575fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3896c8a7c26d84a2dfc37b9e49b7ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fa6d8a1388705c70e7e126545269b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8804a0e55e76ef74601870b692fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c2335da6ce69084c7784d0f79023541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f8f4f1a770698449a26a99bb4353542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19a31bd83576c2c12a3762cb981f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57153bfaca8fd5adc8f438e571e43fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55771db71d198f318c66ed8004bd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7183a7934c564b1e617c35376b1328546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c086f4af56143f572cb7c4a89b6eaea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b639a33f8b2c2ccfcdf2f330e47e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f86aabc2ce7a479df59d5876c9b1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650ee1383c0171af5018ec929357cda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29690bd5065a0a1416c535c57b7de556551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e258a1b3d8d0a093949140158511552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bc887eb8fe44e4d55901d190d0e9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405d014de5fd18fadd9afda9236349554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aab32e2c9728e409ce9cbc12b1341555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70759f4f6da9277c6b512f9c609a67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98531bed2e834052b05cfd7b9891f75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4865cd01820d754441fce8d11e04d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537965a11c949b98076adf5ca328c4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a877139ea28c208f7b2667d6664dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f540149aa30bbfc84c3e81084860c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21d25ee9fe7c43cad7db0e2169ea7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343833b20e88974294402427712130563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf476613b106237c20a4e21caf14e0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bdac4fa156d4202a194a19cfadecd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e314882d620699367813cd9436da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ebfd2a8467d58efb5c4f7a095aa45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df8f51f7893a34f6eb2ca2637458a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406683cbe671723a3e7e49682bbe3ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b8de18013f6c6619ecdcdb718ae45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbdffcfa443267a9eeca40318e862c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab7d764d63f25f3ab26134410a74a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889b46461c5e49d6cd93f187e0d1b0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116378095920e6368fa0dc620ba4727574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e0355259497b634b028c3eac90cc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdcf970224596ef323820cbd6c482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e9ab97973833ef2c80852c941f65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875fd7758503b3c88c749e22857169578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e733a2b6907cdc49c78737435e57d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8058c0c15b375086bd3dd64e2e10f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a80382aba45a5caabd3618ca5d9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e304695c7039166f624074f07a04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8314462b0c65b81ad9cc3bc00c8e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729d1c8948fe35588c55db02a24ea0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef224bdcf97e2b51385dbc6375be10ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f6dbad1974d1a973d84661036536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a55956c41de332a319feeb37b6ac6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b84506665b5720c90997ce2cda322588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3bf8ecc1da3abf22e01565f152985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e59403d81576318c1eb03fbfb01976590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dec7eb3e4b0305a2dc9ab2ac8c0e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8926999ed1955f9986b8fe1f3b134592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a739a7af1faf2df8c60369fc78525593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df00ca4ee8a45c83773661223b57f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8fab92e0006e9579f35641e7918a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daccc3991e828e85fcf1bb1187f82f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d1c7190334c60655f8b57dfbf318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b3a5878926de5f786f070875017e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc753c6d47fcd8b5d12e4f99e16ed042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd446c7b85cef3b50b2883dd20963c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0c28b709300970348480fd89fad99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4ba504f4244742ddc8e1555683fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b03c9eb4d1fe33c1660a0bf4d67fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85da95f670c730f211ff2f98b274a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cd397e1a65bc7c3d65a053ff8062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ce461f72f2420daa6b21ccaf9fcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ff98be783036646485713ec28c548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241284097d484d5cdcf00d1e1b6700608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc1da193399573c612e750fb08f0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcdd2813aadc881465732b757f3e6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c65244cc7deeeac05bc61e706503611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb68c978ce8e4158d42d1cc4d6ace9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56138b44fa82287560be8d866d3ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff1978252a2feaf80b2a739cc39497614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3caa191952f41c29ac298a5be08ae6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d0d8ebb8dcb026e1ba4f16fc972d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4003c290d380f0ab2258e0c326a43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8e8680a42cb14d8d8d0069176ca8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e04e85955c681441f6b4aeb02c84a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e795255624cf9b8769aa032fcb50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95688e905f8d7be803b37f2570c0f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5038d557b9f251ebe5fad20f637a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98ba6be71afc2496993381d0b19b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef48f5ef59e7d0b91c2c308b585afa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f0abce3744ecb70f41d329c4f1e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb08c528f198e23ac15c6246559a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bdbf5b925ca4376f2b76bc0f96d72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2d290b1f9d8620d1234d8a4f9dfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548901cd1063c32ebdc0001308563b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d046f5eec35d2aea691d44f748b4489630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd0d1e6918cd8ce1bf404d82227247631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf54ad5836bb28576a11f80d3bff31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdf0fef2ed1a21ad0f56f85a7b7ab1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229f3fa6345d618e5a1feb08a92e19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f3f2090e2374531546ee68d66941635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e39bdd4c043d1b24fa4fd7b76efa68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27035a75094b26270a68f7a27c6efb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00bc4bd3f26a0d36681836212896d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09c2d4ee7090d82c0234619bf08c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864ef6ba1be97ac5f1f445e00be9b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae368ffcb592780ab05d7133ddd502641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed264d97df9e36d3aa78651a020f92d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87152a71b9ffff2834fdc098984d003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c819713aa9a2963f3bd84f3dad49644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716572acfb18528d4e423b9916ec1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1072350125c4aa3de8ea10b58a4052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acdbe712a2230f32953d19b276f7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357db4aed5a85e8245dc9b31d739f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9dace1a0262c8d3d5df54429e24fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac97e57d4bec25990f91acb3e13ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483171d1b7253c9eb7399a804c89311c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0274081b41bfb5784bd5d65dc5f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1cf9677e569d67804c62b321a23c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866401dd549d04fd1338ad9bd7f97fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac89930623a3750c2c548eb98b6b2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357661f281708ec198d62ac72d4e065a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857010aab2ff213bd92430a7cd30e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f0455504c8d76d75ad9618f844eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ceded5a21cb20949010f9ceffa5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb276d74d8a7e25e1c14431830d8a1d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf984255d00315f79023df574ee3c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518617de120f2ad8325b54cd351c3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ec7b617b108f53ee05272a3ddf18119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492f92e045d0abd6cd922fbd436df020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a919e669c3e3ab91a99fcb60b85e4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901526f76fa680e7e23aa5b0e1fa5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ec3a979dbb03024e3880a3a716e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70812ef26605b7bf42f6c45d2133f49824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc2c85b0e84d0822b6020e5c5fc5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f3319cbac8bff80aaceb066eacd8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315d8a104a41bf04a4b80b0601d80927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5fb75604ea46bd4b785ba11a935d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512dc53824af6c2693863105deb554a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f611f87412294535d8d48fdccfc80530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9094d08f2aade47b3965b6e34845531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ae478f3e5d355767a462334525bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871287ae9fd2623f8df6293e07b174933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf72cc2826835e465c3947d41ad9af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7854c934064c75e1dc3b49dfcfcdbb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e500328aae3eec614cfb9468b1be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d41bbba102b848ea286c42438d5a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990aa515c14c69ff3ad397df89615a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac37c9c00e754ac98bb2c7f4ae10e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea05c15cda96789492fd4dc50bff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a36ebe678d9e22d97d6122bf45ef7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f56a95700b4f65990f174186b3c1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ef5e498e9c19b7eef0127a329360543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861370cb3408e67f5aae46e3928557fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d26ca624844390316ec559ac243b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab49044e13992dcd8373256358f8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d72065892e1221fdf07bc329780547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360981370de6450ab71c3392c1e8cc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53e523510babf8cc3284c0aa677a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627979dcd8881616abb3cde89514795c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e777200f5d219b9a299feb0b934e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3e7da85efc10ade23ae2a0f92c64a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df0349ac3e2fe8058424c03a47f2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ee0dff8cf89af3e8d2cde7bcef62054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796789fd8d9f13592d790a14543f2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf09a2b9b7fbc5026c4994ca31f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6731d759c5adc766290a4e84a6d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516156615d38e7e66e9ae7b32bac5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f358ae2269f07dbce9615bfa100c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a92590bca84ac74ed83ba6794b83260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63370464678d134b81450f23935e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11981103acc0895ee5046653782831862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3f8ce62184ed5c52b0fbd90d6fb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81bf574a0e8e0a5fd49a85a38799e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde3445ea50f858b1816275e02860c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f95714078e534b28da60cb3aa0f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76950baec3dc4c98da070a8312f453e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44823591b59d83e293c50b97bee41d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f8573b7f8d8ace44abb1282b3498769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361d900d865a50f92cce9a631ee38c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22cefcb08d15c76c3ec973ef49c8b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecf2ed907fbc3098db4fc585c31cd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2f3eeedbc31bac26ed94b8f65a6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784894e38226e13c892d1ea9296852374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec8210f969a11c8bce5fa368fbc08875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb87390d0b8310f0b8f505d769229a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c3435c3faee36ab561ad2c569ecde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f011846ebdb8f9a2eb69fd0338d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f6f4a774b00e72fd420b0c33568579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8f82daf09085c9c8e8866cb60f6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d079b8d7e1a99b74283c177caf8f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ae8aaed7bfda04da328b271ec4b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf37c66ba60bdccc8a4d491678928783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212901bfb227d7568d5a15dead08321284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181ff70682b4a97f5684def3e65d5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36af0741d5d7d054b47170efafa4b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824541eccbd7f6af5662820ff5597187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d806865aa96ba581024b9247491e7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da81a62edd3ab8e877e211e71766c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0dda573c8662193791dce9059c14c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea754354a641ad6633c654a6e994cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2292cd2dbc5da21a7c1d5159c69fa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4cc413429cfe2333c4aa12dbe86ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d84ba2afb7b84797b908c40a991c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4cbc772a2ca6b36e845b51c76355595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63017bbc02cf15aca5aacbb9c13a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f01e178ac4320f31c2ca3e16c4cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838f76810064d659c3d600e48e61ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d41f1a80a2c17fb0b0f83a5c6ec7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db34755aaedaec0eb152e950c3e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de41a4400a80907c9c666378b20930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6506980aea9d46482bba2b7c61ab0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c1437f01e816a7dcef982d3ef667d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138adb185feb30f1ca8ab0a02570e62b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bf18c0b5f92cff4212a3befc77bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7489486b5837931feeb61c4d1ba133106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2afa039c503b7692fae50402aebd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e0f4008be082fb45011474b00d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b8ded44b5d3bf842b4f83edec214109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a7d6a1cf990dd71cfc49d6373c0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650634c0b7449bb66c30ed96ca476ae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c675f52c4e7fc3d8ddf2ab35535758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fb60ec0777e77f22db94b0d0c307113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbfa9e64e5553ee31f1c6bf7b4440114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9577281edd6747c70b9dc355d77510f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ced455ef5ae17b391000081a3fd22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9194a66318e0d91a4ae8d085f1fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587797b1c642e2401b43b486bfd2be3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990ab64718f12cd2623aefe0a5f216119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf84b53351a219733ac6d360dcee7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3d25f1297bc8e73b00617a4e98a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c79378192fab8cbeb30b1829b995a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517581c5fc567f81086319547388191a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f805a69a02ec62a11273ab48dd7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef1b99471ef9e8c4fd6eff9ba8df5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14c284afc8b94a153d804b1781de88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a3c937ba02c1012763e27f173be9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4727d06eb37ae3e44ab4211e1322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8c5e73ef7ca5640df06fa466aeaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64698ef62aba3cf14f81987f2312148a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fb551557816957e1eaab5e9e3388b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc087b68f5834977128346b3c293bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8b28373c7d8c9027d6873dd46bf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38318da43d78e6c5b44f216fcf1bb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09641f4f27625823a2585756f9d43572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41b8efa519bb4a71af6f3376c62b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69662e1ade502be10a05de1c897e17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f195bf240a20c69ad42c8843c3186c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce7e9ec807b2687afd4954e914a30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb2a4625291db209040527e580e96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e455cd4a097ad5fe2ee02ecfebfa229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d26a5a2d5215f1be3c1354c6d156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ccb63d6c9357684e21fd81464e6b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f777dc3e33a6d55d0e8d2becdbd3b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f73dbc4915be48d80640a0171ad85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9f82eacf39d8a23caa6f10201443146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009028047b30592fba0439b85742fced147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c465ffcf68b5f5bb562f942c4b94d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed235653166abab9309711e1f331e93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa691c8c2b4942de23bbb56eb16648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a22cdcb2ed2d6023ada27b6376221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c309397ac596df84170b2ef35f768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e08640ebd3e5c55e1c9113225ff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a684b0384138ddcbe37657c5c2e9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f243234179cd585853a88412993b7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4c8145b052a0cd6924be482087120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248b0d580a1425b8445fff474c8592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702551bce9c2078603aa0335fe40bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288183ab61d2130e95c203876936e114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b665b04534d034a2dbabc56703709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc508f971589ea02d9c4f5179c05899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716cb61c511ba4222e78d3b226883d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539eaf4bab582f7fef5658ddd8a8b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e60c208b5bc5da685178c8c27924f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524fb0cd0dff70b7e7187af182f4fc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bacc1f30b20351263c3db0b9c768ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447d28e0f0612cf991487ff74bf3964167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649da394a628a5c1ea4aca09e9326b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae020657206e8bc2841ac2a3cf949d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ae324292e462a8c808132d346036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d242f9d3ec5e369e035eabca75a27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13943218b8a4adc7722d747dbc8b1245172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05fd5cccf79df02c12a8eb7b26e20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f68a5684bce8d6a10173dcccda724174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2ec0e0c4e8490d3338f34af2ce2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3900068855991e54078146a5a0b28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ea057786ee09520d6a5ed5970381177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed023a233304d7f57126d2d6853fb1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1837d3f3238edbf8d35cae37c81b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963097e17e35fc0faab6b6652f608a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b4845721290fc56d83b85db319ece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322dc5b44e84c0a625ac02c76ad200182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1dbdab3540e499c6f5fda2c754467183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af2e1c0c5cfd23bf02b54bb095914c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52926f1785fbd982918ee0d535840a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f593bb5958926aca1abceed49fc92c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d754b5f235954b99533a479bdfa4834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8c921b40b04434dece93fb472260188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429462c75fa00c354c128af1647eb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b37f49049b6dc48d945587db64cc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf1ef318d3327e0911a920ded7497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c58d1292f9cea9ace6c25dd22706192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5e9f37fdad57b9bc02fc96337e2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb7bc32bd59ecc5a9997fb26cecc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c12fb2c9974c7aa8f822f5c771e5fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf164deb6d083c185410b0228024117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4013d62f9cc30799588b55a9d0b6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10d79ef32d6bea692a41dbc318275198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1ad1869a2c68be84f615148a1c25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6d68445d0fb260390f093a8a83dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d9e518136fa5a101b5394af88e5bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443fdc260eec3df2038cbd303c7938c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9bb4bdc01f6262947fe0bbadcd4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d3a281c595b40d465b3eef357ee5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91bec9efab028a1d8c788981677afa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca1d291df9d0803da2992c72c1ba6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e103ddeb121baf6aa6cbc4838a87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed30f4a5ef0bc6bb4cd40690b33fcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60255a077c67ec852ba60ada470cb27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404146c48c13efe9b484f744821459210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce490483dbff677a11d6ce69f9b035e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ad8bddacb0dd7dec3030d86152a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c251cd0022bfaf70afe550f9b4f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a753e59128ce7efc83fd78a8e29e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ad704c76ee33d6e4af61ff5513a56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c7744e33b187e39fb64bf517d201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a166a8b0e1a0fd6abbe9fc9400a29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72710d5b1dfcbea02e73b5fcb04b5bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082fa56887301bd52dbd6e0fe7897be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393d1b0474f1db44da6d75ca0dff09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327f5945949974b7bad784673996a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98010172b49d5ccba2ed702946b2d53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a937ba5fb934f0c256c4345f261b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30419f90d45c278c52303aa80bb20ca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acf11850884ad4fe03ae8448f2f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201ff4f5409d463861352ec95a14ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412232f2f6a64ddea90af2b8a226fba2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230ff220b27914dcfe504f282b74c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979af5b46c76ede1c179efbfb054eda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e72fb6e1037fcef563512a2d6b5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd2e388e6f355cbec8a057a9c91df6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5224c222073c44ef12a734158b1a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec10477d42bc33d794eda21cc8f412233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9d66b495044a95c8df47a2414f88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8f3e87163ce7bf1885354b7e2ad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d4a9db39e78e0ebea28f3ac380f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4603b71bc36b1c5a073de15ff0ec28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399c1b780412d42642fe3405d4e4fa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089282e52da387faf3691de91d88c40b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ade09eccd7d3698abd28072d05a62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aec4cecc00ae2dd083731a63857e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afeb27d62668076c1db9855f73ee18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485b5b9fd30be174477918a914a10f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ad3af4d0ee432c10b3b6abdf02625244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d697f6e81fa61b5500d2879f22d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcb863c01ab55fed302f8d7df7e4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec38bf452c4ce2c063f2c97c4bb3f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837154a19ce4f591a57ae5bce0c6cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d9578a96dd9b161b2e84439aeb31c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6dd26350d60c0dc20e478b8f7e33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449772d83521c52e2f232cc39b40de1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932141a626379b507ae55d489e777a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712eb6ac0a562dcee35932ab8ac0d0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada47e75f1d5f8d53ff27718a40e3cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3859c3e390e7fc3f00cefe6e011eb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1be678c2623cf35da110f34944173256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937bf43e75f49dc22dfb5a7fbf4e7ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f50c3c6e679f1e4bb8259b6a3a40d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d19d6a11fb5ef9f98f8a19fa7f97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6ae1419e7f6ee082300733f61d39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf7661bf530feb8e03ec5473e3ab6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d33fcdeb36a801b06ce489b20618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596fccc449507edfa417d78ad559600263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277eef4d8178269412f95769329e822264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7cb7b16fbb886e6e8fef782c1791a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa555bedde526fc43fa87c1636bb8fbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4622dc38f6864999884dd180eec2e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4dcc1b917db269d2e9f3410ce5d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516918ec69a2a812e9340fdf0b2fdcea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98de69b464fd0a344ffcd947f4d28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d94ebc3f3348fa9fc030536e8b821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378647861dadab70f133cdd4c2a7626272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82959c5f3d0c82aa12ab46ba178dbeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f8a298ddc83816e2b3527c37b039274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b83fbeee7b73d1ab2f984f3a36793275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568e0f35313a7145f28ccaa2642aac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfeca9c1b74a41df6850deeb46203277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d562dc294d238f09de330ba36b9bae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d622bfd0545267a1b28d3fd667d6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a080abe7599c8e9b9826f5b502b473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf47ad73029551caa44a2b480f41a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977c62ade0eb25321bf1169826c5d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206bee6521bd589d53d30adce4868b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83298cd9843355def60141600f11f8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829468bcd7abe66ee3fecc1da6044a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f267dab818b6bd9f234b4a71625b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c5ecadce2242bf9c8abf160a4dea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1580762d2a663d8a17457a62b82740a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4853e969c79cf11539dceab03f1916289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd61ab90c8e951a9dc1f283782baa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04ab83e4b5b45033d771e42563392291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e1adbfd89e6fb4a0897704a051691292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b818bbed4e098168c92d2f7700210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3079023d219a1a00f4d182bda4d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ab87716ca87bac544eab130d2f79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc38e9d8f84205afdd33a75f163367296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad407648698f1687311cfc3569343d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12bf5ab90f3601ce00381fea711bca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a0b33a3558f4fa818d483ac84d6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2926fe18536249c0d076d05e743c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae314a3dd6e7f75d742202f625627aa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebce9baed25b6f6fbac76c7d2bd033302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11039ad11fa953cd78f86449a3c3f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244473cd00f474e54ee7034520a1e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94d6cd799d4e9b639572b60bb53c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050134ca9d7c5b8be17413a9a4811289306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a639d739ffe708b950d2ce38c3048b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e97920d1d3f960ad07c79f4e08858308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1e1385aa41f820e6277766931924309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc2b6062ac93813615655857a72e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dfc8c912c1dd5ec3dfa0591c7f508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb4c8eb422652a871fab8c1dc91bbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca87bb1462d608e52181bce585ee57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e34b7f898038d9528ea8912e9c3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18be59dba8836d46b1543ebd4c7951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7237a5c68c71299eff92453468106316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd05225e86ff5ab6035a4f46b1bc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b2804212c01c54a90b5862e4b69c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d9e21e46823709f245560a9946ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cbbe1a3025c8debb956bc53067f41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42ee3a867814da18e6715a4ddda33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efb1337521bc25dc6880ef6eb804ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9e58c24c5623a783d7c941be3a45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664616adbe1b98b42c8ea006ef5e18e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc6aa2f92d99fa94e56124c522afd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d18d6b6f0304ebd344819dd57b09d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f408242d7df7fe445c754230782f13b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159f7fceeec6f2252b6fccd7277fa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec143141096a1a672038068675d4f13d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d5aba17acac029716e7c44de69a23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe4a595d1c328b2fbf8f98369fbd65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a275f23183b4053d12724ec37a66b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514614c3738c6906b0905b3013ace1ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6bafff78cb90d3c785a46c3531ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e85a02d51fd6f77382c259292beb36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6931f0a009a4bdc8acb34f3ee95e5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56db0d875281dbfd3daa2186a72db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb44a7bc9484d21186807e893c50af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b7b3275bc1f63526d9b69c9535f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b9fdb146922c8cb0e990c1c696078340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1dc3092b84e0fd27fdd2c90a4c453341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fa9b360903793ef8932f5ed04b8c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2f525e9543c80b8291606a6a20a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bacbe9dabb87fabd49eb822138f5c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2a3a0b9e221f15912614af8cc21a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e20272be440ea099db4cfa3ae2be9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bccf9d2feeab1685515696e2194f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d0f01fac0311d2ff2c18932600196348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18440fd0dfd225d47b7708c95f1778349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395811a36912ccc9bbaaf51c084141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090fc0b639e8a58e90105dd4d595f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0f0a7eceba2624ec4df72690c3fe4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae38d48f69d522afa6424416fc786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85989867edefc220c540ddc955b8ce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea21048e9ed9c31258274879271bad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b8031e60117df11ef559a7a87fdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd308d2b515d6621c967457010910357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064942e27617463493ce80cfa642613358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d0d3fb1a3a233a25f589ecbb1d15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83973072bdd24a906c672fa23858d416360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f8774ec62decc8311a371cf75d8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8b02e762b372749d6499e087d3de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f7c5561a35f58363782250c05953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93dc6b56d0d98bf3a1160d1e4285f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d0ccacf2e822d46a81c3d1509792c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce9030fdd5080d3b8df4fdcecce8c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869e0f1163db3035a3af81753eba0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ab2f13dbacc63f92deaf2202af53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91645ddcd516c1fe928038454e8628369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452296e4015115d82e8cf0b45fdcf54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3816b8c8759444cb6eb34cafd2a4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21821ea3bcef25add6f6a4659137618372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7164564b6aa41a0f56ba931031eef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489536c86276f6f18e48630302fc26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b17891103141e2d6f3d669959f71b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60dd21c516407fb5eb00207e1235a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcd45f419cad71d264f16628391ef0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f906a040d402c75086fff21893d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e16b0edf3967fbf4b241256853991379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6578538e3835d02732963e9e9eed77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101e745f28fefb6ac019f434d24207381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b847a8e5df2ed4fc34ecdc0e5e463382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d98958863cd221e6b47a98ef4d894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819425d239168cc4b76e1e342f0af466384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f75cc8cb838697548cc25d4208550385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf39e3475169a3a027a2ee3163cfb6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac64aff449262096aa21880820e2b31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be790e5b6fc37e942f3a1a98118e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0945b5f99b8d84cd5230c5ba6b660e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719233bee98857d4413dbdd3412cb4a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fba00c2134b2c277efdb062340251391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340c00d27736cffc639559cd809e3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e10108fdf19ca24c2de3fdfdba44c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f63f58a95f0201b24b4fc0eb30116394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd8899de934176b971e56c2a33b5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755125c6417b5db4d65d69dffad4d869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ccee52046f2794ef0a42b7b5775f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a125c61cb3dded3e47ea50b4ea4623398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3184725ce8752c525e84ab30c6bd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73903c0bcb9ff9503814ffabd0520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc720c5cb21dba56e19413189622c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376644412e860627d50092662085c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e5ca8b2f7fdf4db58cd781908f57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc732cfc2fe753a4141b587e05ca81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac63df518b0ceeee2a7b1d061cc1fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb80609ee82bcc3efdcf992d96be94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f88e1a561d5ebb313714ab85f3931407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a21bad05da80d8d15f040349c5f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ddbada07f3a3a7911a1e744d96f1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b4d673e17753f84598b5ff49fad2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08c0c7d2c22d4098dacda1c4b055b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b65dc9f9018f2970b6b6f1341ae6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93437a27e6b9d5594441fa0a478e14c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec4da94fc5032cff9127cdf6e41a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286541e75bf3caa095cea8f65b981b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92021329af361af298e198ff3ca0db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694acc2a36bb3703d3b88bc05a60ba2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e12ab345509a08987230c3e7291a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a24bbb6b442c24e5f1b05d687fcac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195388b62aa358998931aede84ec2ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8ffda4cf557386c440c1095e3e44b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3413c46e462c696b3c738ea3dc4269422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13af3fcfba4b44440fa3657ab3a6039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e06cb051a977b8307c9ee677c2c139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd172c09bebd44bde1d84523bc2dd06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf04bc7b56f5fa513e467142f329a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e185d7c264ede1ad89f5b6a21fa484427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda94ccf65677fc65c85e9ce58e834a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616926d09049d296761465adb60a14ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c983ead719796774458fb156de5cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4835a897f7f8f92ca3ff1fe03165431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890cdb03944439c639da33efff03be5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd6fd9b76e65100302d61b06f7010433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536928b1299931541ed8337ba1e7d4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9db2c2741e675cceec4e33438b42c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc11097f5dc53fa0d17f30b4f5872d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f8ec1cbf059de71e3c91cb623665437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d74528dcdd1bf2a1cbd84933627c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe0970a1135a9067a3d187aa07aa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7012bac3b1771d306934bddf340a219440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e613323a6d00cf2d03f5909f83753e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9454700fd7d790c1eaf73d14de3e70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e690c412b1d4d2545de92efe3f7f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be21180259b35e2b06e741140be97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5b2345f833af4f890ac8a2b84daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa71477f794f55a4bfaaa6a4107b84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4065ec907ca839cc84515b03b068f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae9137dbf397e7ed614d8d7f6f4c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb23430131032f9e9f363b96373783c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c408c7445e9b28353dcf88425edfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a7aa2f1dda519020aa64f3b5e5c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c4e886fa39e23f08d7f5d30855c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9897458244a82540967d6ccfbea00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e49893c161e7beca92aae8e3a5a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e4ec1d30748d7ae0b81cfb5cb94e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742bfdf9992f9af9a713f9dc53cea28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7778df581f4c1ee4a0f2cd06b86d57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6cff1177438857d644e0b5448cccd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c4de265b63c121d408cef8c843e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72cef30d25eaea18916c9f621f7116460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a0e957497d2e185b16f40015e2a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42dd5538f67ce65709a5a3ee60d32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e949653224ff0eccf137ad973d58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a19c6c89d28a330586e652b0de2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f26af7f26929ae7504611df3e74099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb28053e15f742cc0b20177cedd89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65855c9aac6730e62f573ad0b6d6eab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c97f22740dd06fe9eb9e7ce4c3de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851704af0c77f17f2382ab6ba5ba570469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f81c0b0411d37a42e646bc7866f32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982e29a6ad8102f3134349eaf87c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52092d94d6399c604d78ce5adb1334472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4050e1642ad3af4ae51827fb872bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf474dd158010c86a6a89e086aa747474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3af62a742573926b2929452b2f8f27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762959655ab8d2d3ee745c34a98ec4d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074c2bd82c7e16e7fe2b7778d98deac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7456d82b1776f69500eb47fdc13f6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82431fb8ffcb0dee00172d0731d388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5293b86388e163a7d2dce3f355768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a802a1ff13ad9f623f590b2fdbc94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdae618b57626911f605f428d35c0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ec38012a7087519a50e9367fe0043483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee241036f8cc382a507756a53854d01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91a58f24f66d9cd6ec32b53213529485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c71e2ccb8333e449eed1ab5f051f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b6a6bebf2becbdf75c113b6915c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be8882406cc7b48048ece3ccc4c22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40a23273eb6789e9106575b4fa80a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250763989f0d7b88a9817c463ad16323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7255d37cc01231ae57f12bcdec64e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a799232401c2d34569eedebbe637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d78686c92f25da18eb1749c35bd69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537ae5d4868748ec1f9dbbc307d8bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ab8b78d9b82becee6531af49511c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879363250ac3b27c7a18cb80bf63bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d56a7ffa934f79f0ddd4ef5701fef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c2051e18a475056164d8b1392ba1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9ca143f2962c2df886bb30d7782a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0bbb9f59ccc4bce2b8a06bb31d61c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31328d8145de0f5797cf177ee2e69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b4bab01a6e7bd50daedd7e858f98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b70c78c9f59e6430e3e43d53b94fbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edd85eebf8d3133fe3f96f08cd72e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf3de4f722f3c0e5f5c996caa96cf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd87a1059ef355c374de6eda52952506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf16b1e3a7391a4ebc76e5cbea76f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b366e1282a3a45ac6ace9c6e1499a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e3efe56c04bea3de4205b1f35ca0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73257dd59ced75c1547cfac908d7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1460f836ce9fbe62714e17b4115c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75724ec0388e0a198fe1d30ff9929512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5390102c1e6ab47f8879314247fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6edea7a0a2c018f62209d1fe83ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be430cb90cf9e0ac0f08d0fa7a204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c1c1a9b3a4e91da761a6aeb403e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb044f7fd4003a112afbc964a89ccd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ac896b81f67cad05f7841181e7c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c71124c8d584e8ded14ec0d1b886b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551091803c4cb58fd14c603cb13d471520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b415a0c38b327b490fdae8b349ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d40b77647f26ea1c228fc651fbd9ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ad358c24b5cae98b861580bd4ba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea94235e5c0533c968a2d3b5e624b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890e061919fbc3c2c5e5755dd93b421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7b6fd9e14c408181b0726be5a19b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c47db950a9f34495cf7ec59bacff7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931962ad8b021493cf91cf869b236751528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2842a8552ba1562a442832519522529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b674c5d08c972d6fc736f6b93b3404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b0a6595cad20db4b329644e80fa59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e45764f9179d190b3c1cf379c6fb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e0b6fa961751e2fcced85c17f6bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527369750330e59b6cbdfca0e46caf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d945e16b2efb6e74386bf01c90905535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad0e231d51bf03d832da8dfe14545f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697ed15aad883d2a746088f8cd69a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c4abd54480ecaff89d38954b3969538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb819b999313357c517d7563412207539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9a88c655887059043c0678744118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535ef3cb4a7c39556c96d5fcf24559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa394eb4edfaba18036d3eef5b3316542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a61ecf089436f31bff73ce2133ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573774cd8de00962a0a590d195b8bc11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7083c4a4c9ef0bc67d82ca3af5447d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c120b449188f44de252e08dd2113db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cb428d84898380fbb963e8217a49d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb570a4056342272c7adeb0365d336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0822f932ca758b1b631fa1864a2032e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7a94a77292dcadb5ed4cbc40a8f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f76f529fa8ec460a50edd698684d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516545fc06022e71ae3fc96f4efcaeaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693492390cf69dd76de11a5b44d65f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a570a17c81c89f15bff5a9d9875e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab31fa81e63a9b97d9e6b1ed03a35f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28614a5a6939362652e92642d7bc944c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bfeabc63e2817ae2c9eafe4ed986557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9402bf663c255767c06599dee77cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec945b2edc246aa797bd23a236314b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb0f39fc4fd2c0b8085cdfe4439336560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8fd97eb7bd53e456b2a3410e97dea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c30ef223655fb600fbdb03806918c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea4f03887511a319d2cf4e53d7be61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ee178d9632d30ff39bef398bc15a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75890d127e73c3bcf87ca104ba024d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6131009ccd882c6d331b711ba50ebfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60900143c57b6f395e9cfe7b69c0fdbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140d05b72b177b806d211351cec914568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b305e7c3eea467e86298b6b40927a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d639864634d76c194d586a1d0d005d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e648bc62c7495c378ded3a9c2a995a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645309a0db93bedfe0a50a5e4eada8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2398cd759ff60758d10b78bff8e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf73747fff6efeb33bc5a6e155a759574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1d808f5f1d5a7e386896ab51b851575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7655e950ab7b7c57dcdc4ad997e139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257b082fc53415f88aa597ebdd93a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad481907e658d7dfba8271dd6176426578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114299cabc3b593009e6463bc2fa3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a68758863ad5854c0d0bf75ead10e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f1fe3846699640e686a1e2824d2fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6ff3642f872d2d721c4a98a67b40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823c7862b2ec2f17c0dd8f3ff139c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cbaecb9c745b806eadea45923ced584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66139cf375249c6b4593d9ea280667f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9881f5e8d35f5ec35f80b33c57ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218d8b2f46fc6d6385e436a27e68388587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89734cfa56ed5410e61c2e56df437588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d8ef5ef429b6f586f997b1fdbc21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce52e1a7bf4e2e8f3c64f423731148590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18a98cd5212378392efd90e43aed6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639caf81bd1eb40680a388325fae1db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae6fba7adf47e1f4a5bc2b48ea41f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50140010b483f6f9afce078f76db2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8699a3830ba5915623a9c828e436c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543a344372850920b5ca81348e13ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6112f39187538ebe191e08a82cfec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ecfe41e8b54f0c3ab55ab353c993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d55dfb21e5f23cd06e737d4cceaaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af930e0a80b037ae799a6d671078bacc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904e716a2bcc6424b0a792cb8d1524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f9247a2042fd9b217028762ccd12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89f5a750e97c336dd65eaee88cd41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b886ca2576bd2e182cdf841a4c927c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9a2cf2e12866d147493e5d7f9b65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c24580349d02a3a335ea20d16ed8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ae7c412ab2082618505146335327607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5713b75f46ce457e6aadb6348384e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2a416090d5a4c871138e904c8d7b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5b684b386574212a59739f2aa0ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0dec201a7e615e858f82730c83ff2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3a864a3923c9c4a036380cff7605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dde12f9519a4f38f67ef86327a79f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea33104d2d2973885fedd92641cfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fd4e91ed56745dc3af318a7b9198615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a837dee79e2b9e7de6fbd8dd7ae0eba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229e979bcd8209356b6cddaa130953617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763acc88608aedf8c24b38588bb61a86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab93c231177dc44ce8712e28bb38d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ef240d59729785600ad59793bf14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782601e22a7ef794ad4ec5a7175cede621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17bca58db8892d393dfb8dc6172b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573bebe65f705266737f011de098bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe24ca2487eb12adaa66352692962f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45999f29672b50d7e950b6359992ea9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d754e333ede415a9fbae9eae3dd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd45758cbb38cd2d4c6e243e2a82d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce185b9f1d1f7a21c5004f146a15b5d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b9a6188fe8e30d8deb00759953a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290aabb971123d5bbb43a98d7280f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc2b72a667bb398f6fbfe5b303504631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3260d3bc076d1c317a4d72081f022632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb73143520070884a4caca6f5869d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497a7b3b506dafc908905469d3d435634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873394e9a9c0b206be9963b8e3d831c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200bf7437831a1b4d1e3508554d7e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d598a5c9aacf9904bb8d7621ef5e2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e7a03f43be4e625c08e906f43c67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4e60018e21e8fdbc3aadc722982b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40299f4e8af0cc320367244df5647640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c6ed33cc7cdea13b071c6f4a8685641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf6f83f41a326b0a047af903fde5c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19f72f9488d0873ffef3eb86aef9a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5ce13f31c571ae0f14ca0f404974644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9010fb3fafd5d977d354b9b89e36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cd63b35e6af1e510ea7bd322c3ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e1bc52f4a35b251799f56486fc89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f8a363b031fdd3e5be3a0e9f3f28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cf15ce522686935527145f02feb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7e7ebce08314c2b1b2b914a950e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ba9eded66941f4a3f435c20869e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf0723d1f7f6c1d9e4602116e1f87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cccd55a2c65b5f96fc077e26bd72b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e7711e7baac27992708eef9fc723c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788c447b54b9f4654c00e0c553578c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85ecce70496f3c13776a96d594d9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633dfe0efc80d4883c86fca267bef3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a822691c9fc952964747b562f4ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304929891ef2df6c890b13482ed1fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751094a99971a02edd72c6e146a712dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86db91c107555f9df6952c416511b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd40026c16c951dd159b83fede5cc75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed072bb3ce9171e13d5ca592520f84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d0a20311da5cbf5053bab3efebb2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b74c992a9f0840c12195262a02c34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa856e595845f31913da456e3e6e8634666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>