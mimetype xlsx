--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6197ebaaf5101b7013aeb84e016b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a542c541a2f7906ad99625fedbb8982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59addaa0689915c50396e1c3e169733f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612d63f0e85f2f899a21cbdf7f813584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5524df2f46b86fc105fdddba865625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71885700a9aeb7ad7cd65ef6e100893d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8b8763d488a607f8a91eeffa03ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b33ccb9dcaee6880f3a22f9d459bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889083fe8a8bfad89f31cde48116c619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaba7f98c18ad07184255e33cd5a7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977641c1ae432cd4208daed6f91a94511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c5309d73d12113769420c74c825c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b03f3c890044ff4157fc81ea3aa6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc15b4de1d66a203c74b40c6c55d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c740280e0825068ff9bf5fa49909615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f914b8e82ec7812fdad81eba80c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5a4ec3c7ad4ebd91b58c016e990717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3932a89f09ea315bb0dc87505257fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8f57bc2ac99099338d5267acecb2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7158c3211475f18627c07c277d59b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180ebce4895b6bff4bc5848df92debd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e60d3311111fef390a583fd38de58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227038585ea1293f74c7368c489d5d2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e62553caf643f503e0d165bfbbfb0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49aaa7eff5e619fb56b2dff35c8aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4d5a59e0f845088f59a56539f990126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952ba9732b6843bc4a142f1d449e6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc955d4cc5b3e3db5fc774f6a183bbe128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532178e3317d452a648bcd776fe29bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700ade456f3076ae0851673a1ef91a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfec6a4301ca72618308120e0e6b7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21072a9d4d2d2a9e082df925b66148af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f8cabc0342cd4475ebd5ecefa1c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03195097485729b4a1ce3ed12b8d6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad2ec6a36206549b7744a844c6fed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b0e2c7b9e6cf1c0a091ae3978d9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12645a0e3ef64709f8df39b6ff974d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93e3496bc5653d0ebb1de914e165738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5efbdadf231d168ed2e0a5e7fafdf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e646228f7dba84a7dca07b29c4ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25debd0ee9fd81d4a488680c29717ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8a902659df050221e878fc24f4eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c800545115578f106aaba6c5ebb283e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a11dcdbcac3f0d160b6989b36281bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c232c897143a1eff69cd6cde90a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a519061321efc2dba0b938a9a31be8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081058297af4910cfe4ed3e0add3c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c85b8e4510afc8bfcbbd58c63c7ec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1e141da56e0712b4b8f59f6669a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b1213c5589fffc018c7fb88b62dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae2c9f9f6c709cf586fcef1ff7a6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e20f6ff45cf0f697677f40fce26752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2078ba197c2e1fa2539b1bb59e776b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4047b06e0a63dd2af447b8d1442c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0af64efed979a5ebb9a74d4fc6f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7988f749e81a0a0839aa006bc76976b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8ebe0efdad1a78015b8425660b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e8029e2371ba4abe6f51ae43793a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e242ba7f5656faef54a4f61b71e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d051b57fa726f5517956ea020dfdf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf3f69cc4085b7c27ea858b78e82b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c679d4a7455c7d7db70085559374462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d52f3c4d13cf12b17c028e59a4e7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82185a4a1b6a7412b579c08af4a93a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675e81d3ad869fe7089e8c8e8ccab7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04dcaff5d2e3c311f4579fd08d7d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06473cd706a16377eb188a05bd5509567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbdc3ff677999f13072e268bbb4ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2738ab3060d3bd1b55a9a25b1c8427069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107406c6dd86f7bb858e5b3cde6fff4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f541138e170b32da749f3de733f71871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6622c3ca97e34b9654762dc95e417a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ef35cbf13ef90ff31b6b23ae20f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6899a755bfdf487c42db6157cd85d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45156e88970eacefec60f6875046ac4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49ccc44073ff32b88c7a80c8d1a4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15287caf656816a0106878c2f1a2afd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6e227c2c56b01ddc9cdd03cc79f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd21ea2594d9b14e4759d6e82682f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd5affdfd5e4a35fab4dd5ba8ca0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d113056b1f2579421c4f9953d785b3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada260b08d6c1bd41aaf88c823896b5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771e34888fa878b5fb5fc9e20a759083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d85da5e5db41b1ca0ee938d0d54ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e6e94351f4904efd739d8e44a64185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f6dafc4a925f6097a9a0031999e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdfd1a9abe704f5045158a351d975c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd5d24f8931fbccc41c061e24b48488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90865a281ff282665f5df00cc6f14e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b1f1fd663500bdedca3c2613a89190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4e8f4ea9b04a4bdf92ba8a1bdcf0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aa6ec97bdaae4a24dba6fe231a50b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca7b9b2f3faf1e2e3dc72c6cc3f2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98af383c9a15277025fadad7b21dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2fe9f3a1eebd3133d292120c7b7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b406447c3334051aea8c307a499ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06386aeb7f336633662738b3ffb189a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159a8e77e1831f26880a87a2eff38098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0bb88e267bc5e266a3b5b5cf6059e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433295e3a5f0e7813ab09f243a424be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11cf2522cf9b2463ed4d0aff054cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa146885bf96b6e8cf25c83b7385360102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a264fb8a300740514c7969ba9ac3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e974f69c8e71bda25461680bb929104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d834d542e9d68565afea98f2ce3f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5bd48cd8356e23f5ef5f2321f4a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab145d1a02afcfec98fc1226164068b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3b37a8d27648c9c81767efb6722c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b467807edc3b8375e55f23ff494542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc3075897188a772ff03c1f05fa7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29763b69e34372ed51fac5c808d58e1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530916e758f5d5d0895e6f533a32d56a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738bb3d89c0aa97f1a4cc830d1b96e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f365f49a1c28fc1360b2b2166a9b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311e3802985d1b63292150ebc0f590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700509db43782a6f77776e17aa1c7737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33685a9b4231c4854dfcdd30a5588f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07485e5701fb7515cf0ffbd14c3c42a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de236910d78b06dcc503dbda0b6612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0064d4b59fe1f3597d29bc1172f1ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3108fc64f6ec82dd83f4219d7ae10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf43b1fb688705388c363b62373fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a199e2fe794aa2ba07fed964d7c9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5713050a5a78770cf58bf12303a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dace7e9f0c935689c407771c9b5d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357966d0f4f4287cba413ba05748029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7ee0aa5b86c3589079a9b28a9625e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b672b5d96a942b25ac8b989c7c7b32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9259408bd3e125982566e69a27a3817129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db90102069550e26fca15c1804bafc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d60a6237da7f6f7f9a73037d472db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d9fcb545c26f47b0d8ec254cc1cdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a06969761baa0bed03bed5720738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00e505fb6e6e1e12884318696c5f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762bbb089aeb5fbabc93cffceb589f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12c855df6755355e3081dc8c1f0ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287e6988b65468037216b3ce621c34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da308173e02e444a731989bfbd40c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabaf1d158caf5b77e63d6dd87fb5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5a9d65ea65cf82ac00657f6ca8ab4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5621a4f806d2ea241f6c30c5e8b3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee1b46184d0aeafb5a7a0cc35e8f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caccadcce06835d21182897289edd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c2aa2d26f5fb954b1671ecfd8674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3d519849aa2572b1eac1ab5bee39e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b3c7cd24e16aa7dcf6a36a2fd092146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7523cadf7e639f200dfc44f25b20c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5f3badb6e63e59bf8c6c70a92071148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d5abf82ef23da7c1b05cc27010d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7161083adb508c6dfc0e64ebc2ce7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06e9d89ae478172974b859e4349cba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f868b244cab6a6f242dff6c67e6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b33f80559ba28d30e20b3e0e28d4c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d291b12458c67cf95fa9b0c9fb521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07117f22c9482feeb9c07bc421b24e47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db306e4cd6ee43b7994fcb66dc5443156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef076374090ed02c93c6519adb89c78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823a5156db40066817e895e4efd788158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893839d1ed820db39f9c283181e5d81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb73ce4242775db918fd83a93f121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388baaaf44fca1a9eaa781d90c36596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59707345670c71682765832b8693d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1eb0ae8700f74d7d473869b9ccd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa77a1bd21e40336b1e49a6859fd100164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba17678bcba94d6c1ed4ed5cb3cd63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a851db97c2a3234f0e075e986732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1a70ad5b67ff0513447943a47ab0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76399a3f9cd588804f1c3cff047c6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325523190cb970780823e7d882c7c257169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b10c47598d8f8f9023a43dc523b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e653b4f842aacaca328c22b187a81b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a1d9cf171d6f37a74d4fc6aa2956172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39daf657a005a91a78b06f9111e5c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4415d5d032e17c1cefe7d77174f30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb554cc31c3dc09b11704fbc6e456d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d5cb585bbf1711434193d8bf7aab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb5e126fb60a2176a6bd69ba8ed6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adac397916c7c22d16a8a358ffee8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e709c6fcd2d9637ecae52327df738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523332ff4a02058ed94966c1c14f9f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748a04a567b6ff85f1d871a3f90d00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d32cb62594f201242e09272de315a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dcd6614561ecd4815344ad79c1e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd92f2925c840decc7fbb96f961afa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bfa8972a4e183adddbed4739fbf17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b793765f77d53cba7dc151a3367d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986dd249aa0c53875bf17455524ae24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb295c40f02fd3904cc4b330206aa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2303da9118c98b60aed7d977cda3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9d573b2463ef7979d588846ed0b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d467073a50394ee019f38999545f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad20eb716b36fb197199494980b0e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98049b35c825d6475ce58d7180ba9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a8fcca79ad894e3c297eb6559c59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e747a68ae285ef1ae0b43fc16745d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c54c564514e41d228c12bef27225196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29288410154430bb9e750f0ae321a0c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8526042b53ac7fc12ddab96ad0ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af6ff85bd8afec2a3d04b41520359199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6783a655bae5092eb27726531e36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf99c9af1491f53fd245c878b7e532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59360e0fbae53b80674a23be55a94ab7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4200d721f2bd4adeadcf7f135963203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5cf189b23e17c8187300e0433994f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081de1489bb55c8fa1e644f94debd18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8717819687c07ed3f552cc0e506869206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd2b2c63832d3062b9fb7892526d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f29828d46a322735b6d7a7f3982e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703df68008096ea8ec5fae15d7e92f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e099b12b97fe4946854c79d17ba2def210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb051b55f15d565f9afd6583e995e64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d866282e7b7f724e708037e1f736212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce0f9c2cf8ed938def4e4f1779e44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b327a662d5e3262d76b773ca6fffcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f2d658bf4d6d2b278a0355d43ea8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8b7c40a0e0e335645937a8fe77c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe96a0b65abf1bca68f412305e48bb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6babb4554ac660fced1104e93dca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33d46278e9281b2ed1164bc3b3daf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134019d3f456a5877ed210c228fdf250220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00265ef8c0275b681aa29dbdd43af03f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0c30daeba7c2cfc1d4289e097a4bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96df69f6369b045bcd897b7c4019b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673074c41c129e59a2606622dc1ee9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6214a4b9cebc4a553429071cf240225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c64290bbc0b1814db66ea8b008b971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec6337bffc03c63ba09d8cb4d112c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c8b52d4e586c63d5934bf10598dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddd47a165370e31da98c4c16de1ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a25424834bd30931ebbee53db45dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e55a6f7a56b01d15763e18198db3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c48c1209c2cc414182bccb99ea5d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9dfbbb60cc26dcd15c50b07e3acc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8a6f38848a46c71f57c25c3c437b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6ec5738058707c6cf375410ab75b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d636110e0d834f9e06ee534c3eac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c7e2923c12daeb435923cfd20773237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4716952158a3490e897279a6dd9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb0d650370ed522b9bae12bdb6537239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f9eb53936f786ee63120d5240a9db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c35c8499d4a90b8a558e1e101f4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf982dee9454532000f8b7c232233d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b00cdf9c1bb266c0d06c9c6140ac67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5bed62c9a0a54d02c80f0397c847c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb580570842840843c3ba2e3c5b45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b018a569ac12356c5e7d1c9aec3adb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ae6990d5816d10fde1cc8dbbf354247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230373f37c68cd7d8b96874e392ad45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1aee0545bcb7a1eb869a1b2506534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd64a22e20753eca70ae129649848250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b3a7742982276a147f324ef4cbbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeafe5d558028ecd2e3d2a1e1175196252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c3b603a2732a0db0b4473d578148f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0905fe0f68bbe942fa4c384d309b2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee557fdc73de740e22a2bfba78e00a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b612b1a0d508f9e00185b595e47f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782191384f48331081a47899ce0f1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e96cfd2ccd732261d66a948e8b5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a5e2eaf4a43a956ef57610d66663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f44c24dd06ba3651e10429cd3e87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec99ea2b780c8aa3f569853f45ca99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099202391802c1428770bcec9c5c374262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc8d54729a701fac8d86c782ae4d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af182030dd4c845bf98928542f0b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f12edd9aa09dd06ee899cca8a23c59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd7c1257334bbe78d22fd35c36c0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8658e64408cd1c13360374fb832cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496378b8661af7fe4ee12a79e16577e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5263ce03a6015d1c97ec34fe6972269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775355e80d6a4aed90062f55f761d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa90624b784e797b338260086b488271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518be72f13b70eef0d0e5bcf7db4e40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc82f4ca89a3f0fb56e769e619bf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e888f8793209dfb587abdeae19cf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad98cb7bc2d93c96c473f3bcfddfb2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2513a95a668b106a62ff1145b836b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfee833a21d1bbcba1782ee9739fb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9276ba7ffc90a9612057a5a4299d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e5f80ab1712becd0e44a63a2f6f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48003954fdecf44d22f3174778e4b7b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3333bed6aceb8a312b33d8c523488d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dcf2eb5fd5ceea99c4fb42ada8607282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac0c7af92fca1729e7007698d8adf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719753a4e0d414ac5af615792410fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ce47f1f8a72222d9060d9f8d92b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53228063dc5e67a18150f3aa8d29d292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11329e94a275ba05a1a258c998498ea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36cda2e2160d13de969bd5b3d46c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18336e9f9c63a0cc319e30baa84a46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7e4d40c66e327223274236120a55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980dd70f11e185730759f9ae59effd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e2c19e5762bd0dcc9d60624d9230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9d9ec71c99d6d929f837b5822796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e154cad2f8dc8e2495a4862bca70e55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0e5910283f041b75aba2f52ca55a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f4e06695c6ca8f0c63e4f2237903e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905164361d9293df0ff06f3239fde35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6a20919f7caed0c0fe45ffe3f9a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b61777f1c84707c00eee83044288e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66180c2033395d5189162b975a87ce3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eecd2283e1bcfd15f844fea6adf90c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a9e54417144d2c8c7bb7eafb5cf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dced8215ae35c83e43abdff14769c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857727ea05fe5e2f10ddff4e98d09a25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc14bd3f148f4baaf11fa30f944fe5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb3e0ce236777fb57597e6aeec1b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a1fd5093187afc0e58245b2e1cb0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399f71fba593f1d7e57d068e149b04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c048185a2cd9941d24d4e397c0c5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8a737c9f78200adf4d58f053ab41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df3483965951ea1779e4f30211dac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b3857db9654429cca20d966a0ec59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957080156dad8ac6174f52baa66e8f7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d71380840cc13f35c958afb67c37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fe3caa83f09989c510a7181954b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630da88e6a72db760e7828e20ae19508316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303bbc67561f53ccd84cc1136211280317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30663fbd287da3f1139e66b320e9a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452704cddb6b49f4add53efc7459cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e1197b6d2e9e97386fe5ef182bfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66446e23ab1e5b4b9214d33023a56929321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880508ebc6e31aa4b2c56ebade8da63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e0ede0760534dfa43b0098b4e9beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a45cc34992cb98fc5fbce4f464e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd0ea72b8bce7f36d68413b5fec2a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27db803345b4599fe4f5289619ab828326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745af1c8e4127fc6248c4d983495035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe9401c5cfe9fcfd71b2591420d50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ce43dbd4836475c19a7abff333af8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc97166e8cfa00f07b90535f6c8dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a7f7c521837c854249912cf7d5de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185b6fd99aa84cf6d1003a8e5c5994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b21bd6c9f26498aade63c69241d53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b7452c3143f6d7e12287b1781eec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f584f8bcff3b0971bfbc811f4aca259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f80936cbf6851324059ea5ff892df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78644d754dc2c96d368a6f5ed5798337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677d869975fe7080d9682fde1c7a5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134d89f82d1028e00b71985a2bf38b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303aa54e483bd6d0113f9d4488b3341340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8533d163497050d02f20531f7d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ec594a681cb90f339d8d4b7d6ccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74356328db8ddaa010cf512f4658c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41f0667ccfd50a0b2f7d45a7cf224344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16c75282aebeb04143ea54ba4a990345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416a36595b728647f8761ed55d073bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406375e6ac839c43fa65a2004ab1dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedccbd1b482fea572ff98834787373348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4c10d71789506eb49fbee187766c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ecbcbd000e37b3eb536010f186c29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5a1bfedaa69203a22231ef4dfc38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642164228388774bd770f8fe8f258b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b7336adbe415f7946f0235a2e3a34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2578adc347d7cebeb86a30ceb7f25b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd0f3ef64aeaf8eb0ff7eec7938eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1eedd48882bf2a15697799a0902d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806c49f61bbbaaace963d889c102af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeb7df3c321af33811db73c1f08fd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0bf7266af5c989fa29913511f27d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24098dffec7637be67e760a16c4f89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9132efe376037018839ddb6137e346361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb961bba692b63e4f099a6358807568362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9bd1f86da36f3ea590ad318b8c11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c778f32b3968847607206947261b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda266f640edf15a96ff934ecfa7216365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da30c4072d6b73c28104f14960a29c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0d8395de86250c38cd943cdd4ec6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc788389fa3e2fa88cbc9d38fca478368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547543d9c126bbee170e3ca5c24825f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a90779fd4e07897ff4159b24fc6a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b24773ec3f79b12062de86c09466371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73835ab84a015c200cf16135ea16f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37348f6dfd08d5909f7f82dcdd41cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b04d7bcc133c3f6dde5dc9797922e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85e3a69d601f4b299c3c9d9070277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ea52c043e967f1156d7b2bc9aaff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e4f592756f59703af292c701b3d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb8355820b3b3bc6624fb1679c1eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cb9880cdc640f84cd896e19223eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a927a726ba3491d688424334dfc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d1a695a02ca646de50c124a13f89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1cf036dc7d922ebdaa3f3ccf57cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed647a56e2f5baa694d6f44fadae5c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9421bf3fffc216384a1e2ecb7f446d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608362569419a2da2debd5ec44ff2f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffafe3cd3c36cc19e6014f1bb53822386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf30dfb8e32d26b66726c5476b78c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb91c5276b19f4c7195a38fdd9c97b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31facb29a2a0ed3342f5c38040077262389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff44aae6f83cd46c8cb257981a3ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef9549c216c7aefa6d413bb2720ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad838660a1864ac731dd9e43d7367392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1210a7f65728296e603f0d826c4a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966996f5cb4514a0660a56977f0f1c0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb7b1d5fd17b23eae890099ff8612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb485dc9d5379706dd9c151f2e11c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ab294f84d0d05949c0ff093f7cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed860cd3ecf0f411fb747f66d503c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df2880de3bd6ea27500037c4e53ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d0753cda6c3a88de2819fe0edd20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc018c1d8793cef8eef310a40f1a873401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ef57ecbd10a2f88574f3161916f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237b7727a0f651e0e443de427c5070403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5310796a5f74ac1b86ae90c33034bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7612d2d36e454877bdb441f9de469e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3fe4a86780464ce97b2d9d1e0bb12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaaf921ad8fe7e214c6bc9197b1db5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316e3d92b9cbb3281f1b3578178047408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155bde4b6fc5b1ff3c0264927b9402a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff8115a11dce729d36c3eff92fed76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277030a5c3b7a3b8f93364722e51ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e891c43fdce83d8b7ba73d4d64715e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59148278a79a0b0309547b8bbb661554413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684f72c9b5596e6485175ae38b440e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e271c6873394dcf74747cb2ecfe3c4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c56a119ff4ea168971e4bbbb404c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73d7f38bcc4cc4ed70765342a2dd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4163b592242c153bc8840a838654df5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc00c28ef732564189228c9357accc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a430e47919edd82c35dd08d685b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51970f7cefc98d799c556e667c9980e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0513a75f560959466875027763b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e834d8438a6190acb9d7086f3d5ebd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154c6196790f648d223c81c5b71451424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ec58b95b05159abe9d4b491d6b0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3529048a867a75a6fb16c8f10d56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bca6adf8ae288425a79f1d251e09e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac239350f457eae2a3d0c2af490f802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c592fbe6e9f73006483ef832aaa072429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2083d30e003ea780c253924a9233f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af02304689f7e34874f41d424bfa40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a00f1fee7e5202709c60d4c4913cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0d7b69e79b842ebea7a740db1a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8cf6b93ae72c8302cd634713a0fdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce328e043c2984e3942b4d18c07e929435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df56cf417b92c3d62a7f51d22b22c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886a0cb07d7e6ae0a732dfc08c68d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e8e3e705ddd486a24032ec76bda8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f970e5f568583b4664687efc50c20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e003ee8b23a11f620e6559ea64d82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e814d0d002aac8bdc0a7252d707aad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f02a1b1812f17af844daaf72bf558442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd70b687bd48fc3fa1d58931a50d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0587bf275a975478e474669c6f98db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025576f00cc87e2bf95bcbd3acd09e16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e28f92148be0f71dbb193a356bc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d57392a6704b52a58efeeeb59606f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c55adf2ccb9904210a0efde6afc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4877480fa1156e3a149d1bc68aa1f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780521c443bb0f5a72d2f2aae7e2c941450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8113969382a75f05eeff1688a428291451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eb78aeba58d83c38381983103144c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3492e18f93211515313b46adf4f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc64472131956ca4fde388e66cbab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ec4f14888b7a6e21e65398d39a88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d75ffd15d41ce24a93c5358e62f05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0904f3a8ec83cf48dbf34b01312a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fdeecc012e386ff6157b62ca89e95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aedcdd2ec7940bf37858d9fbd50c0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80dcce1e4d9e01caec58b47eaea8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003157bdab27dfbcc47078a1a2f7bad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84b38cb5c5c7abee221de1c1503c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ea3eeffc2c97817ea9819d7f26f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14ae6181cbc86c02209d1999d3d94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d4a846c5ffb3415d88621b8ec361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bd3e9bcd0d2b67770212ad08c862466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4babef20fc326b7bba20e297a2c2dbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1df4505e7da03952b8020b1046c6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c88e1394e362b1d25ea6de875abc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ef1e9d2d33a3701fbc5302284ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af82a0524ed33c82b4e2dbfe1ebb69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3d91ad94611f394399578ddb8737472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f9e00d5a614929dd44bc88e27849473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c755b40820191683af0bc94705ca88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82fdf8f5ac064c04d5cb7284337309475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c3aa13ca13edd2f9c600f187985c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c55ea81b455e60cc70ed8cb63ad9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6f379fbb895df7d373dcd027aed9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85cf31e09bf27bf905f736e0127488479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a45b64eb81c5bd9ef83427bb3c0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d97a1495eda9dfedf660009423b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1ab8b1d6797b801d83746e77ba4db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f8e1d7baed529109c7231f88a8a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ffad560e000258e892291e3d9f154484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677da3b894a026d98aad0dd9ff54d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005ce0f8bd51d7139c44431995328d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9bffcc346ad4ce5486eef0057540487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b82778f133c9c0f89ff5a70e7025488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248033d9b472086dc6ed7761981ad2f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba22013b4f32f27952db1dd25624b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0598d5007508e3c8fe628cfb33830a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7609192baca6662f980da3ef8cdb4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29abb971b9e6b4ed0aa3d59829c00e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9bbff486f65edafd5df91be59a37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e73eb32465d1800143bd148773697495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaef30266d6b5c43ce1b8b0000b71c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad08147944f9686fa4c59cdd12008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea167bf9619362b80b575aa37da747f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9faf721990b3027596e842c07f5df2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c85bb3da4e6f2c9c749e52d8c3aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef8d8874baf9aa7fba9ab22b606bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1265f750c9bd0b50a54ad20e1f1372502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a892c24fb02abf6c0c8e79666d027503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c0aaab90fdb6fc279ab4fb0d4a5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3846aeb72e5efcfc890c71cfdf821f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f99151d90c9e54666a6b71b055a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce28b03b7d7a4bdfbef1f4a16475b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaec0285de7e34086b98381497ab12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb758076c5071ce0f197a5cf161c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da83b9be1d61eb37c6f3cb9b937e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92da50f502f27880e8cc48182bc38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b317f71e2f8b0c03e46eee472eb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af67881d850e1ac96c01b53eeebc92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c4206beeffeafa366d07f99924d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8dd907aeddf87dfe3ecdabdff6a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef77a6feeb7f46f11a87e9f8c19b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633a8cdc93fb15f91d293e3b11982dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8bf7fb76d48bff6d8c7ecc1c8929518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede755c042a9a6d5e4096e9368302d12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8087f8bc26af9155f78c2516789ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7d960950ec8899add3a129337125521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bdd8781c20ffb76a4ac6a4400c3da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713022a98bc6cf9b8f2f4549ff6360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36a17f0cf2e43988a523ebe0c0b23d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1689ac3ba0b6a0f8734f2b79563b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaeb1a96b8a350675d3684ed1d59a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791910643eaa21944399ce96796d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5963c66e9a2316d1e20ab02aa175fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb44775d5b616d0c02dcbbafb41a0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645506ce6cfba90e63886390b7a79c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5044c419e7bb26938964f56fcd6a69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc513502c8af1c728a9df5d34de43e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477dcbaa446cdef40ab417305afe7d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506005b8ae51aaceebf77d65bcb62a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee11fb6b895e83be8579688ef2495535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6080a0d870d9e9e24e445517ac861d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056b253c138fffdd0c8b7a969c23b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995d4e77a4eb64899e3a542ecb214a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d00b84822b58746cdeaed4983ec9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821fe29ec0f3ce1333b2d137396354f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583d379b6059571cc378919bfac22b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475d8219fda6a9eda5389fe0695f2b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0189ff863eea60057b32b316a23c10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889215b990decc62bd54e5ab483a0fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207723eb20b3be2638ca97a19469892545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947190d96454338a7f246b8ee299145546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81644b74d26f867e6c309c7f8ae52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fbb6d95c6fa3520e639c2431f47c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183b66d87d528acf3f1dc3c56cb24f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712afe65ae1fe381a5fc851d9d031e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac875929af3264a760aded5f86e2fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2adb311580623acbeadaad8bcabd3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91f026066dfc80101b55900c700a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d364cad4ca8ed67a97377f141d93fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace0183b1f3b0a605f2891a14635b33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095932eb446442276ceadf959b639167556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce18f44c4652806185062c59b1e269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ccd341ed827949faf4d8ab32b7a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a44ac0d305402390319d20d9c0001559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ddf5b97a7d17d362cf266ec0a43a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a76ec5aa82f19cec318e7f7519c03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a224c6324e8cd454d63637eb9784e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f6673ff009e808167d17bd950bb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb966d6bd0218e0b8549fb9b387344564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5287ebb193c157ee15f896e0eefd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330d76841235e06eff584a86f610368566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a70dc8d67f903dd953c42ee9fda0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c5bb5c349350094cd641c3aec1ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6b2e5318875bee5b07441b8005ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84face32049c5072009eb31aa6686a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67696fd0a90dc336660ababee72c6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eddf1cb89154b6238f70dfaf6b67b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f2c3db75d40815303ae28d4a0f187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc0bcf039503f67ce4f28ab6cf9a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368e041dbc6c11187920a3f8b3ff92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c99056a2cec4af6406a1a4f30d4ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2fc09b2813d90fba29b8c2c8f414e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c828cd69c059e69c1f74f2e46886578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae097e41345f179a45bafb4848cf602579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b2b7f3859cfcd65a038b696af1ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf87156ae6a81bf97d5c6e5cb189027581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a342b51c7881a0be2561a5c27ca382582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64b286fd5ef98e046bb8fa4684292e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8408902b765e9ce0378d3df84b79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07ed1e824d457a1a5b9000013a9c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca673f6f48225c85f7e0a297eee2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05bde463fce222b1bc6de90835d64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12b4737d0e3d7a2fc3c2d1ea2235a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03aca384e437bb0700e0b7223ec74d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaecd3d526ca5dcb57a0ae307294a89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416b48f8a66cd56cb3d6bf2887ba60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205b6e2060bfe83aeb35bee417614d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1fd9314b2d07779604dcfab2df531593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ee06e94f5738b3992449e83568d4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a2bfe73824e20aff9201d89941b1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3cce1a310c82005fbb660f868d8e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055765658fdcb2ed1754c362d2ead2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1139aaac2ddaa0051c30964d7d2d9e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9696619463122d3a59ff95060a0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeaa5bf8e107e9bce90b84984942ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ad18f1ec9664cd44a55a04cf9c7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34740ed46a5486f14360092069de13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aac49f8e739ce5ddd97c1fec39976603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974580e27b3b831ee93aa06f73bc879604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1656015273a0863d96c615d8507747605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf873dcb39ed86ade7253a99adb036a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609f52340c8f6f87074197f667ca0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752b1508879f914a0c0449cbbd25a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e1613547d46bfe97ccc774c0d66c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff3cf4debc4a7b3a7c357a85fd5e68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e60e98f8198e6aa2a81e2cabacc2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc84befcda6a194dc5b896e7bc0f6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f236415e8e42115c8640b04645601613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ff3ff5e46a6752299703ad143205614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206508684677376a88a081152279555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f43f921ffbdd773f6b0772bceff92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc11a0e1b6b7f75b61817de641f9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d959565b2bb85d4422d99dd1dc6e89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da3c3cd095de1b2589b164af78161619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a27d7f9b31fb30362a91019e1f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e847d9132d3abc0f4a205cbc8bd0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8e91b122906dceac210a55dc020d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6dbec80a4dafc817604b6c110508f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8236b3a95dcff10cdc23812aba462624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc410e6838a8c23170f117f80428a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2b6cfe96582a223fee1e007d3671626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a9094d1e28a6e13cd178a12473b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e26e3e3a8424da9530db600844a439628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc154ac7062d766d49d3a1c0bdccfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72c9ae24c8dd52efc43424c4f007c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be64cc9509b3347944e472f072e45d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cd7a3fa61c711ada649e70878ada632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e655e30318aa0459a1f86470f305633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d3f8cc13a79ee54ce02de4ecbc03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb46cb2a4f214dd27b457cc2ca558635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331018345317a18abe7ccd80fdf9a49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d23d2031502637cd7378eb3ce2a14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68620adc81f76edca6a73c036e30b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78abb861a797dfc74ee1b537e6be3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130ae5349fd242e20e37a9c73a33c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5884a7bc090b1a7a6a5bb3575027f19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b278efc0788e307ca26d03fbe2775642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c7489a89e85289c66a2099ac7748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be05b3a8a72547bc70daefa6ac456a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4659f12462d371aa6c1f1b244878645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a53849ec52a5b4a9199c6011f2715646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675246c98a76c87dcb257b0035cad481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac20f4b509e7e4b849ceb6e84c39d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e275bc4368de12d590a4bea1d7f93f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9afeefcad815398dae65bddaa734a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024f75f4a099c9ad029ab6e17a17df95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475c11ba0a8f2f635a7f1fbe05acfc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7277c9c8e1608e829a17a3bc20e7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7ab7c1c382c39b44be209e9be3718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8152fa44ea8b5065996b09c9a535a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b8452e74d4f70efd40a5d16e328e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1fb29dcd60c470d6b21c529e435211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa71c7b277c77b905ca5ce8ead72cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5eb367afcb3ebba0f18711111355113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deeee01befc994f0130748f0f5055f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d73f7dfe24b094a472457b2d0ba5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f97db3a3c0e7d1f882762b8e4d3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222101e792aabb4e64bdc32f4bdec817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee418e6a02ff40d4829d910aa9378618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c5a2bca37e502e2f3f695fd59dad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46821233c9a37ab1c48d7a11459f5bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c20603a51b7e5ae80b25f4df14c9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2476a0792a50722fc6936f756cb9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266134a9618051ae58bc032858829da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fba1a35443b6176e9a0bf48ac505324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe443cf81b33322358a3b690dcf01e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3caa9d9dd893d074c98d98834f3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273820e4d89d8f6bb0937bdaa1ef76b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45136acbc4e1340698b904b1e3ac97ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc26db98a4cf212f5d66d70da868129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492abc212d517426ae837b57dcf9910e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa73ae2decb890a191d74832971a1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea7c56b1992e391b619e91bb3b1dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf041b10048b12fa5adb954c083c5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd6e746b37f8f26dae2e195542fea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf60d86cfa4700eb75e8f451b9e61b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a57ed64f9711120fc3ca82e054b44936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb3f6e512f3fccb44c8a50dd9afa8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5e8d3a20c2c4ac656b413197560638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc07d4a6b52559ca781fe99750cd2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593a41c3685b1810a9059e94609f84440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c41b6e7b315f40b67841396c3fda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd8458bf46cd6c53934c51af698ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e529dc12c24f93df39ee43e57c70943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519e4fcfaa2b3a85773daa315b9ba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4786086660a975cc8b17ddb1f17645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ecaf2e439146b39ca11e3785327db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5087ebbcd8ae2a82a9eae3389064cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a577ccdec4ddb181343c8c6275c9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ca412d680d596b80ed3601b1f41749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df4bd0b76735f06bc0841ed9efb8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db7da6f762ca7a182f15b33d9fc2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb176b6f1c0c76681d9c455fe7498c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3b3400c34213c594bdb4fb3124ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f63e22e9025b3d9a7c07e8a501b1d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c86a284da22d5aa297a4f4af7ef8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eeb9b516943a6a6e5be7481ca408c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6c8a5aeb4792a5cc8a46f688ba3e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1fb68ef68704bde3bf77f8989bff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a13ed5d76db4961013f3e6eb08bda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1d98b38659d1eeec6827c11d0e9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ddffcf2a3b09e5174951742fa81f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7dce87b48268533b0be8db69063aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76911f04f8383ec38773ef142f948263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa8ad5f4e87c93cc2922b6e0e8f7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb6891f42f5ae8a33f5edceaf766a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0521608892744ba7382336518e1c9c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752edca022b3c8cada7fbe75cffcbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbbf717c607f7893f48830b02edbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282938ae4711c19ddd1a949717dcc14a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d033898e77c13d453aafb7a7dcc0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f334714c3a277b15de8fa6ae2cf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d0af64224b93954aaa27f4b022aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71cde6a3d30289c493261d328ae38973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcc4a6fe79d17987383c5d1781ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173e3b809a7f7c85cb0410f6b64b1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de0712d9593e0dbde18936423448e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cec5b307a2e99760c74b8dae486d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47565ac9c75a076300a9ca83f4f4eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841465ef0c6627aaa2e134589573ddc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd203f81d8ca206c17c4acbc0897ddc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4122efb0e3ca879ef0b592f580c4d0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc06b9f48d34bd850b99bd565749582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c207e7f62d3d0a71316a49395fa74483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5f2b2b794498cb1d79928e28163d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cdf8615f16527fcdca5847e4cae2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1073ff26299e2ac82530b5d8c118a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7102e821bb560e978a6bb2e9a766d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a6ee65ef7bd717203439b38bdda788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ee04b283289677363f265738b0c9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ca811145f83b39721f0eb1f6416c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab54c3c3c482986d4681d5f70b09191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e077f2175a9e6eeeb228700033fd6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ed23214fb96b2421bb9d1794e40693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1241730b0639bdbe7f4f1edb4039794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263fa4a8b14d74b45252f3d8d4296995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0cbe7fe2ed581e31625589cafd5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949457f0bab7d529734e505b5d073f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fec0c8218c6f9a64f9ec4ecb62fea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d970a85a1fb645bde387951c6f0e2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c44145e763608a08ece88ce56668e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89ff7b9c0e0c678e68ccf459ff75b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931374cfbda7b179d8b3fac86c349022102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6d9f456eb9a20da3ed10fee8cf07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c29eb8d91a854aba466f65978b7e95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5d1e09f054054c04d4153c78e342105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d935a2b838e011ab3455bfe3da49c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa2d17c1a5118aa825d9b8b872265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e407d0ee65f6665b922b3e5eddc5cae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af0b6777fb5b47dc4671193261dab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db517eae506eb7ffdf28f9709017109c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccacff4a8db890d0204c874cd0e404111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b6e0c371897b61401931bfbd87ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d64c5187b8674d6f0f38d08aae920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67bf3b75931cd6c1a1258da98aede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b884a71e59e9211688f1abf9b38fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64945da5eaf89417f8865015a904608116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfaeb71fa608fa486ec099e032b1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f57163dadf35ac772e6617f153b1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b00b5d9244cccbb3d84ae7aab9bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d4cc28abbd7f3a7f5ddf70edd3cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059a53a019b870f7601ee7b4bccf21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382df87e05b7687a6d5b5ec876cb55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be896fb314eb619ef6f894f48ac60c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de62e0205a1b0e60a62765706d15d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428269439e0af70f61dd0dfe6e22284125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523eac130ba3609d76dad97c38c1320126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426b58253af4e46aae3de26c5a7b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9cb4c899c726e738ef10fb41ecaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a025b5557a563b31972b56bd5c98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545c3d3bf110b61f4c5b79be7bdc58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da1364c2985311e1d1144b1f94514131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646ec7e01f1773cd92cc60cbc7246c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14233d4148b0c00cfbce4369c388f2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b2121a2786fa2d2b7c8cbbe3fcb9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629042fcd48c242a64ef221e4c7577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afacc980c0fa16cd95219e7f71510b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94766824046252af522d73f7f129538d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4de62851a7df950286bbb49635e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff4a7935c7a781500e08e9dba58e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10535f3777c3f9f0f95ba65ee25185140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00848cd685e6e6f695e2006605a7a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880433255db60eeb3f1e5e79cad0a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375cd3202f3064f85ebed7d2c040e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43900d8562b659d992a28132075f32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490eca44d1df231bff70ba788d53405145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c01900e851254cefad9d50542465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857094a9740d86038eb01b4d52262024147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551b23035b27e71f0bfca9a380a1cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1e2a17b166ad74be5b7a60459df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176086ac68d4c9f45c2d20dd3955abfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c68bfb37ffaed4ce31659e43f5c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5060afacc6edbeeb9211a800bd22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8cbb9478edc1666962b8d5753679153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb870d699ae02edd8669ebb06d33eaf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1132dfc26387c1fad0b9bac79277f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c6baeed55791883bfc22c5258da8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627fa2edee8970c03b72e40af7db05b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b06945043c89e18c1cc139a74e09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72eb54f0077bd80daad243a378122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a667f8a2c78a61e741f97b2a8f0700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ebc9680f5f7d7b542ceff2b69de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599e1c367e39867494dadf6da1cbff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1abefb9787ecb473909b44d68d9657163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3123f5a7787622edabcb7a71d21b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016755d2b97412e7bfec98ade7de0af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b1c03ead526791e8939d2d28ad81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eb8ab15b1c0fd5f567edf3c7ef875167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ff3e98574b5da7f65c0d8736059a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b883631b8a7d6e259ad5b04ca00f263169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965cbd185b36ac455acdc0ec7bad90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7449b632dfc74b5c2831e7b291a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4a1b7b6d27b89ea43328951e4125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1fa95caff7366cfa618000edb39a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf0286e5f52a976a78fe366814091174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed511fe5bf0e6d6fb7703f36ae1a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c9c9896c588068c2883acf6bcfb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d7c06e96c39c3dd8de109b2807910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceca487d7292e27e87a3aac628ef1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378fc8f52b81dd7a3bc403d96da504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27b989fae906c1112cf0407600ae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da436bac36f559d3dc9566c63927c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab03aa5cb25f4ef9a8e6c94af853e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67e81ff69fe9e654cc299b9c10a1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ef887288942d407cb1e6ec608792f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8dc4902c98038896b5227a6317048185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de65a670bb2357705cc463842ca56b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60335c4178ed146aba45e46b926ffb87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b7d70b03aee0c38479ecd6e46864188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50bed3be226cae55f53d79d8b40e20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f893c5f074b9e11754823794493b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893878eab1e782a4f6a13f7e134bf42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fffe96c1064cf04e8df5fe47d4ae8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde08ad1ab29d0713621e726169f9691193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd67bb12468519d75bd2111c59f631194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944512aa261b88eb8e041a9aaa879fc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a112c40adefccd0478b2bba9c25d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aac72e0a6baa4dbabc0925bd20cfbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431565827139411bece53dd82cc000e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf418f1d71e914c1830cc56227a2ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa0e2fb4f83e49b87c5a1d35b9e34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18427d909712cd0e3f5f34c9fcce8e4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb96dfaa96812b150ca781256ea178202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2425660ce5117754d5baf9e58b9a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d721839b09d0f164de500795d1489204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4df2270578d1b7d942b1cfdaccfb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d165ba76ba60eef066a1493181eb04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b653eb3928632db25ba274b9668445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc908f84b24ce6caf1dd46b08713d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9b6535074d4077de63461d8fdbab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67666275946922522f98f2d88ab86e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626638073f1308d82585f403df0a84b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886b325707e99a1fe11caea3ddd708212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c10e2bc98526887b30d71637160a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40d93694cd69ce4623cc70dcad338214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1008c369f96c102e3e9723950434215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e006cb3d31e6f9f88dfd92f393ada4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b78c23c698a3a7280fb054c8d89b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a1c408a7a33d066b886d5152ca09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917ee2fdc19ce712f519d3dd5182c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad38edfc8480e25866bfbeb2dfe5e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fddc1d7237084d7dafb87e118a3c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ddcbd2531375ea06d14ffe17df31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0af3323935664a14ab8628356c329223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d1f3e2c71ce0b0b80a6fdeff7bbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36ba41d1576ec996daac7699fba55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e19aa74c8513525d44a9828ed10fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add5e7e0fbd4b45102574ed15cffaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c33569a9e00726ace153a1cb45555228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a5f0c718001d3f62c3ce016bc237229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee992852108b38dda8a5adca5a1d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f27ceff436b604d273d0031be15ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4d8ec18c4813915c77c8a6c2a063232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c891eaa76a59a554636d6f5e5af58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21f10c7b8824a7ad383100a13dedc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af9f380ba6c77c5589a0212f2b099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d22a49d2bf503db5ff3aaa2bf0c79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409268fdeeb1f4067b8f28b72f134630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0fcf4f363535b66cc754ba1649c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f93c00e9f0a09d4467cd109189b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8417c0f5ec8b597686f1ca233929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc611fc4844c68e403b5b1bcdc965a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625a287ce40e4fe843a244cb3285968242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d97fb687ac9e6cf56e684eb722dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f6c466ef546631bef1ce703f24b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025964e881d7a60a0cf681636337bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917234fd253a63a395439a2cb76fc39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db840c48aefe758752dc85b8555a2132247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f15b2ca5ac75326896634e5e4cd33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f095ededf364ead096f449cd88eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6796909487f9e554c4363e85db6a57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28eb56005987e0fe0a9fa56a89e54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c522dee5a9795c802f516a38d7a3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5ade9a766d89b105f1d7c928730c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865e0209da2473540fd3b6acd74f87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db50a0858a2deb438fe22bb5c062e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624967d86ddf62ff940478ede79a4d1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e19a5cd016c41f97889760640105257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8795ae2637aab0973258fa91f049f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0452154f41ddb6bd552bb964d9606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff8a52fc78491083eeaa2d40ac787260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f66e81283de0d81f5c65b5095f88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72835837daa482d29924c8b1f46c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6ddf205d329aa29ea0f6519e7c46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d217336e1a8562d967c6a5d06b98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6e35477dedbef222d7533367c4ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f319bfebe50d288eb457eb951af99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779695920f29b8aba839d6dcd676275267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23349231d1519470df5e47796b223a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e162346558cebe2287f040ee3ff87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e6cfe595fd93af03d071add4a3a26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b2f12ce1b14eb1c97ee36965815d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffb38eeb683306f479d1b73a74a0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc7a47708b18a6dabdfd27ba095da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb67d83b4b43f572ecb9fd16996a94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260ec06cd2bd8a659fa6aea74f75f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7c4c4f179e0eb0dc406b2cb88a59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401787622da793fe7f23922d543a8c31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99046b4a7c1a2a57a43f23725238bbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163147a7b89735edebaa544879b6f08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fbd84941fbb8489970634a0639a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc27ad9b9ea669ff4d6e224888f7da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876022202c624f67fc78ed3d8bc0c57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7f2bcfbffad0781d735b2fb31de7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41cd0badfec01ce7723818c2828a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965edc1150614aef20ccfd9efd8350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b4751450ec33ad074e47efd818c1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2345fefae4e94bd72150e150d87b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440fcc52d261930550108d6653a08a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d2e1ca7b7ab0474bf2aa34b27b804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e65a33ea7633d8d47be7f875a4d58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb548951ecd4eb97cb466efcf525b693291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12e81af77fed6cec4fa5e6764b4bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c5fd1a0a33953efc40f902cf7337293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064202e6a517d34325b3321eb1f1718294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448c979d94bc857643ee12fc1d5c3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2a574a4c5098abc9390ebf222cb12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81020b99f5db0558d9fb384019e6502297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e0fcbe8f416530744a72390134cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455cd39fe2e8fb1e34a34c47edef5bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da4ad8e03f94ed9a7bfaa41eddab1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3ece0cfc721898c71062dd3948fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148aef78653a80673994211bd1d6404302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590e3d56ac8117e0330a9f5c90b13b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a1ecddf8d868f6425ddddc152918304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb3b8b9573c620c52859b91455b72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff652303abb80902fd7a9cd9aaecab80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910f578ef42d567e5bf1b564d082a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da34150777139e445b894511134a70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f149c8f8c561d104ae8567961c945309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528bb3ba9d1ec582d58db3cceb4f1dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2160117400e8210771d658246d3cde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409fa9e8bc4dcf9e75e5f761218a9d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa394fdfa44f1f5032341974c7ee6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c42f83c5fe19905820125f88b4cb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89a74e2eb2f2010f4a9776d2a9b4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a1aa12e8c47ef13a51347faef122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d963e47e0b2cd9cfa2a527ae0360317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f4e6fb2641ce83d90400934533c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544edfca3fdba1fbd58cd71af3be38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd3587d02c8e5927882463d32acf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fe24b1af13236d1633b19e46460a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82108c0e8b0898c9fe5b01afa30690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e32af9c793aa9a2b65eb318362240323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415280bb49e15c1c94fe485bc75c4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b1ff9cac8fceea97dd496c16bfc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8329e6964490f269b49db0009855a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b57633c8a6b70fe7db219814a454d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3677ec71f3da33a68462f8dee6e82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa320cbcaa5d6d8e8ff9f24806c56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a6d2811ada48718408cccf9c9b1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694897cd63e03aaa5f8a5963e3cff927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2ef8c9044375aed1debc19831933332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab96f09ad25c70d1c9678d74b68a94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873952046498298519339ec636d2a21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7212aa5be3c2fb4a7570154dcb34f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b577bd5c5e92c7068092d952abbe731336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79d5aade38d10f2c5ea009a76d568337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a03e012b180ea0e1e7208c2edb388e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be38c876d8be3e85aed2a37b899804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcf796027bb9f1d6a719143952eb7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93996a1293e2b7f8a886cd255842fbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3014543779a224f594c8b71b443cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf8b7590a71a2c9bca9856890687a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f28dbcd512265064e0f41e772fd9cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c9ec011a18d63ba443be3fc7ad2e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920877589c1465996150f65cca496149346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3e8ab116ec485f20b403c6f2d7301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15411cfa11bb7040d8fb12af86ac4b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc9b2fb14a60929dc56257bc570ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3caa2c1b79de96ed21f560b48a6ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e12795139a949715cd0014ae1629351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0acbb490f08423abd9eef141ac211c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9533d349814ff78d191b228e180c15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b0b1d4be070f15a74f3e99986860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccf62b607702f88947e99a5e60869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4a4e59754294399ef35e576b5f9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cec8ff31a2b0dc53dc1ffcbde268a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a354b9e16294ee1169e12338aeaf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450654e4d7f830b3903c443fc6a34aaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32403f873edb40f198fa600024cb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9ddf30fc32a0eb5ae7fee1a3953c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c917b2f544a6ab472b5da65605ac3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a643390ca5d67b9600fd01b541a7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef6943fbfb44ef81a5d089422e616364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e510ead1c1e2331d85e89eefa64aeb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090a00c3410390519815b81ab90a36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ca8ee53f0664cd51189b29c2d9e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ecd3695935d59aac373137bf4329368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41b132f6d834579e07cba45cc5e1c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea1b079a644286ac9b3e29b36ae16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb93b73275cb0228c53d52b0fb58c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28d7888a00fcd36a30720623ef28e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af081e1587fa4c08cce5b5693584dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be219c71f9c24837e4f90a0038a6775374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a0a7aabf90c42054b577a6579d7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f79ebe02512cbe4b08c7b23493d411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc04f8ab7e71adb312007e2063cdc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4f0124d4706adb1d53b694177663378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd33656edc4408065af015f2c68259379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0f5f6cb59f3e7a44ffbaa0e4cb78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623be9d450a0c835b52997e00edb9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ef8529489eef8feb19724ed4e08e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc05cd45a1834fe4894136825c36f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993375d2f535cd8050b47708d07805384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe326fa7dc80f702f1994428a2738385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0852bafcf464dfac27734a1fce132386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8f6dae0c64cfd459e90e89d9f585387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a15530e0b8d3d06d4c2e10cdf4697e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d6b24054bf98fb3a2cfdde21816e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf60209d7ed644c5fb5602930fb188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78695fe2b49455a57119811334d2404391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4d4f49b5d2d5a21548f3922d2d3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bce16f134c5dd4b7481f50e5fbf0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc763bc1e2afd9663e4ecbdd6ce78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa6b8746310697b742e983c638ffd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1c40c85120f583412d6f4e5f7f7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594015abb7f59152faaac0bec04576f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544d58106e0ec8338ab1a58b46c9ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fe8d61c5446d3801a9b1b7a7cf640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d2b6b01e0af7afea5cad587b8a16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739d3a3174ca229ab7863a4871b720a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb646f3501030d85bb79d746c25017402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40221a3b40320ff90aa6329c15910777403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059702ecb2c01cdce8430463afc72a10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb3e2377e074e8e5abc537b8f4514b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eccc91b22be2baee0c6366d721f26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773467c5c1218657943aaf25eaf57ec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb59cc3f4db50ea9eb630f3dc5937af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dcafe31125962cd14ba438c1eb51c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ceea0988af4a6f3582f83d2204de0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5770511a54a548e85529feee09034411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1b60e4ad7bb95e744d2a3fefb789412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bbcddc7b7392f3ee1a5acb0e78b45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3981ddf8a5252e9f42c241392e848f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666da8616093d6f6fe717e7e77582f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec2f4d7d49a91dfa7c6284dde2911416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d89e8c12e3a76358b90fc2cc3ec8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d87b3e48ded4970c67de30a52829b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4b6dd160ba9254449fc6f5d1f1d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671a73979ac4eedd0987ef34d49cae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a4b13bc51099e89a3c008c0811d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189adf1c715e9c7e8f3c1d9b94500fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb2b4a463fb6171e190314ed031f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f56de9954f0e53e3323407d8aa04d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef616a7b4df92d7cc85303d258115dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1503c01b13a027db357986b30ce742a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87353abf4cdbfc7f8b981f656db4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c735555c276a568d06c5cfed50d27d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc06a6279cad7d78dbc7194a556fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ab92ec40839aff8c3b697f44cd71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722ce7791f2600186ac07f91dc24fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38d5488054483a729d271310ded00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a99b35e2f1c44f82d5618b24a6b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ad945875a63ac8dea1dd2d581cbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959b54e25c24a162be6c0007ffe3b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c87a071c0aebba051c8aee4553aec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a77e2948b273742ad5b9d43d4bf7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c5a35a7d66451e74f2c4eaceee10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90beaad0a9742997e61adf8eed4952a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684608df3ce5cd90e87093b51e82faa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca05c690cf8a3f0cb030b2fb62190e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e0fda90c69286c4d7b4615cbf615442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35768b9e729d6124c279c1b40cfee1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30a13f41f1a0624a297905483cd8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864bc29bc69ccc6e55988fd882052ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e9669ccde4b9c783ca549e1787ed4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aad36957bcf4d55e59af46e03b213447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ca78d19547a071b68fb59e7f6f16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef36a8b0d00e42eb7124389809fb6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7d19495a1ca203034edf59c4a243b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7377a49667059792787ea4c82cc39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d114114bd89ba89a8481c0c82fd25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b58ef41709d3a6a04a5a7d3c6302e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8c3c01ecd53d5533fe608e9e76e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53622164cd3f7af04ec99697b4d8beb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca7ddcf0880759c2192ec9b0f4304d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2085effea08bc9554e504951b6967457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07578fe4e08e5d6f80964e37e2c4430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810484bdcbed785e607dd1eab7bb7e56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd611cf84610dd50cbe1d895cb8cd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed2f93fe734e2198a8f322dcaf7b2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393c1847334a8b4d5f6de08e87c520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651cda17eeae1de43d6677be1c1e281463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557919893f34e155caeea5fd15ff63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe48143050f540fefea820aed9954465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad9ae0693f4a1707b54f37461dd58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e08c14a857ed77fe838d6e4d4b9e4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f70725d5dbff61b1eeb91c1628d1f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0451670ea2f197a80516ef4337ca66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea642da928dd9d62f085e041fe93ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9444055ee4ee53e7f4af4285aee49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23174d9ffc7fda2578960cfbfdc1a0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99db9fe234a10a7e2c8c07c66ab37c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c8534e3116aeff6c4315e75022198474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5dbcf95ac9cb0d3bb789c6e9ff7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c79dfc0332c762a77629f38f8ef25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ae4b4bebb8c61f2fcf8434e45b6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b57e319bf870d21f1cae0dcab36c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af10c60a13fe16ad643092c733a06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7715e8afb20d95c1b9de26d79c917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7108381d101a13a642f4436b06de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a76f10ca7d9545b4dbe8d2db347a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ce26437fe1f57466378254bbe296483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da9cafb2385b35db6e93917df462c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948a9ed118bfd044eee6b652ce2027485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3f953a0935079af0697b68ba1761486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d30d28a9e6a969c919a8e3f41707487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0e9cfed5c21d4c2927f0c33da7d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b3a1f04044812edfd02754eac5f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6b03cb09eeec32e920397f7abaa6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a7d808b31541e54fb00735caf0c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301cf7a572d3c84f372c2e718366bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a07ff66e786054550bd3d4b41ab2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481bda0ee0113dc9b1c36d9edafd9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c1001540f346e122c11eff1d1d3c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd55cb91c7cad9f5ac8bbbcc6a50d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8aca9a5ec8a1634bd1fd8bc851333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681ae7c5867bc2b4ef59da0164dac83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087eeca1564f555b964467c310a5a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a582c609f78b0e49ca9fbb6c340a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a025e4ab648b6a68171524f7ab68af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345bc4dfc83a7d4285e4445d7736f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c2ddd32ff55bef755ab86fdcf8b3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b681a662b3f7462125c1c870b691f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de2359a7de4888326e57c304b45598505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae8feee335eb410bce8e7cef15258e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df837237ae91e279dca8f0958f03e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4afe94c0a5113b1d34d7a57db486508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeedf1de3331b8855ff3e6a5fd376fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3f53533e5f226f7491acbd99c6e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c6127a331ace203d22f4ef52eec4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b912312bfc20c43fcab049ff69dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e58ccf9f84387b76d5148d2bbcb09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ec0fbf0c64fc81ccd98084f88fbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f1947b0c2d6f2e8d3845cc46a1d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ee1f7fefb260a142e03cf7a97c54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821784137fff5e2df2104d8d570032fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a0abbb21576b3c89d1c7a9636c255518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ad89fdc2a2075952c2f0f589dcd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d12f808766896d039f7be161c9819520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dba5b1f71b68a1eba67a500cf376521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7940b90686eb3d007e10718d3751ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4267b37f4e13fc22b69852fc0efecd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531586b190c1aa6e3363304f0defd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b73b6d896f579e3c1917c8b7a9c934525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eead339668499d68c99f08e627c2df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e35a626e0fd244a4746b7d1b8a81d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1633c4b6d4444e00b74c2bd15a4ca3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95063e2e164dd1b6f876a048b934f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fa76b54bedf6ddb66d2491c25aac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adbb5249c827699f526df270ba8958531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269fda13b6839d398014d64d2469178532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511878d1ad254d74e337503206ba60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb42a2b06359c9d5a9e294257f53f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af8dce9db4a5377c791035b92d2db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cce5d0b72591aad682d02ce3285c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54718726c4c7731c981e38f7ff4d16e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8196c3e56514b55debfff414eefe7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d5b941237b768b9e2be26e614975539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540b6e1a09351e3bf8e326659f6655540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d8e026242011c92b067950f27ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561360f7d3ee00ba9f8b2c55a8035bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719456cee402cb131f2e037e668c506543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d366b7a3bd2ecfd541f4cc35c4abff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a1264b192a52aeaa7306bb456d90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db53b8cd865c0d203cc0c1299aa040546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dfcf563180c1f2c823a3a72bf93dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff3d4a99201fbecc38e6980dc0b805548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc3821c37977cf27bdcce2e0cdbfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab408278520b56188e772ba55cf98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e863ec75294e1f63d6963fcdbfb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fd51b80126827b809074c4461aef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c838bf4f8602ccd7f6e5a2e81eb7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c93d120a626dc949b7fc47e760806554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dea8f3eecdbd1639ff30276989862555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5dc415ac75b2a8aba27dece6d468556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486c16d9132a4d21cf1dcb206843ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577aa57842a1dc3884bba775a4564f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a8bac30ee946bcc99be598e5e100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab566473988b520b6264f5f13f6bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e5611d669124548007c14917cac5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296404ef930f417812ec548b13e675a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e439db4f578ac9e488098f557d1f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2391cdd7281b76b85b3ac748922464564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ab06c7508b9b11ca48b7e8e30156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12b0765e22c14d3038608298954471566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20ab2ce5b99ba39f26bf15dd871b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4df881a6ea38aae4b3573156d49c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e85ade951c2ecf888e87e6a617c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88a941ec39ab14a3cf8fe130f628f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6de2cb0b10054a225b1d6a9ae3eec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696600af264f8f12791248b759ff2478572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82237d109dae983ce514cc7f6de561d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d8bc933e92a11f529093cbb87096574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e6a47d6b8859231239240f4a469f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51064cde4d0e34e93ed5dd97c2026c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9728f469cf76a9c76a09a2a591226577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13a0fe1837552dc29e4e7b0a1661b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e806037de2e4a8b8341a656289be9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0140975e5d116d69ac311f6e2fd20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e5e5d1e8be6ccb3af43a1d4d1daf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e236b70995201ba6e2605392f0be5db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0db4a2bad01ac2fbc3cd7c95e48ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528efd0b7eb5813934295d7037cd4a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9292921987615cb435bec2687838585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc1ab24d0eafb747a5820740477c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc3f4384607f3629de21fe260f38a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246afc2b483b2eb11805944e8cc295588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8feb34f46c407cfef381eb6498c73a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4617fe3c8f099126136d9ad6adbc98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dbb081b78654521cbeb391d69b795591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135daa699acf8aa966ebe4646e277db7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9e1ee3de590ab3386379b7addc6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48511d8d87acc89d0852316f2625bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373cc4de4b69ebcc3151939caff24c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c487b2450e69074b3437cef7061591596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca426c80d91c7c9ea6623230df8d9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6add8c3403643ad405f6d6d7f46a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68825133be0ad97cc0aed1b0f69811599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954e6522cf9ab4e0c4184e6d953abff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de03ae356267bebe01c39d4ac030c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704603f0a677ac4c8031a89bec68c7f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9485d9e43c376b80a3f4087874c43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb8e8cab8b2ff9a50b77d689f8d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4d3a71f8bc69042699e80089e877c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6096bb028859cb665e7fe8e7c792994606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c5b21ba4228ef511ae7bcf353e97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02521b9e841fbdc651ea4e4f028e4a71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76bfe8353f88e2ba3a1395c9ef4d04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4ff454b2b996f342ce86af8cbfb43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d8382070bebc6060920948b1b665611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b51d2b6f5804594ce8db7f7c9fbf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f87c7ae97dd16319962bde62f6b4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de1e7a617d42b3725898a75fd0c6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b2de2052ae59e44e0f20c454b9d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e7dd34b869925b418e4d914f3f0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775fea00894fd3e4721577c905f9fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d748ef701c111b1c96fa7d2dd2aa76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dee7c7f350c15c9cda6a44c9b1aa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76733a885c3d6adbbac10beed3b06d90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0d264bcb93583fd4cb3dbec55d03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad6690f3d9b15a8656d78949ad7e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75ff1d745561530a0d30f67ecadd9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98463e2819f39dec90fd358e59dc41b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019cadbfcc652fd1100ec7a5da11d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663beefda02adec2c98d5bfb242084626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb61b17cba1f8b869580514da1ad20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe96a778e71c92e540d74a6144c2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7a7366196bffed93bf8b86737bdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9fafecb5e46c80ea234b63b4a583630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556c1747e3c65a79437fcb0cddfbbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca917360d995399886e0b3693a591632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f881076d58e8b36d6a3d1c52b4137f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f862a278c9a880a1890a17f0d1db50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48164c239a580335d0b7eba76c0907635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446e5588702ccb465799cbe63e11d33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160c52339024b6e91a8751a604bf1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ed6bf921b9139cb93ba447891606638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b615ecf782a9b29b7fce85f92419e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf168fe19f0d7efa6eb212f6a3a38c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5971bc49ef8e43ccd30576a85e707d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91110f26686e2c447f4b39c5897b582642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527797f6ff66bc1359991f1c932783643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541639e1afee3de9d9fc08566b0413644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17d136deb8863e1d20cbecf315780645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7fe61e5a01a73f821fea3a4fc4ae646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>