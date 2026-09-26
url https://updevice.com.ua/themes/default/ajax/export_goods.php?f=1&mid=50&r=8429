--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b330fe7d89f6e1ca657e7b05a94a4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f53a13aaa84a1f1c1d5352b9602922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c086000c477a716c42338f3a6291d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c53b2bce091e576385592aad42af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509917f27c645636b2577559596069655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce2ee766546ad98fe44be1880e82206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b852e789830f530a7e2a52a266757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d3fff1dfee4b8410f4ed53dac84f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df4d119568df1e6e2216ca282e8b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297560fe8bf63196fa283ba7665d6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977d8d106c0a947dcc03a961e7e45b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731df0fd28f8659089956c0dc67b81012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cee6aa6e42c388494d57f76946cd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291473053c21ecc3b0310e4409531aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4008b56cc61af0f8feb4e3a4cb9bcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eceba4d31547e020e65fdaba50bb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce46814d5e5c6f1814ef530248ff81917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6abf6d44152dc55dcec798f7f90ddb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d509641f784d15b2adc1d12c09e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4359e65e2387432d860b5196557d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53768c73b6b898984f4184c68206e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606dc5453ce9a33dad17b09741108a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcaede6f2b21acfc3959f3e0dc9e2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ac913dac7714c5302f563dc7a82024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de4a23eb479c9ffdab4db6f64afd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f3db4932a2d5c1c1f46860c5bc2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5529b65936b9345a923910c56c3fa3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055fa231c8f25e741341556c537ca028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b1b89b321f0167fc9402913a18a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75334f9e7dec99531f15ed6e53cbeab430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b20bedb05e8990feb54d5e9e9a22031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6208e6852ac332f4de95f256d3a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0abb443fdc2b076015b905457d17d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acbfc6a63bf0e1c44ca117ab0216d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc16dd7f2c60e2d5a89a20623c630935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8dfee8943cb23131e676bd92a5c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b33c88f4ebcaac35c3bfb0b2a3b1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71596ccf1c61d319a4e1b0a2052f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e924b15c4b419487c5ab46fdccf17439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba7d9408b417585cf4461e47bde4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed629c890560028a3b2daf51d166a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d9e5793f47c59e190a076419c9ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434424c35bd9ea7893acbe739fd50743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f3dca84f4b8f590edce5ef4d59dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cfcad4b70bc77b24c5b423cdb9f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43927c41da35045044881ff0f503f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdb1604a88fbe08239aac2d56b584247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbfca5e6b906c2b7304540f304e2bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e391e23f44915bb70ee325752c0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499674d55889af92738cfe6f3e1d7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f60a081b87ced92deacdd8e831be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eb5ede90d79709de49d6e68b35b5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f63a30cbcc222b0a637d61e40ec16553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d2722d2da50e0c39967780a54ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c33b5238a6698030c6bb33aef2a1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef83cbe4f98f24a0a66312b322ebb1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc910a7fa7e05093353ff2e5ca0efe7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfd91055f7a92c82db595e4d56f3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5205d118728a8e2dde985d1bc28d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd706ff7823137a847759fb274b5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db67676271e32ab5bf94de0b6ff8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4624b048950c7f0723731ec8830862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cc8171129fe7f3242764ccefb09d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c25145474c3c2a3327c571831a72164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b7f6f2aeea6c7915ddf844b768f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432b3ab676995b494aa35a3abecc5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777a549801806caed165ebacccd061167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381f2c853502271aa09e9aee5b3075c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf87c649052ded8638fd5ab74b335b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03e30fc1d5c202c0b25f531cf167870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d326385831c12655401b1c540f760e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ee56ee198bd1319fd5b6dc8be6d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dca5f0cbd18757a214d4c760af16a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a2b7245ac21f2a51e9641f95864274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d5e9d0eb1633c573d2abbb6e1de6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e9e78d2f0947e07b92bca49f2cffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003a60cbdaca1b09d23d585fe3ea2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909dabf06c3fb8814a87b90fb4064e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585240948c0ed4230dc39e2260bf6f8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec47f3c30368785da7d1005fac4e7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43800424610f2829f93bc0ee66782b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba6c1beafe4dc81b620dbb52935c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e75e26313012b643c7c462805b0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0328a3d486e0183bb4a605468886b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1749ec804b0de772100abcbe4f3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd766fbc5c8ca1879f132e2b0614286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd740e59cc0a833c86ea02789a61b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad12838f0168b442404117612df67388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee88f8cd1b7654d5415f8e6c13c6b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e905fb9846faa91fbbffcd62c901390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848bb097c942c2b5864197ea73a73d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fe93c5fc734e5d3e9378104e675092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb4a0ccbaff400f08bbe89a0e508893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a6ac8ee26528d5c59bf5110b5a41594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a4704f6c1951ed72ccbf7a9065f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9edb6142941bf61d1ccf1f82bd57c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8a43e1a454e43752cabace1c742d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4abecd9cb64b45873fb21878a3617d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aabf167eb9b2d7bca7b826a354d0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedfb14aaf21be08541bbfe3f9b24d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3564695bffcd953e384484f9f3d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437ad30fc0801db02cdb76c04de536102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dac84fefb9fbc408086561f111fb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54a23e1bdbfb41008f2d9910eb0c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d81fd5684992c899c55ab4b26a22b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a706a568c0bfb30132231c8f5051e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11b4096d5578d55fb7df7a1e6fca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f4e1b380a4b247c7fc38472ecf156108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe01aeabe4c06f33c93d539a4ddfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac7719d18a432e9372945b844208b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1cd93589d91f4ca08235002fcdd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c39f5953179738e74a400a888b606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d904738f57cd885d569e713fb6d9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168bc529d3982be0a5e8a094ddfc4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ea871493b1bf6f5577dc2c439e26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79de6787d491553fd984d419462d62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be03c5bb1d68e1bf2a4a903832cbe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcece6d0fcbf4e07b35491740227d63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc4369b3fe8fc7821aff60fb8d3718119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1827827e44b47d9bf0e947928ae30e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d399645135fee78ce0e42e33c8c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cbef7771601af5e06f0fc8b7c539d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df4c6173e010ddd0e98ef14d0e034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3c9ac9ea2416329c65a9563a1223124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b46d6515e3f12135ab88fbdf6f449125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce5b5307dd3ea5ffe1bc5bc6a4bd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0825cfaab47e9549b491b0fe5839127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e4f85fb3ad768a5369e8962dc203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28fbd085e8fd85d1047f8246341802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670637a08ae786c0e68d3ba8658e4c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b48d43eacadb57088ac174851ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa12e088115bd177b166b7a06adf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33de1ea6b46ffdbe4a2483d7858c010133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376963d13797cd6d4cff45acc80ac1d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6238f6f869201511a8756d9a1b3c9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6f988e0de52c1e1c5a861d8f8ab8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564d5b8efc562a035a13b17383ab1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810568b9fddc94a1811497a3bb1975c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92022a2f053accda09a02f62f588c0d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d04f66c75d899bced3b0f1cbda49d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90967d03ad5850e5b73503a0dc3e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b40f5611b7a1592c61699c8eca8fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a317650eb5b706944eaa95285f4bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ab383a22be968cce331da692db8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b7a5ef26928d77725042b4ef0700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099728e60105bdaf35de3099448243d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b8c79217ae263be23a0c30d4d42e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e19efeaa026b8d65789d636988d6e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221fcddded6825f9fd043e78a1eb2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6601630c48978fc27ad0f518359cce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1747b1379ffed0bab032fb5a455339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea137bb3b860316f7e2f94f8dca9200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c74f69bdbbadfade04d06c59152c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efeaf07e915a9710421e0054676281154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb2d757aaf71f1524b03fc15479f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a499d66ddf812fadde61ce7982d69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f5431b74daf8e746f2c51ff16d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e19bce7e6ccf769be241f1647473158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6322596a13610c3ca6b44da94f1755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c580493b14fd07a0471d2bc406db6fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a0181352ceb17dad39aa700c226c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c33d1e3ab03bdf15a972641e0b232162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc1b7542e7b170f1aaf9629e797976163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00473c18ccbfe19510afc369de82163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49143638c71112b6b79b6f089e90bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b098e18ea43a74d591eb6717ed2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604439e58a45ea09b9ef755531f58cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37ebf3abe1ed4f1b6748862a4f8b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d103e964f53c60fc68efaf4c0c25c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0300d382eadb3efbc362dd8669686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995b7213c7146d9522be60da67238a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b855d5d175e1c336821cb9e7be1a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a641249a22563e9b939342b2af19ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57591961acaa9ff8ad14a2b07de88e5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155b638747d954d6dd0628bd4be91a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f71ef3a73291f628f3cfc76db3c5c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bcfc0b2a8d490b9ab764fba601882177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577921cce573b316a409d754e85ceaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56e98b4f3311f7fb18d61ac6e892a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb15d731a5c416f99434b3d18491a5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2f49d33b97d8a71a4beb876a696d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bedf42945abbd194e382340f0875e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd1124b4dfac4f78c383b91eb7578183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c806842f39fdbded62773b63e943c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6fe9167927424f6cf5ac7e2e8f438185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d544591aa789b3bd474a4c32680765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8ea69120e18027007e6662e2c5d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8efd4e1b6023fba2240bfb0b75650188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592d6305fd202576632f4a27cdc4f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e90c35e4d289aca579effa30b5086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221865db95cfd2ebd48e8d3e6995ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6262085a975205c48473cf22f2d54a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e424862631eee959cf7dfd9611e0f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb488102ba59562ea5aeb58be44e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e5b55480a8775a39b8e62f47b5dad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7b6e979497463e6456be4bc39d7d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246499fd10d06181917160702f3258dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f126410f90ecc5528d08b180db45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c7decec82541d39b4ef11819d7bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411bcfa62618a7a88894d187b419537200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f3fff65f280e07d0fa9ee61418fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba543c6e8c200c66f198688137295a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596903c82a4df297ca4aa6fa575058cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9aded97579c835457782811778954204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac260fc691ed978e0b6874a5e01297205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835265be3e052542c47ae2269a58f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656f0795f9c636ba816b0337bc0815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fabc3dad7ec5d164254510d3d873f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda39054f6de63633625484b814f6f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d806da2de779d77cd08ae1e940af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5e91609c32f207fa462e5eac76cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ce0bb20ea151cc1e8c6dffb8b087212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18610519789711f37ff360040f66867b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213829e071178da4a7174bd2a0bf34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37099f81222feb517346a1425cf344215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4153b158150610bbae333cb85aa80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb157d672e08d73b0a55b8958c3a815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff616b3912b53131e697de28dfec1fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4623397ef55b861ad624cb34fb75c20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4685538f9d20584f78a50c56b8bc7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87818b0d93b1f4c93317dbc48f65eef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a0af58cd1f51c18983917e820e30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e2f0e962f4970fffd7355e2a26152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bce968e3ccc1512e4684edd1a3c18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06263e5db0fe6c9e90f56f97f1fa62e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b26ab7ae7de0e1e1b3ad7b5982ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff340f8c2242880f994df9725f966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93822a213ef35e3147656227f20fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b90ec53fb5c88b4b039fa6e4b20b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d853bace5c0c2d90478bec3c06e70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5208db24b5c7dc0615fb85af4a92b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b6aab919064c74f8e59749a25a33c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73bee6f662ff6332d4a1a09a99722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bb123c5beabe8a56f9db79c0e1f36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4450c01c7af91ef2905d0adc44f5de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b33a4317928e25fcea70317c0152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939834a3a36a2d657d5e5286e6144c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e8fa6c52ba3d861f8279a1b640a32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dda300a1c5b2e11cf2e30e57a128c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b5637c5cbcdca64c066ea32208e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8f4f306c7298dc15207c7afedeb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002cd791cc13424ec50e0f0731e540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c546c8541cc392336e4e4644d46b7d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab373bf0f2a6624ae6c345fe043cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a142832b5d44fcbc16c9dc7c268ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e1f4bec90d81ccae305417658ccf1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d498ce560b12a4c38eed31499d36b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad5dddf60ab89ea44f831066c7c8f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89c089072be0a72e53c4f2ab30442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eeb96087789febcd1c8995f433566250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887fe0ad454c3be1b0c097039cc05bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05c9089d908ec9c4a4d60fa1cdb596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e229073933599184056598076417573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f67496bdd49ae5b5d5f2247090e297254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1d63613a8ea850f196e64b9630178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24aeded5fceef1e53ecac14aff368256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048d969755a50d22dc945eb96d859b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a4289bd5388f761e4a17f927cda9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4eef75a645c999305ad587c9e1e07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96a4a5d9deaf6b08b953859c34db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda691af33973601a25900ca7f538f1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aac96ed050e63b64264d6f5f424cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf831662e227d206a78b5e31e33e34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374935679ff03c3599b4b176eedf06c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a734f72e39c3eec2322a7504a86cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d5c492621a2aaf67882f1cad6551266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e379a7c5267083196312e23be0b0195267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c039126193ca09d0a1afa62a1261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e93102dec0e71efd40d57929c99e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10635771a1ead1431edb6021acf10b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114cd0fe3cd489c6be6ee56eae6f5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccaad78aa2f5c3c2fbae486c816fd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad3ac494dc184d14d9cfde921f543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058c4a673683980fa15109b4931a62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8761f2a4d8e96ad002b8a3dfd9530275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2831e852d025f8543e14cb0705b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9188a118f9c1f18555127bde38443277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b81e18a232945326de059764d165278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af8a6be5874a370ef3e371a5e828f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f62a39bdd841eb7d4469c8eff5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ddf1ad2c9ee0b3f0c32bf71647829281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6158e7cdc10376a5193bc455916429282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a1e2cc0b2ba2f3dec48ed4e0a52b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193bd1b440dbf13257c94ff59345227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ed9d1a26eca7059245e9fbd72cf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cd3a86e71fbd51e52923b47c6f9ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf3d5cb5c8de3ed3ecb3c1c7e3acb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab990355228f08345f3581cd4f0be45e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7251820d573f64d499cc710ae967289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8003bcaad5ff3ee0253028b6515703290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562592ef57ea71a08b32482d1fadd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ba168c6936a0c7b06d068d32e92e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193c2bf930aa9fce9b5e6d57b12214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2177da9334ab7d2e061f7c7743e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4802006def3d58701e0a78b3b8d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f448f4a88fcfcae0fed0625af1b6e5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922791174b70608991df7bd98bcfefb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150bb0587dd3d7a67a0bf8f0d8b193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a5493ee61df3c3a78d64777b096f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da04bf019a76dd7d9e4f64907ecbb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a129b6d94e5d1ebce281d1f0aa811301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71032a6457d167631b4cd886319de1f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48946ecf14c8c25744da37e88f586e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28645dca68c22361afe07bae485ac4d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b83f4e6cede4ec9f91adff713d23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f97e24d162ac26cd1ab74f87d47ff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc10fd8e5acd1a0a8a4404a2d623cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4e173d470084256447dfa0d2be324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425c2b6c3026b3e55056f300df9bef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031687cc4d02e52c99fe5afe8334f551310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a603c3f9eb84cf307c6c6078b39721311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b7daa101cb702ea0b633db2ee72a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92ff98c3489148b2b44ff87d0e52a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7971a700dd8c3ecf6e0c8b76dd6a33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3c70e3b792eeff297d1be2b7e1ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcdb6cc9a761c5d18f9d1f0a3a698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231e9e7e240ce704b1b40877e01f5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ac55dfac90c6e049fa3f9dd23ada2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3b0746fec3ff65398afebcf4a064319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5d5f9ad52a643bbd56558dbebfd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdaaad042d6a15e8f49f5424d32f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb28f4d63682faef6f977744de041cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235aae9f69318d6944ebd34017c8dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e92f41ec873efa4e27ff4555fc3cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2e1f245a60fd13a7c2671d4a4b81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b2c29f7164279904ab56e96ca7ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a8191c0702f3e15bf104ec0fa77be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921a797f0660eac575aa4299ca8946328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc948e4538ad4ded5c592e7bf298e47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33530ce16c230d8fe67f5d4d4f2c880330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079303526b6291bc2b4909250b07a5f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa39aabc6d7ef525febbf9ffb7376332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a865ced721d475ed09cf6cc2b414c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddfeca306016788164bda20456e897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc49f409dfb69279c916ac8c4590c6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733050d940a7b0379681b2bb5780313336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6782096a3b77ab81f2af74d05e740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3a3238e3d53a41e6aedc6da33023b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b038ae40f55bd9c9982dffb0c0b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851408bb9f87c355e6e9ad2adc2081340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cf78ec2c9f84a96a8e17cd358b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bd563cf5eeafb35a1a1c674305ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97caebfd86c65143eae44eeb1ecd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dde17c8db63a0576b44c51e3df849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc443dc6cd9b6ad35ec6ae302f3418345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fedfdaee251094764f622e093a5fd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b9d60a74d34c981a9f5a88797351347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d7c04f604cc9207a6c11f7d5d17f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30a9ba302088b3fc234e46a447d6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163528e1a7c584742f80b723ea953f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085b42de4aa25a6a0e898beae5aceb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad281ad9a7c5a0fed6269d6d581cbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e348ecf06d6a5afb13b9512170dcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739be17f83abb586ca981a85e241afb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37691846f68a913b72942fec1d201355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5be83abf50843adf66914dace09d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f89b5132a549ef5612b6351bf5ee6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec53711333e725e289156e0c5fd86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be034462f80df41704d41621e8b524359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708fd150df3f8f9fffc698625c7cb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a487d1e220aee6f4e50bf577af46a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ca25566d23659c74f903b4c3ce94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f87a2c0b6967bdefe147514510e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f511bab4984b01ee24cf8313c9a78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4b74e251894f93ac303bda9228aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288d19027561fe9b0b719ce32d49cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567bd214bc7fbfd669010da0b78f179367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c052ea54a4c759dbc8e26ffd6b90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c35716f0158caf85f4e1788a4ee5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c080b870a13b754f31b0ad000eed48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235877466df628ec8cc2b93f48ead3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35beb4c46a986b8ae71eb04f23dc51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98375151b0626cc514223e30d942034373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1ae5dd540b71ebc3947f4e2af2f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3810bec50ad7e4fed8674d480622b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed964415a318fd2aaf6d6fb3b588e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f38d09a3d6b6a905441b9c576313377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9d911312d3365f21bdd46363d9c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55d2dad7a419514d81ad0c8abbb8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbfc0239dcc4d3a16281306e695b49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ca287174a5de46237fa50387a877381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e422ed0499bc6d87b31f27b56d4dfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a7ed2bed50eb694a3a80def32265383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94967be03713762769b05f64885f38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99965ba6621d7614c0f3c04073c5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba05f84daa5ce44a96402a3193314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa35bf0666ded39f90deda027e5d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11378ec4c71364bc9969292ff26d0b0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35576ca9cd658f7a47247dd366d1d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061fe78ecde3f26df0780a578ce310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbeb50dfbeec4ac90b299f81faff9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a66a4f6cfb1354727e0a5f6c5103392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee2862dfb6c45b8c6deb4e4470372393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec424ad01728d8a1907620110e11e40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594626f698c32dd70b4a4b626b55f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8ac1181cd1268a2a56dafdd6871c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6ab97a6b9915f0e20277be27c250397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb58fc3f3cd5e717e8c24f0488f29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb8601e2108a874260a7a1d7b2d52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d236df0cd682bea7308c291d2738400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012776ffc788a8dbabac83c05d4b8767401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2183c8af9d34a0a46ff9813ffb4ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9c3987ed0c35a8f5b4ccac485c28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c316883f9b48166f307e8a375bade1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4935498a8b4da03cfc787c93b2ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f028f013f0c325e8dc492ec5c6c9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57309979c4f2808eef28d8498d45d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546d2a87a7edca7beb9ba5dc160243408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332bfa29d8d9e963d05bb55e350bcc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f2d5c8dcec5be1d864edaa7d36f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25225ad642d32a781ad748ab53b7c123411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8fb5b9eb5f18ad076fe7e78fa04e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb8ccba7d83177483f3bbfa0ff281413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e07d821f500ebc9f0c22a26b7f0d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787efc2b9b22b6fd94059fd91967c4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7960fee319efd8a1bb6b493a3ad6d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c0b642a41cadc8fe8e8375a6a1e6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a0497adbd634812a7f6598ae0d2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe118a0d09a0dee66af6ba751bc744a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a967faaccadcb554605830750845c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e7a26977b247092b88fe88df7473f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e046128876c4e469b51b10af4628f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d721748d8921f029eb97add7f542dc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e12966abbe2ca18483d05fe81db8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc4fe313b347784dcab67a7115a8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1bb99bdd26196544212248b2c01db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e40fbfa7d8b4af86de10ecab9eb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50452fe55aedc816cc0f965d6e9de0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92dad99333c17fc1c51bed82d459d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5078075a646daad7dbde068adf4aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd9591407896b3fd300d001e6f8c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c86adaf92cd2f4649ff0fc382aae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ce39a08d779bb04700c80e934f5f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971001b2218c3f933a1f37452f9badd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792461dcadd606dae6d1de91c2e760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4d70234a3fa060125cfee24ae5e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5b8bfd4fa58df631791c2a67805f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc461a9344470754c8cd3ce1ce289438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547ca4a29fd674a4c1705c8b6a63e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b44facd590f047c76fbb9f2312fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83217dcb495ed34b08ec117eb800de8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3dad58c7f28158b570c20b088b7c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bfc73b486c5b148f8ebc7975cec99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f00a3f27961774b1c2a30680e0ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd892f44b603d4a126ba09c425e981445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ceefa60feab730dff57e9de72f13e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f781af726bd277b7f39e996c8004447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041c494b126136bb308c485f3646d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848429225be442f5595433b99e6a667449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db17b355c9e011a566b208d6b7920c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877ce1086804db07f94ed8cc3f1b0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3ac06b2ca96ce8ff7aced5cfbc39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb5844be4d9330378eb16b05a83ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915eebd0df6f7a2f7743793d4f50e5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca23f3fc59e91e75f942a1d5eb66920455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6907424f6436ae39e4129674d9089c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20928593278e427ec2cda54bf18bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc49e34aedbebac4a7df539c453d62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d23309bfd9119fd02cc002ccb44d93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b279ce0a37bed0f46c84a7b08a6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43312e747d1aa030ec5e627577c79e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396fffe31d7dea00775ffe2bf7dbc32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e335f41cb0f04e1405f135263dbe4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540b48d0dfe1cd92715dab611b15f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874c9b0ce069b363d9bdcb80719ed3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490602f8235a343540c2c762f268e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8089461e546ae7660d3a94d01fcf50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d5f3017c088a8f73942c8fae3e4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93859b8a5cec35fb92d8d275465841dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a927e94a42ccb18dd3d2db8b835673470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f36a900446c1cf59b18cca5fa42a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203b7a2fd9f56edf8eb67aafa33409472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0d29ec7ddabbb3b80da01a37cc75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d3c0f4b8e5754c403b215b802bcc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c098bc53eebf4de9e4b83beea8a8f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b5cbe1ba1b2fbea1dd9fc5769559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae8e8b4fc403273442b3599ded47a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6896b91806e4ed36ddbf489f84e068478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92437ed5057a773ecd8e0b60bd64cbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b63e3fb6960e72046a838d7cb937c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d4d197e3dfd088278734a38fee31d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95285e3e81f61c02832a6d65afac8da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af40f6c63c366d200134c307009e99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e192571f359f4c2595b4cba0beb12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373715b2cdcff419f21019d664c4ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526837d1e8ef40ff1c18ae49638366486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1c6b78cfe99eadbd23cd923a16c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed4d346b11bd8f5c1f216916bfe5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d0a0b5a29adf9348504dcf4ffad3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65777b80cd4517046a79baf673171e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d676c4690c386e59194da11f09bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f13cbf943c8ad1efa57a56445f21f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd19454714d8ae7eb758b27985852493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21bb0513a80206258b5860f5e8630494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c699b3672241bf3931157becc95d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f85aa44780053ae2b0957165330ce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ecca371ba2f8e44a4e64906b49891497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61616241bb92b8b9f8317401202ef8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9b227bf99fc9da4706ba6491fa127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15432f040c4fc57ba16f897c963f7ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1626bab9876777040c86359133bab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd488eb279f635e91cff94185d0dae9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58771d78243ca34dd296cf03b772c401503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b18d684afd06409fb32093ab7591a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b6ab9580fb34d6a39dd300704bf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d704fee9cdff83b4932d0c7aebb304506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b9e831acc1b6860a247b96ce5868507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed35b452eeb52ecc7017834031b8a4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2638db6851792dca40f39c8c7edf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cbfd0dc22e4c35aba730174ab12f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19098b40bc5be17b8beeb8e9546ba8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2fd49ee8c496c797399fa908d722d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444f6d33739070afc10657268f9b75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6664ded2938b0a6e0e979450f27f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d8764741ea3a92932388923aed08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c025140292505e7b07ab8fb655e41a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7a29396a08cd1cfc3d1c8371f073517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645d1746eb58256b5e27b63f3dbd4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d0ac1985cbb4153830dde4f047ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fcf3a9435a252289ce630f9ef2a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d138cbb5d9bf1ade4b3ce55d1be60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e060cb2981fd9a84415b326d9102522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af0569c7446951ad2dc0afd53c8b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8344f59654179e6f61e3742557fdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bc9a07da8150d94f39cd764200d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239470d16472596f90ff5223b3a51d12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba70a91c66d5c15fdd071f09c70f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb17d737cae13315fafb12f9d3f296528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93627bcd6650e4f95c474e4899ade8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb9dc3391d6b0e8d2185fbbd0e597530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d5596cb7657737528bbc95c4ffb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7737cf7693bf8f462f73b52eaa1e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de320b1a4f57ce1564c6d4646af7a7a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fe776a212e20dc31ad71459e34e48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648ffd098c24e468abdd3bebdc4b58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141dc1a1b68e5b68c54348228b88fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799062737021b87e60069a9ff6e532537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea479f1ed1ae321c24e55ad97032193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79073352a68d2b1ead787fb83228773c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52e595a9249af56e039c66f393ffc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b63e8405f429ed62f50404e2487812541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31cd2cafba6cf1a4fafa0f9569d3b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f795c914835d0fb1099e87e53f274543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0c75ab0afc8af343912f4d059c9f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b4aaa02414dfb7345d8656898dfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f903f40579d4851238bb064cb1133546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bf50d3f5541920db4ae4ab1b5c138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8db35e24205309fe5536ddec343a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749955ca07182693e865a414131cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd6ad078c4fd7aa6d1a810e2c0665550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9e859a8ec20ae4d6c0a3088738d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc102751d40ccf0624b2c10b54d39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4b934d288b245b3c60f93fd55372553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2300bb7db94ef671c372980b8b9003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead12e9d5949f479af7bdcd1d5fb74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f98c3a2717bfc6d1706b42c0a678e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad367e66fe280a55c3c51e481a14e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694205beea733d52f0e94658486d21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012a908a31679961d3146e086291b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec27c99b435885b03cf1be5acafae11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d723374c8f4338fc058c089c7c13ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c0553a98b9d63306a80b833e03342562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764af4bd7832bfd47ab2aa850696fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700b0ee05ddc704792f0682af54ca7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa487245b70459147fa869439ba4b04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4d01411a639eeb4a12d3afb8e383566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100256d7c966b02c42fbbb89b91c62f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8f894cd77774f8d19a45455a3a8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b502e4189fa1a80f8bd7d29dc4d5eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501f632486c605ac4bb643840d38a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4d69a13f6038f9c02aa3b47c6e601571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2286193cef9fe8641538013aef547d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1fdff4ed1b86d35736d58abc5c4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b32a4c80910b9698db52ad696f5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45116595331416fea0cd478b7fa2732e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb03b36c6f9bce10776866f62f2234e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010963502e5bdea32038f14631bef1dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a1ad67bd4bd60a43adde8623ccde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810cb1504e288b4bb93025e18a398aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29d6960eb9ec2e128148ee448ffbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ca6f259d3cbdd56d726160d5d5e39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbace139ea615864d3189e7a5aca40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aa7509cb36064b747d952c0fb856d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a697767e99691a7bad14e16d98c6dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493c9f06860cc8049ddbcda2a9e70f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfefe015d3a09921e054e310a1dc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d79c656c31d3d45c8e31a0ac11e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a834a5980ab2cc5172c16c7fa9dcca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531c5958b1a9bb51dc1361895f663e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06b9d97a6a99bf0924927625af49a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673bcaee1d6183683dfabec08353c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad977b5e904f9b11335286fc0ad49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea55e460cc4aa5d56f9468cd05f8cea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2693aa1ab7e4d5c11bf1f4cbd594c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe665eb638bdd299e38b49ce185c0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fe23a7dbace5fc9f54afea62d2a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c7da78d95b473147b8c286193ab0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83832c9ddc605b3b17ad7e42775d99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b23fdfe6a00d3afe5fedec9e5ab6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5957724809951beadc31f4d5c51ec3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fd510ca8c2418bfe1a848b009fcb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac373c6a36b214d40f4b820b6ad3e6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6af555d263c8f897a4efddb2d8f796603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b45fd3a3b4cf5068dcc44d4a8c61b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11644cae7319e6ce5629f076dd5fd27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f099676664999a9e1407875a8be99c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb34089c4dc62f586f419965d2490607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075160182d3acd93f90c8c3c0220727608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29497dfdaa80697c41d2fbb663001fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f513e4ae0510a79bcc5294d5bcadd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266693dc8f69f0ce9365ba02ea31ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c177ce8f74926b2b59810333aaff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111007289552474f891f9f24c5912b75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c63065d9c1f74de6b1c7829c738a6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe212457effbf8517d7f1efaf4470d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1e855a24bc0a36b3d84a9af0ca83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a170e3671f4f5b57ebace257aae12eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b5e6b52ee5d96a1560d707aff5ec1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd751cfd43c687df0cf97387a48b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08b23c29cac13a61e374f7f402546620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb3adad4456ce627ffd08938c1fd46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafb9d9cbf0c12a108412b87db175d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f5a1256cc461ed7aaf3b03f9f9def623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873899e08852850ce48d0d07419567d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac12ba9d47a8eee64a6cd7b0025833625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76acaaa64d47d3759442f7ca35cdc83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ad433616ce5a500a4186dbc7f1f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d4a2897f15a50fbe88b23f69dcea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34ff25492b4e15fe1873f134f2e94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db730ada5d59ac8e2cd0390b7827a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487640774f29df9f74464dcb8786f64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e1c930428ab9a429c1b3a7ef32cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20c148e8864a51a93ad2bae87cade633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d4b9ed8c6d44d2daaadff771c09e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa18759cc92dc51328282ca418c992635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3400dcb1ea08e4314323ec92ce0cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82b848b2ff917799522b044f11c70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f02451b5378c775ab79e284e7635f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61edf166981250613e46ef3d26492c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a56b256f98121854a78ae2838cd7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2017ddbcd7793c58fb6d2af4a125288641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f166a5f9cbdaca3ac7b2300c340c2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac14f209dd34c4469e758f3d0ae032643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c250ab60f14ac956fdcbaa8a0299644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525ce6a81f9bed9c97db7b5c574e38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f844487871ba1d5d4df36cd0b69a32646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a2ee380192d5dd3d2e95088d59a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed40d49c9ac5bcf99c3357aee3ffbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774d75216aa080a12acc70f0739bbad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a36abb5e4c0a30bb6812de669dc4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474b2a3078a7f04a6ab47570fb9d865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9afcb2937dafb9ca02e69b76e20c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f5007d3fddabc4511cb8e8ed8cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d81090c3ccfc5f7e6968fcbbc405f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fada0c4378346ebb6427cd1baccf2ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e10e845d01cac836734b4cfafe58910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86bc3a573c7e5b1feabf3aa06960e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0929f2b6e65d533861fbe770fa40dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99b4ea01df6b8f6fe3ba91ceecc0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0a20c0f13453162eaf881dbcc1da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673beb757a22684ed007b66732cac8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d9532080cc5e9ff4ef8e4b17cc8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b08845aa5ea29769bdd720da5a25117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc06779cdbe6b6c7970bc8a7b85c2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655b4271a5d2b4b006efce762e0146a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca28fce950414775867ae4710bf39ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f870c8c0c6d951cbd69100da801c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9958c9076ccca9021da3a242c2d0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e18f8d07c5fbd5ca0c52f0fe43db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68df79d9b70c27b948fd2e413584724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd7adc3d3adab7102c53294e7f8e4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa134a2873434f1b39cef3aa9a2e4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82338bae80f93edcf4488f6a8f372d9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408dccc62eb7693da97dabd9bdb1a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679edc597faecfd3ed5c2dff93b2dee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256f99f86b984e28d035e3efa1e5a7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78c77d4077c1d0452c24a28359a5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829ffa69a645882de80dbdec107fe632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706fe2fe34c8ce56b330b0dd57a9b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60c6640eb7983477c5b6fe9354c3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b086f8b84eef2e0a17196efd077e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b0b5660b615834684f16c1f8545936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4c1fea0afbae2011c7347db0b17537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a471e8f440880a41110742b4be70738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf6aa66b1b049126874c7d6b5bef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc68bb094bcc975bcff10fe43187440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce3857fca2b019773f31febfc09c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f907d2666a61a6d9994b9ef20c9915d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89e29ac8d7306d1e9f1d42e80a24d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296e69ad9a8cbb73e4b3cbae2d0a4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355efa24754e30ee95fa98c2deabcf3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47b6f56de38d068a33362c85b8c8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e6aa4c1ff4ae554c6df3ecf24c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0412af436ed66f6661b57342df3c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b156f5439ff8350d30636d01392b7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac0cff615302df897878915b5123250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105f03d9cf3ca348ac4fb27d4727cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2d8f88fecdff0918670a4cf3690a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08418cb5c60493c2526447b9cbb8aa9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb62b1e4802a9b005959b5e57f25254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369017e87cc7b36e9655b761ce02eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e252438851211113be10dfad7716b3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c62b8e1ce0638e88177ff322c8906a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9f1c1df5cb2ed896db4fd5b11f4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fe371771dd1c6d2da49dce2d41d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9507df399d387eaf84185ad930913260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6daa4110d840aea5389c66e4ce07561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea078bb0d0b25a12df37307b0ec036562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872db5820bbcbe7baebb5b8b23672e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89a86bdd3f2f1cc43d696cc9d22cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff9de73b75236ee1e0a7aa5a636cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd50b8d6a0b85eda1bab48ba61d7bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b40a04f5865c13faae035af63e31867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7f48cc4c41f2208c8001455e8c0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a7992e7bf8da0a6153b4acfb76a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36297a724ff5671017acfe0745542f2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585d45c73febbfce1cdce329dfa22871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ecd078546408631f5d61107fde8b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719ad09847c78de7595cc5bf5c8db273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5115d370257a81c3796ef25e7ad974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bedad5cb748eec3528be26923322375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f9fc21d8fb1711dfd7dd1cf68b3a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1d7d574ce068174f43242559481b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900244f360f5a5a9b30561afbdaa3ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88871681079fb0510b9144c5fb7101179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf79774b6c3a11852031a49a871460680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8477a5e6ed2b48fd04f3a6de3e2b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104aef8570e8741f4ed7afbd52f383f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c7a993a94657f47b8efadc5ff54a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd851b41d2acc4acb106acf098483984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a7d591313b80e51d62db28a8ad6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ca62b9e0e30f87767490fd7a21b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2627955c52167529e53871fb87567c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecd46c152f932c328725cdf17b2aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa0963dfbf4bd71c280845f7374d4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243139782643ba1eb02cd0ae36cbb2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157619bb9f6f39e5d3cc96f4167a71991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa23dc743debb437931eaaab97119292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce59572fbae1e9a8232a12b02f52b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f80e777ada651655de49edfde35294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb745b4b956eace07326cf98bed95c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d579e1648791bce63deeed6c38d5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a869dc11379eb36962b19e502acae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281b5fc73b574837c9b004044208df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161fa4ce9bffb8525f8e14cc28c13a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff885af557604a0d09ac9cbcd3fb43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b49c78f19579bee635e9aa9e86ae70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725801ee27b47bbdc6d8e0f267f7721102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c606395da5ced0ac5086318cc0bef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a97f9b713540a76704a462f203358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc1af4887ba062c7c2794cad4e8af9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f99c9583ba12c7765063e661fd35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a58a51542b2b44717899415d56bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c129fefbcc9d062268176fcd0815619108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d1cc63296252247d8f9e732b8b94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe3231b92fef20a6ad53b78660d8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d19821fb841c1838b60c47a5cbddc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0a303f02fef46c102be468fbcc96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79759cb574b73e18328c117cc7b30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa8f2f44b5d0d83c635c7992020061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741c6e1deb34e676636f314c83e75a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f9c555c829238004b670aca032bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ffdf5c06decdde22a7c5c666d4bdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e6b1bac1da0b61a3b0efc6df8984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5958d9d7729ec94a56c1d8fb8dbcef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f5b0ad6c83490bd7159214dcf562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfcacff353df3f71d9479f24263e50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5adb4967ab3cf2814e05f79ac53c80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b49df90de4ab03e2ff0c638ee38f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb835194b7e02d9e62a5ec4c4bc42a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd926d41f60e5b6cb5bc2cbdcffcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cadcc97e0a28f750c607b9c8f5c67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170849e20a9bf35049e9780f77739df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1232fa54b454a0d53d47183dc07b830128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e58aaa0feaf923e032c13b5dbd4e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767698cce30ce7e572ec7a66a387711130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1aa607a5ab24294b641f328e5a906131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d9397e6c16f00b8b51fc536f058ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee81a1a6d5d828e208658ff391c0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077530466f76390e10e05554d1a88d4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382f4634eba4c56ec66b35e9c9a496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48bb46884fd9ebd8f27229ddf4f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f6b0c06bb089b2e0f3acb97f01b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd71298febf1b50e6e5ab4ab062d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e45257e0cf1f67caf8f15769add40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196ff6bf25fcec65bc3a16f471c305140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f634f5aa560e385288de1f627a2ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f7777146354769d90c0aa085af95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abbc0dc7201cee550aebd95033b0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a51687eb476a1ffbbbbc5192ef7af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb5cc9cf0782d0901f3629319b304145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae8db240c99a3f9a56ded13ace1d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df099c17c3c245135529fc02329fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dc4d0cb31bd3ea099fb1893509ade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06390cf2fa455af178fd18004c1be692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500322c1300d161da9baea1d9460ed0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4bdf0609ca0ff6c4a132c0b53a38d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f534754bf850b4f01e69544d89f726152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299355af9b8a0247fd3360da1e1c55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853cd35dc3ec0031799d9ed4617d04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27fb7ae53dbcf2d83b20b38bdd633b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb4639c5af372e65a06f75d2b983c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88921a8b45d5ce82ce52178284718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f241f2792ba5a30f2cbff5c8c547b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966b5b763a5e72505a6c8bd529e963f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb70599d9e5b9761616333a87de69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7421d201138d6fb0893a476e63dd67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc12b92a0c4e6927a4a6ffd987bd05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93222daccf492ee54f9c448c2db342163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c358cb60578fcef50e52401731d3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49534c0ff0fe6d2cc1fd64a7f52bddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337044468c470c5cbad05c6cf96021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9230694fb6e8c5cdac08caa6433939167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf395773676e56c1e82a008f5481c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cace320e5102449d47da5aee6ce6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378d9b49cd9c6a1ab51802cd7fd317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16c559de89b0d8655d7b696ca09610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e873b29c2595fa1f94cd92697872172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f32324008f4f6353c02c0af5bed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca165192c936dedc0ae92bebecf74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5bdacf0d642fe92dc62030d863d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e162809489d23e876859ddcc1f0510176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60f892938e2ae174d41cb50af3b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e5ea7bf3a937836c1066f59d0faa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512189d51670a2c505be679de82aaa19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad1e8ed21d06a9a6d9654dcf32e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f42ebbf67d803ba178259974f58d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923eb199aa6928272df0ba99424e46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cc855490352ba5f0bde5e3a804b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f4168c63282dc3c729fabd3d3125c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed083454849ace20ffe16119e04c49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b584a38618caa16b4ef31615e0809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e045bb58c7504b8342a0f7b0403f5f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74a31ed8c0216bb14a08ad19fce509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061ad289635bcde7ef6c6563bb0dbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df71f1810a85d7de9be159de4889e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28314aefe8bc3661e0b57d2da6d731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f097d3c5526f6dcc68215a8acfaf50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07bd74048d28e8312fcec769c051ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67e54b5743553c8596b537a7f1ac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156028c891b281b4532d979a599b49ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c21809b1cc1c912ad31a2cdf8c256b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87deda1fae270f94103fd497f00b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28c4e8000c89f7aace424a73e1aea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed070604959041fe983909929365e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdea62958120389084e7675f7f7507200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d6f23659f892110c462c9ecffa40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1c06bfa0c7c5941edf5e30b81c7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b11d0620168867a0b40f1058ded97b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ede0c2797890583b89ad06d57bbb2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2a644b281141d9ee4b6b833ba6ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67cb463ccb15ff61cc541da527079e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcf506e25a55b46d9d474bd80dc81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd87ed39d80a6f79b533d5f9bb1f37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc013d48b872c8ce60652d0c24f7e5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2407755a40e4d593bd070f80e89f6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc171c01c73c7776d2cfe02662987d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306c11e59a9e79c9fbea59ebe55943212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d6e81b49cc5332f034245ca735fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d7e77b2e0ddbdcfa503a6c1b0272214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591c8c7a3aa8a8e8e2306419a7522a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad295f1d3449615844a9523e10d97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ab0dfe03279beffbe253f428dc1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7397a8538c4db49d8393478581f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac2693bd586ea28a3fd43bd3246a48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3fa3c3c0f41db7832ca117409230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa22d8f8829fa1b53e16212546cc52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee1e09395f16d5182feb52bbc23e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1521e7c77f36e625793968097781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f80a5736dfa0f845b4f9b8459481d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344993135694b9d7f2049ac54b3430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1e9cc9d46556c427e65dbbabf635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b25543ed2d2614936dd5625f974776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379fa2aaef7eb372d7ad6799a1872a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d267f005a5305077c0c328b8662c383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc838d527b9ccf4cd15e766817040ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192fbae4fd3fbb10465e8e05ad6021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901afd6d90242a8304ff3becdf4a60c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8656b6f7cb610f717a46821dda0d0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840b95ae9bc49f3b294448263895ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d26f889c48ab15dbb9376fbd1aa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c351df1606f18d8fbcaaa654df8ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96f0dcef8039e8650279e89ee22ebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdd48bd402b1d0c8a4ef45488b43a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6740b558035e7f608105fc254e0be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634efb2f0e239683a635a91b2637841240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa3c0adcced440b892e66f3d97e187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6b48f3cfb7ed2e412f966baffb4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e72d8712887348702acdc5886ce57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82194a0c30ddb8256583e2025cdec16c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f6f28119dfbc7ddb40015740d75b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a9a80ed272677670e6bc2f21922b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d0ea9f95282b9553b4aef9987d9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231864c13a8ffa6c924776ae428b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac8f948b6433f3943104884af4d07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813531889ba06638e77c58855bc3ba7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85986648001988241d349f98a8e95d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf97f34a6be95bce8c1c3d9a94f891252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99259bedff249da7b9246876188bc08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddbb7e66eab485169729a7d1ddf650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56611e2e3f108bd4d922227768eb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00d296d0a82811d3f0243af39e0fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d517cc22861d841e2583e9b20c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912fcdb83d3ff7894fe4b08cf24078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83076d275808bf298caaf29a90445ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e5e15d360ec570f5515f0f96fa2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e31387cb1b19026a10e46757d59d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb75047ae6441c86fbfaf34a42c208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728cebdbcada856ddeb82bca9666301263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750e5e20e40a722ff4b7110a4725aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be001e25d2f5c45b207c71fce31537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d59320bf54d86851645f15d22fc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c626832ea04c0fffef0a72e1b1124267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136d50c3e748f280020b450be87c3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd63abad7f0cbca913f1cc65b064093269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27f63eb0607f608c3821a62f88a73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d1de6084d62b50a635ec10aab131271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c476b0489324ef1a3f30a410ef9c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f193688c2c9fd28abc5d3c5e8c0e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef8e30f9f4942ca3f56e18e35351f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb49763376ed6170b78d02dd8403af7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904e3655467fa4b269b5efdcceaaa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89733782c054deacc008d5800cc3ddf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df07a460ddef733f2908c96363d3e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d4192f71497d8a405fb17a73f8865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205387c417b7313abbaca0976534640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434829a943ce5cf02b57b2eb09a36c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b3693b0fb9364ae6d4d2d41fcead282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88646f9624d3be813ae4bbb07cf82766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529ba8150d2ab0ae887c98dec05e2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcebb00ce3c533f57bc3d6e51c805f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ff1f37b017b531bc3566bb457fb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae5ff2909a88a3c1db6c1b36ed8f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17d9ede476e438c472a7a697f5a5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2bdc3000129163a2248d6a3683dbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641323bd0fdf5395291468420687945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3576bcd14afb1f86a1655c6c1cc24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c56a88456affdc6c3d05cd217e4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e119d6b4b4b196703035c5d34926293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4c19542567f40c6b30539abff876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad796fae4df05c216c393ab094531295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0a4b4e2196c72d859f5b9c22743f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b11970ca855bfe5eabe3f3f87bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55097ab20ee0a675cf458ade125abe1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed26e6f1c3032cc6e627df61a97eda1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b4cd273c47a4f8f24c207b4dcd10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f16235c8f85e4e0f1edb42ed6da890301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096a9e9f4b0d6365085717f9db374e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86af25308ef48e48407fb54ebea726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce95403bdda1a620c9b9a11843727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92685c6fd85e9768ddf71f737f0d7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299211d47aca43d0b64eae342dce37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6376d27d1ac14ab1527e41126083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192e3d4f6a4465663041a9e511cf8db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c98f4ccdabc4fc5b2d50f503634ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8f8074a1ec68ade1f11c2d0568ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af741ee5affc4f6dfca395374b9e93a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b47f47d5dd081af1d1fdb6af02f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c7b1e59b56045d14d7bee81757714313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a993364d2c627b88e08b3f02cce202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548723e636c4f53268cb03f2eabe57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec151ec88e84074dcbbab95f7afbef7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18328c173dfd1f1f22e3b82068247c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3583380a7ef9810c8584756197ccf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1925c9c3764814a9e3ab8322c681319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32db361cebd563470d5c7ed531bd7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278299cb0d5350f070c91a92143f2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a9bd71b7d6ad0e5e69a98621feb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107802f286efcd025ae5dee6fe95cca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e42a36a530119627ab998664f2b63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508f9e9d752e029479a5b0630ddc4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154946910754ab1ec254558068d26568326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ab8b6da644714da2fac28628cb39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fc1ced7591ff12fb51b8bff411899328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074fb5b90f6235462f4af1d5f987ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8b190f9fbac323036d5f934eaf06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadfb06722c93a1e182fb477d26b6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab7580a2dccedffd12fd8e910964fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f56e54e505cc8686d9901314fc385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fa3c37954d22616ec492fd8e9fe3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afb66996a184b4df33ea8dac77e9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf1d1c986d5c74129dad87f65fb81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ead71d4087e291ee22d185946199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06634238f9413d67d403e747e1d8cf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a964eb51332e6feaf0c9150827a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04275f23aebef4863be1b6750449e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b689ad9feb8d0ca34ea4c65d5c7aadc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da758689c76815a2f278ef18e67578e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083f17569f02ee6c57fd9fbc29cf48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b94519c2caf5ee405c9f9fb0169076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ffc9c7c0f005683994cfda0c79a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1878d7afd53e209c7ce37700ba07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a8801e60c276cd699e9a1accef03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0aa443daa122c2680634e8a80b2d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f32c076cd1356296d89a93e80ae1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7edc5680d2a66ed9203d866649de7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993b1e8ce7f921337a61b6b110c071351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced61cecb06a41e4d336393fc66f90c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe915cda9dd9a01191be014b7794c478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd29f8871d9d34ee84805a3c6bdb53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d789b88358fceb383ce6d79768e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6cd4336ae9251ef29afd2afb7ebf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21eb3de55c0fcdef4145cf93b059d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d033004793b55dc1b4622aa3615cc87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253bc1c021b88ba4603f8387b9220f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce662a0c4182cd10ae027765fec77d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253df557d6b4d4cbf4eafc8a2908233361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4606cc7e5a2ed8bc62670fa1772587a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197a67a1ff33c0251162a92f39d0ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd976d81f542b485674bb07f2e7b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7aebf3c60b3d1803d487177e05554365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369891772e72ac358167b32c79a1c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a628fa48a35516c00fd392bb09f58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f2ac2d3d74b815d12a14d2de0088d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875f324a1e798199657e7fa0c29dcd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27b1c66d35419ce99f4d716d78519370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde627ab3b35c4a198e5172660f58b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302ca60cb56be4ca20718062eb31ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3fb8465650bf6fc6754e94bece9e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981526f7f51038ca5cdfc7f2e9e0f38e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5423738c10c16975309795f612e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e277d52fbd1383ae4dd1dd6e040c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a528bfab1dd63e852d5efd6693f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a85017f0c5fb2feff0fb862e85d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8772c2e9481b1f8251c12eeafb6bd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8134e57d591b0700d06a79c154b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c10fe02a4e57ac7621837ce0aa89d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192316d9955e53dbef00cd8aa27c4272382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289286a668d1aaa205f8ae54e616f984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210ecd7c1f5084ceba9af863abe745384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566c1d4c3187ab8e07c3af423e1f2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201754be66f65a8808ee3075deb7dc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68748f2c486862d4f59756f8bf814387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b927433ee590bb21870660fe854b1af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d633966ad83337729716eed62fb05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a9b04cb5adf1fa24a66263db2fd14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538460708fb469ce8e44411c1ddbd1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb45afa14e663a137d70de5fd90050392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843476da7f70429f6a873adabeb464c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7768d2dfa888bdd15addad1d4a0640394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb798a5ce45d5fc2a736d95e589a66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8a21c3e4fabfe03d31fddcfa933c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca0399f9ccaab9b207d1040270521397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429ef1aab4b0868bbca32d99f84cef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944fdaf525b5195f6f7854eb9fc171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51941ce99033182b7d279e43d63bd3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8d8d69c6ec60dbaf8ccf382a774c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d1bd43bab8fed542d3399d48f60e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d708ac3e5946b7165cb7cc50b29f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5451c748c5f3f5590252921d47c23f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddadf255712d11af1e7c105dd7bdc3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664835eed23c252349b00246c312e61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c3244bed5000b817857dde4359af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3e03f13334fb825601e32bbec541408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9fe6ba049315f0578cff400880d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc789b32e4c75fbe6fd86e080caa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b90e70986bea7fa886aec6eb7340411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d5dea229da9dc3e5a923c2d1c8b33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90c08add49e462064b11a692c6266413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6605cad2453300d5ee6a3af22470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd386601a3a96f6a5d4926d4a4f6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebdefa1e144e7fd5fbd5bf2d64557c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa49507c8134b2a1513cad9fe9444417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405a9058074e41759a5df1e817139f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9412771a3fa104793cae7601a367b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8816671e774986a7ac39577e59c0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3b8d6fc3fc0be76c2d0f28a7e787a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217c6550d89a93d00a2aa85175e085422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4f932e52aa7beeab92cd784d0d1e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c1b6a998e31787c475e3248e3b54a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626290773e549b48aa29410ec9ef0d8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54b30a5c8c1e1ee8b94675b656e19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef56a66b4d899c30480d901900bd55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345263a84b88b96b719f8d1043bc5b74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e8cfcffa0817b36fa9bdc06454a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10eebf80201c3c094a41d7308b1314430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89c9a082db4bc55fdb5091863344b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363cb5a7fb2fc5d64261ce319f433d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2276f343b3ff1b65cc69a68f73c0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a352b906f0f435fc56be748696b8088434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e8170f155e10168e32f4ae12a5f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c80d0291557fd222cf88635c2b374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269fdf46711b20d2f0e93d2c4f27d9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddacab7cb4e5b8b71dff7bc6599bd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7617ea6f53120f65bce2a3869518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c50aab60b0e4ad0f8a3aa4692e306440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea42159c50f8d467201ca889481c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c9250d14cc047670370485e32fee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac7803c0d8e904ce4d768c87b65c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d9f938c86e692fb25a4ca9a4a0c88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63087f3574607fbd8c9554cd2d4eb795445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20213ed7d47277f0c8c03a6b6be965e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ddff594642b7d63f498b17023cc37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f40bd98eee60e6cbaa7321aa32b3ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f266a7b5809da06fcffc34e31ca449449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c1739ef75021304b3320690b5c55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e51579213d0c5c2aa8ddc98149364451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fa6e78943b2d2502f65653d83f451452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e4d2ef25cbb9d73025620ff8bc37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fd4275414b2b44db2a27fca36fe4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0a94224fd70591462e496242644f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c1b4a13f23cba1dfe1cb013d5062b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9806d12e876a7615efc60f5b4fab6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbd094f073d36d5e7d1a27c08455bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c909e351ff31238af5f8da9251c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a778dfce21e818a5556a3d2c592c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde2bc45609e74e3a3f8b37f86fd1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea179d697e5c6790950e75bd5aa79d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fd731d97f4dfc2a1562ee077ae89d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfde5264495c7b29c37d615fefcfd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274559407327363a78ca923eda9894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46d84eeac44ae5dee9d1393033528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f45f10c67520956193a032ffbf84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da059159cc439e15f79f8a876fd7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623df510e3103abf0f5b457d82c731d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8835f3b6c6b27516f736829f10f36fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6fdb48d39f4806861fd33515de37f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f07b5128af43b4768123ffbd4d7e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd9744a6405708a21ea91e12701b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e61823226204db49546f3f777972f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6d949bd343c529055f259402028a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd875c7823df05adcd652023dfbfd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17564b97758aaf1dfcaf0d7fb42a318477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b0352c125e1fd2fd019f0a8120f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e2142a0a77fcf7b76acd93eb53aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a933b4a079df79b078ff4a34f793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a649223a6f3403917e1f7b8f676a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc726efd0f4dad7b3853b0ffc58bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae1fececb9f06ff7d67492927e783483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2a342a6a88b9080f6d4a11492c8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa2c9fd8e0e5761fc1b05d67a7466485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c4295b5219d80289a65f3a19b798d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165bb39c44a5db50b3ab4b6363a547487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68116bb03ae103f83b795bca482558488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7c65aa9e4f23beecfd4d53a1876b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009681d5b04dc20a17e86b71105377d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b06f876fed6627930d5fede51925d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae931a4d8cbaf2dacc1894b0ee2c3d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af8c4f92958bdd4453cf1be994eab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e2d96e8203fe3e93b8155c3e54ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19213f3389835400c771aa83b2d2dccc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c5f36c831d8f2c5e7270c06aef3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acacb9f0b49a5fa63604587505cabd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f85b7dde8311fa6620a74a7de27f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412ec515925c716df4c7481c852695499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f289c090920c9cef3101ac9f0ba94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8899bc5bf10d910d52309ada35b43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd6444924873277f6602b1a6be6ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a94982b9484dbb6539f6f8f2ea837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188d9524fb7d0f7f7db7e868eee341d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f066f4601a5114ab1f55a1fe09e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182206a249ccbdc7f06fb5aadc2ac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bccaaefbca092c6c6b31569b41046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae362a10ecec03c80adf67e5ac7616e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02530758f4fa5209ec2bc25bc8ef372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfde0f588b9ce44230f73a8813337e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa09a406a508f7dcae26f19b420c95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3e9f12fbfa4f447495ed9332ba2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ba11302551ee19502912edaa1d55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2f018907af243299f46e2eb46a4c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f35aecb796890e3afd446bb3fdf02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb08b461f2e7d800486aab4ff0a94ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b945dc078f8642c00db9c7a67aed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a2ab2966550c6ca7d0f8aa46e79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37994005f1c71c4f74aadea50fade54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a972001fd58a67291ace6e67fc8023520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0889ee68b5cda631b0e92b08cd748521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5b93430c3cfa0f145a496065fd7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff305f56997466ee70efa56070ead6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de1dacb9b43ee315d0945ea3b31b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b53d8bd664c7ef44752ff5bcfec25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f59560fce0a94fb65229fc37f143c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a704bc349cd1ce83a8f960279aa6d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b19b9dd87e3bfe31455add0d453e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66507644b98279aac263d7e91416e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e3fdfb83e3bc53bab932f98e4523530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21699484b4e3e6e8b5f5173f56cb6e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaee0f899ba00806b5429768e6ebdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d00a5e38588fc653cfc9e89731930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9146f16084fdbc1a48fe79fc2c1b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476a9072de080819a19a5f8be6d2eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670b90ed176f5a020e7d7061893857536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce3d88f9831b9074880e24026d21e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11b211ea60ed67d0c5e844a2b1d8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fd80a8ecb814e5e35c10f0a21bd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c13d9fffcaea103811c81ed76006d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6cb7f7f2f1f787080acba408e4f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d540d9e1d56fd311deedbd29db07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635f5c6bfa07dd076c8226f0053bef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a202cbce97f14412bbbfc58f8afac5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2582221c5568c60387a435f890922545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67e0147d1f701a811e0257e5d2243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122bae1140f3766ac5763e01e705c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f356ae0e26badd219f31f75d7945f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fe39d98ceeed3e7495aac996bb9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851587cd5fe13138b177e523447662f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68795436203cf538f6ed2070e32ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eefa4c826680fd8f4d7bf63581511552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb789b3fa778a6486837d702b50ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf695308107916e5c365fa417c08de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a866b54f5e295edebd56dedc5cb3124555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f4303953ad6785e66d9bbb1505d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5dc9258459e28b2952cec6d4fff90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4228d1cd266b443569e07967ce0190558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15c2a540f070677df07935ce2d975559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008008e6a28a58d46a09e5797851012560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e37f26806a23cfc7631d12b2affe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f37ef965728622e679961a950152f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f20da4d8753786ad9f11abe39011563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62a0a23a744544c9b51f98aa366a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764fda21bdab9786f67b337d3041e39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da0f10b54794bb1812c94fb1a30147566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02c62e33b10343271ecfa2d4344439567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee9ec480526e3293584ad85fce9f68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063686a24ba0dc4052a63cd95d07ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee633334cb9353eb46ba789454c197570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c58f3775065f47bb30cd2ea7fd91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178c37e5c2f291c85b2a2478925159572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283bf88ae5ac6178d10b8f4af2a938573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55c241355b26bf5949a90b74446a71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0c7c9a6ccedd6f4a64ba70a9b7d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920d590466f5d9e3f87ffa089ee28f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a561501bf9a92e864759476a5027d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19d4f48bcd2c90265a879d6a30d58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b643915872dd49358dab06de9ec1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106368924d102f286f34556a8c44ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb1da205b4be0091befbdc91c5375581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a84242ce9ce98f566d2a3c347afd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d38e1f4d90b6aea07b71662ee8b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644518a018a4d5c7acd550c80278277584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e653428234df02deadf6615423bf06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886af4188c8e5841fcf3e3be3e0dcb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc596e02c43a9ebb2db766cb6f343587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9526cf0a2ed556f241caae9b45a5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a78bf05b69a53a6865d112780470a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d118870537f88928b4269061edfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472a676b9cbd00a4582e29a81074db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c389d8fd79e9ca3c0acd3b551eba1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a77fd333d42dca4d65d22ee8a4137a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939f7b0d698a26230809db423d440db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0787dafad43bdd3069abe748cfff8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146adc78d7d69dc990615f3a3d927f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec6e2bcee0fb00f2b269beba8ddb91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1561a8e573b14154f4cf89dc25b3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154bf559c9da1d05044f175244f2e9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748bd8b04d22010b16f526c10516918600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bde99d42daeb4240a8c3d0b6cb00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e85c1b71da36109737c153052d51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d56bc9435e49c4c86db19715ab31d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c2ce18e9a02f8bbafdac5535d3a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14beae69d476b84b17c89507cf43c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6909578665f8e399fcd788a6ed8fda9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133a860960e9022a1af84778070961607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27e287e6130b55338b439458497bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818c57ae3afdb9beb41feae7262dcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a6027126703ae65a4e06df882afd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6855af5908455f2eeeee0d859b45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eba33fbce13fb47b1e35c6c2d54d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa93fab1e4739704768a06ff95ebc44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e105b3ebbd2630eefe564e67cb5945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134e78f26a5a8d11398900b9ebd135615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd89da18f4ac5331b4830381b9e0166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84633482fab994f4e4e0346f391f17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3989223062fdccc9dd7955c8773901618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85a595dc4179ecc6aedc31b8544f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519d60a00eb745441c766792b32a5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943303688a7fe517111a86bdcc2d985621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833bc9b69f4cc8a04b875da66d03ca5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca43679f3247308e1cd781b305d0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2cd1db4c06518267703120d635b9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f78251f2f9027a762382989d2c93e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d24ef82b5b92ee44c02f6d4b447a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e69a84a132b2756ce43a21987317627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b22aff1007036f9fdfe075314fe2a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b063a4407a88fb88f9120a0163f174629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867960163a275680fd412ecb33a8d996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeade8d3a388111e56da83959aba35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574d428af93b4d9481e79b3e3d745b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9319bd2592b378480029eed20edc29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb9ceda1e42c064e736f9cc32a9e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4b7b000be8c8690a0e5111900034635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934a1393aa4d6fbc91312c6fd3a172636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa28eedaa08afe4aefc8bb18bae857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8713ffa814043091076c7216d6d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f553d4d361bd178272f1f27e85ab7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498d17b23d39816e13c30d41bc1845640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184bda61407200f38012b0d03550842641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb9eaab356e049a743afb73e207f6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4facb526116582b5b0efc9a54c0873643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2157263c785a4ac6bd00b0c1af1d3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113320442d20d345829c0e89e399647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52a305333f8c7a45ae1dadca6561e0646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>