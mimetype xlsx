--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd036977f498d5b07d8549dea4c4e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba17f87c4cb882cc066117286e99ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9a9891aeb2f45fcb81ec6bcfdb7373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d08949665d953e15678e903743f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fdc614f6aa005b54199fa490c453b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54af1893d773fac867eda17bcd3d396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341340956fa3c33b3493f9911e57ece7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2abfc84c47740b88c9364e48c9f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2108d9beb93ec29b6bf19ab950d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d026cdaf38fc805b2f5cccdd3e607910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63abb1562f0c3885c5edc3cddaf74d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fef23c8eb845a1a6dedcd168b848a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01f405e6c551359d3be7105773ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67982520af6d6e2be3d89b4b97cd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283834501cc5c60fb4a6ca5a0697f6ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a291192e2181a3805f697fe6e2069f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496eca9767767fb0bdac4ba43eb004d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26960765ea90070ac84ef9e185e97bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc827541c3cfe985b23797b3d2e23819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7487ea0bb8d418356fc907f4635820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399396556209e38e79e033bba995b3f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ab2aa7ec730070239e7429582c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5165fa6cffefd640387ae2fe12d3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bbfb1798f6643565357da5060ce1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d08799be95f8023fa217c28019a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4431b344fcc1b8dff7fe1c607d5b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2644b7b88ef3a00e5ee001fede79fe427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1407bb3a7dc5a26ca8791a2822ad9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce52424f1ebee9160dd79030d3273729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24febf98abbdecdaba7086ffb3cbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690db5340e0495fcf2e3cb4132674c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722bb3e15f18a70a936c878556be3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f53a1a152360d2e2b6d26df8ea8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430599d31c25c7be0df3f89566645c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b0c6e4cb80f9209ff612ec8c690d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058cbd47b0b59ec2841a9fcac1f3af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51453a93eb99f8f2baf46b95feeb2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea761c2397ac24d9a08e2d92df652238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f9b5c60fb2203c2a412c57cbd784139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4cf09c1fa21a17fb023bccd12b75a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ccdaeef27185c68331af33c011a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8f79da5f25d9c3d86363b640fe6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dfc15f5ca47b88fe9ddbd787ebc8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e5f0cc5db01377683159f8f34d5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7df449e8678468f8cf83ba3349f2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923d79b712060e621c176855caf5f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb315ba88d346c5bf21a4036139aae2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529dc0fedf2fa2fdc90477bdb8d9ee748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309944265168f7a75dcf9741a2e411b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575b8f02ac8dccaea5030a60fe79b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e8f553a64f81ad9f42ccf434825851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ef1ee720c3a58bb52d035076fb59252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660a79d6cc14b8b3afd4a4239a077753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0023bea2cbeb5fcf18ef7d2044ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57c626570c49b641c7d9a007bc1bb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b22e1cc85f81fbb6caa713a78a86b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acccffc79b93c911cea7fcce80cbf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e2c5de5bab3aa7c69e13c7f5d1c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b026f1d5f184099b740ee6dadfb52059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149a62353aca7813345d95e1b8803f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e84fdd77c973076265f1669f8bcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993372e69e0b3d228d6f373554a0f14762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a83ff8664259a300e02c4577f4f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df5e8fc121677f3c9362a05abc7d1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d1e4adff1b12de4c2b6bde016c9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa3f05e1c7720493acfc7df25675166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ceaa175bc4b2915931622dec4500467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a5c5e0c7c73bbdcf4b9d787bdf41868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a05cce12f21dadc23e80b3715be7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d7290e2c4560fd258f8dda36663d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44eeae5163145d56d47cfef1bb93a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac48bb0d1f45677f67cd553e540ca1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c77968636b820a8f4ca39730885e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631534c2e6a383110a58753a0292ff8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a2b3f01475b4d92cd809278a2939175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab346ace2621f564cd08c45ee5fcbc7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2151fae66a0e6de1af7e636a7add1b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ea24a5ebaef0dbcee82a995e0ccd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b2827b4390ada4be1e2c7aaa3bb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3203ac0f0f5785c2099c7aa6b851880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c311014059fe24edd56bbabebfb32881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a3498a125d151dc10ada9f732c2cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00a35ce19fcce4a11dabd9a00069583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e71b899be3d50d22bccc12e9f28af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefb2ad72e1387b285f5bf18d8b7a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ced897d772d9c3bcdd16cafc0cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd954c6ca6939b779d67db1892a1a9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796f43d155778f705a1a50dae0d263388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f22bff3e4f2078c2f3c70e9ab80489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943675f31a92591c3b5cbc0d90721990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492bda3d0fde7fada0e5f11ab1c933991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242ccb5e592a20ee496a24896fde4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e1bc7044219079e47f1b482e665a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff6ebc25db188ae138bec44a38a6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147820c8fa1334331b94b524c18f12b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d508993bfdffaefef75fc51430f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f974464728f5716912be092d40b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f03c3576e6967cd56f746b25a25d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd205d3d8a718bb1476d8b194c76c3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be24d19d480db2f05f138043a6978100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c048bfd2ac37f74ad3dd8662b4a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68656c4b3b4a44cd1f14883b37aa0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274710e85774f6bde1faba4b1ccf6fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2aeb1e6e287bb5ebc41199b113aeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eeafcc04856219cd83e3873655e88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fce6260536e22ae018162547cc12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0ae9b177dfbc1401e926cd9cac7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d649d9fcbd810140a952408a42f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034a5c36f50fcff023461f98e102ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b29b6f3b56ffbf652310699d6732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48cd81c1ca0c69027aae9fe48be97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c33fbf7193a54c0a52cdc6dd629a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513ac0670f1dffa0bff61077d13898113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b38f79aa1ec62af84cce186b01ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132bfd0470cc56c40b03d356ad51aa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785520dc68565ca36cdc678d074db0c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3556158b0c541cef4b4f7bcf34b09b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67efae5defbabe4ee6d7c0ccd915aa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb03f3dda9ad40e61dfd2d6611638b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ef799a541f7c4d4608e35dfbb8f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e684485677c6af5b602fdc2ff98a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835adfc856a0b79ee3e27cc9a77bec3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed1f5c78042586cea4895d6ce1f6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3be34b99c4f17e3c745250444a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c0cb167c0f997401baa0e6942a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382136928397455e890c763208745b44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c274a71b9a3a46c161864b335ff88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05276b9a510cece218898859ed6262128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d64c89e2641e8faef204db5cafcb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15907acd002d7f57c75f45537b6cb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4406e326fb19d2736f3995ca43d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8d2d27627c6b7ca84f274723fac0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d35a2e6f427481cb17e93183d33a5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d04ae63e9a0dc41fbf756b8ec225a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaed5f70c8565df7340106da1a00d22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e5d8e91200885e2e2de3ae87a2e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37972757dfbf6dfaba15e0f08329dda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7db8d6d8b3c6b5e28e0dad06d338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cb61b35dc59362b99e6a4defc108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98fc713dcebba1a4c64162f4a0d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5f3b1997cd934690c9e84f5f262b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe66e17eb34081119cdaedb2c13d5bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63303428d16c252204c17862f0633143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ef30c413fa26599ff53434f490a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30fce40ebb18220a89627020fb865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ae1def3c808be7e365a5834a4d500146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a28980eebb908166f021c67c8d830147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f99e40f2be9c1112b9a23548c5bcdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0169af22ece62779adb5bf7325256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612040c93c61f33dc8c745c17c358c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19c40d8ebe51841f561c938d23e68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4163afdde9aa692886ea662a20ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387184ef18e63e18c5cd1eccc237c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413eba539ab31e7f1f6128e9b05152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682afd49eed0d7366b7869e1767841a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639bdb9aba07919a84e84145726e0e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303f10456d5b0290b75162b9bc8832157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd8bdba67bab3da9f656dc6cbb66a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c0df396b6adfae7a5d1ac86b5aa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002cc0c2f5726997bcbae884c15f655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0ed94a20223602f1e99eec3e8379161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d63551dcd938816929cbbe51ddda04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411823861a92716ceca5011489c9a77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1be03bcf8738eae10212b9e5ffa85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9f9b92f3c5d24e7d2b8503e878f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557cc90fbac13c1c6ed254935378279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f657ed22f85aecacbd20028e94064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9b8523f71ff421232091f5b4e0db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e8a8685ab54189f24edb5bc8610b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bca27b1cf82f6e3f137baf23cc13aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58bef1933747aedf8d7a6ddb8e951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42762f33b67213e94761dfd11f4d5ddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dbc5f486a9e11c9749a330480a53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cf2920947522ab3e155421fa79ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd752e994749306ea57d98d565b0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b1685a357fd433acd53e0cc1365d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcce83734410d3f9fa38fbe147f038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b060521b1a2a560349fb45c1f4074178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd1aba4c360b269cdd9afbf7589f41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5b85ec7b16b634c1586e3868abad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa7b6bab297f9819cbe72a1ccf0e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f564139a4887e375389eff547208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6786042f56a9063305b6761d8fa8b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2193277ea8ef1bd8a16bd8a84216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9ae751a6bacad96551d545e31098185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e07101936e6ecf93e9f3396508788186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789c0decd622ceca47cf5ae1a2086cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0676d340cc09eadea0950d349a22c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3165a7b14065f8398666858819bad1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f65fb5b903562fa3a99aee604809190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14624dfbed72aefd99e9fd07f499b0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a264306c21c2ee288b0daac3f633b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f5e5fd057a6f21cefbf9a4f21f86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2efeac6fa0ce72d6b627a287c1642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fcc6fef040a86214c918c398607c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7a06bc97c4369c10a4515350b5ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d065839de1705f87ad31299bd2ca5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632313ead4c9439d6cc6428ed6d0e986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90907c0888cf8ae89f1ee98794d24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed70afe38e6e731e8a69683fba24f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37ff59f21e7da535098588b9034e8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f328f3a5d5a9a87b2a7fee07b4d488202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b07e5f55b2694e1713cb06b25cd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395aa6facbe081b10437e187933735a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0664bfa0290ffa9875cfd58f98a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651a2c947525fb522bfaf61125da03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9198cdc9db28a3d9e9433e7415137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8111d4cdcb290b23a66168824d8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb9dabeddb320d7edf124f6837935e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d02477e321118447913370b8af70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8433c159837f4ba61c54ad0b93d90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3282272e957748518c2e55bed54b03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39cff7524e3a389736403679453238213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863702eaef482fa21ed17c18af9195c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771cd491bae91da5dfb28d972751fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd6b087babc1318282f096205702a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d45bba48e331e3b4336fcb6f2e51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6dbf18029fde34678cd40bda63c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218973d687cd50657986304787f449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4c677261d34b832ae90a3d426b7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c40a98fd007e4b48d9ae335a09a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805697e5e3798f51c025e7ac067259e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550a7cf8ce8b4bafb395b93a2407f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20084c8ce7844e3c51cacd839ec89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a502ad3006fb3ba90e80273c1fc6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855184c9c1d840145f6c2b9f2bc8d00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd91977ced0354f7fdcf1aad1bd38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6509321b30fa75f45fee74e0c861228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bba478d69652b187fb070fed774d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d667357d1848fffd666bef2c9f79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06b11f14b228a8293c51d2e52f699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c056f223386b243c82c3df4fed42b78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a5423391be58b9be66062abe5dc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661f4fd812177c6e3644b12db05ba0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac3f501b1be5a685323c6a8cb1ca2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ca619130c37ce889fee2d95221b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df83c12eeb82fd994392a3f6d1e109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c74cd1f05a2b8309f5545e88736f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a05a30785b45379b2bc5d81c8870239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2d678934ac531561fe9962bb14f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9017eb5360c7cd81c72ae2058d45a0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103bb97d26dcbf2d1ac98bdf6209d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5829ab1875c66cd3d5ed514b8bcf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d1d95ac294798a937a86dd063301244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f1d1e7cf490f062a3066093ecc19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac8b065696a337018e7160521254c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c9118a934a21715cf11834e1d3ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668a24e78a782892db883fce58d34f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d451e3dde99267f0c1fd750973aea6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c95d406b1dced99ac87a3bd32b35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575814a2523e4a6b3c8dd21551495249251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f6f687bcb671714d8097fc27a786252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeef71e10956f46248c5ecf344cab2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a107eff44317da95d3f094f402ce1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f28c48023995c3a6a2e670080d8ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161223956017e4373ffb4b9c975b26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ddd4219eba587dbf4a39e52fb862257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf3b20530e30c2df0b19335c2e9e9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e263fcf65198d3ba889e9ff4afda28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906717dec6367846f24a77b801d3bbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89399d3a810b57cb70965925571f32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bacbb6ba0b1955bf20d8f3684ae41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce68a8b4ae8bb22f02c6030534a17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e47654d8ced34023ea1ad017de09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678173f47c0187aa4ede780b7ad737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89355dacae9887696f29ff532e139c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5040f22ea4cc4c587a6e6ba803a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d1856b0bd19d738a26038bd41e20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44eeee418e8ddc8274a65fcea115b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61835d44764dbadb88ba826fa99759270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afaa95d2bdeae3a64eb38517478b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52e1504524f1c036f07b35e407719272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99405404f2bd144699580fab2b1f44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8366822983eb6ef47d22f75563fb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93435ffd38bc5541d6e6f284f68aff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9a5080a68feb39b1657ffcd6fb67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750822425c7fd40ef1175a5538b3df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6922a9340c00b7ed181ecaf4b72936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d99da5ce1150b58c0e3ec621c49d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4b141c4ecefcc968d0408a860ae40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874262b99ef0b9fb51d4b8c25222d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96d9163fae8070161d2bb1b352af6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b305b6fe4dc048486e95f07b58b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625b6f256394586a7cb135ca465492f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac15cb9d21d3d6aebee92538dde1350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d508ebef684e9f82a35668398e5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e199e3ca8e1c5e9e0e336423a59d52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe039ba2229e4ac04bc8258be0c439f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e36be068b9202b27cf2afbc7c1e1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e1013fa86751c50b09a902d47fdef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708dee5a76e58246088a6e338c756cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5297ca5635619c781fd2f1bb1339af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47cbba77e1ab49eb140e32b879ab4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e39019edb6e7533b06defdb9366d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1472eebfec143f8092f87d89c23299295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10f135c80cf45be15ae6088c88392296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21e1797bfba2b071fe00512108825297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d13aa01e233b76f8eb45d91cd877a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec09e3e08b4f2660ed98908d480386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898247f552efb0c80980eed755969483300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863c34c0d1bb33283f65911cbafc200301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f16ea8c873d61f5f19a7d9a62fbda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406297200aebeb8e1c501cd88387d20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8716f1ab94fc8652602c9b3c382a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b92b46439aa6b2f0fbad2a7e6a861305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4474ff60af75e3139016055a85da85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd697d05fc4f5c4c0ab026fb9fa85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96e6a27f149d88e83317be8e26aa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe671946f165876af1ddd5b34d24cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36de98b908d81ee72b47c75faee886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461333be15bd2f186d12a823d99261311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca2a3c93e9161b5518b606ee0d776312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ff82abe33b73532aa94ead5e7e1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a4b5897a5579243db526878cd1d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a8a1a4a9bcd1457763262a21007b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083369e1e2a761ba88ed6d0934bf8fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d568ef7eb81fcbf561e94a325791317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6bc2119548b69ff95f7929f325a50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e332c396a9ee9dfc21f9bbe856a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3ce91769324f5ca0c5895aa573163320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3541f6b6061f2696ae8b01644852f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72211b2174df2c7e81659508c519c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46817a44d258b7c943d0a6264842aeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63f076d5fe9ee81c0b4f7eeb1561d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8ecfddd24bd2f00c7c6d9aa0760a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d269c13d5e1223a6658d2d51441ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da91229e29c2c4ec10e9dc67b99d7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef13f1ab1e313cf2b67ef6e5a03d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1a9d4346b8180690f0df0846241d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf324a95e630211bec2aad26e0941330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfa87d656ae8a7d3802e304a971e47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae57976ca2c39203f3a4882609262332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815ddd61ec9ae0dcdd37170936417b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca9c1bd9c20159b0c7eebb32562ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f19e63c8d0875fa526f5ac77dabe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964a812d904556d13e6516138c6ec8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbaa02288d52ca34c855685930319d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c8576d058b9aaf4e305b82a98cf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73371a5327cccab87b79f109b8be8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0be8eb5e5f533003a7a143dfbd8a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9770100fb2acf163800bca29dbd5bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535eb439752967d46ad3812b7a200c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0de05ec0235bd9563550d46095e3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb22fa840372ffa6cdcde5e634c34e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606f24d54675d64ba0e438edeb05e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4ede577b822e8a70fd3e003e840f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f538e78b0717a6bed98afe2164bda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847dcc394b62b5663bdafd4319fc6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb1d3180f080512fc63cf1025c556349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c662b79b4130361252f33d601581350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a8597d4438032988d72173b9f660351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93435ef67f48f6e84a242dd9bf0a1222352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6963d6d1e56a15e900a0621c46cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a7766a40a7519144ffd6dbcc06b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aad024841fc6c7555ba9562d2aa88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8858cd33abac5b75c7b5cca79bee9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212565c13d034265f6d8c46a6443d6e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093f7a7261b103992b1f0fb49084ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc380c726fbad96e7d6a135bdef124359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535c741d70f52ff4566dca5eeec3272360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdbd6aea5441c36c00678451982608361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5b974fa43364e03fe98a36673ab39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e30f6612afad99748312b7cc64e0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326d29f1e2f500cab3c405c6861e84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff7e5045b25f1acdb73e1c095471db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59e540f27a8ad355b476462f2911b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511ab1f1720f13af6f43e1da19d519367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16305fd7af655e9de84fc5c4ca616368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20fc10d2566ed368ecd8ba285a76e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d7a5cdc1e78af27b5a4129eb7905f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019df8da22b182a5b2bef129d0ec1f34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b4f5da17f6962f3b9baddc496763372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f877303e251be8ca38c60c6c644660373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed820696262333396e5b462513dc491c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ab7bc217ff9e1c7619f0ef390157375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad337bbc62949b3dc6da19fdaf0e8f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34fcf01b03fc5a7b2085e604e7f5ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe41715667af17ece75384025500c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741bbb18442c1634d8b641a2df99e43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2ce14ebc82d3f725944a74995aa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f99265f0de11b28fab268111093d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f3c3a3038b2f1a3629a843510195382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02ff7f214f3fe2319866d51c7d7790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d135c986837613dcc4ae4c3809ef6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a81ff0b977e80fb1f13c09b78c063385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae1d403aa90d7bcf5c80a2e974428386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890de185f55ff4e43400f71e21dddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f8aa8d7b74132c92a417bf012920388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ca0cb019194f9c6a4c50a92c706f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d300c8109cdb82784c61effb319e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6e729022a811b37a0deea370d283391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad601dd171dc9ec1802988628b3ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff09d9a0ff38379b3fb3970509d1f25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1afe53c5a2cc6440f46081fd5a1887394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a097e8060c622d6fee91bce192f313395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2e09981e408d588b08ece8aed59b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd437090f5a7229ce78efb3615481397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56651d7bd2c36d89ff9c26972c8b2fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6557b1e65054ac589a37c7bb24b24b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda4574308a48f1f5eb19f1fb8e7eae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc2cfd367c1b46f2f7cf233e19d757401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4b54b084f08a7df1ca78413d2dbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b04cd5c689d531619d63b1d0e009403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c260c26c63ee71681b147faaba4ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3b063ed937f0a0ea5ecb2520511d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d573791158a14f9c694a0aa3beac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038230dbacfab98ec5bfcda7b517e2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74e8ad7222c960d0ecda7acb349b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f44c65cebe6a5bc687942d351fb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec4ac3c8a8acb0ad2d411d9531260f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86173bed47d3feec8dc3a63f59c7738411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673b5aeb588677cbb90b036c3742c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca068644a8c247e8171074afca3b271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f875de1312d4e0fba38b0b6d8173414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd59392cddde13128b853b3f6400dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b9a331e72b4ca9c2e5b26c180f0f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cad5db73b12c5baa9b4720f5e476a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61f64daa6dd9e2c864eda3345e668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ab7202c1926cd5fb7b4375e6322a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9329bf2e2aab63f82f4610064d1f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd12e712e329777b8096febe8d3b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdde4f30ec7e6377cd857345d68c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b2332a15875459756cd4f7962bab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b00e29c1d37e863661f30804c13911424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325917b0960bacf5b2b9e1ee3166bc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a962b6448ef3af665cf0a536cd89a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f4a38f588c77d7ce578af56f0295b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed96e846e65130a1673c8bd31d79b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d20640f544ddabb789cd632519d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb5f5c88d267830481f8683f4db08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10339350f1100a615aa14f161e0dbd48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91bcac4fd19463e1489d59168d38e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1745af29bfc5f2f41da89f71fecc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada3cb2c5c73e0ceb13530f63ecff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab0f46871bb24cff86e8be7ddf439c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6093c939b4c2f0d1238b0195287a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935631e32fa935e379bd38f09ac7f26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9b268293b2318c25a3654b370530438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a165a0d1fe0931b6ceb91439a10c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c663652c9bf37326f8d7402362c176440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a05d5333230424bf93b09d14ca88e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32bd9582c4e764e8a1b6029c49d542442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f9daade36c7784ba6d210b6b73e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f627a4d636a3b9a2939821402e6c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c6b48829f53f334c031c6ed47a9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485848b527f8ba8e5c1bae75b7a297446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf133c22a60aa911e533974f4531854447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a376612c8dc787419721c17d30b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c417ef75d7f94be88ee65d188ffd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec52894cf6c508ba1f8c278d5e70f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001fb3ab75819970231e8e25eb4dcf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2485d73c560a64abeb084fc31de3a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d55360f2b5e0ea1f958f72174bfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08839100326877c4fb78535f67a6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b5c19382969560c37631c7e18680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dd0eedf340beeef8a64bca16acbc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013006978f13b3ee0f443d1936c9f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9619c36c9277721fd654ada7932d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ec9b18dc938b98da83839b573927459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d233f6573fef1f93196c01e4f650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91102421b104a2a649778c1457d0038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3c9d5c00f3ffd329912e286920b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b57b1c275d1c4f8f5ffcbdda9160463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb294c264e4c29baa31c45d50caa159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061873134e8583539bd152a525f1bd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b998ee15a741b3e386e42923fb039e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665ed73bbd03a2f60e3c02fc0fdd0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe0b5e1a77347ed8c37edf4f7391c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cb503f50950d9881ae2630c9219a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6198f61878c4ec5e9a51d172b2be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900dbb509dc18fc8db23b584cc7c8fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ca06330e206d48a4f66a70eba3ba0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78d7caa49b1e509d98e8c333c1313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6bdac34c7d038de047a874f4a0df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282bea5a13291f7bc4cba6b4c903e7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9ad4c155da05b420653c1991160d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac19dbcfb53600d441b81b0d70fe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fe568a52b349bfa0a8fcea85170b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5bc45502333800946fb57b1e2db7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633eb48c6603b5d29d89703a2960c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df919e332f14d3294acde6914e7214b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef76da995a6ed196be15851392214482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6362260f01df0f736d8d4c7391fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffadf40f8bc5c813205b956a4e89b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec335dc1938da3c7f4a6db8386a32b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46752d865bbeb65aaf850dea9d3476486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05df8223be153e35906dfa25e6c513487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb18b8e512e20a9b4936a980a0504488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69873a7c16621f70cb5581f5cc08742489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b03248c2f08360d5b7c2b8b04b8f54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223db70269cc74bd3efbb82e39539aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069ecf5ab9501d9568dc6bae38ae23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552fc64160e24a6b990be414712af3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e418a5cebe4362b555a8bc076296db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbdc9829b85f0d013a4c89a30bfc1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8b2e2550bcf891d41d25e79ef54d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368475416ce816dd10a0f214cb0393a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c814f072280b7d0c3e657c2a124f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc1f922ecc2b4aad9d7ac2b340d2c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab4b57e48121683ffae196cc0a23e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6e14a6030cbba9cbc512929e20c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a532e26c6cdf550d20ab7593afd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472cd8325a61667dcd3c287141ad499503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7922129ecd97595b695371c8080b92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792dc4bb2ff1f84a55bb9983d8fdf60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318b587e5364bb45b55d3142227a2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628da1238f810d801f61ddf30a2b2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5280e01c35f732c927049f841872508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067895ef40d3a3e71fe1678f8487c3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf430432dac3556f70f123e6e493d3a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d47f0fe49c4a6ad9736ff910ae3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c36b0cea5ec95832c5d1d7a30b164512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc618091b74f474f1ce85327f73a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce9a7192835e8f2c1132d81a4e48b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5395fa315b280dcbe65b7c7444d711515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb46e2897b9f10d33b7d65de1d8ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febd8f1ac705d28641004f12abaec7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514340079142f9f84a14ea97ff0dd0a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202a0744fecc0284e02337632e8213519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef78cdbe124155ab30343a0adc4460520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174cff8eaa6280ba453c5d0bbb8285521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24e68123b7f8ce26d1c6521fa7377522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2711df7bfde903acdad9abfe081966523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8182c26300d80bd7b424ed2351a57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8faf0815a08d39ee37fea709ae2724525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c650550aaf536891ed01c7d9f0e2f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b79b4b56e963f49792b3921680f823527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b37624d9635ee563df83887b4b94b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988f326f2d86040607e300b5e38afa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9cad7dcddad9529d41286212a6235530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c927fe9749521324bf8fb223e2c513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161bea418c346d1eda92c62d2ba1028532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a377954e5aadfbc2b56cf50c72ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d3ba7474ca69562db3cda0f0bbe07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761e668eddb6a203d3f4f790095d59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879fef8a7520f91a57f72eaaf3429ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248f75f6755814e5e3daf41b69312b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b77d064cb24ac75c9d3f6401e1e51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f46c14c409ee8f66994cb7f19495e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d03557e273adabdb0876ce014439e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc19567414b33af2868ff2ab9a57d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbde977012182e74d304c639c2ce6b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b1de15b23e8666ec59a1a26b7f8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceafb06f60661d6218e02b7c47b362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b240bc40ce8bc420e4f451c3941c6bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5bd40c86eeb7c29948a5995e39a36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f923b1164ee5c07776cf970d946ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736996205808595488f436bb7ba86891548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee3ce6b81e4b86ce14291795ac3a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9b7a933b497e8505b9fb6b3897aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8efbeba72266393c833b241b73cc94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a78f4a255d6c150560715a067bf11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ebcd44ef2b67afe4287103c47972c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8e3c2c5aa7bd4e511b42d238d1d87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c024c930a38f1a0fa5c04b3aef37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48576e0c8c6c410b389827888317cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9049612d1ebab0610c2b7af91c9d70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69055bd716b3f39485ff0434d6b553558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae12a384ab4b9791bcc5c9217bde2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d29ccb7324f830ac8d8996d2c89b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983f5bfa1f7f6d1f59cac9a52f0cb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d941bb40ad33cb0092ed5eb1d8d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0e00adbb9950f4743798a7fe4198563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d8d10cf5a4e4e4ffa153ca0f229f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b837fc4f268a0733fe6361bb355d82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70941f7739a2579e857d8e548f2b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eaa08b54c3ad1384751909ba54a67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3d4453f184e7d8e15994bb2b22dd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f75ed0f375fbe4a5d942adddd8545569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bcca4fe222366d8dbad3c1367658570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486915eaccc8cf1bdbf8c67cf44b44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e79eb9d457a573c95a4383288401572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2b157e3d5edc455256a69d0ce8c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5925312d04f2ee1692e2a6e4b21e9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea955bcd4e23769468c5fd80b0f5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41cb3336b15b5f08a74090a7b5883576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d677e53473e0c826fde6a94ec06d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396c831ab805fd415effe213e6d318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed172c3ea50ae12e617ead4e7abe0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017057e07cd403d5d224c7af58119f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b845971ce7efd91d3172122b04153581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd876855a3b6f524bacbe52ba46ca3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e870cae86ac8d5dc33ddddf5973d3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fd136a456d87cbd7948489eaa209584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974beae14f73d916b0290959561bce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807c5255252da9e310dc5d4680c7004586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8adb8cb7c08ad55b3fe3e3a9b0ef61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362b2f0af7da2a116c2cf117913377588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70fcb8707c513e96f2538de6a89c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645246fb8e98a488598da79902ffd92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887508163cfaaed38ddaa41bfe765f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4581245787b91c223bb48c67b8fbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b06f1d507d5d9a3988b47fcda0e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6023458a45c3c2c452e845d933fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53432164d56da6ab64eb39521b614a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33320aaaa954c4f5aeeada00e9d82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cde54400f6669468b734c1b1fc6d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26462ed04376bfc22233e5ef99ff8db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3bec99037b2e189537e2dfb89a80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1b11b2d47e4a328316b650334acd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a20751bdbe03c345e132cb3c0180bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735fb7cefd3030721bf943d16d3201d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a911dfd2ac4e9dc199663abd83e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d771dc5ef105d023cf712c9d2d8172604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8671a6709ffd60ced6ec7cc8a002c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80043e74f703ba77eaa339338a6dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd7da8fad7c823225b51ecd4a9dfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884fc0c7862a4aa0e30259c0293445f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef423a9f8b18a48ce12277c111f3d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41690490508118c83cd5a1916fa3426610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fd693bfcc24c0503641d01ddf8e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d7a6d80ecb671d3ea4ebb8da07e81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7255685302c6bb1c14fac4f22907613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0801d9b149fd5b87e78b2e3e91fd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892b1e9c0d377419d03ed7496859a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6acfa75f8bad373d1f17b7a48b30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06f5a05326105258119dc7e77bedb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060153854e90b384012c42c7ee38398618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4fc2c5ff46ede7ac2d500d5101d68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629fabf5abc931288c4912bc69e1165620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b1078ca3b40f03129a3e12772bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fbeaae603b5a7a06fcc29c3d82de7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458fa81e7e08d7f49a72e08abd23fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63acdb30a0be4ab50e5af861460b5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7276c9891219daed149a2815b3bc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf95f9c42d9c579863a99cf41a016626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76919d2b3a0282572a89b393f09ea32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432452c920a66c603ece9f66de07e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ebdd19ee9ccd339738d30c33e85d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029ce9178ff0b5db9b382471c1fac5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4bc94c0ae9240331acbf3b0dfbd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d79782d1e074fe7054283fbd26a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732093e7c2c41b7b50d996b44d4533633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc251bd5c61f5c6d4c87e1e00e59854634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5486649f10392878d5ad859c44a83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5f97bcc8f86a918fba7fd2dc0c6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a049d12248814bce9f9322ebbfb244637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932465c8db40a172c3899e7b1a41f9dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfad55e9ab603a32fc924a4e9908f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf9337bd0dd113b458d287a6fd679640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fdc7d92aa1ad8df08a7ecf07d4fd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a4014ce5f2ee0555ce87f282b1bc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e4f626ccd1a7cc287a37b902a8e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a904f7010f481eebc69a11816f1d7bb644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ac600eca480d3c3ca488335f602341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac92c6679dce52b9f7eb36c424bc3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd2edacee4626749a236a881dfafe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd48d444a4a8c63a056ace462a210a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5601ffbe4f8044d52a5abbc8bb0dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a7a0e629617b76bef62118dd5eb406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217184e4e1449c946187cec216a34e667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec011abb2c1df02af3bbcbdd831188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5789868973d4d9086ae937e0c6e7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad99e866ec7db8272c51083b07cb0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3c666e36243e1a7807d792f4f86f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadbbc1cd6ee0dd9924ff700ab865012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148191a6340ca97434564894ba91d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b230d4178e8dc198521f72225e5bf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64200418a904d96efd714fb68a8d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b47e230c1644f03b0602823505697616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691228f9cd21963f8a736eb9287c2fe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c8b5dcbc2e9fd90e94b6319f06f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc2cf9548389206bc13b09602bbc8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d5024c78b3b9e460b78fba9b300f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5730d1cbe9a6874cc0e4d798c411b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f47b6ae6e4eb1adb02ff5965bc42c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43946d9f8c5e08279127bdb3279fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a94f76f9612a069696920ef8f668f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503632439bef02e562a3aca902ad1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f12c7aeeb6b099cba03cf1166ed4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753a30b6c7fe3170c6446623e075fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481afc934ec5893a9e0bb1846654bcc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236df6617fce1dfd8211e4d864b88329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292acb94bbb80ea4edd9c750fd80d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6620c626c26030158363b6dbb0e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c092bef1cd5d21b0b5dd4937be9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5e846eb5a9855a088431bcd2e65a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc1600092c563e9b14935d7bd18bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2ee8b02c6dc12ef8d0791e03517835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c738b6e80850d38510757f001ca7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7302e9cb8bb26cc25474d86a787537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3f207918f9de0439679619a0e68b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89342be8ed0a32fab1a1d7bb56d5973b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71faa5c7fb67643dba52895c9c184340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfbce609956322010b3e4e7d05eb9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39cf21a08baf044b6dcff4f83d23e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4e7761438a0fd92836da930f36d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94544561b2199583744cef8d0cbe5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579d43aee8573105c88b3d08b5a12a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb2c0db2070d7b7c699219da2ad76d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa531acc0883f1a39d3c83bf22c758b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf323500ac07a464140605f7641ed148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323afefe9c1f0b80f1850f7eb7f25ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629bf90a1213d063dd098de259110f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2990d4f7937fd4fa3881e01bcea351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebde98088c765452a4d563c29141aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0a6f308c1867530195d60fbb248e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298a1fe18f4f52bd713c8c8632440054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccd4aa9e7d7b4a19c5ba76d51fbcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed82f490baadf82985dd31a3c244cd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea54de6f77b96e946c9f5032badbd7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc4b0af84124e639809326454fce0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d85af4bc12b922468d55051fb18959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce3e7952741bffb653aa2ae4f5aa560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5d6542d19c3ec2076a60c95fddf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06057419cf916a425041e61ba0c1b8e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6362ea74857b5bc4d9140bbb37e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc59f8b4489216c51713b2750801a0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d197572f031e398fa58b747a24a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459c39579316486f9ff7058405285766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0d44b4f4b993bb3f5647efc6d1c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672bfb717de50959e2fb070bf6d1b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e763832b1bf3db418b7354a53e4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9bed018427fa63a3e796c6b9096470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a75c3ad616081faddf00abcdc063571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fee39a264182235d50340f8268e9d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb885b050fc5813126ea28bf98da436f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589874e4b7f6608ebf0ae0e05ab63674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd8503a6145f68ccdecc8f0ba8fc4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e4d0af98fc45f172df877ee9df3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38afc234b37e5f4a1ee80021d623877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f54da90644fcb8c34a90c4ebac9e9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a210cd638ca75b1dc5ea95c5ebd1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47c25e398ed46355afa758eaa59b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765363f952382f9319a8af95c5916581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17435ae5704121650398cf410ae6899482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a45ae2e5de71db9d9dd2d0ed4442083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a79aaa53949f08ca4307fd94fc4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b10857cdb7d6298e13fa56ebf0a0f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b84f3bada3ce8761b727b1e741782b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b049d2ce246adf9b4ae8de9dd697787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefc835ebce03405c3057511a76442188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9b125588370773c650064173e3d0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad4ff892a3e197b03cae27f30c245190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb77e525776415dc9f0dba54d016c4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80e4958e72157e2303205cb06d38192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fc865d0d314917b71dd2b918ec2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a265ffe92c6bf9c53e36fc037024794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71c98be7deae5832834096197e35f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd5968aad41ad01bd8777f503ba2dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacd2c6d230c7618d2130a187ad59cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca544b9b01fea6d7268c360b81e17a7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe966ee3f605c2652c784082a5d5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7558b9b64ae981b58e39e38dc5427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54c992b240d32be346d51973c905b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ebbc9bd9e56793929b25dfd9aa0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d93868721ed18471c061073434737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05192ad9993d63bb1f93a93189577b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d2ba1b642ef598cd6fe46426984f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc517f6e20bc9a1772679a3eac115106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd34adc11fb9b18dd3f57f9897038c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b403e5416be99473871c9f8eeae83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff844f1edf4de8ba6563f92d9f668109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098d77b7c7f86404703e9b68a40e0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30246f3ac45888708a99b6103cade31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90cc3a02e606d2f76b395a2376ec58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018791013b6b32360f1e46c68c80b789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bd9cd7dd275115b2f4bb472ef0785114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fdd1b5d4e12f2e62aefac78cfd4c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8970d5eeb1671bd043182900af65d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027cd703268f783802f440c10509f82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da7a6dfe6236b9fefc53994fc5de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964b8485912d974c0116068c693fb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10a69ba90a25e069c552bf4f59e71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541201ecd7f368f6418c5a88bdd58e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e432470c32182c93789454a7cdcc04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c271b7d337ff9eea3d1b81d95597499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1543c05c58cde9218d6fcf2389981d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be967991763536d89c477bebeb283125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa6b294a34b0488b7f6572e2565ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7e45faa290d20ce6c15e8f4279dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba0f2b92f53ff6230606562b8d5a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4efed8bdfa9d2db709c8cd5ebc9a16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b3d8492d6de875cdd2c2449fa2ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab0cd053376981870e7b1fe4a8754e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f8575a61baef95704a150202c372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dbf9fc675e98c8d0371f12cd1a1b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0290e96efd822801aa24b9267e37a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c49fca058f387d4abf3c8bce169e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b43e4fa6f806c7af6abe65defdba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648c729d74f7fad144a889a4b50d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1146c910db954d19b93d02e1903f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc492d99e25ce6b76f1b174f84a853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d3421f337379c642cc7ff7ebd41f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9ab4bc832646c2068d4610d6e4e76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110facdf1b2c13790104f59187c9715142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9b1ba5e016ac6eabe71b549d02e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f84841faf94e81b6533b5feb388a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005fa0761075ea2cbac0d1daee9602a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c1babc95fb9eca56169028849e1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb795fd346ef0ac64997637edaef98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937db1c34fa0e704bc2ae4c5f4cee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d382a3fbca2a49ae6ba347cd325a74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944078cac0947400f5038a9102c5a8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142a7006deccc9a9cb8835ffa732c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914038acf16bfc4ac4edfea6bc5306b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca89d65cf68160da141a02b16356b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c988751571edd8a8ce02218fcb9ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c336ce31f18ded2794184a1496686155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789141bfc07148838d9a9506a15d34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b37adfce0d5c253c24a1cdac40975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335002a576766ae88ea577987d92149158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd8e45090212d73d37f71fdfe90b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e895eb3de027cef73d58a5e9d5ea87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd83a025ac7cbf05d5277e02ec01d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce3d0c61e5b946cd8ccb8a974c407f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55c6e638dad48246bac1ced67be8b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2133d270091a7141e361fe5e6656318164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a824c445cf3a1ce1557cc3951946275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8cd5e9ddf9207a9fec0aaeddd98f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5256e6c5ae4cb7fd724233b69347b69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c5432f4a28d21a46563704a4ec6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4411fde8ae72abd3880dd847b2106a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d1653f25fd43b31886cdefc19af5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6f748818a2a66192be0dbfd137ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd6b0856b63fd5f542699f56f5d37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae57ec3f5dca4d75e14dbf164c165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff74d1847155c494514172ce408f21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c15b0cfb7889d166ec8c3a81c1c5c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca7f5a65a381d2fbcfda364e2944c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e55bf96ec98b8a59f4f06fc917f78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb50af5dac13e3c0581dc9aeb2850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484a669ccd45443db281f0795341b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601eb20e7bdb9fe9fbc4dc2b30a669e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9137542f4e570b17b1547b4eb506b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8faf11b72fbbe1fc931bb03c2b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa65212d91f680bf905cbb8134af2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b052bef7150be2225a619d42b141184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558927b20f3f306b6acdd02c49a8cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c8d65cd22377cac1c28041237f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751b2e201f3069dc323e649244c59d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f141937f43c6437043ee380036df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6f84574f2a80cee080d3cf127890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b1d5223b9009f71a5ae597e7227b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ffb10054c4a169780cdfecd5764b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652cc9d4bd51bc4df442c8ddf31a60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29981807b10e1e3c8daf5ecbd4aaa84d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac13ba211294aa1f24def8607e7eac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf84785e623a3485a368b0d993bfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ffd9d2c022ebf0c07827b2e393c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904c90b99ba05a36c083e86fc880c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3effef550a63a58aa20aa72520d81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91af7856a638898539195eefbbc9f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babbfdda38d4e6354c8fd896952ae0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348508a2ab57a0de5eeb70de8e87a95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7085673d76757b26ec425a560a318202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d9ad80bc3c10345efa14b5ed08fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d08f20b580b8ade1ba000146c3f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5999dd22cdef8c49f1eb398e4a4dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08098eb33c23a263000663a7275ffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a8bf283bff36c050a7fe3c1938d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa22bee1d3b9f0bb083bf9e0e280f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56aa0170831c01df3671d23e4b95f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7fcd198ec1e78620c35602dc7212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc44cd0082ad1eff8b66aaf7fa030f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c1f14f3f92db5c16285b3c7690c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b00363d44566da03aaed5fac88c65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd85e4e10b1c5e64484f6b70815949214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a367dc0bc2a45a41866551de849d4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0830bd365c723ecd14ec80ed25ab22f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056e965bc620fc608bfb4d712f8477217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45f658d2ba171e5fab21bac041b22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd2e80d2f891c15219efa40bd1214219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d3de39932329d4d8eb9e91a29eb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948508dee1eab7fb9e4b49a4490f880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a854e3ff30dcb093d41bf4dc5af85e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694183bda167e90a3aa6e4d1bfb19d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0719668304af2d188dce994dd8b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9df4e5224eacd4c620abe8aae4091225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece28789c9a0189e3c1b17a3655482c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25db8b3b97adcf1f71f5b79e130b7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d3f74b1cdea42dbb60d25d9b5bbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4d1851160899655bf76c14250874229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14d9b8951dbf9056db798ae040ba5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ed1644605de5bfcc0eed14a641fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39ec1d5e57ae205adbc2fce1088ab0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29d3e5692593d820e68e1103a8d1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e6c5ea793276c6326c4ea2b35a1e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dcbcde96b0870d1240d4674ea0d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87075f1b7b9822f688627cddc5b5432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345a67f6e073e4ff92b0066da71e1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51e3d6841c358ef611bbf2df4c2e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf179b3735afadcf6b1f468c8c701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514aaff5f9d9184e1f84a98c12ee7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7457ff5314c7ceaa68223924ca35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa4b2ae6bd45e952580fd9f70ac31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9a7ca61d66afa5a3010d40b13f44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3079f427de1189c03afc4233a4cba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26389427c8aaca7fc407d7aec166786a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247370aaeacc9c96f5fa617eb341675c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd70450c2ba962541388bffccd66884247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9255c17b2b4ee58e17e1282c8eeeb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f84776fffe0e312e7d7e1592a9e06f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691ff1ae9a41f406b512910fa63bc4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687b1882a3f7e17c8d4e215a991a074251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e1845453951be3c1cf204137dd947252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0144a8740768fc91f1f329344e63edd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e661cbe73e4b836305ea550fced8a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2492375046e88a9dc92a8a4e968e42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d0a1f44270f21ed98766c74cfe50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ba4e31ecb864c6240b65616d8267257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b754a7d34e6e2ce2d8730ea172bdf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f55109f08d3f966b7e02f63e83c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac8c197c4762df69735ea1e3197cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16506739c8bf7077e1848036b7c710261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f6ea502ec91132378d2296c7b4d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001ee7592e442375422ab7b36d3576263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd87ac1ae4553b73156d5cbc576ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a32d96c5dafc1d8d8416685f847a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c205c75e55d1b1813bda5f53b29277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826606890bb529ca893f646ff41f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc47db7a337b3ed8d92cdd70ad61a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d0c354ae78c505598ed0abc6b638269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15d95e3b612943f9e8c8eb2717b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd271d661d79a25b00cbc3dfa7a1697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d50cb570629a735032e686ec5866a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea71d258e7f15cdf740e3653bd732273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de81c689c1d60169999c5d894f7cf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc525aec906a72e04de059d8d6984b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa973b9c63d44778c37e37e35e22d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b01b6a692eac033efda67c9d990b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4205a7e0418fbb879578adcb0edf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80e070d6dfb0d2eda2f4593ad340a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427d085cc6508de5c2793dfdadd9d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a012dcb02a8777340e4110b95a96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372df6be2b0f0b0f9af54f3599ee651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df93ba469530ad29be59cc8d09e15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c4d514298f65854ce754bdcf562a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8a361b48aca6d262948fe412a719285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74c9468b656afc68ae72e49cce287286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f0aeba738ad0b8fc8608166b3fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa600bd6cb54dc4e27d19038f23c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3fd80d4b239208ca9e4137e451cec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a87bae953ac791c09790343ac63d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4aef7c729f814946cd511d023c85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb09737bd6d7a188126a64d9a605481292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90396c7a55822a361332715948fbc025293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888fba44e56162e7d3177d3d3973d32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae94979d48d23d7eed9ffce026424d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629db715723547d89ae69b7a60e724296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a67a11aab3a8681b7f8a86b6c57f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa63e4360887c2db835e77e46e99ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c62508bbf483ef15ef4ff77d991dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f746bf04ba05d71d2000fb9d7199300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb138395b114b6fc3cab977dca7e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2733264148f16baab736cc3baec7c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694ac34ed644aa11bb90ba1dfdd72c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd83dbaf2a8aa11b3622fd8b611a699304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc922850d46afe49ebed355dfa901a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4402ec53f3176e8610bbc3ffe311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366da66b1c292a0afbf746830713e60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829522ef77c79e4adf9dff8b3d7ec4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3da04797c75680e701326626686f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e28138d0dda352539c951396f8ed8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5ef36605a0fb3182816c6f721d4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2674a02da8b1028557056f43e0cc43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056b3f3ddc563488c76fc8084310df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7f4edac3dec40eb34cde037458f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad251ce5c8a7b44a188ff3def0376f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea524ac82c8b7ee3eab738d7f8e8c78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf8022bbfdcb5486f6c4e1e0f85fda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9fa4b77a2a6818b21d4c48f62bc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb7f33916ac5132ace9ac4da356e32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe44edfdc9682767034493d711dc04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f024faea4776fd7647874a76fe271f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181722245636954503084f991a752381322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07c1427e4e9015d267e60ca1bedec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffa715d40f1e5a3b7bfe1af0d0367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95775a5b71200ca0e6b38d04b62a9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949430c009896a083b31b0e3a019611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00119187a5d60298cc78f0b7c61bab06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ceab884bc29465932b60437355fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a7aa9895cd395cea4370e467b7a9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78461c7c0bcef220acdbba043fe0184330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bd59bc32557c13f37e77b8e6a631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc5e35f933c988b4769961c330c07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4def7247ee601b28af90ab051f2343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8497417749fc0e8fed6969cb34ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdac49a1a1a36242eadf7de3f0c24a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a20ef8f68fd308f2e2bd082ea998336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269fccb9acfc782a3de54593fca5fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033cf40bc0cd0b22497b7db3a9e8973338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f5ea76457b2f5749c3e79ba5abee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f22a41c7ec7d1a9d67f622e7af2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1267cf1c9ecab39225cd719a8faa7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d53aa4b18ab23b0e8838a9dad926a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ba59bbe59109fd594a28af6144f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ff2c4369756608e50b42f5e42a2b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cb9fae6f365a55540e8a780bf8bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce099e6e6900c44d80554d5f792a09c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30092914652d27f937ef5a6297009347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d734bf86f831393ce2ed22446a947c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f02707c96653be9b815434cb34be1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d04089731f1a2d0c1f22470a216499350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6bbe224759b610d8b421419a65bdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c627c731a45d3693a257bf2f946f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079f2e46460baf0e95b046afa4b2c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e5c83cac9359feee1b5a56d4aa658354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f2db0bc461a67a3b424169918c00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c03aa505e33fa894ee18146089693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51041d639e18fdc46f0c75cae64303357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569605d29d227591e034c836fe254c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b630aa8bfcd9d2bf3b375f5c1163359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1251a9c12115277184f336abea49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361933f125e942fb4125e4391d7837f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f411f0269940a231b5b93636e5ad3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82e225a5fe7a12066dda85eb9c98f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b278dd51f75cc76db4a460b56440b45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da8a99d6b1123a013be1f61b45f41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc575884f5b96e7259f74f72df998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fc6948c1811bf062a1b485e4d40ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44678aebad76df4f3815358f685cfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d35a7c4906b2e4687c64dfdc20bd11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea679a464b736576713651ee72bdaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72705a1ea197601562e423bab494b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d66569b8b4cbd8fa19a83017bfb44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309d5e523f487073b8a4860514bf2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766d16ad10cab036ba1456feaea470374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00e2e3286b6083aa6483127239fe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f953ae01a8525989b336cb8a79cc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597e31a722cd2b70f37000ce96d63a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e575cc6aa60c3b1258a5a8d95c15c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c1efe29962e5a796f9296941f7c61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd589fc29aa9e5def459a6ec7fbbf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23800fb5260c3bdbefdc78cfae152381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb101b9ab8cfccef63e9d3c0f2c33e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490b11a6136426f9d1bba0232dd0e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074a9459a3d9c8e944656fce0eeb21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3938ff111058c4af41d4c1bc3a01a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3920aa66ddc35c6fbc627ff8d89b43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f713077dd59bc857103ad44c25d3da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e40545391b5ff69d8ec5a21a8ebc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31008494b6cd8cc0f0cac16153dcfdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180eb529ee198c12b318a77ae8ae513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d2c1ad94e810ffb354de9191f54d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e21b3e959023e1c80fae3b93b76f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160b7d55b1697d2414d15923957e9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb962f82790945f2fcba916b00aeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7f2001bedd43c6f43fb3d20a09be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4507f683ff4da7fef81bdc3d35fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a8a10b250ff46c245e6e77e190c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88762c5a5b6379b18a1285413bcf2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251fb74cc3c3ddd91ee1a7f13ca1e6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0f0eada8e36d3d0534219334a260400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d0bd6a620c5b679556d61c9d0cc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0880b445c853404c2a5445214575a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aba9fbe99432f2e7f60e15b4f8ff8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204260db84a21d86ec408c7df61e80e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aebdf12c462b781c65c1927f4cac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e148e250d2719a2e1b6eba8971b38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65974e8041c8fbc441cbf93b7084e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48868a96930d000e8aea3a095070c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c9eace2c4a3834385a58d0ea4eef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e47e68ce20e5ec99144d582ba692410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67eee3a99c72d3d09b2d4eaeb5607411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bbca585e473be198399f4818dc837412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb3e0d5b6d8796933a6e13201e361413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b24781f7232df2436060f045210ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511c88782033dc341c6dcb9d0f1929e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead3a84850c0ee92848dc4ac234a8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52381328d986039315f3815d4c434d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c214951a84da335c0aa49d627ebb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4b698c1d08332475ba9403061da96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaaf26af49444ec693fccabc433042420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15885a7722e32ab6afc9b29d3aba36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab7d2192894d139c38f491a91310c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fcdddbc534bbbeddba3e68088f0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79aaf6c7f4cc79769212c791871a83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2bf331a787fc9831c4ee7a1cb637b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd52d1a93ee70f16bec65a32bb1921426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22369d045639cec7bb19dbcd4a1c0a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba429c2f942cd12a0d477b40803c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269174693dbb3a765ebec463924c5e4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463630ea0e458a5f54de242cac2e10c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1de2d7a6aeee5956b90f39922337431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d228a5ff4d5640723357307c1fde29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae541c52660d1e0e78ec3a09062ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ac07e22ba7683e86acb9d4ec8d7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067344253b219fd0cf4004a925b9d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f0c173d6df8f63df254a191456e7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e0a45c81e154e1265338aba3c744c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e5571d851bf3a529ab4e2e95a379438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274112d8c000ef4e694a3a3847274a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ae9b7aac1fbe686c689ba66d23c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f3505fe8f96246167caba1766be9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cbefaf50176d3efc2f3c8f37200a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999055264282b6b248d3ca860d889c95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f7bca1740c2cff22371eae2302df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf24860e30befd903c49b554ff5bbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe6089dcd705c0d78b2a03c2760d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38f6641bebf5258786b75bed16b05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed4bc333efb49ad97847555a8b090448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e780056523af29bfafd326559d295449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8b1b5efb6efcb8665bbda9dec331450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdbb5af56f7f1f48006e11b3472642451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedcc8a27d6d4824fad0b6f8a8aea1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee2370bf289605e073de745ed481a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03483e1a154a2b87c152566d0de239d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c43d25d3bc33a9f9eb056b142feef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6d8b0b914a483592153a67460f9df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c118fc8c04d92d844d44667fe155e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47226a4c4fa107cfbf6d921b1f3a5f99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f76f35b1b1293d5a7ab1009337f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d614add797939a5ce0e16e18af92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9caf2178079b1e5d41a79fc3100a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5384e2658febbffd358d4c2aa1981d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f3badba4a82a474773476904bde9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591610a8ffb026fcd76c6773cf2902a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481ef5deb880606ad6d6dc24a8df72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8d58d10bafdf026d1fdd6465d6e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f36c97b37d3cb438e50d9b2867ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435aa657260a53e32bd0f56d022b83a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c85d725470388970818834b0b616469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ecb274656a7406e54c934e760bfac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5ccfe5b2ea4ad87a1922d634b08a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdeace64d127bcca45fbd06acca49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b67248566744e61eac0aef9976e1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fef6c856a92b653b3b72f8546e006474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bcc720ec5133ffe33e42a82636a59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eace236f9770786c640655c15c04ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c386526951826dcc5aa3398ad8632e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c189423e0929610d7e689c827e4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1583da5a866a410e095c2933b7bf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700e2630a86980d5edc5a4c1a356c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385e7c49fbe4d0527903fa255c7043481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17fb0405ef48bad842e9b830474d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f769bf7610125ec73e202b4ea9856c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da5b8b9bd68940815e5429b132e31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2bdd868bd15e73c51efe1a2811bc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2c7deea21b1f1982ef85010f4688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e57b17765b602ec16e341335777fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e6ef6e6a84e486433afd5f4ad180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ed2906918b0b77ed5c2bb8644363f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc0b1b6a6e15d5ed4274dfdfbebc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2656c97866207167f69469b9a41925491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793ad84e18151b7577d3a0dc2d576b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446722351dd43668eea4fedf24dee7ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb894a618bc37fc2f593188d56ab452494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf59e5c54c6b400d373acd341ad167495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e7d2f0508911610d26aeff6c9f60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ecf6b732f65b764dd3fe396c3bed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b41bb78337b485dd6e8286ba22d7da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e605480db007a3e9be32a01ac2b60b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee699ac10b0a0c950abdcf5d8ec72524500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523355bf51b80c16b1ddedc741761dc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a32e45e9923a4e1707a3afccedad9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685888e1f723bb28cada8b084eb47525503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea799f911b7178316d5109d47535545504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895f9c081a2ccfb2410301ba2f9a0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f9fb37314a1f820581648263a4b6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187d7ecceef1433b63e168fc54cd4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02140d45961cc14112e70bbd0be6004a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404754d58640276a3837fe7c8ef6b4ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdae8eba5ccb60baf6645c405fc047510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184331c3cd1caf35b1f2903efa9603511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6476db3b75e511d709b15eccc46015512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81b753a46fd742f3263f3e3e0475a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bef13d58e293b601be6e7017df9b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad173280f28fc7e6b41a14da3e23ba7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af795e7588884ab0bce01bdc1ae252a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0cb8d03206f28f51d42e72a3438a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c220f816342755c15bda0807b30b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4ed58ba57e42f23489c7823f1a375519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367750445d83e870f2de040129e954e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378eab6c5dc0eb9195a910fa9447754521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3da2447e8266d34ebf63babff754522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ec153f130830ba11a5ab8457ac55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04103905a4469c5619569f1377745524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064762842ac13e0fed99555c53bb7d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6112121f662eda4fe8689844d0c191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c499ff937a07e3bdb72f8d6f17b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f590013ad2093d1d92fb907ab40577528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246344274659e827c598ed3f4e8b2b1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace29c0926c44b718faa2f658eae77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040922971665becc34a812e833d75c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47015eb9ee9143efa8bc73c11fbb810e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfad50241ba9b53adc83dcd1026bcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754458e994bcfd286dcc04c243e72d59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdadbe3ad8e71d9bd6d9707831d97b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ef3d4a15a37ae1e5cb39cf26f3f00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d088b5768504c37dfcca3ff913d5b09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9489579f6fcc2f743124b656276d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d37bae29f4ba880953f152c05531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692db8fac18e9bf53d90e841e951cf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebed1b3b0be7c84425901f7ecfc454541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c06c458160364bfb921808ca9d27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099fc265c7097105ed7f469405c2042543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32baf2e5c057a723d1c8e97de368be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd6afb4e6555d9a6905de720cf80a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056adfce61a6f9c36e60109bb5c4001546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eac4abc85770c01f22300ef3073d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413099679a24819344a77b8e1c78257548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ee03936f93efc69f7c01f34a3f25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd49923144fe731f974551e44dc5eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45f98fe070266068a254332d2d03c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15b06d5236211987deace70bcbb39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44215a06f3efc947114ed4f08c54cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47f663eb00f7aa24587fd31da9098c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8123651643885f2e2800ee209eff80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a19994f73f950a4c1a535b7e9672a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90d65fd09c100f4d5107cd8924cb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075201a743b95f6695d161d9d90994558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f8eb61abc710670fe8efa30cd732559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a18d19c4841e977e9c24d9566d3d22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f57985a408a721e5043c1afcea0fbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c3934fc2466f581a7ce8a71543bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b57cd1b5d41cb689b8a683f1baeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086081119770b19745fb412aa7036d27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777be872f9863cc30c8af48012f7f91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a72cc0cd33bfcd2c62421e397f0e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ddeaef2d252778a640b450c429cbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7fb429b4f04efe82fc15bcbfa224568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c048f8a804bd01d9a9e494d6d5f42c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bbfc5a5d00f15fdbafe50f3821e6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706315d2f005c011e11404f447249f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e474e9dbacca1bdf20ab0cd119d2f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ef9fd163524f99f7db9dfdf645b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd10b96ec5b4f1166ab89122cb1e04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9ec0a66016576d326ead085d1fbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8815278cc3314521514c54fe7067576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4cd4af221f89a56adf9a0458d86b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5fd0d4344ecf7797de6939416a47e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7d67a6fcef96ef8f4429a3d05ef9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f5c3d4facf5f6baf421b9c9186c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f722220432d541df8d038bafaeead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917efdf709bcf2f79147acb0e25a9491582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ab21ef9454a14243165eb6b859d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fa6da9fcf4cb5cc557d2284cdca9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908e9a9c19a4051014923317b2f87c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553841d5fffe712badd5070280a33a90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bff1f2667b141733eb83f15136433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be87f10324fec2dcfb0215f9d5546a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18f609c32be595340b91810fec8330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff381a9559e8befe974f214017796aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7535cb6feceb92c9409ad74d4c010591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9008f6c4f4cb8fdfee41317cadec5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadada38a9fdebdc1d8b311fbc6a29c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d32dee48214ae706ffd53d79c85da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000a8a228ac4ad4c72517dbb667b1c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c44ad46a8df7ce13f8107377e705596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647543e0c2d01e1eb65daf997fcb22f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22c663159efb981a33c0b12a7080a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c84ab8a71c21587be4bae902e431a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05260ae5f0900dc416ac703efbbaee68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09be511b7bdfd21ee67dd881ee9a44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11debaaafa0643a754932b9af82f2ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c172bd3cbf923dc660205ba086996a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d52e378a17b7ac9d116737a5fa43b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2096be843ade4918cc64e191bf2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12abc7979189f8b4f3c3bfd7a568eae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc2cc6512a3b7b3a8df121cf54cca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe6668e867d59ee288db764ce38878608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400151ee36edc87546adf209df35a6df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db8d1da3ae48cab4999dc4cc7cbc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b272c95866a0ddcfd9599fddd4ce5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a77b1c5e41b9d62701b8c8c7fc65e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681eec0494cedf7a1dc95f7d9368b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16110085c46999a2aed62ee93bac035614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb50ff762ceefe0f8f68833ac6f1b97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304381be65cf2883af19929911face6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9c0f8b5aa6b2c10fca5b6cbec156617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a222b41159c8c60f0205379694b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec6d08bb89ca7530eea9696a7ca23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397544a51a03cd1152983b452800c6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b8e23ff34a18aeb4e9975771a79d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a944245a098970f60774891bef7c83b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce1e189d1e89d224f7534b8e41975623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5e547228d3148a9001ecba568933624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e4047b8003093ab82215d4e3f4b9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a59bd0967fb3216ff24e71fb358c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2a32f65fbbd07e8fb570e59a6602627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d09560e13644e96aab3d901d05b34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f84daf2e957dbf4b6fd75fdf378024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922193cd62bb714169818decd2e01b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d06a93d876a3323f9cb74f6e2b0e5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a935b9d160571dd0ddcee08b3f14b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdc7012eb2b7e8b80ff443bd97593633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ddf4dda5afa84e2f382b0960bbd9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c280c1d4590595fd1662deae9ad4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a597d1e2d8f6c44783f2a84f5586f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda05b6d97e0ae12b5755555ee2be54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f705ff585adb1d5097f772bf171c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19694605e82dce71002c63e67b94f0f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7cc73fa1bd9556524c48243ebc80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec6195f6c25d8c79e0eec9de6d290641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac882ab274c7cfb88a3614acc6d54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d060d2bb7508a81afa5516c46cf3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c416926836e1412a56e81b44fef4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61aaa5e2741be14dc6dc0685dd239645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a5ce6fde36f07c2c047d7c73f31f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305b4a341f94dc38a96bfe76c51a16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0451a34795279d5ba660df07a146648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cae0f7e51c8085c330b0d4a7618ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5b6598237760142c130ee9a9856a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c800b42fd789ed3993d7cc97a93f11b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19832c92022b8ddccbb21ef86b0974652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bca83ec3b10eed84cfdb85df7564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b99140558b53c7103c7aa40e35bade654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54a92a3d9d923ed4537e5a05d1064655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079e3cd04d76bbcd330852c3bdb362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150735027407e8df93f32335cc19f89b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb5ff358fc4df84dd679c3bf978f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2f908be37407c8f86604c8604d10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013261afbcdb72c22b852615ac435b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed81487bbdc5ab5b3463993c2c9800661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42f6dd9dad7e4729f3778d3a7ce8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b10c6a031f2fd75a2cd9d4729ed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0303588356e3031f6bff2e0761cf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045dd2912da0fb7f6e70e9ac4f44409665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549c5ba5f9632c974b55388a489521f666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>0</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>