--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c8f545702e8596a370ab1f326a4961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092cc3d69a85c52f444b70abfb108a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc275e3d8d8afa87ae510c482af19573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a721930fed52b6153ba4d7963f82bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6ef2fa8dc00168e5d5efcab05f855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94108d4963c264e2dc42cc915b72876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666e2196eb86adeb51e07ac1a602ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee1dedab44bd62493ab299fd160f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda1ae7a3e09de785283dd3e42dc789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2aaab5cd5704fd2533d6e30a372610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f51b76d9aeae3ef498f456fd78e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b36c6a6fdd2a1dcd13c2f368619a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1872b8b1073261c1a06863d34233e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6a9915ed64b4d1de191b18af93d2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394536cc69221af54b7d5404e9cbbaec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a2bff984545d1ad66eda7b69bdfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37fdab9d707a01f977544e5caba77117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadce9449aae0b1da81639e20b1256918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf9ca2578323cce48267a35bac2e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827107ee5da00bd8e1c1a439482fdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f94a485042c01d1bf0ff59b0e9d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab35455d2ec9a01dcf42e4a1b4e4fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217acc162bfe0677fdf74c18e95f788723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096ab425b866c5e379a6cc959f1ece24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84700733895db1b78baeb6e8f58109d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6235a61bcf30b80f14d7c48bc3f2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca646c8a38eb8f9d11906b7445354d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41b6065b5c384e3de5cbfce20f3c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c79eaceaa507b03b0a4051884738a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6e5dd3d5863dad139c0e9464a921730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb3d8d21a44326af95b10635ac1cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005b9b4056aa9a62d5a2e5ec8f7301a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea60e39b51edda807fd65be3d676e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d14298563c6b1a17e001cb151817834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01de50b664a7d58b6892a57c5728e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100ce3dbceee1b98b2ac9a94ce452236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d61d13257a606d220cdd9561b48f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a737c23a98ca545b0a433fed10ae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0717691efb0094b9b8b8d7f83dc8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d9c5a43a46b9e58d94651f992a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5328ad87e31fb5892d2bcc210b7cb7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b513d8bf3748635f5fc772b74581e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3afe71bd14590f4e8d7dcbc553ec2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7640a9eb3989e3e9e8bb4f43286d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b5f29b0c5d2a1399c3bc5239c68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c72ad786906a6194476d52d492e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f6119c08fa3b71c78df6284a842747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95756c6475846201c1748b5381fc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88f080cc86f257a8e01ca35e8f3ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b96c13c33787544228c0ca233977850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323d8af0b73ed5c2b3d86a49198cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0153ed04191c756a830dce56bcdb3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79353b1fb234624c2ffaedb90262605e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c0347faf0f7f4342c80d5a297f69854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753460c4c71a27e88045b1292f7c5e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe62a11c09ee57d31c9c6f393159756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146476faa0188d86710a6d3e5f07e37f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc8f2ca56d16472d8dd5dde54bbb1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbdb4e2739f78941d88999c4156ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231259af086e059b397ec5c12d5bed460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a75908f082098b8f12f96d8e732761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3788be90c861ea023c9b2dff650dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e6c3a034b8a3000b7778380d4614f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7b6dd7bfb404973950d4af33816564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f16c29ab0d7526094a7e182a7868865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee20d9c085cd7de55be6d428b31da9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359a2168302c3de875fc401b72384767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4ec44dc9e3906e354bd78472803b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e5c49eeaf4698fabeca2532e403ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a609bab7ad12b4ec6c9f52609a81e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b6d75e4e6559fa017d05f287a3ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4ef3dd224d41c98ed42326bb1a1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db958d9b8948cbd73d7fb7f75e8c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edf24dfa0c652f4ba0fa0c376d1e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a501c9eaac112a4085969c10e7d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df23756189c1c5e4a788a5145ff2c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d9d2b786b6c4b4ec162a870e72ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3a2561e957b1d130ddc1c76414f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253330c25427987a8ba31c7d792581279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce159a8b6e57e87e9f431415f413c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021068d0ac8f82944603b5dd09ce6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9593e56e742e3226003fd68cd505582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70920d9857d7399870d5aa448222e7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d591a99dcc2a30cdd0ff279fd540984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119b4ab813a79baa28c7005f566a7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a3b2aae60b9310ecdfc5fba5ac3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746d597687295de9b5e5c2ad6e68b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c3d62648aba2ae5bba48f75c0bda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e923db1e269782fb1a48df2fcb5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601442f8d34fa0ef6123a81dea78cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94820f1562766fd62a556508ba75691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987154f3398ee333f28dcd9f9a8a83892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973c8515ba6ac1cad8ed5de1bde85993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b824b739b713d89023781fe1a804494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743d382c29f8bd07ff0e6a43c08caf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f848c25bdda3c5282ba9d0ebf7fbb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b122d94f338548c20094c1c30c78bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3c75d2bc1933cae4ea7227f9fb1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795fcafcd1a2264dfe421fe71e2eef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67076d802aba597ac3e7f8c6eeae6716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb016989725043ab7d7d4a64a38ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10f9aade903380a950420f86fe1c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4465118b1487624d696ae39afa30cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948c703fdf458f3429205f79430d4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507efb318d02ae12c3cf1d73936b2824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af51d7a5d860f8882c566de0854556106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b30b20bf3d44b96c4f1fc560a4244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df7e206a521ea01d6fde91bc4553d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c129cda6f061bc820b6ffe86afb3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4aee9f47c11f7713f0dac84abaaaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3bc98321070b114fefdee66adf94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09c0969d36a87cea862fdcb30ef1f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb2adc5f688fad995b700046af925113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619822e5f386cec48e6300e974b7b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b94a704811bf67ec593ae43b1955115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce361c35e746ff42566d205ac21e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec574b94ba750c7e82cc3843cd2c925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208702c8613b822a76468836f217a0c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528dd0566d80e8775aefb8b371ac43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b037460f8482ac1fdc9f6680010d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1664a40b2e2faac9a31a8d64647c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dfd3f58966775a690230d872ccf30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545085e0eff21ffd36b9cc4bd4649dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00c638835e3286cb1fc9fe059ba51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc61748c06f93e10155cc47ec420f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789f20d917867da56b1718790459e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5fe7e265cefd5aff21ff8bb97a1f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff284f64c05679cf720be99f566295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c100ed9984571d3430e880548f46a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8280889d07c3f884386b070aa06da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673eb71c3e2b0d6f71166e5017943f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e134848be733acf1d104d17286cdbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14bb3260b4eea0b1465a76fc7ddab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f7f031b1c11438c2125a63ab666f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa26bbbcfe46c79c439f80e2d986f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd5e6f00e5919ef5f10e3ab1f60e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd36595b4d467696b1a728dffc4964137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345ddcdfefd291141225f96cd413b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeddfb701974c80bb409449867732c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a834e786c7e1f9d7d274627e87545140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b555cbebbad36effcc09845a71b8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecafcc3588d39ccb7f5e283976739da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418104feaa85bfb754c38b0caf04904143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77aa6421c270bb8b1dda58bc683123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f959ae514eca7c8c7eb778ada6888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192fdb8221b2062e5da7cf00a5f063146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa3071f68c30fa89b4a03a5be5f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1a2488e92a86c02b72fb7de0969e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b003f2c63a67d82ab3d0932162d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d31f1ad436dd85c5117f6b2fda88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031bfda11b0adae7443a44b803af65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28bc391201b99affcaeb99bf5786a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728659a83fe56061b3b76d546df04f64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460d3d656baa0bd28bcd38aa648ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584bd195ec0219f1bc8a8b4ff64181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae0a5a1c571d89aa642b484d5fb1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854eb79875046d8afa9e6d670cba11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd53cd7510629c0c58a070d58e69c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9534b68149c31ceb8eb12d71ea7ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a009041c8bc81c6ad6295663bec70ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498554a7eeb16fb17f79860f2235ce72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e0e6eca06ceebe39d57bb4f54fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c10adb53bd0226e0b08d0595300f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77368404458539eea53c4fda94888d7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64f04d22db8d95fa1599074369782165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332ccd5a20e0dd668db588c91fb849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe8220698fff247dabb04f3ffc585167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1861b16c8e4a18ddd83b66f63bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89520639e37157fcf8b619b2bf8898169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa806934f563cc305056b218caf463a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cf0f8351652cc448333d9dc91ae0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a04aef73ecb01aa30d1afc3f619e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da86f37fa95d21e1881b54ebaf0b3ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd714eeda5ed3e69dcd0bca395b2452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf0e70081cd539f14107a85e4f533175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a11624b1b1bdde683677fb76e4688176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321912a4f52e01e226af9ae6a3c62970177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d91bb0761101f35aae81cbb3af5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5051db9f0ce7965cc967cd89e729179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0075c37b4c5e0895d759edbf5327180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d185c98e53e8d4c0ec88222a8b7524d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6c5630226d7ec4a8b8cebc3f1cf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183355cd0939dc0b1dc3b3b8b0ef43f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435468da5dc403678713a024a0bcfa2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f23b182b9134c9143c9757fa3c2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e09f9d47067a5b92262e14e25759186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c988322c088fd3332f6ebf684ea28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e774915abba7bac3558f067358c51f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167952bba24ccfdc614c867d8d9bc1a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e939bcca0b0a6201b14c887d5b049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4602b4c62867b73dc83d6144f698191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839e2be981c40da721ad9c5c37a167192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbd840c3348453b7356b34a280782b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7d8d75ba1e2ac20634cf531a65a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab787f3df3bdaea1a62ed862fe182195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f070d751dd5b31a5dd4e1c217382196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a245610dca846a09e13b7b2e5d346197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea953ab66c1cd20a0a5bbba94e4018b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ec882648aadaf4859dd0abff4522199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381295822e5600064e0cd06e85b27f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8d2bb220e223cc4b9fcdaa28a97c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441f30eea8322e6c89b0e36828c745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df843b9755536f51961183fe388825203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f28fe04b1e54f8436c7a45801e826204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea78c4d38d91ec8b2228fa65bbc1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575288c725558ca2402f846a7f26596f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1742ff6cfda1f2a3f47721c5a2d15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30114753a3458b77411b8caadcf21357208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf54cf18280c25e0f9bc49ddfe61d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3327d52ec3d576a286219f0d64903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cee15f447f515264931c9faabc7b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3288336d4dca50ffe21993ae3a87a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b473c8f0f5c5364446071beaa93cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b53d90f85a4222ad8376cff277aa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aa9c33a5304f8be0eacc2ed677d8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c542f1cf55afdf44d1718033e433d9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279947c04fabb476e29f46f4a04d360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e510bbc626dbd03c4be8c2292021b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafce9b7d00a91b7e65ef5e1f17a99a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004b5daed99d62e01c2f02bf567e76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90552cd3bf2947718fa5f3c0a22c6ef3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd0cb98cd09ce84ee216c8e451708c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8691035a3311c5e1d516adeb3709f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f1d10c43a6d7e65911698be560dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ed064875582d5b8749c5b56431c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf810b672ff7db39175805107271bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3725a7540cbda00528b95ec3b902227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2689f315e442570cbb7dd59398198228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f340c1b28e0d4c85b569599c38af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938954042ccf8b43de1c25950f9155230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a538a97315f62e93a945c6b581ea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737d4dcb080016e417b542f370560d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101a2c29f6b4d9afc568d390d15bf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb7640c4214330ab6badfdcee1d089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8b1f55a2f6d0409a2f0201f97f3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba82c43e0dce90908f076a5414b96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8068ffdd86c1a5135187373599ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e9e87846acfe9de884497a14cd58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c99293f27201e1b5e50012df0ca963239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed213959fea39857aabb1d89fa70a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467c9b2013dfa86b1a0f4fe6558c4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b0f7bdd9c44c6e41767bddb7e7f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad81f4bd26b8c854aa8356e012b3e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a970108f2e987854957d6cda11a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248db16e67743be60061292a650152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada68089a52f20643b24f3679e84bcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003181105c181e001ebbf5a1e5113c49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514febed8e9b49bceab742e873aff530248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af8ee20e6f0212c7efbdbad42faea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcdae6b65d29db7e8049af9a4517c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e657debadaa971b22d1ededfc263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73451f2ec155db65aec738a823cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c19b39964491f6906ef90c8cc284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839bbf578e948897cbd75155452fa2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361d379d242cd2caa1000e0f7851a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b983352c3584830624b1465b57215256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bebf274fb8c9a71d74cf32e5b686257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a709979c7fb004cbdc0af6686f9525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e14b71c392441be2e3bf67d99676259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad39bb8e754685d305e66827c5e4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7840da1c3591679f83c7d0170eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58269041948a2024b3f7c106ac65a765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704139f6af2f428d6ea58b66a6757e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a40b36a33628ba839c62f6c497e1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7f78ee3af1ebb81108dfbf2843b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632fe75b6e0421859ec3e2f63343a3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a20230169c7af585b5bdcb7ecfcb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e857106f3233b892ba3f5cf3337eda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69326201764d6e2aaa62cb4bf9daa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f78d92e36f5ada4d5bde50cb468df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8694d5211258cb1c666a1c4459d515271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a1aabe046cc9b664fdf304943d003272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b515f47ea3e06f2ec4f7defe063952e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794b40ad64154282ec03c2e6072505274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f1a1dde4cc69cbf952af490c1e5e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ede04d15803e4a99076c22470eb159276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8d3be56525f151f648fc4d5e3b03a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4aaa1ce9b25293a69b97bfc29e31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443917fce027b8efc22b1cb74f6a906b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ecfc0c23ef96b4f411647c87c490280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ddad22a201b4f5c910e268d9d94c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe73737035269226b9500396230cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392097da6ce19bd280703bfc9fe1a133283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669835447b44931d51d9a7d068bdbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e908f1dba14f44a4a108bb8f56f1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53355aab6ff1eaa60b1e88255c91e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968bd128112be4a5b9d5dafc6d2ca6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2c9bdb518250d5e33d578bd9ec56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655bbfbca5450b530fff75537d61873289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f35ee3bf66f60ba6d2ae46686cdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064e4da6452e0c72a3f480802abaf59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d869e5b61694d899a73ae09fc4e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d88b89f2263f6b5598220333c0a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b782b0438974d1bae8d988f78f9e7a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8d55f3698a20a8e714b90a05c96cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e62a2626907b8784853fc4d63d3795296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e29f522b6510dc8a05871d0c32be49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4a0b00c4c6d72b9b769c718c19e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2763343379e70167b8d324135d4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c84364747fe702e3f96bf9827cfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d3418e2e65cb49af17b5e86108e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd4b2a3c16e986976e48bb050bb5ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7fa13430ca6f8e74ab208ffe14d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717fe74e6adda8f77a2dfbc17d0de0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f302c2168d5f70c1caecec3095da07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550583ef3ad86469211250a4b6bff3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f13b68ca2a5fe129dba993906be90f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca6c9f15cdc56080a320e92c504bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf06e215e5a24fc40fee526e8da099b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a7aee6991e695e6b094af86798219310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f8a0a5cea20a2576151af8efdc01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec5b43068fa49d72f22738b6233357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857446c7227b348a599bbd564e82e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a878796ff8ffbfc551198e24f6b79e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd0b77b937d118ba0b8030d9715f81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e2371380fe22fb72b2af678fa427316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde6baa473465829feae37cb839480c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc0b1ab8968134818ba1632cdc69b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42089775aacd930786acb0ab3af63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e92386381b2d0699f32afdb2e79a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ffb8a011a3fa947e57e55624bc8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b21c8eed6216f0ba99bc203dd3ce07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516131d223eb29223fab2bda6ea94e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa460656f128b0c5e6882cb0d4bfa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd934c775750356f88a653f1c317c41d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b718be19dd04cf07dcb15b6e0df12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a933769d4a6936127b4ab5ff219a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d26eef7ade91e0f131e851961a07f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789228c120e3118ea85b7c3b1ec8e59b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e20168f36e8d2da94b4a2515edcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af50ed08d1458495515e1cf62d1f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2881105eef625b166123b2bbd8225bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce497b07d0ab80f4bf0ce46b14ae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d910e7cd8f3bbaba97fefa04ed0a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72b5d173acafa3b60b4b40e7b0d99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d0f0fd6752762cfed414a8c26825336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895abff6e3feb9c5ffe7ec135003df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18e4b6493b0e90766ac764e2e0b96b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260f38e962d6f3ca32ea4deb8f6277339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368ce58aecea1916ecc80973402692340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47bde9509cc9ef953af798c90ff02e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906332f74ccf76e43822104e77dec2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a93f0c17599da2ffaf83ce9d12522343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db613808eacf43b3ed631886f2d071b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea050ec3d4a100060fab3e4e5b169b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fa2338bf495c56314e9baa0b2f9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff2f34d1de813f1ab9f7cf6f915b20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5e698ec2d707c8cd1e673a59376a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb05a480b7c11067a7d07d0980c3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78fcf1e52a378eba00a34016af383350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e8197372ae6d5aa8511ab0448170351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd14208766671e3df576164b7cb8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883bb541ef6cee83c9591676cfacbd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b0f93df435d3d80e61cbac6b447c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5fc6e260ae08732775aad8863872d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907b3a3973e14d7a8d9cb5a914ca9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738af63ecef6d7fffe62cfe2b8e1e8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091cfc045279f95a59256edf202ba2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b07fe3efc7fdc95d8e44a941e869d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393316ae31a431b78d47172126df4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c5dafdfade36cd905ba3a1b7cd44a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e1409074ac7e15a18d16a2644af8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa1d4d8bc99c4d4bc808055ce703c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314c1112d0464abebfb86ac7b4e34a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade858ae751e5838ae019e3d8913d91c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa745e189483c3a3c9a8bca966ec640366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931898edc9e8bc35abd497207727b0e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc372c0660458d4bcc41e14a2551132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ae8d8da1b70f2ff2d53efb6ca0d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e355761d2816062e51036f149a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ecf995b44fa5d6313b7027f885131371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b000eb4e8afbe0bf1f8ef17b6f77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aae18706b28bc698d024660cff686373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372e5dd1a9d1b3c46788aa4ac30dc8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ddcf0d83cb1dca4e4ceddd64d342375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d30e2902ca623e139804627247a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de4489a08835033d841de5d514b76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d10b6530d9a4c45b9f075815e31c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf315fd2bde360e725b3488e91c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277fe4ad2100e4cef0cf53f75a1b92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279c66fe2600f6e4a5553e4fd6b75f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b81dab6d1040200327e8180c8aca8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230783bec92e1339c76690f602103b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935eb2d2790fdf05d37493a3029b1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c89b2681b403e788162512344a816385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca0a87e476d8e595f0ed6dc91013a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f789ee405bbc70a342a09bbe43e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfacf9a9048ff2aeb35b38f4b2735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3842d376ae595772e1ea832ee2e719389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0732a246bc49f9d0457f83746f84c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0c785fbfd0200ee7723862fa603e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b717a17120c940e9957f717f3c54c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26addd7f34a1e5c43a418c003a963e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30f4ca6fe677f3f79806dfe71c2c0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76189a9edf7dd984ec8b15752cc71c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979733e66fa5d1389d94e7e989248da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2e9add6d682cf9b8c18a3f0a78c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1e8499ec03e7f14875b0469b9b61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa3a0b06c223ef1a28a1e899aa33c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe32d07f1cb296d88c6021413c125400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45449ddffea07718851674fb986451401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4301683a670c65845de92dd7cd7e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea11d7d07138baf80e7803061df9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a099ac6386ea2a403c5a04dd582c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e8ef4840bccb4600212985c680ce8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9f5c8d1cd074c8e54c3bbd6c035d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b36fa5760d733d71a714013c203113407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f61f4d57705b96d0fbee94864d7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc50179055d84a01511c982fd54d6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c8c1c5146a171dae5c7425c6549c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3c0cfaab071f495fa690d3f7247f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d340d93075261d60d198c85cabda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c0f2663a6af2a4013c4bf14a43b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098416712e3d51784e8306a310663f1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d127b97f37092ae145bdf578d8ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4deb0d704be48e5324c7e03ef60d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902536175c2be910c65e79cdd6f02a1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d6d17a13cd7c3062e60e6ebd36d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb72d9f9206cb1318044b5a8952503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08d6fc60203d95251e724b550be33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd40983b46a29fed9611c9d0d2cbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de21a9714293f2d7bf42b5f62c3e05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ab759252d2b8452ec671afeed18f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2474b459b872528579cdd5f8ea84120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31210b8fc70c882611c3bde21c800fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a6ff4fe8832cf44bf31aeea53b25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b5e93bee858820cad652fe393a2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe12837cfa7a4186ecb4d9e0146b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5dcaba160cbaa11dce4f8565ed47f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561acfb72381d720c0aea648288dd57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333f936fab21972251fdce4c4bfb86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531bba7f715f43af5b39f583d25fd92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f26867180bdf870860ee2f7cf49b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f08e67b475cb7fad9e3dd420f0ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a141245f2c57cb6f7a53b8265edc0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e17f1844cd53da996b13a5339cf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc144fbed4b6c5fac1bc83e026b5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163642a10782895d950f0c6625e3fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bbafbad133ae13116160131b236b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83b830ee48ffa089ef8d343feddb9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f60bcab809f04b67b1bf58fe59ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1dac25524bb946eaad4c040a5b43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bbb42da2aea72b345c265836be1de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad06318698c2b5957f795b58006cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e214b2aa95f02557fcbaaf572e959445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9dc6cbbe4745f94096a65ac8db48d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ecfc1f0baab2675e251c445f8588447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b9417f8c83466127ebf9cffde2e95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3073adbbb00fa0c5feb5320ef9e44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1da1399292e244323ec163279e281450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0bb4a67e7e85b489f7bea4851656451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ba232a8600111956148709f30d91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0d6b331524ace6710155710f0f887453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbce30574564d0faafa36751ecb5b61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d35c49c15298d0dff1458c56fff7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef90e247d5029f8345d613110e1388456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a9515e45a0470113d4eadf625f4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121a2887200bf0fe00f1dfd965ff7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e326763aa0ae508ce775de371b1f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260ca3b7c07a1dccda180c2176316d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13926b882d191339cfed594697326e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c54348e739a23984ae6f3715a9ddd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980f418b0e6175b7079fe17eece67b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62964726db9130a99d03c484b476f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee3933163245eb8223d417eb92591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a13086acec4b91fd9144b7023c90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17831ebb105b572839af18edd16cb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d802061185d84200629356316a8424468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a090e099a5851b2b75b39b2c60c5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7a3f4d3dc8eebc74fea258fdc73d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185fd7863a79297ef5b57de5dd44665471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73c2df4c5bfb540beeba4a46f556c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822eadc5eaa6ae7e75407a16e3af4fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eab12629f6937d5fe73efffae9a25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644bb46d4c7393fa80e50170a26734475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845d04078f4c141f9efffea9ff40f1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf74eb2151547d6f6b2402c652488f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d3ce9dfbba7064dcb2ec7851ce88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590705e149714102dfd477f0e6097a66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72862ab3c02616db9251f143d4c00878480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89a114d90a68e2ac7ab072a3eacbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec18ad42bf8cdf6c88ef57e50b8aaf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928042ad58296ca0c7e8340fb88f1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc604a2979556461e22b26b8c7a040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d38dc46608b9f00636a11f80dfa7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851957ce7bc9562bc8f6fd77236dd56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4030fee89a5f719a9f5883678e55c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d4efb11747ede69789494e2a44072488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be02f3e1cda17d00b34594bca7f6bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6564fbce6217133036c502ae6688c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32c478e4ed4fe9cacb3aa041049673491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f84a358eda2877cebe506a33d0cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab20e6c1f5b0f9c72c07ebd7563535493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143eb984c2ce73091c0d90fd2dce76c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13e548c298d633dab201edcb12933c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c233e49dbf909324c096cfd2634be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83125db59430a9e6cfe03ac7339caa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae6874a20d11cf15a462c9d207bfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7b7d9fbba82f720655455d0af9e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464132d7c414784e72bc65f642ed7a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a78d8194a26563e29805adc0c78e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2d9edd3cf229f862a8a6852b1298c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88289e71ea1d82d394ce97341bc9eca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd295f42e25d5ec4451f5ac5de5ac6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327e266eab9f4731533ea4b61534b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d29fee0d91e9ed4e8575bec3b0ddf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825075df3b57ceb9ad9ea332335262cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6eda096e08f9ce515c873050fed17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722da450412f911791a01301c678b4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fa053dd1b3c6152088dfb5a67491510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637340bfcc569f03c029adbbe7dbc02a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea52a2c68579af75003a1133a4fd33f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2c32a76c619d810225169eab7e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfe30dd7c5a8c95ce59d34dfdd6439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c01478b1a34c7498d75284ea133a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ac0c19717790abe515c28b2351e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2204dc92589a7ac0aa4cac44b303517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949219600cfca82cc1a3b15e914253f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95da26e33e8685ee40b71e48ebeb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aedb2da944da92faaf428ed52301b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399152b2bd28d2b69c49deb491e8a02f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fad5afde45bbf91a6969e8cbcea7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bed5e2dcc845dd4a182f4c9c9c739523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fbd24ac634b2838a8b61ed15e703f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca59a707d7cedb4385ac05cd532655525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fd212c2b1358761f8fa7574738bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefafd640c18ef7407b6ea1ed07e78d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56d49ff47e85c834d03cd93192d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b1ea2d56734df90650bc55990752529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21af124e5b981f58c9ef2685b4fdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee265ec9ae93d32613f70d636634e18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc95e724b8d4ff0193f843b78acd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58149b36212d3d4d9fb940a8f31aaff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20b6ba01f1d60f18ed0bc50d1f8be2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2de0cc91afaead10b9a5528bc73f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1cc4e8547a97fbadcdacdf783b1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1ff57bef8c012a9dae20c67bd907537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993d40e91d8d3f4d0196c7fe46974b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac981ea4f71c5f841d07ef87b04bea2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66096ac549ced748adb948089d06025540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280550c87184378a35e157a455127cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d322b77ccea4b589068a8910d208b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365aabf8c251baf0de801fbc502b276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c30a617debdf57981e52ebba89185544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628356b7f166ad658b3353774db516fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881151cb4e4c9ce078b81d947cca8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb3064b5f8e3a9af6818ac9f08d7c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73ddd3644ec5a48454c6b78fa65c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef18f6e18ace1a726aea62f0cac629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8d0c0c5885a1820ce1884f3ec81a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7fb504f53a7dbb81a00bf671dd31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051953be2ac57dd2fb1ff2f3d678e58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286204b6c7b06603faba05055be8f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc6069d7b5007cf21843a7fe66519554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836fb050a4f93b1f2606ce3f9142caf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bf1922834dd3fb01b01092fd9676d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2fb4b3e826a9bf6c8bf21b01befc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9eb63ad466a873b781075063987b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b34db4b5c2c7cedccec19930264ad9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320dc8b7f34c3c926b05c2706fd1697560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3bdc89d6e0010cf6be9e49baca7a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d268cea1e2512b2a9328ed26fe85f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bbafccb84ea81d97bf6895e99dafd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553d6ea42dfc79a4daaf6531bcd879564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a39e678ad055ed63e9b78460fb48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65487d1e912a78c86dade8674c5eb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609460e415b612defddd3ea02de92b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed460505dca241d88f63a9b521fbed53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d00217c26c2321eb7e726c8bca2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dba6e7dd775ef3c590beb95bc1342570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d0e7861a446d609be02e15acb29e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31831040cd0b133dd62239fc86d223f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27221cefeb3a1a37396ed9bbc0809db2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a93d527abea5b3487b1350e575eeaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da958b15aa2bf6f51cb1527a5e74d485575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2f21584b5e73bc94482d52c8ff5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8860e843738e2ffd6c774e91c17d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2f2b28b912a0062c5e6c9ccae3d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039cc8225b8582a296fc10cc409738579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493dff56177412206b515b838e66f93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6e348fa86a4af504aff55d1fb6c96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041b6bac302058147a79fd430b3bfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4a906f21052b7544c19e80f46565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94529b78391c2149d7b8c83ed799d37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350704203f705c7de24009f90761a2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a74a31b916f7c72ca5e05223172e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e6d74b1be791773434fa9651227e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900da9c92d21cd1398253f31da0677b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992770267fef2e4b977493bf0397af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0302d79c72c88fe57ddb38f686c5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466acda5317c4e2b8e8dea238b1c380c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bfec6a9bc1122db2ccb322d8a140b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e740ae1b98dfb062b6c54024221385593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b7b78cb9776aa1a840be7541a93f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfdde6dad97019798b7f6ddfb7aae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c1b860d93cf2081c2c064620abb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c21541079ab8eb324f739864a8a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85b6f8d798e5f7c40d5510461750d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd97fbfe564b46a093dc0308fb23c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ced2f62f4433ea43322c0ec39ce7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa73e35728bd0d99ebc2bfba1045c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa51870db94763f42f17d36312a32e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f80c13d057fdfc7d4b6eb74cc266a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9c80f269b09623bf07ecf065388a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036695a9b90fda902a1548272976e3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48df5f8425eed7617d1919ad9d4956606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178474076e4c9d5a7e0d0c1f9ee47b66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e0dea123b52cb6bfb5c5f90d365b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96d3c86fae8477172770fa4f08240609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854516f8c8fea45ecfa0bb5ab6e7fa63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3b18f020ac1f4d41257e81c8afaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0702be88bc8f0aa30fb0fc770b36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596136f371c5aee0aba9ce42010535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c773c184e910874dc033bfe96ba87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49d4ef7b1bcdacdcbcaceb3fc8ffc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8175683174a394ef9dc743062354f84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6541578081126295fb5a7d2e96252617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e96f5f9d54bfd220af615e100e69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0a64590bc9d04da21907ad3053f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e28e78de69352154e4ad86c7432cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e96ca55cc9568c14a48cd8a28e76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637644b45e877d565200964ffd101d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafead3d430c8dbb517d303f2429cf73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed0f3052028150a04839fd048bdb3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78464a5b45368bb63abdba8f988d3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a922e741f4c05cd519623708d9c7c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3974a72c262fc8f71cd1f9e1f76589627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b118d5a8388328646daba863f0ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb85702e2c9b8d30f836ff2681cbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399391852dd17185884191fea539451d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864079756987c69e97dbf2b18de9720631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e963f0835674d836763046174ecbb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8e4979865f4d6d9074a227aa4b24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ea4afcf41670362ed8ede7777c29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb331f4bfa7c84673fafdb67ff7123635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221b0c24b0f89ade3f2ef3535c7247636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710e9a0917db9399ed953696a1e6aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20957349f34c8980664a29af2e02e625638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d131ca57b442512aa740e03ecd3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177230c3bae9544be03e8217150aaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87560040e00e7cb8d50552789a6ec8e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b813ba4a7d31f1727b46d964f49b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c1947365260833fe3cf6a7406b74b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af29e9f7fbcc80080e7ad7c36b647d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1007d7c6a2ff4712c71ccdd1c7b6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f64aaa271fd036beaf8090da7199646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019098ded0812da43253ccd782d9b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537704349b2801e07d2143c721c7982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8899fb2ba4ccfb46db3604c048663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9dd1de3ef585cc397ddf14c2f19e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5495dc0b13e351353c6204dd9b3105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328facf54bb0e3357c1437ec141eb856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25778567bf56b6b1ae575a1ed453dbef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081cb1bd9ae57fbf2ceb4abad7f2a7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf43406239beeef45920c40496383a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b69cfd3fa226cab7e6b001e744e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f57a98de50bd09ad04f04b0f44db111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5816b87810b9f96e249451a6535712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447519b5f67823c4a317347b33e4dca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deeb31a49ba04043f1ed02534046a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0f7ab56ab720a77a9029a0007f6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed479bb58abf825d8d5a979f965e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37aacd835282b75c6fed81bc6637017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db7303e9ed69d2f5044974e0592ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0049e0cee39fd6873c419a8c17fcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ef11fd04f25378f58c12a4962c8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8b3678a0fbb6fa7091f2dd50190d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5296a1b9f9adb5f2862828b186bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0dc43153eca778dc53d1b57eb32723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1417100efdced014a3355f696be6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224485ed72e10cd8933a2efbbb9f6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027346ece85bac08dd2589312bd38326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2542d4c4802938547a5efba9a0ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f140b502c20965ac46e537652c1f4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133259734b6ec174c442d17879e6ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e411c7bfd3210dbfb686a53dabb1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b605e404bc377f5fdd9fb7ec9f3800831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ef3a481c4f7da566308eb2a5f99ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbcc87c50d33eef063f9c3fe2c54ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c93bb10fa345c9fbea931ca63b9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd4684b1a38eb4e1bdf14f609bd8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f84b1eb9ab9c835fa41e1762de6af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165923fb43847b27881b2771cdb8e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941095aa2c4f6732addc3ecbda0bcd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f77c302c383c1758b1cb85fc1a2eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c15857fb41eabc0a88ad25dbe01cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199de0a8f11f9a47e87915c094ef0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9aba503ec7ce6212c05f6e448601742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2bc4bc6b0e2f262215303a2d0682c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb635682b55a8cc716e4fbe329244544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82bf5c11c669019fe8f5e0e73714445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf49dce906e7685a0cea926006a197c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c440cb69656462d6ba94e9ae5f6e54447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ad5516f0e077371c5cf1325c672a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa173e93d204f5ec0fe84323361da3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6585ffd76b547cdd35fa4cf8fbaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb5fd0d47608d69437d8a408042d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249da10b7057f491c59c7ff891166c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36647a13d9b718c5b35c479432af9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead17800c01065a4f6f42f3800b8b0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a517044baae80f71175bf1588c5ea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34338e00eac11fe0f4e5758e810577a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd44e7cf1104def32acb97c2a8f2c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fecf9028c9acc0a2c5963d3e529a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea5a085202df3c3754a4d20b75f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed57ffd4069e9ad3a7fe50c34549160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268de45e2061620cba968aa61abcdeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9cd7baf70ddb484ca03b44778266a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a09a7f8b4658958565aa865da0fbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ea43ad038ff32f5c9b9f594137f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db15258dd304fd630cdd72e1a38e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338400a8b6344deef924b85f494e76c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed3bb6aba9de8ff3c774384967014267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10ed821fe06b6e23936d4b09591a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a297aed9958319c57a501cbedbbd4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9ff054e5cc1bbb896c39bcd9e95d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2768dd662a77e5f1da53981b1bf7bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd01ee349f9b518f78bd992197066d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f7582d26513718c9b44461fb35d4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a8d16de41a20862f0b365feaed9e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420141c1fb679cf4636b9f76dbd61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d13ca692c2ce33b0a0b6a1d4a3b2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd01ffa37763b978e9d8eb2e68bf2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c03f329080826324397f9bab8df8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff1a09a292aecbb308a8921dcaadd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39e244f69c79bdef90c346f8cd96f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f1ceb118f9372355d295d07d21e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a87b994a1ffeea461d0d9877d5bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33d8569601d8d21b3ad84d749c31683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc5984572522952ba75eac81f0b5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468de9cd5ece006cc8c22724913446485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e068831e33c84e83331d3aecb9f3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f11f29ed8c41818d88da69770c42387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4213c13e2a2eaeec23e695d5018807f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac146d601736c2825827bcd514528e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef66e658abb90976b0b8e60ef9d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5b58dc5d7df558e9c0e84960247591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a4c29d24c4e947f783c0bfb1582d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077018701085d424a093f8bfd01d4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f26d7f6c5b3dfff485c5fe3b503f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f148f7e6adb81602d06fa0a4fc3bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c98fb400eb28f2d66b2376001138d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa5b3885c6b96722ef541b944236ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9dcabd3559418ff800251316f79f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28702879b86f44df819cf0cdc95d8dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4b353a318a51f214443996899df0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffb0c252d5e06135ac299fd457ec3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94642206a0173d53131bc1c8884348102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a258974a49f94309860cef71cffe17e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16506646e0113f33a32661d92554b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c222f25c553671839a72070a38509e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ec547e386f572954a266d3d03e34f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d69a87b720e2921561ac2638e3b03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8b63063122c89e2e61b59b0820ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61490b91545a1bdf6fffeb8845f05a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26159fa367e27d157d4cd3c64365cb06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949810d1c2684c87c3ce529742dcdc9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57d4bc3ada37813dd8de4d690aeb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df26d1e7ace2180abed963ca49f490113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c772ae1b59b65ff9acb7acf7ee73c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f007bc216244976860b6238df400fdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a595d7a7d85efe4c396849ae58785d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8924d953e27176074d429f431c94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f87130861c9b51520bb9615e3477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322190ca8f4dea3f6e1285a5521673119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feded8c6ec349b83402f061d8bea44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a55c7c28217f08899ac9f6572a911121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd05ced0a3cf2f4af539164c69035122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5046147ff8845fc484105f01fa7741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf1712bb1684e9ad174ce715871a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356194da9bcb28f296ab33852707a02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116359b0fe7bdb5e52fe0cd581c7aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186c2470e100af2560d753526a2d30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8d17ad6e4cd25bfa9ed09cb385fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1dc57c97f3a6dadec4618e2c8d5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78e978ac91190d0644a9ebdc82230130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707124482eb8cba9c87877691e9f0b91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac10f42e981eed4b4b90fe66bdcde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991a6d79d03565dae065d83ca63e1c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73d862333fd1ae24541d6428aeb6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07db1db1655d2730ef84f086fa95f03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa3be98402fe2ce6dd11b9482aa2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d2ffa5baa92f63deca5e385fa9ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b6ced4c813d879bcfa88ce244253c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27fd81c76ec00d79a26ff7d65a4ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398c2dfadabe224d7293c778c1d81e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b30e7eb3c44b484ff79c7c620b7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346202a11459594c6841659911fdea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16557264aacafe493fe102d0f8aeda28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110a63a650a2eb7f0e95c8fc8cd057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be12ec80788435b55383edc5acf339145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34edc178802df01ba10460a5b926a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced122ff893e6bafb1875674c2e6a967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f589c8fc64b914f4c27db2febfd6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13102200183c4ee6bdfa615b4f21fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2334d3e0972a3b31eb88268535f2c46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae4d03d276d573a2d9324c86a471f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf494eef2286588217b88e5fd19e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365bc71608ab5617bbdeaa208b1c12c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb714b2d0aa80da0fd0fcef49b6c5c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f16a222e1eb346557c45670610d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ebac5989e3c445398628bcdfe6959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa26c67a383a6ca370c833d4b5f25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87e8bff4f224600d1320162087b1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092dc8e40627cc9df3cdfde83ffb2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d147c53124bea5c9e6379aa76ab1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa867e8e85baf01197df859da7a602161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c4e0d349f7f6afd4b6f21d31cf34d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76e23400e479e90fcb593e59b91b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e956dce0fd8ed3e21a1a953e1230cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ab24384a3370eb94bb51de5d9906165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53313610c6d48bc73b91d93b4346c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93861e1416b4ef175106bbac98c6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b58d215bf1dde77d8cf640180710d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1993a84c59530cc441aaf1a2b3e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a633b26d2a2b1443bf97b8cc8bf1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4111c6c5645c2396a10d5f80a71b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea1129b5f8840e28ede41c19f50465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba9c6662493f239b072226289026f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5004ae4c704d2b92f4ab422587e87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72967f3f394d661e1eb402676c6900d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250470dbaa3e26887633543e0f47a832176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69205cde0ddea6ca9f9d50db71912177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26d0f0d1251862bb2e39681dbe98d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3f2ff23f32368a823a24c86f9fdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cf9a50aef4a7a8882e75a7288db5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f535685c7c256760f006b06d06610181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8beaf875d08bf59ac2f05114197f9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8b1f918f29687541188f28d60978183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5bbade7433f94460041e12d40b38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e31c2a5036141eb11e371e35bed4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950123f5aad13d71cc8ffd1a1c8ff76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e6a679cdae8b7e117af5f2cbe85d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837cfd3de53f7c573990379b565d72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76f2cc6cc7e0d2a892d93a03b6c05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0acba31a85e7c62baa96c61a8808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a75d3c0cfb71bb1d599b0afe8fea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f3d75d66ae7ca5c920dcc802f4d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d94d5c79a522618d261556065c83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344682f66c5c436bb680e9c629cd33d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5800b47f342fcb49d012e5d63b5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fd41ff3018abe6b76a53081cafe7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549c652827ea0e147037c21f37b567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375eed0a8defbbf5762e86c386d5c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db218e8853652f4f313e0361fd1d5e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f161b754ee246c46694ea113f332b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76314708635de6b912f57cd7d4f92d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508758df6b6f91231c8a225dfede8f2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543f8b0278e8b6395468ea0a21ce0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b707ee491560e624a1195a4ed69567204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f57ad1364e54733104ef04bab2094205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e57d56509ddfe0066656e956b12fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8d39cf5c1cb239f2d598cece3ad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bac2a384613fe4b1ef513feb64b4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a973349b605ca69bb4212b30ba18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb33fbb3b1bd7c03fc4ecb989fa77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8dbd222f909152e45de82f9dd2d01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9d611063e8f602dc384d1e7aa263212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add3a2d92f2163d32437f69395d419213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7e5f26b5342b2211f5493344834b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b0ad3271fa88fd0baadf858107b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bbe05ef57710f0cd44d51bfd71a2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ddc8784c5381e3dd4ff57475502f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6ec9aaef72cfa890868406bb7d1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc071509667130473ebfff24921e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304ed0d4e4e87614d2302257ee7704220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654b0f2e3424e556c19e1c7b72d0e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf543b91d86d28ecbc0da73b1ea9f02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e37e677c75645cec3a57aa0186cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ba2a6b87581b862d78a5adfc47ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62152d78b2fee51f64b573d95b5eb7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e761c77831a8dd75a553449d85e7bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb95ca603e83ea7775961acaec3f7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff258000b2d387adbe358b1543d9c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fe9d4792102394e49541e8a63af2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f03221cde46c8c285884cb02facaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3428f41629eb8525179b80498762ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237282b5cf3bddba56fdd8bdc020a85e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e72198abbe05cc0dee39cd3c798205233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649cbdd19359eac18b68c13bddab4d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d1a2817600ff0a70d780e42f11e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed79576d66f978be774418458c5a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d504f32b0ccd5b9f8117063e1c3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e19da68d50e15cd480794e03f0def238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f064f22bd09f92fb5906365c7aaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba23991598bd182016e1bcde6eb65b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce72a34f8820635b16b95995a3dc64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d908355aebf4a0c7cac69a036ccc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59ce856a6fb5e8d576f7561673094243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3040220f09fb67d1131d68e98a1efa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3426187489f2f74146077f03b08f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1808aca70fc175df168087298807c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4aca78e48ccdca6b31bb583042d33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4175069cc4cf7d3c715e4fa693f8c12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf6a34638abe8f23d7362a059410e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021cfca4224077aeb02430a3bc1b34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d705f1900e2b7ba5f2fdeb6df702d42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376673bebe36e5e755880e94859e4c77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0343abb85a066ea8b6509ca83d366253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718345ebc0a09ef5f437fda0a15084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac26316132816bb9e3757d4d0ac20b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeee1de3e3f72bb06fbadc4e739922256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded55928aebd926b4f9c7f80e1b0330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550efa149e341d7dd2f2d9af67a26e58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189df4ac1af428cba5e20a77bf08b6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab82a65eb8e272769b44f948502f54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58e7ca71d4ab117adf2d3a04d778f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a55ab0ed7c647815859d1f703a62c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3473f324ffd805a172cb660d79a5bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac71b67fc1a3347afebb6172949cbe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cab5ebb6e2e15d3f5f2413929ad21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453fc900e303749b834dc2e6cd33f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec76d144bf96c23b79487d0b8b81568267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c45833af1d7bf34f67f87e06620d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9aea0e42d36b9ac498d005f4c4ded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e4a4b71d21a8a27ba018d61c6015270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0537c7e6930a80ed5c935a5067f0a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc948808f00a76502cece19acf8e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ce10ef096773bc026e8b13197413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d354f07dab0f80eb0266bbe26bc3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a682f9b1e2e34c83d68fe9e29ce96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4333f547a08f9cb26e38b3b7c4438d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b52e06608b627e8e57f1c0a07742f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722fb0f4f98cfefb0e2c3a4dd5fe06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51b854a941221da95fe2a1c15108e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35c3991b9946759d70db36bd8a756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c03984de1f7c5ff354929ba291e84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf401e42a45212128c2d8d198ba51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34788ceb17a24c3b5b4e51417f66b93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c79206dadc7e1f975ca68a77ad5b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de377b1fbc92975b5e49a9a666c341f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99046b8d1685035f702dee82bb9b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f79218809e5ba8aa9aa59a1756eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7a7cb9c12c42a49c90661d375d4b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5710facd31c8558a9675bd431129a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c74b7ca80576659f883169ba7b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af78f5f3c06cf5b310df2a21ff6a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37cb56ee989bc05684b33863314657292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8dad9ad65696ccee1b2a293c2151293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666613b5e093e334c4535547ffc0d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50346e8fba94624d84a83fd70af8d8d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6446ba9dd2ed1a59dd176ca59ddbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53c27a78f99f8a9659adfeadb4c8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569744b53be895f06611aa785f9126d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdccdc3f63e7e384f4b75f771ef79a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59131a4ea7c684c2d5ce8d80f7267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2602df398cb96782a0fb25faf9e8d65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1219e5680e6b7eb92ecf4b739bf27a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea358ef21e4501a584bac525411d414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc4fc595babe7d9835eb45f32ba8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d46972052b276a1d41cc690f99d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e618d29f3917a8b759c9fe0177ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e02805358537dd1dd2678584607c36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713a07799bbfd153bdbb7768fbb1ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ab4c6e089471bd549f5cf6e1a365309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc83a1853bb3f4547881047ad4e4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813212cd690e5f19f2e1ff24821f547f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3febfaef6dfca3dc80c6e37d3f87e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5caf309912d70cc6655380b4bbc46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612785617e74822b91bf828b5f2f26d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98761d63118b45b33325b424d8e86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3535e51d3f09ecc6f423cad167b4e72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703e68221d1b4fa3e2706f6c71bcd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb691f02343ae61ca7d83943d94817c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde824c77a9c7dc9a98c78af6979eeec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413daa83d064ef6cd3682a485cfacd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d188dfbdf979ad8da65b40b14a9b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e0bcbe0694f7521ab894f5843af8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2723d0e8bcdf8b22640e4617840888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc5477e9ba42caf0b04c9ea623995324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd5fdeca1bd5a5a79b2d40f7972f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6cf5e2bf1eb17583aab2449e03cd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c47379df91c3229ce910996a9c69b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19df37501ce2554995060790f0d8ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097106acb9d96e7ec36f0c69ed7e1c71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5248440a00032ad374a65c4fb41044330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fab5b4e7c748848d57e4dbc1d0bd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa231a74c5b649aaffa565159aff219332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e13bdab7c9354413919d57e852e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd84a2cb07331b4449c62b1aba457334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff750edc23de52ff128166e0439500335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740934bc05468345dc0760222292e1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0829d43601716a65762b10c14b27d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754177f94a418ed8d88ffe7cc65dbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc98bde802661d3945aff83b1a8d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095930fb111f39f19a0170e38c48b9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e725390e4b94dc29b7d0c46001506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93ff24e5676a8fad7630254d0d3b77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20f868fdbcbd1458883e64db7ccc93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e62b621bc28f274760229e72d6a57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd88f9600ba3eb5325c14f67d9f3438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae0ad2c81f760087de715fd865bedb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe545493c446c2b647870a8c300840347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c966f2f42640dcafbe70fb5de5ff9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabadb012401c70d4a1c6572aad8a7f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21032dfdd24204e108e1c7e8db3491350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf5c307acde6c7bac0c12b3cff7a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525d5fc3561ea1f94c67e55a1adbf95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c60074be8f10d61274dc0b3d63c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e13498bdd00dbdd944e994a33108354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429356be8b5ac8385a347c26119f959d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4369313811d479f84db2962d5610356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee85c530c1513fd4ee35a7965f4c62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e8f0a44d51d5eef2c4f77a40dda0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099f9c17e5f755f9732504979a54b87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234e810847ee5926cf138c86a6a203360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564817faafa7c80e003d0dfa46a5f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655617e6c823d87ea0d41b5fd0a127bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01481b0966f2134794d48f084623c936363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ebd7dfeba09e5003338230f2e6f68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d67dc9c3d938db686dc164dced05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b24b9f4e0f56e7837bc684a959c50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c8c415e1008144b4a651100e618c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551aae8f9ce181d47c090fbf2004eb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f124263cb28560bb9e9cbca06279f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850cd96cd7690fe6ef037ad3a76aac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0d3aba6c42778267cd86732918b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ca92e549d063ea6fbda621c99de8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb9bb8bc1ae4acc0c9a7c756218b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024dace841cabe67c031ef0083e8c13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b26af6a5c56f9dc9240feb0c3ad4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968438b09eaf4c9085e0325a2a49b54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226d8c2b9f0e9d62a94b8d38760bc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834537e5ce566cefab4a8026e93920d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb18107ac60d202c23e3059b9a38052379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8677db41ebcb05d2ee6ce19159c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea3f2eb4e6dd068cc7aacd1100e419381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7877b428bc6e4b9632dccc894277123382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f1473d5fe9df7f4172190643dcd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04ad10821fbb62e14c813ab4b9887384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d47186bf0e4de58b66e9f0256591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7aa4e2eccc1ae0cb7d49c7568c32d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026de6413a27eea8c4abd97de9d3e5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6883a66e97c8f5fd0eadc3e7c7a126388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bee5ff04f3504cd1ba0ee190f0bec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211b5812d707044e6825506bb1d058390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67427fb560a8dff7b112ca303653493391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047928f51a9c044af1dd18f89080c8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c179ee89cbd6a2884ab9c5ae67fb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca96f13aa0a3cac378178c4c77364a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72085f92f44b9a12cf427cccad74a22c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be3ee067c8342751eda7bdd4a64ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25147bba1c037a514a33c8600af0fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba22442ae25815aea1cd026ffacd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc48eeb29e1d8a731ada0eb9d53ffd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0721a4b2de1c1ae62307d9518897400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cc9bfc008f3b07cdc2c1799db41b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556b04f6a393fb3b6095cf5059b467402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ae807a23a3fab29c34e035d281d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b28cd14b6e8b5040fdc1e9399ef49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d569e61e0584e3f7c14dca63be6a71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617524d392b88b98d1a846eb4967e07b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c067fdfd04fe6289077356a2ba2bf3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50191cb943c638c87adf208e6786a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ff380e918e55633f658c02163411409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7dfd01da670324f492e9b905c253410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185f5c128234e4a26d898521b6fd01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de8cf6db3e39d9b5345c06c98f73a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6bce81ba48a609bda2534d853ed64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc99fff4d1e2047f4da48212a2d48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a3447f68f881478cc099276934506415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4091de42fcfb0a41c961755ab77b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362ad6e9e0bf37d86935eb26f48d06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3d98b11bad878b99814b8c7e1d00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b805f7e63b52fe3c5a8d5888736aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faf71c26690db4d80ea2ad145e770d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4571e5771737ef5e683f9b667fdbc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448d16b88d43c06e04e9ddb0a28b76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75598d3c9ece47dee0335e0500dcff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af39b9e47afbfd78360baa1bf9949d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6417e1473767cddde9c930a0a46f84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a3b4044f560840262d3fe1d39b9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc419683b89724a8d793ff426a7868b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732912bfd222ead38bba72feda8d122428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488d544901ff66273142438631a46f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534f663bfba65e5b5e74ce17caf403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a6221e105b5d3d9d1ae03a77d566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38b6173499827d18ea1ccdb40ea532432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d16e462e852aeda731bb93e6c3ec64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b77af21fd2c07b572042451988456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0bfb6efb3412e3ba50e9cd8e42b41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b170ce6899f04962466819c1941454436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a90d81e7b983185a30f03b34f9d2f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736bcdb4e54f44f16c5a88285f5a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0b7376c9fd734f40831fc4ebbef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e844d2e665e0320a81729505bab784440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759340426aec68a7bcbe4471c58e6792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b1b77e45f34ec6135f2383c415bdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618f5e2ad0e16b87979962bcbe63c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502535d52becdf3839ba385b73bb1b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a31a445ef374e55536c6b59f5d96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77143d636a128fbfdef0a39c9d1776f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a6df586d4829f1051fb83eb548a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b9813a6c2c4e50093e2030cd3b19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d939137a1c5df35f6d456fb5179aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f07d1b1ad3940621417882b520bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec3af3bd35886bd1700f5685b90be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c3ec2ef92d5be88070c2cbe88e7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73593f731935479cbb1b15e2fd10514c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8287d6f7da442ea732a2a573614318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aaa94536859bb962b1fc6790759c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a461cd8b57d6c84b8c72785342b0d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4efa4fb8cdf6ec4d691ec6863ba1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894d02c53807d3bd6b133227c36208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0baa0606d3a6f5b6561426da10d8da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6badca83018f5621c2d4544627930460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca568815a7e0a424d0cff962707b12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9ff07d11211f8ead46d8aa4c64cbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36591dcb1cbdca4359ccbf5edd576b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04eb1c27331b8d092984cb85028ca0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fefe7f26b3f77438da11163960eb6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e448851785fcc8799582d47757b13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870846db0faeb5fa18a4658ffa4b15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b809ddd077a2a486606f9df8540be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39eb682150348c0ae27c4ddbc51a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f57bb53b81782fadca6f26dd4d29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66697fa4e184f3d3f310a52099d4101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59ef1eddf871b8900896f63d8c6f06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c11a0da0e25891e041363765911d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e88178058a32950a939656f0aa9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73b204156756690d1c17688a44a42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f6fd7689634770a9d6d41d4897cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfea5f8b2f8738220ddfd7f5d0cfe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dacd0950a6d3748a7ab8e3e5381fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369c89e58f6240fa801449163fc28f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf61d18a916b55d01e816fd90ab27d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16daacd9463f687cbde697bc4948bbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91e8c705c404020d30b0dc16cd064482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7f7c23068bf1494126c951666cde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b2c96dbe2e85b50fd6aa4e1571ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca5eeee7bb69002fed2ca6665bdef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bb0c0388c07c15b46daa661ba27a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d50e3431a352507577c9ae37a718c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f6ed90dc873825071bdcf9bdc7182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa525e0164eb0ac7ad0dfd3c06270489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0221fc1cef15b3e08e244b7734216490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8b5970a3d891ac7592a6ddcba544d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f37df6650d260aebe4371bdd9f20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323d6f3ee636c68afb4f93f51dd01d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a72dba63bdef063929245737e77ab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256cab1e6555f184bdacfbad307634495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87965f2bea20364ab9310c9c93e646496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf9e5f228e1f48c745e523473587d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162233aec78de37e7f2d745b002cc4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a6ec2f7616ab04d5174811a2cfc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb63e42018c262368143ca320b6d69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6de7457dd2d76a8870ee8b8c16b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70cd32edd48460d683f9de0c8c1f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4b91b1f14f91e1a4acc9133596ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a7851c9db3d7dc22edc5f1c0a033504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383d7ea11bc42a0948b89353d353a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f787d78189cdbc5983a528606117c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24368362bd73d49df4490ef3737382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215251883ce483d34657525254878697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10b8137e2ea0eaf069dbe229069e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8862372955764f8233ffce77af51c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7480f229226beaedb5dd015993fbc97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea2fa59bbf8afc96f9ad5a1dd06ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86cc638ce4f97cafb9f4fb11407ebe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388911abd443abf23ee71b13995a3b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc098bfba025cc5a1f5c04212c6e02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87fec95b48961d61e22e34baf14a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1957fb967817a5f5dd375bc795acc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d157c0326a83e2ed979ddaf18884b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92183f55335bb5b753603c101c8c72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443985781588c2a8bcde3a5915cfc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3601c7a48ae4dc1b33be245074da2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf07d5f1e42f489e23fe06eb150c49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075522d183664859c7552818a235721523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7b7f073692b0d86990a5f06ae811b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78ca11eded4151b13188da666ecfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645fb917dc4ba0c20e599a000075a86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23447ccb417b8f3265c963267e778c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262acbae10091968243b1ff7cc6a845528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4902dc616db1bf8efa0c3e78d73da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a6b43e4ba9e262f4407dc2841b5cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad238f35137e8fbd198a18dd0bb29e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e7eea641f7dd254d88fbeb0a3398e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ebd1b78ad25df9160070f2120f70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9a5611f1139ba68a41bfeb0c556d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61d885f168f3e9d16518d20934b56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70507d20834adcfccf3bdb1c845b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ffa745c15a174038206b6f38ae4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89574f808d6e590b399f82218510cf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced954cd96ae68b8b52bb52801c91e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c587d4390013c9d8cc0ed99d4d9dfde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ada74059dafbc46839d0cc9ef254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42298e9fcf55485b3508df4117aaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe718a4f777816ccb5dfe23560813a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf43a86d016263ebbd04b7dbdd7270544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37282625e6e9891e65badc1437081e59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5edece169bd25f76c1a8304d2aefa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a50652771009274c1e0b5e4a684ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d423b738df5cf47bcc2385d6e88d2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394c69e170cbc3428dc7f2356a2adb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb5cce047495b239130761cf13511550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a905ab14a83ab781792e272c3482f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecacdb9a031b4275708b77c7cae6f03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ee4c46af4241e5615affd5cca2e1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e317b84c30d95cc4fde6f1ef41216554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294bd26c322ffd91801971b45e2b7a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856d6fbfbed6b8b66ed8c40ba45a64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183fd10d152ebf5508a69616154e43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529ec2f597f55d2aae2e2c601111151558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb91511b2ceeacc92f05285637faa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5fa2c851453732f2552d8c0ae2731560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ccfadbf91f9ee9c5351e2e00b96ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb130054088f7443622ff72f6b8ea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185917616a92e0792b5d02113a97dc80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad9c9f5c7d4fcf011ca2ea6b3a9366564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042355fdddd07fef94492d9a7fa2da7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697fa71fe6f280b6b014e6f313205e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b8ada3123dd98849639f402f93e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182ae7fd1be350a257c206d347c29e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48f073b1d95a48b8bc053a7c2276d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1e76d3768fa2930f65fe7e4ecdc9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027160b1a65fb6d894b0bae82dfedbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9394188ca8f621ba2ae8cbe84c433cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034638198cce2be58b463161fafca1db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86448c848edff797a4204cb57e82b9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091458f86ae6eb39742cf40581dff084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800585af515683339daf52c19cf308f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d5715ddcb4c2a7d4d8c28e1ef372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb9a7b29e16fee177f649a91a5d0a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3208d72e0cb8011ef1b2a339b320579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50133368a436bcc5604f91e9399403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36eb9911e4ba3359884c954ff3386581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac09a40ab7a1c6cbc970f2bb9baf0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552035705f385050b1001fb2434e93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c51c9bdf9e428c6edd6944cfc519584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ebc260e01525d51adc577fb4af9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73de0025bcc0f0e8134a9eac501f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb28a6cbeeed5df190ca45cadabae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064a22a9b4b875afa46f499bfe65929588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f020b73a09ed067e16de6c3d62fe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511be5bb5049d2a31f8927bae94c92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45ac27a6d1516ce6056cad38f40f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b82fa334e8baf64bc0645959fd9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc77efdbc4f836b6b54677817b0490593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683488eaa0287b0a7a57a7ae3aede14b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace4f0fc4f8b519e305a2230324f862595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff53a4bfb035142ee33fed3083fc84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a799f449235dd363bf65240d2b4ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687ce0473341740656cb11bcf39966598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69733cf60657b3f59a9717100439fbec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befce5cb92a39c20020d0b9c88d6c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd29115c2ee93cc350f879fd8a06f9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceaead6f43ee0de665c28ef1655257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f61e0723823fa4d0faa72b96e0db1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf70df08cd86a94db63e1ea5ef696604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d222d502c261fc3210c2e72f0c25db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd4fe6e77898b4963bcc2a999221ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4c7b0cfebebbfc4a9be8542e358b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790bc0db4955cd2c9c2eb32c125503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2766f36dcac3be1f8cfb1458dd525d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d6fdc8d5de259a1b4820577bc609610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e4378a162147ab35bca0af4add25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb859f4b65003aee4dafdfd2303f39e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7286d9feb1fcb6f6f926194b1d1bde6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476fdeafcb51ce3eef4fc0ee7cfe8d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0a7e8844689139d0fb5638e1a47dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb34acaa17323f035b5cf770a85f88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f29ac8a915ea822e46ba0a6156267617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553474bb4961b6b9748a1d25cdb46dfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d6612faca64106d1061075e7384b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f859db086a89e9ccfc9759ab83117620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37b38c51fad1db7913651781df10b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26996371c61dd8b28ff315d458fa4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942655eebdce308a1e0cb8a9ed449aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d6a80c8d56dd429953b07d1ac61c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88ba609696b2c0610b6b626bf3208625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d966badeaba62ded8b525c8e5b2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef22e2d4da813d18b6b93ec12571ad6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ec7473c8e7cf93ce07d7d651250c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755fd4a4c7ce5219d432468cd718a64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10036b028246a7cb90c4438be44787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e2b12d988df0e2aba351224071dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0592b9023e06d8c848b37cd0b25f08e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dbd7e7324699cf371d71532e68eb4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1220461216055e3c9d0789489e4f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080ab134eb80eec4b95da4c5cb73e4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b9a3350236808177e0b287f57fd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735c0db0781f1e453e0dacb959f677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271914c6958ff97a546465ed161d358638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b5a13b26f4375775af2319c61adf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967d61a7a95b50a6a488007fd7dc99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273bb758064b2867efbb82acae3ebdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779f288efdb9648fd8bf2047f8fad2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881025c295661967bd24579c2996ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac7171c8b56b7bfee6601223e2ec4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f286cd3af9e33dacc5cd137a52cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6729c7ab970a8de22fa0dfe816c73646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>