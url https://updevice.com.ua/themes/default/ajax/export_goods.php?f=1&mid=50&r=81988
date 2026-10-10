--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842f9ab6d4055c6e2a757eea54f0201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f074c5375794d743d9ce4ee0a25a732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c6ccac16a77a58cdb6e156b7ad5323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b075c03f821640c9e57082f7e61cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeffd7c74f3e7c81d45deb44a9dda805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8155287b0a097ec7f70585069eef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af6b152874b26e717863d56159cf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3535678e838ca3530e584c3099eb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8de1fba5c37eb3f4d9aff199e1b269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732673abec06df78d9be06c9d4764a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faad59d9e69cdd86ec6c25f16a785e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b5c8306254f78a720a9416bb1f6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb6b777d456f2216d1d230333d9d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e43523f71a46e19a9ac441ffd8c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32c50b8d9b119d58580ee5e158efc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e0c8c561b421ed4c702eb32f661d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8884e5b202f7eb0fc640c7c83daca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fbc77955a885f376d1179a8b4eae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d291e8311a116d0b1dfbb695fb91519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c446f07386e63c39ffead7590dc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcfc5a760f0163913f4403ddb3e4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd86f0f452c0fcccd17465096129ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d8819c1725a908f808c7851cde0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31180e35e3731c2ddb7ce23702f1328824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f2b0169e2ac2264094c1e149679d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f68b4cef92ccf385fbc7ff4befe2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbbf91a2efd9c8dca41c79e89736527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fd84dda44291bf3e81a7df295cd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec90d3d4e83d294574f407163162b1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1fa91573519b1da9b90e684faccc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bbf90b4088794c8c89fdee24711fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c88daed8e756e4aa8e600df0f564632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70cb7354eead5bfb8d78affe38bee233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d381ffb2f78671a7b44c32229e8e1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b89d76f178689b810e0f60467af0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebea41f80e2036ac7705bbd00f32c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32c331bb779c24e8b7bbe3c781aaf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37378fbe15262b6105d2e0bd6d5e84ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a7798365e68953d0d71e287f7dd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb7a9ac76968b4c0da75edb15bd1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2023a8cc8ae50c4e9a51b4ed51c37a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78474f3da2832d338ec2a8ef774139842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeafc25c1ecd7ea6ea439404cade4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0f5e99df88aaf06439ef7ffb5f7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1d5150d90c55fb94b6fff30e85a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9ceb7290ced12d4ecc0bb197a79c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd1215ef297bad031d70878c9921c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac2952aedb0d3a39298c183fd7ff548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf193c26d19b00d00b2bf8dd493b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c36d0766e8f24a553d6a2993d2c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ffc189b63234f299a742cb47d851351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366de7d60d20880fb1801f18f04eb5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4438d5af2513d2f22f2b9cfaea97053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bb7e0d992faf578c4378b64bdb0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7658d981031be614d16f2a564c17a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4065b01dc1410a59c5ab5b77c335dbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759089d6a7e07af826002cd21a73b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e16fd5abbbf8c5584ac9c8180c14358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050764c74f220d4edc5c6bf6c13669d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8ad4070923fca228f4f01d0a787b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7e2789391ea4a78b62ece69318cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f24b68b50cfce47c22ded58285e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ac3b864b185c187f92e15cb1e28463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e1a7b2fee5d1c31ff0a0d3caba7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51d3cf0226d568492ac4d29c3d46ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efbd1d41a9dac6f40ec6a4a1b0ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbeafc5f0262de19496f015df517c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbaa40fb271c81c6ac3a525bb73fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020047246c786d6cdbf45b9fa13a76bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34537dd1a4e44e7ccb564260673647d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ad634471a46f38e206539b63496571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fba1482cbead32d8d21101356648072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3a7d54a41c81798e4e88b21315e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630b38af00be2aff01b217bda9fae5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1360a7cd9dcc87dcfb8ba7963f9f33975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b3a47d69c2c368e0dc34568e834276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df519be47f559a3d64eba8addbc2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442136b06ca517252af62e48dc70b7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc2dd0079cc70e9650d4bc59a64de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c5146e904d117fe388415bd5ce2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230e23c2fb6c9e5bb8744944b433fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7c9b4020e40ce8553e20bd81b03782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2678977e28b31475d3f1d53f658a7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc205069601d1a58b794772937d29d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c34b546a4450927c444981e7c80985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0e0694ae7de223aadcd5d10e7350f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a964be9f2c64768db2910db7708e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3527b0d14e4482997d07db2112bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416ab16fa0892ae72e4812c523c09e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719d8add9ad559f2dbafc4e4ca785190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7075a47c6ca7060cdad3bcbeed8cc7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d44e1446c05ec84f51f13c9087a69992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897031d08bf72e4f8d25d32a05add2fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6717a7a8c2b5e7ff4037386fa57a4b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f3cc99ed43b4019b2596d21051a8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948adb34d6f93221e9b68ef981bdc9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5fce00c03a9362779e282378300c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0dfd64d66290210200f1f95c840698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f74044283b3611659cfcb3bf21b1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f01a92c844dd3d54dd49facd66ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284c20813dbfb1219808f3038a97977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2377d3013c5ec3ac10048b9ecbcf894102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae982ea65ae2dec9bfced604319c2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72911fcd07843a9e527d5bb60582469104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe402de81840329477e8e882721c3f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ad514422ee0ed30b9c8092e0e6f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7c2e72d4d884109b3f11ff1d927e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb6302145b4d78d0efa5aa77703ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d51dce0abf6243150790f97f8ebb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651c41b90f1c9fb41fa824e51d3b68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0bdb269b60f241095b880db4c0308111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496484ab6501bd240834df4ac3b210112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ec040d445fe0cb9c112b429c0876113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f876675982bfc6172454a47911f29d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9610df814999d91a6b2ac0e2b42d7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db9cb41f50fe05c63d1c0e1636781116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e18d59f3bd1f2d95d6a85a59b5e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e1f6f4da1abd01f26a692f0508f2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b1d49a80759fd48936c85f63e964c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5f3a0a66677b302e774b049438a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6ba3d756e6e72d8541c3cbb2ddaa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530def07024e51289c9e085e0d3cfa6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c33199febd3c5b24d814cf5c45453123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f048699a309c16b7dfd64c81804f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e71a77dcea53caa42ec3f8b36632125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80d33dc12994f0993c5e2a8f5c302126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b9bc947bcc09846b6767fcd7c97a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48156dde8d7f94b5f5d94ae5b8ece128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f92819bf680dbba6804839fc78c51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97aba10864cc8aefa84d8c6b30e305130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9cea3d24bc927fe0493769f5e4ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff18f8e33c0b2f37ea867c8513ea7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd491d9c592eb6f5222b4ad445935c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc531ff888271c77f4fef5d83a63da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac64600331e217e8780635ff867e00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c54506cd0bbd1e0d3a179e9b0ed5c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca513a55d9fdf97af7fffcc7755bf78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6e41a6cb9463fafb16e8f20c9c23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ca1a6b25cac26beed22ac1d1907c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62fbe6cdb7973437d97de6582f9efd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234ae481788e1f9c2c896670fe4ef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf54a226a40f7c2b74252730593d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0882062d71fc44ee0eec31761260e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1e84cea9b5f940b1a50da9063e01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055710c9db1255ec8c179f4293fa4e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540caa831f28328b71499513719ef65d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7545f8a9c8abe3853b28a4ef0889fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fa54e1dc871261d31fb4b8afc9bbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b97edf234f6c025ee616309889eb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea0ec69b74dec175e6c3c6dd8af5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4b70402015951f49134143dc72392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b345e876c1633061b5f639fafa9ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9b605b7dc8a2b544dae736ea1788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c16d6eb0627eb42952ec813baa768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a3a4b48da6ca16067259ba125041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c8f99670d377c2dd4c07afb425e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909460bfa58303c14945c8d610513a36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49d963f47bd8d60eae5657a68c98b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde5e1124111106fbb3f714141310b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c628577fd05d0ae1d20616e207daf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4b211e64217515e034018665043a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad25aff245e68b403b418da8d53779f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e552e763308cd1eec297979c13a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da67894bf610e21d5dd0fe189ff82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7003b8e0dea197202ce34be90784c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7af72b93ddfbbae91175a688f002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b982996d15581b41444e2a40f1a220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389e09fb3d71c5729202af29680241168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92428f5465874f36fa6d60b8f1dcf80e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f23cdf37c035574c3715e91661ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb4a0e3338c1c0dbaa14081ef4fa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d183302f633b8dc68340925d3b4672172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be388f1313ed4bf8e50405ef0e23fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e2c727d4d2042b8ed98a5e5dbd32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776906e52c6d0e00e5738c6a1c9f230f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6262cea9388e95a3c8aa7abf7dd895176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17ac484c4b886acac96dc1f84b4fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0d64d572410faf30621a092df699178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e56f6e038db58d8ee76c96ecab4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602fb2ac2e6f38104d7b94d1e94e71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cfae17b76c71eb58542e6b284b7fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d36567023e2bdcf201bb9058e82c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd4e0c64046f9711b7747bbff7b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b058c8f18c8f5b3afac74c1deaaf6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c7f8c8078d175be719f01e986e81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473077a3ee180e86de30010dc6d4702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc436ee6cd8041e40d1db4da206a7c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a422579d30960ccdff85f00beb79525188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a5e42a0c975fe201f425d42d014bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7d5f83815630a3deac3421d45116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed91e82e8178216dcf184a36241f03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad181a700f8f39a7c54afa4ba4eff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d35eff773398aacb9fb9c8d1ad45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab3ee7f09136ad412c687347566f61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d5534d764152b85fc3a2f194e5906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4010c84ca435fdd2bbf2a0d86e772d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa09f0b8c6f579e1455b23df5d25b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5d34e384fea45dc12018213e854a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18be3c2f0a97a11e7afe649214e107199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac6137e649155489fc5f9ebaeef90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f2677e0174a02f4b774887b6ebf97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be31c25c693cfccf2f28a0b2b8c1a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8376ea5e4666ccef8169f342537ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7237592fe1f76b7ea9f60b04d63c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696c84945053a8bb3c9047a1b348e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468517aa213465d2a9b3716009c4d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933025845e47f84d49f6d22693a863207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e293a6534e42b9915b60e0331885cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54176c3da8d8fa1695fd660e5a207f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a571ebadc606603c618900678bcf77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94741d6bf01e1f90fa0ef94475379a89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4542d141b60eebd6e89a76362c69f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f21ddb16655333600962308747244b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3331ae486dd17a3a1887db1d62eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1524020548ead6730acb8b6b9f698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76cb98aa1db05b9eff6818584f6ce9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065715288602b3b2698a5f2a69ced515217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d33ca7bbd79d0b71d35e82f44265a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182500d905e18726bf46bfddaf180e01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efc41999ce97527c77f6e44f4456c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc495222f8ad317ba2307b2dbcc741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e283d0587d74050164ce7c2813ff36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b090c78c5a34962b4b5cdb6e57d4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08237c308771f1b017219f280a42669224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8e64725e22ea499f939f66bcfe49c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c61c657c7b5cc458e50a19a7f5ef9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd03bd103727d1067a08e8ad6030ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9e75f7df40339297fc756da1703b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b5db6c9e867912eed2cc59d04528229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3a0f9aa7581291c15d1d302ca7518230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523ab51dfeec84ac6744b48244c88d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9b1e6e774c70a24b5163f41e9cf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec075646acc9ea37a288d3c095e6da82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff55cc195cf10ff4527f88a9458eb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05850c70581dfcac51705e7c2299adc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1e7e4f99d6cadc63144f5e96a06e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4272f72de377f6ad88cfa1701e1308e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242efb1598028de4adb8b7ddae0c853238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a0b6311bfa248a04bcc9761ea506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538f496abc2b5af3a1586eef09dcdc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c18aa5d1d805736874d02f1adcaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d5ad2515d1670e50c7082b9739b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d4f9e632eb3174b9b20e78d1ebd39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1bbd1bc10114c07f114440033885244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ef46c4690219bf6e36b8b0e699d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c072794d26e149de3b00c2b39dfd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d1a44ea905ec107226d4fd3aaf584247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b380df2692e46215fdb04aaf8281248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d72948d2c1a24f2f32d08e839c5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fcbfaf54719e3d733ba152e946f86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace21b224e4cdf5775e66a19535344f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f988ce0cd8a0ba7077f0c58e2e69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6680eef3a5814734bcc58857c408a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b32044d5de3be7ae40761ca0aa0d4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133eeddf7d2b7c4346bb70f37e4a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e54a4a98e4f225f229a12fa6a546b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a5d77af4db07a9415e5a2cffd1bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d987401dee69040fa145b28e11cdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565856360c2155b9b55ca86f4dd26de8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a08a4556c8d03f882013e435616b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116141eda09fc8e3ee2f81be1d55d9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78505316a84a0593c95704d492274b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4855a8832eb8780f57e88a09952fc54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498e66a79c32fdecc07f4f70876f95c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c23dd6a91f8ae7dec9bcfd3571ae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce8f6f56682b11c60895e16546978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e15f976170ad15b2a4761f972511267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb915b874e75c917a7132a757bcdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f1e6bcfc252186fb1fa64d77e02ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084049dcba923dc5f52f6678017dc69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa3b1c3ccfe760385f3f37470f586271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a8e8632ece93f9a9db7b832ce2a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeaff417f3e2706c90fd5c30d58b80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2e9b6e47f3ce6605bd245e9452a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85addf4086d607b30528989919686cfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44284462c8b57cb6608cd5ac573e9ac5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fc1768e28307a0c8767ea4fa467d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb68a54f3f5ee80d1709a58383f53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c782f8fddba92f094d163946adf28e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505f98e7c665c31994168d48e1fd9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accee3be85603e717e5cc0649f4637281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece65a9d61636d122d2a6c56e4a00d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a358c3d69940c4dd181e87b8b8cf3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b4e6ab7cbd76f6ebb7121f6cf5fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41668ac36350ff0a89c83e035a9d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fd9228ecfafa8067bf9290308437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e872b5f137851f0f8634a44c0791d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08796a3b55c3f422a817d55e0e2c58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f6ad1b730bf8142c1b9dcf11634a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d738e626736bc503d556aae983bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82eacd97813c03f447d4f668c513ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a0276a342b33381146311bc6e81b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a2ddef54af2a4722372862412784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c665ed63cbe081bb21d47d3a0595e42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d1c49faabb0b8bad5ce17eb223b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95694432987f2b2ed7c359184ae45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961f78c520fd67bc08092450576893297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfeb3cf6d410c5f7d949b34bf1e957298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002819634df525e84e16cb17c2c7eb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd23cc4ae17d8e8b026278853a6bdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa803a30032d79f15ebd66c04fd902301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e019d1da3d21940cb35ab533491b23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0348b05d1032f71aba446aea3a810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f811926f99396b9315abebc8e845304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac95f99a08321994043d8b773062b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a5ff113c1dc564265400a1ad09f72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e06536574c7a476f065960c003bd3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28a5217f4a8220aa502c15316be44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd37e53b76ef3521a9ff569e062f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0b7fa23ddef0116f10b34edd6e76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880238bd17554fcc071342cb89eb816311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899682a1cb1d20eb81da817ab8eea60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b26bb10c3cf6117ca505f86fb025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2f70edfd890c5b4178fc9d04195c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab3e906a6d3b8273c477767731a31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59cdd7ec752f32c6e41173a67b4e31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d711b4a1cfa1eca5cf8de7264a073a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb3a064ef009ba3ef4bb0bd362be6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2482c60ca25639199b8f6979565a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b8dc49a2855c49e6e2cb0d342b087320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ac71d17446f8b47cbbfcc9c6a5de4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0334e9b8d5746e00af7a606d3bebf51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754ed38f6d9358c9f08d43db6605cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74e0143c8e9fc891e66be0eadc63c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145fb46b119be0625c12c8065d941a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cbdd75544da17a7d6a62ecc4b1ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841bd6a19ea02fb36c1ec43c82397c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2dc0b165c6a622020f1067ddfdcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e46eab6f9e5fb1afa220a732cafe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a763a2dbda6b0e8713ffed41d3ff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27355cf39858703050a571431b26e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948c71fab83938e8d6024cbda063ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b8e31544996df43649b05646fc99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe730a22c9eedb0caa14157bce0cd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdfb1c19cb5a634304f08a02c8c9cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed616fdcbd2028e4c908dfce9cead336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994afa16d0c3ed6a7534e75e79bfc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303caebba976af59aa0b13488ce0454a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e61287fb0dd9a4f52f5911aeabddc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac82e08844d8f7a17184e9262e1360340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182fdcf7a83939645ba352c15ecf404341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46118a9f9204aee06d82caab7e94a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0313818b49db6e7db21fc2ac8d55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eaef86de3d457eb7046d941d26b22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0a5cbabf547d8e641f531c30bc403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d9f759eda837e8d29ca5d757e8136346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a632670b1d9af49e55ac477c9d81a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c9816f36df46ec6d61efd96487b28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199dd44a597c2406c2bcaec4c4344b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74264d5f48bf06cc0960c9446a98772d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bce45102dffb6c96333555ff498cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d40125ed690b07f8fa5626106f919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999bcc17325a146479dba73a5de9402353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ebcb09dda4a1522c65742b6751ad3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c44442456f94b80a9a41362948e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c048090a384fab9fce0df105727a26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6642067b678ecd7cd789f85aa0fe0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051724ba3e3aafc9190bf0e10e37e9ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c8a8990b59684ae85a227ca515260359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01867d4520ad1cc039131ce3a6f315360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d554efc3009d6e15e7af57584a81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e58e03be13fd574f36e3de2b91d68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0971b59fedd55aaa3ce90568d44942363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534fd9c0d0ce680656304f4c722c506364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af3b149f5b9e541c7624a71501b565365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5d3571c21e1a6948cb9a4cd33614366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdade27d129fa4b21f694fc2377225ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698848b34ffc866f6fcfc3b2963d609e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65d4f32870fede7bbc018e159597b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0cacf4cda715492ba079a8d3a8a4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3eee16232773fb8e134fca641c9a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d190da4b57bd0fa11339dcc67625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18eec03925fd4a25cd1fd534180c38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda743ff747f3838ec9ef95b0de3d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd385da576a1353844ce4008d79311f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e7461c4c772c6a3c52c143f3c1b69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee453b9bc1bcc455dc05a2bb0533d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d055443bdc43182a912ecfa0098e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4e82fd61b4ace2f2b1b8fece768a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbed77c765c7d809761ddf7c566ad1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6af825003d9618eeb0f60c7a35e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410ac17c378b94dcab79c28d3bb3a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8618668e1f4f0694bdb37b8b66930383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd692918e6fce70870466699d65f67a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f07a846e985d9fcbadc9cae0584e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf8bd7dc44fe1d8c987a52fa28e52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3535e1ad5272680e9ef902d3d1b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c776256db8f5e2b3cb2dccb2c626388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2c95db10b50366cadd80a4e8cf24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d558b55a35221d12000204e67f7a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20fdf0e653849ad6835288870c0cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dba2b30d28e370ac4c2534dd24e60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc0445d6186b9ae4e8cfc7c77b100393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e7d454d56ec213eac1f417d5d6c1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170528ca1aaee694309a0e8ce3332ab7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a21b6369cd30e2af0b7ea50f181a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f417838b901b4e77ca4d11036883397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4310e6be74ab10bbf6de840ad18e56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daef40afc7793add7bd5848ac097b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d95a037241e9f0051b32982ec112e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfeb5853e182cf18207dffc4697e26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc441d68c7e25878605876bf46875b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27bda2b9773cdaa0565065aae297d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3611e8b5af909c2a3b19b1fef2c5f02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357c57075d7a30c21e4722fa21d9a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9a617c2127c3daf5a0104b12794f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694325f5a446fb9133ce1062b993a9c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62014db679cb7c6bdff3edda68ba53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b020cd662b898a55054589008144b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e69a8dbe575eb10c1258148c5c73c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a40c52b81145267eeb98911138fae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a13ecaafaed757be42756e8c4ebb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba97217276f62a93abfdae3540c96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631099ee688c35a3fc3a98ad72258d08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d4e489eb54afb697ec679619d43e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc925a242d0e54495a4d8bcb704c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd62d5640733cd6e5523a42725c01a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c0bfdb5e4cfaf2b3258bba6725a85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926bda0d7273998dd0d3c7698738ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363653502581ce433f6882aeed70b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189ba7e6465ef4d1e511c5e5172f763421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9b56475b52f3d902ee36ceebf14a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0e4a47d93470bfc79a655e526183423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f8f84dd89c7ef2885e33bcce4102424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a5179280dd1c9002d39edad3eb599425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe46ede65be6ef247da99592e88ac2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8e276ab3d56db7653c7239c65f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe51e222853c080703d3bc606e77c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9b91834adb1b9d0ad1a6b79223b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8290bc05430580cedae9b8074840430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91197c57b99de64b0b39b0ed687be8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c42d530729f92be436c14b8698e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069216873d03b5442fe448a27c89d77a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb996c6b105b602b695b025f4a2e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28efc1b5dd71a7b1cfb95e3f50588c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6f9f8f1cb015cb888edc8a6224586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162180a67a7748c3f225f8361f358e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cedcc9d9ef16a32c46ca36d1298e45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e4d724652562cd840ccf97afb8b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436737664bfc4acb4742b7e9e72bba61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8d769d19cd911c7655bd8ac774d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44e76ff0d66aed69e8ea37aecb6af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51a4a91e0ab5f7b30fd97a1e73af3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6005003e13221128e32feb6536c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b661d2935d679397b4244463cbcc62b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca85bb50eb5b463e95fa309b8e84c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b995653eb3b217cc667f3c16c83a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d7bbc4b42615184b49228657fba6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e22ee98bee4fb95e6265ac5dc19d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff500b081fde78e2d467b409ee1db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204eccbe1b60aacb6e9eff120db7024451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891065dd2ac98a33c44b7b18bfc9fe3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a58f9e4c99c18fc113e4f00c249c21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aade18ca9d5e68687dee3e33b30a1bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6fde6154a79bdf3962ab8b5c0fcb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354702486d6bf95bf70c0d5b9bb97777456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3824036423c76bd9a910b4ac1030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d286a0859e8d7fb5465e765744f5a3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579c919785cb66a599b63edfa7a461459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ec5682d25e1b8606362c4ff1b4b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224345487d433332ac5fccc506fb40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5365aa5ca1004453c258b84a058f93b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e547c6c59f62d8ead6fc523fcf8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f24c07f1c0ff01810a007b24d00ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04c21764c216e62e956d7b5ff8987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0b8c6b80589ee83db13ab4d187da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a652322d67e6e86d3875d6877cc3bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea72f6143d263e429502525c79a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d4b9592ebef05474673bb535e6be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee284581cf76c9c8b1be86b4beffbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a4ca3102b9efd6a58c2b11707a88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0ca8668cd466bbd0dbd81fbf598e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681bd6302e1d63310b2e7a1b5bda87d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542c4e2ae96f90cfc8a1d4aaca7438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05127ff42a20cb72f7632d40a21a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0626495267be5d0be42d1dde3279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b57850987c024f12e1044cc745b2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd256de5487de177dac25420f958f9e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc41bb034f1f0ff8e7c202fb8d0aaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ba35054ef81d125fc09cb453abae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f226e62ea4b88be0d3c79a6129ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d139a14cbf01f70351678fb23548482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fca49c74c3000c9a0c07806ab3cd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c7cb812fe3160bd28789a2f89b9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb892e4e6149b115d0cbb24acd6f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b20f38041afa272b518f144f0b2a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2717ccbb31951fb3b75eba7ec2e5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ceffc6b16dde1b0bc1c20269b9e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585993935be6721415b841560ceac9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8212d3516bb953313ecc7df9e16a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed770bcdc900a788b5f5b02fce5a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee303a46233569bbe8f1f73303dec8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424370c194270935cd345301557374493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d2e3a2a62420a12f3743a3bfeca2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b496e604bfcadb32b519bb563a52e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553f650f4ac404d9e2e305f389daa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4440113d76f8104b894cf120f5ce7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd499ae3fb1ebf2f8b7b810a652b1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc805808c5605a7d74093eae0303c3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804afb4781304df78fd3887e6f6fe13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941db9a173fc9a2a497d20082121074501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05577d0f37ec12e20cb7ad61dd95b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af1c8201661d2a953835280fc9ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e1291e94989751be43f998d2f508504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc5f7f0db7a8970ef136e22032669505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0688163d8f34163c3ca434324d781506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b12bf48e87be896b28c60362c63d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728b18e7c5578581c1a447c8fd08fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3370ab4098a4d99abacb50dbe4789a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880cfee3b54a6ed536be5c5a29509a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67358b9b0c351c1ced2a3ca4152e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059f0d397561d3535ae90059c911ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e2b92bdd2e7adf4900864826bdcf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3481909c133dda491b8936bc745498514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d06d4e0925bcdd5529ed6e859ecba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e711b47c8e13131d9d663ad34a1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700a5490f132cdfe16f38aecb9a858517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2536d4dd2de07f15cabfaae67fcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b9fb04af317aabbb545d32626a61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3778bfa222750a76cddec34e4d2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013202972762e6d1b49e12657e002b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a178ac9e5e0f6a6b31c8c2d7d315522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aced4b9665015521838438146a4c6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226708d979857955fe415709af5a5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596f335e9bceb8650919318634a6da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e149e7cf818d96988e808b5f0aab0cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaec2417681454ec173f4dee184775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af3eb6bfb593b45c3fe0148de0325528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39695d47bcfcbcda7334ef57669c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf35055174b0b8c8e84cfed661fb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a48884e1ec99c6194b79358292b0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101096d3fb04b306a92dae991fa73531532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b10d2a155147f8650275749d8d5dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caba0720b2df9f71f7ddb2e0b5387a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d1ef7ab15342bada4d187131b133535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145108def66f70c15a6bd8c81c98a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d0963c6a532a36dc845fc63650a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45425e7e3d62d986c8ffb6bfd0ed39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbdd5895e58867453701e8aee5acfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fb79916b08517a9c3462ee83ff21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2342009be3a55727334195b7653ab8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0b80366c71bf877876a7dea704b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f481fb91ec92401d47d8e06859f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2afccbd77d5352111952f5447e884544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe8d885708f63adda349b42d0112be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67caeac33a281f46b3714283a03222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c71716a8ec523348c56618e9a33ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634a321dc7d3a87d57d07cddb64399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38c0fa3b456c556969e14e70d306c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77810b52b12ab177416212eee20bc43c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825b7370b4bc728ec53053db20d5be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b1615c4ef7dca7232582fcba128a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e554dba71cc3ba0783b36d591e480553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf14a358def54fb2b346ba46b26cdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c35fcb0443191a0c9ab7996d6e47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649d9ca8504e67f428fe057a02b327556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4eed9919a3724099236ac14f5a7f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913111537b2f8cbe9da728c042cb1dec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d90278b8889fd44c9a3c35c6b534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3777cc7b1a31f8308455ebbabe71f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856ce4e84b893a68088201da1532ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f7610f1714be41510bb0e7fb317b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add52146e7efd4671112ef1a88fd752563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11891cf7192990ac48c95648292a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c58e6e2bcaecc7f5ca933b95c02b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0496371a494b5709a885bc0be0d74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389b62eb9bcb471d8626bbd3b7c1ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b232b15acfc6408b797c004af445ece568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ca558b380b5a1c23f18f404c2bf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78f51652e390d7faff27a03a8647f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1713a9dc80f361d73496a53fb952571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18cb4233afadf18e51d378cd4d480572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221489f5bd35212184c8ce7da9b2f00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec5fa9b7f77887df3177551169121d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfbd50a00d280aa29370aca71f937575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674cec93c9e2e378582cac5f95c5d71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab40cafebca428e5e9201bafaf845c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c359aadf02d0fc8c5f57d800ab512578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9caf64925f1bfcc5b8c1c84007b38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a894ff7c84e5ccf52155aef53c45ead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c40f7df568aa7da07bb8074b373e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ccdb4bddabb7d730ab6cd9d6bf2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28711c84efde565be8b5ec8e6e6b40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf249c4a1f5b18c7c2b163e815b1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44b7268bb4fa30b45b97d0538f4b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623859b62a852cb70cfe13b0f8de15a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8a6b7ea7d2c6c0b8241ec8f1772c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31f78877285168c73b381e52dffb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604b354f44770ccb9c2c5ec85df3cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314a2ba05cc2bc0eb71bb03d6cc997590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07315ba1dc3f7943d0a73fcca6d08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b415ce95de8351fe5af232229e19f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bee5dbca01153c08ceb6c7535a731593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b0434d949beb24d8adc7fc378a52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a655fb6b0f126c099cd895fc3019595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3814b77addbda5df14e4c14928e1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23de3c2154ec00e73863e7050366a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204117afd8e0422fbbfafea3d2a0c33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324103278d3e3004c77fcd55d81b997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60862599a9d3da2c811084bc6de203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1b5dd0bb0bba3670fd7f363e721b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7355c1986e08f88ed7a2c4bdd0a2f57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e66f8da78e8351f97e830e2d8b27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba5373f8e9fa1a9e17a4d7f5b9399604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092bdd1cb6712a8902195a91d83089c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375356d140db9243f6d405bfb01f9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd1774cc4fd57a6d52f833c072857607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1cdc0bc0e7fcf9ba36a1c5965591608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde8082ffb3b6fa0068de4f12e8dfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c12dd13c5226c298bb714c2402fea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9444abb39c45d3bf95607a90953e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7548c9d11cc4b6382f91a1dbbf8346612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e498cbc07c084c34d205a97a400c77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae751e53842bdb370f003b87bf5e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f62ffbc214cb9924e48f05837cfcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9f75aa17331514051ab2765da85f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5824f081983d9e1df407974423918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5da01dbf16613eae57a9397f5968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa09fb1ceab50aa6cc25dcc3c6c3e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868eaa56deb6bb606065a849d97a82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4c455c51fe0ef539a017bb9500c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9309990ed8f3aa30993e1a4ce794041622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f1986199127bb584e279a3531563623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c59cac33b3f98ea3828105a4b435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b1a36b84cabecd5969462080cd9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8692927297479e868724af9245c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604125b753c6a380ddee408c539121c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657cdeab29ff2845f513b716ebe32f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9546a0b7b37758e512cd97dff202c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e789136ad279238d77993a18078cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5ddd0d1505d43c62bfee138ef4b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b35835d1c7d59c3880a5ad606aa92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabfed4c66752c6d9613a255c53d608633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0277f63ba60c596e148b6b2ef1eda6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04232fed31f82d840393631edb10f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c785081386c1b2f0306c9185856e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308507ab43339a633d75c759d1eb8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d4c4c09f18ae82d47e57883dc49c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916647a8514b9f0727cc84fbf6b913d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525763079e2be4a27c30f55ccba1f25d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05f7a29bad5b8cee6c9264666088a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2539950baa46c5a23861bef5b1bc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc26a7fe62b88891a4415e8f4b7e93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395c20b40dd8433340038c44b82b921644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c4a86a10557afe23e365550470b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed1ea0b12d61d5c47822f1a708157646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237cd08a32e91af9be4f2719bebf901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d39739ad06c3fe419acbeeeea8032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c8024f6e2566624438c5678899ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30fbd7c65c32c7bebd8d72b7159334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de28705f9963e6349cb186289d3ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7dba75ff8ee37d211f19fb17b72f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe123c241d31818365c1de8104af6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66327b84f195aeac7703a56f33f8228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c4a6caaa62ed4dc74a3e355a11a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6c37fadc29151e8d0847b8075636e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06de7a12ea8005abde19c67b1d62ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354326e7ed789fdba90df849372a05312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584cd4d10886d362dfbed821e41db713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c06369dd7b0b6e644dd0dd0d692e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a08e73d303ef18a2a65bb3f6280d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac929f5800397d48b0cd88b1db398b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21641cb001ea0c0f41e0de521796db2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf367ee782c7dc9f78e6abd820796a1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060018eb0ad06d1efd8bc818c413ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebccb961bf3fe7d70891362a50e9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a53f1a2aa098379120f8eab11afb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fe2789af9ff2f432a45fe912236622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e76bac985e51557750eb3e961f662b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde6bae01c6e499b916d12da3a369424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32856dd588358f17b19785a00bcf3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f4627a3dea584c80482a3389f0ecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7eec4843d7bffc037c9439d06f2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1069cd179f427c398da6a3ad29aa8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c997d10c479e3ebe3610f9b6459cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8b597503f600076fd562105d1d3f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2ed00e9f4a64e565faf03c40d61d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d539d0210551eec6cb76b1d0037332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc60ddc1afef0a4113401ad386361f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e600b1e479569f070ffc19339677c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fa0d92e0be9c507b7c21b2382b4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed8de041d7c206df307fb1b158ba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e228e3df513dd0a739b02db5268c02937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63740e26d9dec3037015729092f65a6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c6bcf821676e46c117d19fc4d75339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c6bb5ba395104efd30dd38eac29540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c610c0b17e09188d7ca5109fd0920041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78fe096dec32b0c2dad94c76a382142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c098e9d6daa8256655c1f3900a8cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1883f619048b5c4d7da727833ed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13808510758a0616f8a6ae08445d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990acaa5d83b127e6aee3a1992577cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560bdb5e16caca752f3bb75bc11d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558517bb60178ea711350ecdbf753b4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc41d212fe3163e8796288ae74b2f8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dbb9e685eb0abbcb2e013907e4e4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb17e714f4b80c96660b65bdb508351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957db194cd231dec0a81fa41cd75ad752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffdaa56117d7ce903aee4b28d1532c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2aa1829147759d9901660c416c6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7cb9d28f0781631fef08d2cdbaafd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65b23e836e8fbe3455d50fa367d5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e39e1d91e582fa649a3639f1fc760557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59a1e98ff18533b8a2c4614a79b9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2be4f4b288203af5581bdb180fed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6773c43dd2d284032dc248b10f5e4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d68e2f2911643c8ce69c1b20ffdc6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0261cb699be16e9aea2ab11031279062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4500318871d01185469902974fe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b1fc0a53f0bc3c8d7f6589d6305d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a62b60bd60dcdcac2a2547b144f2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f9dce56e5f80cc8990103f118c9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a03bcc3873c880c25861a6cf3527b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696399fdb95655550bd2e21a78adfb5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3e34a9ee9ea3bfeac0ac75a2bcad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad354d6769bbc3bcc8b20079f8c78270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9238f69e2398b62104be0ae8c951d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ef0ab83432010bc7329654461ade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e894b01420a586c6b754c5d81c3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8e19a20f2ec1289dead36e7dcd38074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141fa75f7d80e88d461e3fe08e740875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18c2a81957f23afbcc14d5a24ba1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93c060f4f31735857925cc575077977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1694ef663bfd04f11f907a4cdcc0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7cd3febd2026383c172fa2d2cf3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1ea23f9497c0f8321bc631883f4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54df0ee255f4804b97e076066600f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c554b3153f5ae1dd5966f8ffdbc4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77585ca78d07d83cedcc904588cb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed85416134d37458281425687011f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef82ca23a6603624d823320a2a9cee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bd55df5f381c297231755f378378a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef541336ff96bc9c56c9cdd1786ef287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e25fca7622e049b58dcab3de90d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5121bb14669511c69ca6f34721e3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd542a78260d78ca06ab99df935e012590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b78caa2ca20fdab715f8c1295b72291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa161704785e29758726f3f9e32d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045df9e961bb029599179a9b2b7c60093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22001f21abee9323fbe92394be553b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7179ac6142b1df31b49039b4deb8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d938a296c961a7aa91cf1f15d44d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2062ae33c3c6809ee83d55a4e1da6a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb148921b50b49a4451f62caa336ae398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d4ec2ce9076141f0e780ea99d41c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4b910021577f1f5f0bd515153b65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39d71e01fac7f26b78ef7b4fc700f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f251052dc5c8e4f058418ff22f6e9b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7588e7201438cacf69e1685d22f58e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f8f9922e9a3a748fa5e803ab59f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448143378a8c658f86ad0ef41a05c1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2af2245a9e053ebeae4ce581d5087106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295014c52918d15bd54c86a36d73a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9d75d8723c25246099fca261864b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d93b98b65aa204054fd47e324c6890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c633d1b99ae954f915e8c0a71fde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d60b2ec593b787fd680a9c450242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf44385a763c69eb7d28e4ef66f539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697ee9b5cc0b09bd53cd88692bfb77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001152fbe88575fab29015d41cd4817114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259623512148596eaa6d7660ec1067b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f413e6e88c12f422a3e3cf0a8987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07ada6d70dbd1c70ddb621b452f62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffddc4c4cc834bb1c09a65f4dbe9c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf041dd895d6deb9a707c6836b1896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e258e45e2ca7313ab411a2b6f998a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e002e077d918a357ab9b4fb1cb932121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a4133f0d887631ffd971d89594e89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084702115c49b67c6077514f450f059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee5416ca47a7882cf8ef04e0ced54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a1ef1fdcf39b38db788d098381eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3411887cf973d519afa8537d2ff14c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e5178e47736126aa285acd5995275127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1b383aac04564e7e54280dadbc38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3be3b2a84cd8752383770fdae10e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c0781dd0a9420e59fdfd00e1ecf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf25d665e5f80789b5fc50bb68ecfad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcaa6a88d22449e694a763c53ffaa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0426c84105aa1e3aef7d8fabc3ff1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6564f7293bb185747275acb130b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6daf7676ead8fea37306e7e4d1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee67c99c8cf24ee64cd7ec01074d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d14937fc25da87b4f3701c34e497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e13773f251830bb9475b347b207904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6147975ed12ad4f475f45e68fdbc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d721c3f4ec65a0e04233a75c1ad828140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c41a8b4ea3bc61aa41b210a74ebd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a3694a1ad1cd0c0ae2f48f3316b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5a319dc20d301d49f42a74cc8bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f2d3c1d383dab6656601dd2ffb85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ebaa2866e532e3a2ec64ce9732f87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b492197f99091ddd641f57d94358315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6bd82ced31b0086120753a909434147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5128e63f254d31cad4c137c59c9329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e5a0d46b09fd6a4433a08221ee60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846926df1a34804c127453b94314719150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e771f828a0c2622034cb9ca35954d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826872ed09cd00152aeea9c5b463862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facf180f45acec8684ec68182d56e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f820f53b2bd5a5fb58b625f413d48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50fcc85cbc4603d35b49c859ee0bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791dfb5dcee3fc551ea3acd92710e87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd1242d4e3b762688a59310c21fef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5811b416da511924ec99c027fc94c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487dc26ee621b0e0559314031e5ee2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133f6c582eca4f60b40a512aea2791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c3959225a3483695b6acbd655cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0b78a66476c1b3efc0bcd5cb31bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac426b0ddffd4661e1850db988bfa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb82eb2541a6c388255824f6cf11c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eedb5e7338c8e80e541bd7c4416b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c6bd964b9605d339cff631c5dcd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48399525c293254b2b5b0e7d2a57f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3c456f5f4557226d6f071fba31d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31daae957bab3584fd76162954cf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365141a0be5eff61802bce381a4ef7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0510011ded2958636283dba10a82e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e767e147cdb8083fa236c49963bffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca5082647401943008e81af2e7702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5e03ab12e10c859fda2818ec737b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01309b983450b419fe4823a4fd9f67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed547bbde7e2ec0afba22c34ebecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88c7e55e1b6ea504c15d956174ecb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3570583f6e03ef3b4e0b72975f8e3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1cdeb7c0aed2e477db69d3d731980179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c228eb695062043dee66a31c5e6d81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536f5d7223c0d4f467a7c235c44a19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9589dd736be5c0da94955204d71ec56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5df70cf750e58e9b52f177591347d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3474adc62c6d2c35e416bcc14030f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6c6c553a709133672a13da5ea34c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04962e82f30e6d5666185fb0325217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849003c1af786539a18eea2131a584d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca8375e2a7bb3d20ee66bf6bee3d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fdde65961ab12dc5c732615643118189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbdcded5f0ab800b7e27d40dd8d63f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06853d904809bfb95e146d258facff4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4f3db53f14b725a2157730041aaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8ad9d6c57990ebf2f60fd9e7d3bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbeee33c4503363bcc56962ab37a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519505b8ada6e6a4f054b91535c1953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af6c411a8c3002a81f9a74a69cf95b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac4f2d753cb6cfe253cc60c4c42ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0909747325fe7770080c358ec093198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f10facf46cd01a5936b5097b77dde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7a6f9208d1e5ceac832873c728539200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076839a654587714e0ab6223e043c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f117eaf8c9163629e4c7b16ab2fac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f5cdb074c733a592ef885f52daf31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebf1b209652eecc34696ad7f4e54b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6870aabb316902b2d2c6ee2587821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a1346317930cba0cc5d42ea42310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abca469ae484c4cee28423b7927d4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7307a6951f4e7ba153ab95aa732a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a12d5dbd830bc3899dc5aa2f893e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16428701c945bc8bc61401c757802b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1ff9df6a1fee8603c7219c369925d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94679fdb8bc214ed48d9f25d7b84e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63549e73e6ddf8191573c1bdbfbcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414038b13a50d691dcfddd04aa67fa32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbbebe875899617fd44c9d0aa8444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf07e43650370eb87bea02caa048d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d220a7461ae0db7e22b62543ddba6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00387ab6c88624126220b3df4525f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf785f554d246043632fce69b5fed50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c93a92271d7ae1291e707917fa55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a07eb2ed0ef6413a243fa4e879c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72609dcfd74d835e2e7e37b816f93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a29fd6daffecd9ebd2137e2800298223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1d866b7b6f5afebf51f62e7a041c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb6cf40c70fb12918a5937b93bef6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908f49ed65a7422e8298288565e553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54021c297d5b149beafe3db1bb2a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e63f37081719ecf4e8e55bd5c2e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc5a1a1a06a2d52e42e3d1beb4ea7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792905352bb205f31117515b149877e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1e17002896ede656cd08a0378286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b233be04d7b5bf9c2ad67a57f1f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e9654c31289ee87f984930b56e28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2878f9fdf5a5340ff609af23d192234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bb62978ba182fc32b414386337b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4338ffdc16e5da4025717ee4b0a114236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed31cf2c680b8d313fe432ec774ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4041e302a0a89695292ea5aa31626238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf1aef6a700095443bbeae6bb6ef4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e0fedf76863717782133f81e3b56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21811d84f3bbcb0db61111361d25d5be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b44ab9cc83f2e2d931b7da862207242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02734d8abd2787eaa4c5a45d43c3203243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3ee95d743db995908abbb8df0f47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a56d30aeefff9cb3f1f17d578db15e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb060fe50c7e629cb8e00671beda8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37af2d2ab8a855b0262d6e369f265247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809c058d1f128bc037544c1e1faa6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc51265fcd8744bad44cbd6758bd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd96b9e2871bd9907165b25ab7cbcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11705fa6315dad959eea746a0871400251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb15bb96cb95d4710a455b3b6a015252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3786c2dae9a4d49ac1b05e4fd4d540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203bb87ad5d988bc136a22fd9c1bd96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1ab63a5b168dd7ab90729546efe7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25117192b3c8c9e48c6f14f0cba4935b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c7c1c785810b1de845395c962612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420671d4597827e94299fba737f933258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ba1ae5b75acb144af7a536c9af34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b62e55726da436d7171babf36aa61a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d003f9f4a8716d991fc9ddd5ead5d69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f199218ecc49d16491a6e9e976e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1e9c538deb4572c95de7919536381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d284b2bef691e653420290ab70f2f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c6b3084ff4ed68e8bc69349df4a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c60b11e20ba981dce9260411bfc3d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be17617824fe7a925677810a735e24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595522988bb19fad9955155fa53333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2fb822955af7c1735544975e4c55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b21d22ccb00e4400b7cf1e7346e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0956292240cf1efbdc46965037a36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f640762f933524e5c7a510e2c005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb908321f8453f6500f2940dc98391f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818377dc83fb45a45ec38e58ccc407274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0891ac35f93f6cd5d6812d154f86252275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e5c112d9c4d9d265749c0535e6a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133491490cd8a7774aef09dd504385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5d9c1126ce5615bd3fb861e1ed3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9466cdf53b19155ce6c6106d4a6617279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc76ad18678bc346c65aa2ef78cab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10d26d51e98285a994558a2678b30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93a68032769bd4bf4faa5c9159130282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbec1d1ba4ef7a400b91b07759916e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e006ef3c6afc9adce904a6a51a4a6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f492dc2dcaad6aa791a1347ac36af7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f62eb5572cdecd07c340d72b42b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520d3d5ef1ca3db7340a50d575ee3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9fad15df0bb0befcee2e3d493163288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf929960344b05cd45e01b73c0cd82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23011a3dbf0334f5f13bbcb7de8596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928cc43508c37a1b498d329c39bc1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1f16f42bfd20226c84fac0587cd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c514ade6943b29e203ed17451b6e5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505f5e88812370a1ea8dd1edd5c1607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a8e76adcc616e6f5a06f8e67b212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93b1de63f2f89afff92b791372afa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67330040322257b81070ca0dae372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170588a3fe57f71a4025a5311eb8e500298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c71a60a738cf831089e569a976ce2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b033ad488eedd1612c8ce68432eaf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb2254e18953f30822915168e3b566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc13fceab95e2d4099075fe00e43bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b24c4c874e1708cd3dc1de3ad5c7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc6e282e334877e4f7f01fcf6283b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea5ed92954ec940a53745a55a713f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5675333040e7b21e0a13b45ea99f1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ab083592d9a57d2c821493ab4ba5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437683cd37db2476ad31b59f2b93612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b847868072f554b43854b3346b6d84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e152f12f070e628e0576b3914979310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed457f07d1dd17b8ab3039b69ce8507311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f297cc2b667f62cec5004cc971b4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d89674113877c96e35678e770fa3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00ce468f47c5418975e08393b45b7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9933423c1866f5686abe6d71d3255e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ea8a111153ebf63e057b493dfe32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f512c92ff49255a2eba59dab7b0472317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9363f446e116e62ba04a128f96df4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44bfafa6fb56a0f388925b91a12301319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2bc07a90d09223538ffacbb59bee0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0fb26afeba1c862c103717d53622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a39552b332fcb86d88c7f766777ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977db856a6fe64db653cb2f1a32c3e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d2f0c595b31b4a2fee9b3377bd795324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f6e1a5485c004bc033b2182aea54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab388bd5d85fe27c13e94859675a9f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d5802e320a540f8259359474d5ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438adfa6e8bad4529695a6909df2fd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c946d0fa8fe41290172247254c0ce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974135e02ea91dc20765d433197aef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6d6722a1d3a71f0aeef66716dd20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea679e459e4429c936e3098801ba88c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b186042edb425f35c24240629652c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2eff9d22bc38742531d985cdaf167334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e38d7b53051ffa248603545b944a43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad8d89fb72b91aafaa530a07bbb320336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f17781a0ece6b1e164dc3bea272b66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c238e356f40b1c2d23c4a8a46d25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335567b96a0f6709ab6e7dc8ec6bb2fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3819256703668a131f53818267d363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3118072897fa18e0ea4b899a44ee62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70825fa49f327a38b28b5373fd0bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5187c8dfc50fae50180ecfea5cf7ca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe529a8432f85536ad6181cc653021344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f9c8bfa59f0fc68d8902e61fa3ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687bca12f41b877819a8e01db5d52f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51de86117f43885a0568d66c3bb42b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c2293d38cd675c50537a2e7bcff1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080016064881ded48dd556613552f392349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc5a86b2e1af579e1baec98140905350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fceb32dd7aa236f2972d37544ba31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aabc7abde963def3d84908e4dd1e41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc24d9aa85dc2256d91d2fb3f0328a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649baa2b06d8d8ae25104ffed22e151354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790035b755a9d8b20449b5e4581924c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f34c456e80f9647f10464aaa24ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12f33986efae3ada974b3c144c9e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdad3db4ba190bf5f5acc1bb12a42ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0865f80b1a42f5eb240c19f327947b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b532d852a6fd5c69bf179cca140b45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c95bde542f3a6cfc49e319135e5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96d43d1d9c13190d4a8cf4eaadce27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9538e510ce65565ceb8c40fdd0372363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621c97eddd4c4f4bfc2e6b4c5606d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b996e2e4e13b38bc2edd508a8e05c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f317cc0f47a96ad7b79285c4d290c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abe51c2fbebea69f3a97d4abda23a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af73f0ef3bddeb7f31b25ffdc102c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a2521fdf89ed07e181cda2726b19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b287c8b850500440ba2dc66c00d5e72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e92201acb93e961c2ece9ee2ffedd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32181a51f24e01ab29e4df4b308751372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a259d6d033b4d07bac6251a30b5d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f342ac4039975fb2b217f129f1588b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f883a1f4459cf62523942f91057f576375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb84cb22b23e4add29ea4010b2f05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e468eb95004866b04b0e7bfe5c624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264fea0f085747486efe291990d2e00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d479dd1e44d65e374c08109c67ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb80accf7fe445094ce99c9380814380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20697b3d596afc9b9b53413a7fd39c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca790370e810c6e159d76d96ad938d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb07664324fd80eae344c17a7a9da8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495cef6b924aee38273221e3c5f9908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d696f6ab0e9a0f9264e759f2de61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb4f78f0e4dd28b7c448534db51e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169aad7d2f5d67fae9f322f624a56d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a7c68c393e37d976f6507d9849b7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6109138d2dd092873df9967bcb81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf922288159de6a7a51a79961f359a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef0f2f1d907c9f8863c26ead160271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee5950a32f4771ee159c9ea342c3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd9dff5331b37b98d80d2c37da3df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1efad38f21c4df0c2f0d1f070bf60a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef4b401a62e34723673cbd87931e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ccf30ce336406d8dc0fd95d42788e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b9db39d6f2db51c533d727688fa70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79464a25bda9d84d37fb69206f704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5be1708973518e76871fa19a67598399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e77d2e181138a36ea6712435abeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00aff509b3b579c5bafe845b3f15d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e0e2a69aed8a517fc9cf0e05b4893402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d6324646ada8e87afed31ad10323403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af91eaa032154a1e0ee972f29f51a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201ea28a403b6d169916db2a0fd7a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17856590b6d08d3a11621a90a7260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da14cc23a4743b531a82340383a61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c9fe0083933a67d0432084124c38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358fdaaef8e4508c327ba03a119b3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8043860a7a12af79d1f152d79302410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c22502d9a747e476b41850be8de7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f58449649b07f17c0cc0f624346ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ac11b00ca19abeabf7c60eb1ae5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748f462073b37d0da8aa9ce8bfd7f87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c92c6f19921d6ecee2d5ea3bece11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c2ce7b4db74221492121a2e21324416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639b396ec9cda15f79e5c51c3a172f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5bb0619b86aeea29c92e8dae0026418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4285c59efde3492b270c76385823a5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b092e61c0247539c48506d97e5a1dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41d89e75dd2feb15569532cb9f567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ad49164e68fea396bd5907c8dc11e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a7d12e576583deb1b570e79c88a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a49741276960cd15e7913cd2656ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac525b80b9a630f20d2677321639947425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6b62f40c2544b735d5f5db2a61c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5c2eb5a85f64c60f16cf96fc624f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682b0a2ce28d946327e08d7eeb09b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca6cbf10ce781e38d2b6aaeb1a3ed9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa20c8df16510f39657fdb9b2e9f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1299d1e35f784a9432e5ebfb96e0ca7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad142ae7d0a5aab384e21c2e5a142432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a326b9694a8c0ef49898a53a91c34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4d445047592c910aa0163ffd2d026434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a06feef4fcbc4d7f72becc7f0236435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5e0141fc9226c51163347fba5b644436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256f95965da6b77e96d4cd0a988afba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe26309ff1c6735fa87ac44e5a72026438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a64ddca114f89c43c35e4b409e1949439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac10f1e42a85cd69855840e7422410a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85c762196da5a370d250b30c4e787441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b82f66e68e3164cee7dcc0893af3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c955751dddbfb1d079db0d41d9fb44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b9b385f633dfbeaac3399601f3a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af891f19f1e251c48a4c374a3bbc5f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58addb01c57fe0bbc80994b319678d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b295ed285185cc6fe9c050ed616bf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7087200d24b035e4e97e47feece413448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863744c050c96cb141807697554e9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297975244008c3bd7f71635a264d7e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af817fb8ddaa004d0ef3cb68e82e91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c57256e9b858d5703315c3bfdb705452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ea34fd119c55d343eaf4daef855c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3dbd3d2ea9c4c034d6398eee183ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e28c3b1aaf933233c24dbf7f319de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076771f276e2b009674ea2a32e2682456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c445f6876e9db0788a97912226b11d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3760b6290e68cca86fc147964f2391458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c235ff014ed25a765b36695da38f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476087d19f611a91733e710785ad0059460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4b6bb7096de6dff804af8240149f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a11b12db665449c1c0d14d4d09ed3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf49eaade781e460a1a52d1cb8bc31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3633f336c729ec71fe2a2bfdd2d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588fe92bb742f4b19609791574fc135465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c35b899c71c26a06b7d703fbbfaf81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8761850c49fb9e08bf610be06e38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517bc83cd04842c07511356e38dd992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52d9f899474f6ca50504b56219a328469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0a6c0e7a7c700dd0f1a5e4aae41d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a555e08c194811b91ee569021a4b02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d3c585cf8ba59151e3e5c9dbdcbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f998a68aab96d9f1c82a9ea3d8dd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45da3cebda488fc46595947a3d5aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928ee927120db6e3b165d776829740475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf7899bcd39b832811a74c139765f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720aad06749201df12688285fa43cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9435ca38685c8ed15848b70ac152478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85634d5262f1d340f8b6cbb6c82dbf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddbe5f00b4115cdfb06c4ebf3672f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3892fdad2c5da7fe6201a0ff4ce4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bfe7b4a358698bef084544cea9566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977edabbaa5c28e3207d3757f9248e81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67309800fd96026e125a19cfb03762c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cbe61edc725dacbdac60785f92d04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fa439f7d23c4221641c0729f4b8c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988bbb4eeeb4b8a8edbf0423b196836487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd81fb37bd03ac0be4118667cab3a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097caa7fad97ca62820d3823dbfd552b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b97cc18bb09e6c13a1a2fe8dbfb98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec507592ad504e8a5314a167905f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b6b4bd2f5f8ec0da7c7508548f2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0440ae3ffd9d4c77d04a3781332b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c81c9be484b4c1067aac98dbafb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932fb16bf442454406d38fadc2baeb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b0c367ff0ef0b8b607c51ef96c3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1448edf35991c8ec80b4eb3aa5cadf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d2bef112ea5eb1d0cc489ed4bd71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e10ce105648df31be5a1293c95d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f33a27b1f12ef85d6a50548cbaed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef67ff11463c347459779e7f593603501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb5868873384421a05d3a4c874ead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9473946ae78ac25e750cc4bceebb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea7cd2fc37d0d66825a83c417ec7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef543aa2f82087d165b6383beb5954505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5302f141b7b64c49c9182da452d82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041380bd19d0a810d34da8a21abe510507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd09f726cbbf07ab6aa527412ec915508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3cde07615f0f227e1f77d83f9132e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fb9c52ddb0d3afecc58a00b82a6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ad356f465db3980e44b5da40f857511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558048fe03e8db523e1bb6a349fb274512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad1af5ec1cd2df9404f5bc768a769f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3f8501305843d55d10e7655382fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d070b419543f6bf703dcd5292248297515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e81ecd1dbfd045a8c36fb12f8ea8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f8377d481941688db459f6aaa878517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2fc491c3e30fbbcc28b96eef549df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8a15c0094421b679c3d52bf160cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf345d1d565df92a2f074877bdd7e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7104d394d6c41d71dd32f21eef894d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2d851dd286bdb86aa112210af2baf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3daeab373cbffdc77a4565d1ce83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a5f177d4d06fb14209e26373ccee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47072a7cfb21fd1eab103b6aaaf20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4019a273e6b0ddf58af2998a3b3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2225955f74be3ee57fa3e131cf85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab1ee1955a3a6d07994bea3005e470528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a43f2a95bc8000af42906c5ccf69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a29e00aa23c00961b9e44010bdfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8558bfa1570787cb7cbcbf42e218531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba03f850da5e88335ce32f4a64832a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875c207b768bb724a64b612becc9a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f4130f4b23fc61837a2fe1be4e37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086cae375d682db665602b6b1d193e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f4043a180e4d1c119a3c77761ae4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801e0deb7f28decb639923433c43a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f0e2de1e895919f73dc5e6633d9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d49c2241ce011c7e9d57a90341d9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292303872921cd273387af1d7a2de94d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308a2af499dbee59717de9f6e8ac75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f8587d8a6e45725f0bf4c25676f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01e71fe9723ab04bf60ca5aacebe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384dd5468faac29b3ee100f859520e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1fdd26fc890569afa5df66781db3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a078b6974b0d11dfe25876a00b00b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9715eca510b01b7778b06312f988a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7eaacda07724dca9f91e97e9710e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865120eacd254d54f201237e1efcd60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987d18b71214208848a40f0fc0991c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e66af9f4a24bb16c6a893fd6e7c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1a57c82bba4b1960fef6f2392c4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f81496a6c62351a62a4eedc7cf2927553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a00b22d0b3bd3d13f0d65f288e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0484c30a7c33f6d7cd2c7a512c8ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c892e61e762ef85e55b6068de875556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e3bf309ea31ad63b399f1c632c0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a07dd57624aeee697fef43404f40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266399d7f938ef9a0072f382dff3f3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856a21729fac635162ebaf10145849560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e7c6ebdfbfa902dbe6016c18ddb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab64abb601173d346cfc1f2b329b02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fcfecd3fc95db2fafbf9aa62144c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d5a37e986daf941c14b0658f1c80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e945167d008c42c804d6f7047a11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756454e4bef5abec9db74e7b3740c0a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cfeec808253be41b9b875fd4397dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad4b4d138f71ca20cfe77ac32ebe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48019aaf398ea1c419d826a62d4ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af721e838c47a57e47e9857b19de328570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba477525c58caa95b3ff36410bd22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99634afc0683e95576619eccdda6fa28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d53d6751fc3c1d6648d7d7f916850573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b6735dbba747e2057c562ae929c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69771e9b0b28180b4effef4c4eea60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045595911d4c5402d4c3dea4875344e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325c312d0959b39a05fce066a90abc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9f53ba752c5943d1075d28599b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59eee1311bce5deadd827596b3eba4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caffffa7248cfb99d2e2036339bea45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e46c22214af048fe7233664c6515c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785974ffd640ccb6cb9f8f3b76dac1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd3040900c821fa96f74a6aefcdd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa4011baacf226b8d4c727e15d4f5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3589f5c101ec7b5fb6d70e2caccfed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3102e2aab053f3110adc37968a9d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7b0d4dd183edefaf1d25e8ec9e075587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e935aee996cafb0a91cc59490b5aae7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e7bd175a1cadeec8f808a4fcd02a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2a2a8f12fb5c69fc5ef799db955d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b431eae952e9611c96de41c438eae55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19bd454b9f4030c7e19b9e32f26e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606feb54f029570411a0cd5c5ee2c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c731d4799855ab0ef62573a5ca0f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a4a2e68039fceef1fbf1bcf5f6875595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f650815a21b99f20a374d13d1963f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514d8ac645380e17fe10dbd1642509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be852069bfdabce15ac505968ad352598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e18dbbb09b58b0c577f5667f0f6188599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72a578c4a879ed7d1ca2c095026e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4cf9961ca215e9a5260ec857e44f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f64199156be32cf71f89b2a72da1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3f661fa9d1f102550610e82c2a625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c13e70f984d6794270629a100e8b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c83c296e0dcb8d61078256cd6048605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97f22fbbf3246465cd7e677dcd5fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e52cc4f481142876ad1ef38830fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eefdeede4ef34d706a1c62fe11981c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55122e83681544eb938ea2ed7d97c85a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b55f8d7eef94479e32222aaeb4ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d435431d4a2cc0d56a23e18dab0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca18e183d725db766d0d591510f224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c78ecd68e4fd05859d24e1cf1546d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ecf41aee20ad9da74beafc71e081e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4ce889c580028aaaf26a886793ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841018bd29cd1bcc6b4de59575e92ddf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebabf0f45dc3697279f0caa9a5320f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7273fe6ec7e81b87603ef27f3de3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7c30003fe4a45adce096eeedd067619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51085f1e1341a49648a5111734d69113620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708af22c61e429f9d09c96a8e23407621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7f87ad5694dffcc708ab6cb9aee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414febb435322274faaaea77012b627d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1827243dee519ce2e709b8c9d85f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301bf11a39fadc2d59e7f3c57bee7f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e948c56d2ee08faacc2f627358d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af1cdba92f5835b7449d3028d7661627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07921f33fe5e24febf77009415b4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9879464e90169aca1d539b8e427a0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf759fda57290f0c30f91f067a20f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5e15c57757cadaeaae9287648f8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7afc232f6e8d4ad26e0061f1661d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5707a607acf67bbeac79c7647e7c4dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcdf4cdca3587bf2e94a363c126933634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b673eccf88ab2810ebacab1c436a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5259eb9e5c7edda2646997c8402d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2fdf38e28ab8e56195f8b94742c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28123a4e2d4d19378191fa2dd07ac6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b57ed2a4089b3d19951d6375a09fac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf992eddf8429d7b56609897f910568b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5828ad70f43575214104a9c3661a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e70e03690036af5c3cacef693d92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a25c321a3b279ad3251115424ab91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1efde18ffce1c53f4c7d95d19d22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e7755e64373f0509798a722de0db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527376075310118614604a75a78561646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c48f14a12dd59a28a08580c5d2275f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242de76772664f97e21db1d4b99860648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0572e15204d5b0c3d2c05e47b9fcaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aca2d23782cbe5f7544666faa460b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3d62e04fb06872501b83089b057a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4872cef99047ac04fe2cad861483a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308646ccd56f8b626bb93b7c15e5bfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4d4ab8c22b2f90e750f2ccf2f81b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f358a57518a3eb93c999aca5b095655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509cc44da9a1ec72daf85c85b9b2524656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f2fcc3910c67ef04161945acf0ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727757a7737d1621b5b69d0faaaf8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcdb930fe3772bb67ec1505b7fd2ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57e62e911fb60f741d0d1e87a5804660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39924e6c4efc68b1ff2422e2932c2f71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077131e6d348f7c6f0b689bd9610e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2e812c2e28d2a775bf8406a0e5a2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac53c670d7fbc4fbba793aee1d0cab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2de79fe95806501bb344ce984e2c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857394f2683041c764cb9494a90712d666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>