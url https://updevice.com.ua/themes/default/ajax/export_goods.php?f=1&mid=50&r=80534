--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b83bd7774a7c6920252a894b8b7921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0354a80519f1f7c45bbf63ab587722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591697d7e561935b501741593374a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89aa6dad45a95aef79ac3661300c154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e62500dee034cd47bfe09cef7a3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d1f9370b9d476c35e35dcbf782f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cc063b00cdbedcf762b54fc11f4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbd71e834c85b309a6f45312980da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d028bbc35717c4c30e1800dc118cc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6e285bce9d61b85427e8aa28f9e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca030e599e526cf359263365b5b3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fba47bc3147658a95026151e4af9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ba1d5ff40e97b03a5c31b734345413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189dab4a2d74e1d03c4a1c68e862ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee46a7c51e56b47a7bad394e13e7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c2d1625749b7b159c9fe9f3f57b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c32ebe44590c69d6543c7194f59e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc5050ee7de0205151a42b7d1d83ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5d562627760834517a241aa02c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a683edfa4686d28902812de233fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b10f9db141f9d36bae6347102886221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82ba352377f217bde1d71571eb27c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37039bc789c188c6deb19e9f58f7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86da93c40f67009e7f86f90f24fc3d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53172cbee441c668f8372899568820c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fee8d4de33c01dc5a39cea47ba97426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787bd3349952e7c3083561999b1541227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea84cd5911852fccdfb7b8b359ba2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf031f1590ad83f8921586211cb4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ae05d84b743d439a583abd1cfec730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10841d5d808bec34e66cdeb23004a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fca76f6162af73c3a8b41c70a607932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602f823325f401408d9d8f174eab8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175e7883c67135313073a586ee014934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88a9a216c63ac99f0e76b7451cda935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700840c24ad241b250f090f7143f4cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8898b62203dca48719362b060bf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1098c4a78ae2d7c269692252655f1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7fc4680c4f59357ad34433e9914a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628e4f5e01692a38012bb37235919d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9acff45838a570b7d3c043fd002e0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8f5cecba456137ed27470e6c7f26342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b331d413e28724fe26e8f8f94740543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0473f24ddc44df6cf89ee49eff5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffda94705b29ab03b4d17ac85d431ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d748fa59433a5e356feb6de9049c5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83047392152d19c3556951af4a23d4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16fae1bd6cd31dd5e3f0734a000e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db75c5f60f4c664230583417b1c34249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d180f3785723386d7c6f0eb47707f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fde71455e39030cad5dca76f55d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780c50112481d8d4798d2f53bb378a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f84a5f648181a29f3f43510543ebf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceceb26cdefec086eb31ac559993e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd92dba85c7d61e381251dc120a0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2605baeccd85e588ae57e1caf51f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c463c36c723484cbe76c9166a08357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e4e94e018ec553467fcb6143891c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048f90b2743318f2f5f494c0e1311259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27afe618302e2c3a200365b05c73ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd03137a0ab29a6cd49fe1e36aa906161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76382a5e7c830d6e3c9a89beafd7f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05ed69aa3d5134de2affbe4a2987163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba22a1948baf770fbc8770dca6fd0c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5b6d7fab9c5c52f4480542d51f2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20096347d8869496053acfbbf6dc645e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa69c68aca323aa2f938a721ef9f6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963d51b5d597cd9d9645ef8e42e26968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf53471235fbaaf9db1ea3c582e8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739eb9133b92006d81b3c6c560ec37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac25c2d830ac7ecdb29188b19f32de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da09f73c36a5f336b89c9889b63d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b170994d258adc7c2d142c544b5dc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987f29a34bb40d018da0b511c016b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242565087bb58e83ab0db96a00a5578c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55f0a5c1e9f19b508fb01df9e713376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e6d4a602fcc0f9af17378027347d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2d1e06ad4e491c00561a70710b5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2f5d8d23569711ef48e3aecedbf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c66499de30362a18906684e9fbc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639968a2167d0238e316f9fbb026ed481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef451a06ca92766279fc6bb4ead4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5b9d3e286955cb059b347780f7ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa68c90be2454b1e8467fc10912f1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b325908780a0884042c9f44a0e042e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126a721a68ac493a2d11b36f88484586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e6c19a19cbab13398c5f10477b8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89503e893b1f24af026e97a979b8d0b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b0cc9294633596c905f2f441281d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4a835e6215525ecfb10d667fe59990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045e7f7b1b2f88f1fbae9832178c5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db8d0ec3198c95b68766f6cabc368f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05b714bb06935c6181f51fa1646e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae13ab0d1a7ff81ea4f23afecf74794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121bf6c1573e88b5896f33f63bb6a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580183c1eed3661c884c04fff0793596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d25965ec6fbf6f748f69c4df434f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60210e919e8efc6ad7f627f60e3bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebeae8180a357dd2dcd7619e4e459b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9830f237bf5493294a174388c334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf924b4c0e187f2f31bbff4e590f98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681aec091c6757641705f75f1c54dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7429cb3d8f6e5fee92f9a132675e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cf67ef4ca64237c1c0c104564c69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582b5dd2e662c6c10c952ca9af0655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9daf94a1344036eb9b8ce4a88c1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2763216513bb182403a63e6edbc88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae857217e9b274bde93828920abbc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b5a113da992f3907c4044cdf3780109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f09b77140499ed67c688209c2390110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49793e149b912515c5cda6db02cdc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702c69db82986cd2e270bacfb55dcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4084ba075f7aad8682c13dd8e9534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6aa238bc816e75b89b74c4997e62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434dacbdfc2200bcbfa25d374a17fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d320de5837e810e10537f8376244116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7251a39da5a7e69f33475dce4a21e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716fc14b728f87aa6702b9ddbb24a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9f948a598d3e503e17f253fcbaee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc2a627704fd34294803feedbb940120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f55019877c91c18126e98431b78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a5f871d037bcc1fbcb74cf8a0144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e48a05e0cdc55ac5d06e6cfafb40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed310ed7c1775949975916d7ec371124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7f177cb4a89376ee8ec4b427da2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5daaabbc03e0f028c23764170b9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba69645e9be100846c8a4dadf71cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eab863695a082a152b6216f1909240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d4e6de8d5fbf05ce3aea1b4744c7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b247ab57cfb437365717d67fed99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8591e43061e779b6b46b272412acf30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df7f88fa8d21b2a4f5a01941b08d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d2445044b93699ad9316d8af9ddd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c3e160484930eca44fe7b9768ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0744ce4553c5c4def2d17f1f1737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f25e2b93b786ffe261ba44dc7a49e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526093ea6f66228f0e076049304e3119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d06557ba0a689dc495b28679d5b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f97e2dd4007ad6c4ed2109858cfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc914295619024e9cbd925ab477f2f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92f3259207092800dad180e24dfb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207418518fb53b34b2fad0595ec94ba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf19c5e047aad09c95b763ac03076e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f0cd40a411c5093116b06e4d8365b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5caf274e01a9c2b94f084f0565f201145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed6bb4cb41e45720ec99cc8ae331d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898d0bbd3f4d92db0233d5773c3953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff865d82fa7017a963f61e8a7389b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d2e8921d995c560037fb134b2d7ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9faea8297f75ec661296a9c1ebdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ab5448aef10ab87749656321a418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb7eca2268f161b436f6158d14ada152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11ae6d13c0abd7d77ede975d0719a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae093b907a90e5aef9759833866603154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c17a16b96bea195a734db44471e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151398fcef382925a4bf7c5e64cf389156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba63b4f6bfd8af3aafe2694d26244157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b452ddf6c38a95b0f6ac9e87d121158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85f459e5b9e727cdafd3e09569663159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e116d0548135ce91b6e8c2bf3449b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171c8918222ba1ae03bd65c974d6f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19308f37ab031de739ca855a3afce1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d034219657e41f1dd3d8c636fd9c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5815c1f6ebfbaa5f0cd711babbb92c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd346e02d4a867f5579aa969d2a054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ab546a23fd9ea737527bd5ac47282166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966780cd1cec66abca890a6da2c721e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d411d0998a33f9cb9eede681c3601168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97966450f07ce4af837376e8623a2748169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fbe7c63b6f93afa6aa8c1abdfde0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a777b0285da988c5678ed06da126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647b7bf5b096dd78cffe7cdb630913172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa79c2bbe122ffe11e228718e1326173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55122c4405dabcb1820eb675d02ebb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb21041b1f5a5fe6df2af1555254b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ab85a47cdd76913912537cf15fa3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0084f97b3723a6bfa6a55caa8c19ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198b2e1b1542cbe50156015f648f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339949fe612806c624b6f40dc2564e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec393665b6c390a781db6a27dd6b387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30c9b677f0be9e4e9411505663188181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187611dab9a22a52249f8e358d98493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771b5fd02c75917ea80b99e54652f86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a3097f7ad514050b8605a7b1bf87a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204858ebf79390a8d77b4d676a0814185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779519465dbd76b83783b2f29fb8fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73b3b48e6fec06461507fce750ba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a0e4e61604ce59fb6be3428b8e08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86513ad4e1cb8ebb6a01aceea40be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93956da200d2eaf27d928130ebe812dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe75be1bb5fc207d080df6ccf4b876191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09124ee0d5aac57af9a0ba72b1ffdb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417297680e8d83a636bb75669b92aa17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929cc413e22b6caea75b6bda8f55b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330a7f747bee7351dfbe191745f413195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7aa5a01eb8da7f704216a0bddb13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697b5fa9d419bcd5a26251f6587858197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109291805cc3c260e2f700ed320abc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd435e7c21ecbe03e425b62c523ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383893f8a9423c749f088e1f7efaff3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8a29d614d69ad9d6b0e5f6a0f7381201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc782f34b50308de819febe5f8b8b2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00655a9a489b82175efc84b3d016dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8046ff3186b2a3eec160ab66ef435f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ab980b1d89427753a97f162d80a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98eacdf5a6de7e5b20fe629d754ed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc724b3c9f24d117f6d2e6098247a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4034125a07e7182df6a9c7fb4195208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b28734ddd4a214f28cd5b6f480245209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919c3d47ed1fbfa32eafa3b6e2f8dd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d92a83f5ff8ac9f1b6e62020d33d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633b499f162cb7abe92cfe9ab0bb670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c4b518318c0df1d010c05b6d749e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644afce64fdf04d862e064238c35ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1e5913774ee4e0e7ec1d35ccdbc0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f23b07ef7eea9386f9bba009d7730216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4f27a5676d382e73a96fd4835cb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595ea94188ce34204ba16f4babe70c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605bbd983504d976ef29e6354d6910219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ee1bcd893073f2c2d694b31610ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459aac4c1cc9aa1e98ebc63a245a1d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c12e8817473d6a4ecc4e7c8f7e72e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa49aeca503422fd39462ccf32b19b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d078d90a7fd11d0e16634fb8897005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ed0af081de4617b69a8b653a6b87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770378a2a7eb56ca4a3fe0fed65d4adb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5c4eb5d255d4eda7bbf40b98417c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f85fb0bf4193e4105e7828ba4916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24721711b745db62688661218e9549bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206182e86723b2a4e7531b38f0405b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb307956e73a49867481ae107772139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a74ef3d175366e15bd88ea192bff7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eca01912a54f579fa892c0295277a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea53429c07a3a9a4666f33e32c8ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235f71b8478242b2ab9a38f64aedcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a794362bdf586da17b9d3f12767f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1925dfac64a0f7ce8b792a1a29c5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd38b92b6a46aa3bb7b8ad81a1eac2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91953085e2078c86beb2c0ac9838ae4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411371440eaad158faf88c1be545dc32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182d7d645e544096054892243a5b05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952bc5018e73f43ef12c13740822cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef25a8e9486d9cf5e2fbb6bf8df2b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e95d3a92453e36bc33bfa79965400244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0491963076eb6dccc896dde0ecf3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20989df11ffcec6d6601a485d2987246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b098cb50b5a7fd3de9a668a4091afc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454bf163b727a6ece776c2d97513cb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113abdbe91a23f75628bbbba2655111249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2206d5be24a95f2d9d4f9f3070471e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08f2847ca634eae16f432c9ce216e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507ec09a9a4590d4732abc40618eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110d50cba801410141ce4ecbcf827e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d88fc8ad9ee7af90d249517afb51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc22c45e55d2cc560f60c3f5d8e90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917134e07881679df9ffb48631e8095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6baf812f1b5c4f96838eea8848f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93fe1d2ed5ebc6f8f01215b13403a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7486d4c0fcc7c0fa8b3c0bae05db6f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1d9ba1af470517afe300c618e37d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21de205af2c73104c4d0dd957682a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efabfda99bd24e9468f5f50d49d5092262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9e10d432db4a3e9e59a7dca30190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd279e3efd0e654e6fa6d13acd7f163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a3dbf9bcc3e2ea1ef1e01e4fbbff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df2dfa578dc22309c5127f5249eed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db51c7966e9e5be17c04eeb1b6a132267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d04783f1c9ae620393545cfeffddc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ab16aba459a4edcf18fcefcd0028269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f493fe7bb60f8b458488f32b2e150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75bc35b6644066f6222e5660b6808c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef434064ed608f593cd1b6fd672d4d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f56f08ebb434ae712f222c10ae756273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967384d7b75f2077d7ce2b47d141e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c1a4d27b9b1fd932903e0cbf65ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b5e9abd647cc29e9d21a1ad14ccd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11923fbf9ef2284e3b191a2f33fe866277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296496fbfc9dfc3b30f9c96ef0f0ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea196dd3776ae9b47c3e4b5ada331fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1974d61ba44822806e89d37c9f092e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834545e470b7af0b7bad9f362a5a604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf8137c8a19e7627bffc553f495ef5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62a126cfcf7506a1abe1a442bc0ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5983e7bb86d04a2f7c52b058d8d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e453b69d09be2bd40904df0e3d577b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551b16b7933f423ca9bb9c8d0a448c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c285b141807747754644189980bfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee01673e6b349125103f7dcc9dc95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad25c24807a395a51c304411f68443289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce3c8d59ed3a4be04fb5726957a806290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc7c3caa3b3e8a03d9e192b1d4583291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca7f7a0c412056dfb30a8a74314f7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4b16d0d1c4b880b250a6a7683721293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d825b3762a3e09fc6af9f517e3c6fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be312cfbc16331a278d6f316063be8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5a5151c76057b0ebb31e2c23bf1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25796a743c3861fbb124b53572eb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61f874bbd9dd6bbc4085fd5ddaea40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac24b066e1c1ece7465fdd2dbdc1d47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215ec36287cdc04ddef71f6127a877300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827944d137ee872e4f229ad31035be2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55617cb4466a575223620a93705565c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5539e5cdef65808936d77336cfccc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8766bd987a8c6214c9f36dbdbafd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e584d9c2b74eda0d817b0245cc6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9aadaf7f7b78f03269bdd75db074306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389d3e03aac17d0a9536a100c11394307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e517d4552dd969c41845f8fac0cc8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723cf3c1ea53db2107aef3bbc2cf552309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d1764d65822e44c7d952b1cb68d5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c9110f259b4ddaae6d848d8d43f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d789a4336f4b7c8bbd7b9988b60e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f6814fefb37b1ab4ebd62fa07695313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a25a464037caa77cc50d3b3bf7010a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3dc717d921f6632be9016eb72b686315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d8ffe8e7407da76c7630d453939e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec7ca61187a19437b3c244e4de4cea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2240d95a9848e5be995c78b9f6590d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2988395128bb2c42a13d60dc153d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d69e746a73996fdabfb0a27517b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f918c8ef24da1ca6daf9b7baa3e73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c93ea8b4728b8e4fbaec1b451352f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6dcd79d999021dc7614712db1028323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c80ada6b8064f51cec1a094646d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb630f4a487c98d29f7580f17a00f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e3d0efdc61d0c857eaf36db4e36b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1d5327e9b834bc4b61b9f0794399e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42822d38dd6d2ccd112a0370b67a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a34d2295e7109f74bae48a65bd97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b88c3e4a914005074b01bf75229da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd36bb8926fe8f61419879f270a203331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b51fccd69d5c0752cad3f09dd1b46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745622b22a0793d1a1e05fd53e0064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a164745108117927ee223e62bcf81a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3b9504743f6ce3c8632fc677bf99d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69dba6dba30482de3f44e25325b346336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badaaba8e31d44a7d8846f264660163337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb1cebf35b7f73c4b0bb765a6cdcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca2dbf0bf3160ba03f044db06bfd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d36b612689ec59ec3ba01e282d020340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30aff4e935de31798fd3b0f9db5be6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375069a41e78b51b290777775c3dc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2f2b78583f0a19b174b3d0330c9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1db71932cc9b0e2fbf6147b53cf06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7449d2e869548e3e779476a3522e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b3c066c3faf1329e4290dd8736da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f4ee6d5a35b8ca36e52379962a71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0920d7b58becde40e3bb91434167348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef773a2d1d6963ffaf52dbd92dc4d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7208b78996730d2f127dba6fcb81c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a882e5c65341cdba048df769bfc34f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea108bd597dc43e02bb43a0cf2ebe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d04e26d0ad75930b2641ab09c1529a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05edd27e518791cc89164470476a3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6f5f91faa0d9648dd266560e3bc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f233b1a6fa4dfbd51a624591a50baa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad380d0f3b888496f2c47c9896a86f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861bdb66a4dfed5a8e8e4fe3c98a43f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b178b7d28aaee53e57075644e8e259359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b3eb861762e6670f9b247370b26a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61f064f6ec12d5e96d427347764f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38db9bfd159823c9cb1b96e06c91e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ddb8d3ae256b83e5ec1c589c56f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209a8478500289ee5984cc7d30648d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275189c37f12ef30817a5bdbce3e695365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9131cf57de5f958b6c91d0095d78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e9cc3c5a01c29afd7ffe106ff7a93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205947e8de715a9f6c60af24a9bd08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003261418088140967a88222151cd8c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b718543c0f6fd813eb066e1ae24e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32b44ed1bd684e27ee0e82f7c8d821371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8497ef2cc6e7e79618b5e6bad3a12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383aaceb1773164380c5fff88e0fef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afbc87960030dc5cd5ec9047bf2ab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4de2fcbe06a4213643e8fddec911c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4027839a73638333ae76ed01fbac2ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069f1a7118f052ec4434d56c2e8024377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4a5f49ecf0b2aff6665e0ea5a502378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62deeb89cc1203a0504bcf09e75e0fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357523bbd1d4dd066be636937915ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44118d07b4099d8ffa91657d686064e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e5968a31c4eb07eeaaada352d323382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e47314e3f71cccb27de7cb6d1905d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4a0827c0c8d29e1994bc7496c263384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5327bef5c7702b5a85a82739c10374385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef32833a2160ffbc157af6927953d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f64df40bd510ee63fa943e0666f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37395835257dcf32b5502ce423f022a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb115f6e3895580332fbde7d3476aeea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c969ccf0fe4033416d1b110676a81eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543010195ed48e325f25a14981f0f7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e00973218326e3a4959866906a39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2667702d70fbe8225a84a2e329a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80809f8859d101f9297fc8897b2e3c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74df90249f1b01e813baa51fe9b19d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c2af882b7bf51ceed17ae33167ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2792cdde436713f91504f0feb6133397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a92c07a0f00178b1e2ba8cddd7920d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728452aaf0bee75c30e4d26e6b300a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa102fc27442eb28f114a08de0d68e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367476f01a706b1c5d6d1ed7a2356c58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f3489c4a6bad3f8bd616c5b52569402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf600e1bca4c80818a7f80014737991403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16f65a83f1a9f9603d3571e816369404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01dcc5870d8b3c388a5b6ecaeddec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0363cb5e253eb9b9466c421bc56cd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0fc6516838a69304cf19532b444a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bee844b5d8856d99c0dc64138e7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e8b852e555d9d24f2aa30b53894c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbaa8beb98c9a2de471cc909d2b8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb55bb7481fb2dca19f41350411748411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737bbfce0495f3afc10ad5da37a1e74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e1f33a3b420cca8a93024c02befd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ee165c9e0aeaef84c7add2359116414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa41829c1642d45b0e0586f70784be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b621f500f15164b87360479dadd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ff69b703fc2ffbd42a7625bca82f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644db94c5a31226dae7d06aa1789c89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36d704df8ed7acaf64bf981efb40d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c72e511d43ab1410be2cbf41ed8c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc33117ab1f9215268147444e77e439421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2f17b8c6e52734787edcef4ee3d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c4d544d7400a2dafe0a4a1965d4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65023fd802b3d6d7d25909e74f1c3ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc657e12cf0b3fb3dfb7e3610c8ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d50d04af39024bb01e00ba621ad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd7c9ec03fb0058fa9ab26a96b1e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a344729ddaa339820db47f18c687428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8548adf73715e6f38d45d9c5bf8ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba3643b4c1518916c82e5e493e444430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446cd92551584f6cd69716e4ce1e25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554bcb252e12d78ec116a760cbd714432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0386bf0fe70e3c752bbd60a79177f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f5020b759ed31b6a14af50d584eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8c1e1e62da1ea7e43ffd9a0c73a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b367d4033f23a426d30ed0d118c6b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f89caffc848c48cdfbe9cb43a5a33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9d7a6faec3f30ace881610f820e51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54425ba323ec07cd19f926c209f8ee6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f499318bcb370e9d69a42c72349aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3f2a6ff671d530ecd712cc70771f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da046178d2d56e6eea67e981275ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bea4a28025b8cd5d4473975b8348c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e460e17611d5c3d214147d56fe5b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e273a91fc2fbd1151865ce20a9ef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55509cc49a2173c0baaf878e3bb83f3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f5a9968e054d6524ba618893b3a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348fa362f0d61e28e5a120fccc15c09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb017a5bd575f47bae29cbf511dd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc584b92266cae29524dedbee86ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482640f205ed85378cb21374eb5e42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2198ca4795be11d5e6bd851c3d03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ac0d934c10f876dd4277caec933c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0716a5031986bcdde8e63fe42891423454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b946f901fe579b9103da3768cb8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aacfc3993a56c1b12ef2a094a8ca7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558b497a11bed2bd09c55e4b042f5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1d2c247a2ef4f740fad56ceb7b41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab6b4ceb056131bbdbc44a1ef868c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966451602ec9b3863707ab2110eab750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436ae903eb57826a9b653bc92e143a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a4da55442d4754080d2865c03df19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4746f5219c1072736f6676feb559463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b3efc77a099217d440c81755a916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6967f2e786034cc7c08a5efb81b67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac8daa8ebb2a931ce442e62cc5f6c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d840481cd8e432f72a3f3b79073d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48daf2f8d0bb646e1b0d76482448ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625a09a57061a2aad184ed3e99661f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ca6e692cd36054b987a60ec13632470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb94a79acdbe59ac00c2215bede8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94b8fade0530bc9b7961cd5ce80f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b32870164ea7a23739b11fd24e94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde326282db7637415848e99db73b5ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c6a620b71cda9d52cb869c9b97db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a83a6614da8d6fc61b4e0c569df3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f697a584541d2e8f30a0c77c1fdd32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121b05ac80e8500116684d047754f60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b030251068df7eb81034cc296e54cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe79d2198432c1dff046f0087fda1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147d3cf843870436c59dd3c4f61b4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f2b50d64b36c0b0f0ae3ba47f85f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f437b75be72473504f5c3bdc7c2474a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4950623021c6487bc1caa47a91dddf8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfaf8b9626622b7c0a1b0331e02cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0605eb74a5ef70ce8c649fb7ee635486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3eb5665ba0b2d34031df8eb4f6b56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f1953a511cac81b302534940f162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30609ba9ef1db0937220304afa143d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee4a838eb59403754e2005b07cb99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d99e2b72bebb16b504fa2a71ed882491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903c927675ce43c49e6dcb6a3611493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52d1c713b3288ee2d6178bb4a2e62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873f1cc0b943553ffdb7564554029d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89f6f85efa3c114108b2cba6e9f08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317706760ba2f92dfe2dd681248b3058496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750dca4a313a0c33bf18bf17c6bc1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912770941f8614c9fdb897e2a3f5fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453096fc473cc80482d393534772338499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0af9db778efe27b5c2e5d1812401b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79d70afbc406e5e2af097bc3c3c4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f398b525479fe8b307c71376d635502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608436aa79185ad988dc8d1268632d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f3119eae674e543478b899186bb44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f1b7e54ad62f1c246a65de2a8786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4848082012298aba305d61d30f1ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473aa747b503092fc89d96eace530b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b39683a0d473f924a907cc746a044508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24ccece067c87720aa51cc1869e7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825a2b7acfb5d30dd6e01e358cdc5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb39f48a87fed4a3b7d33ad0b0019e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4900b331d64f7ec9866beab900ced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21092bff0025e3399debf2972b4e531513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cd51f4d033e47e32608713e27a3d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d884dc7d0756e3988592ddcdcd33f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ed8ca314becb4c2019dd9061b1d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3a469c23210b6370a3bf9f27daad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db825adc15d0c25f3044e81c12234ebc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050c5dd980fa768481d452f35f3eb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1224dd8803f4b9ffdb8c21c366ea7a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b9e8787e7ea2e5c1325699080544521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9cab9b89e32c6601fc0724d18603d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113fde61d35402f1c2b8eb1f450cdbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb529ea095e53557b430c710986de29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28e82e563b4bc704a008848a2a752525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d19d692d157ecbdea26cc3c5424c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f6516e6027df1e64fbc0ac56ca25c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba7d2d355694ff99d6c03dede2925e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1fd1716d03176c12ca9fe45095f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da17bb556b391d934291e3997f1dcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e872aeb7b9e3e046630c74dc42c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776285a5b3c4b72693695ebee7e640e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f6859fa6185a570c73c42edee1db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb48831f80aa71333bed3b2d0890e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b57f750371d28e3910e07a5ff7ef3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d5caa2d37a57e905daed6be0eb9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567616e975b0ab2d7fd4c2142cbab233537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd07c318e6be3918dc3d6e3268076538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b96bd6a466aa578f5b801eeab4f6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca0f035ef803f3bc98e14d0bde7ffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea53067bbbd274a35d831ef64db031541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8639bd3f7f3da105fb42e96b70ab2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1b8132d690d256c043739f40c22b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd6f57aa004ec827421b0779dd81c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87dacc3eac7c9a4f0405703dacb5b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37fe06dd8144410bf42fdb29187810546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33c03db652ea984629f56913a94d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d69a46e55a7831eea295148c0661548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3711950950847fce010d2c97b565549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975eaa7767c2b6c2f54ea7585f9c3bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57e76f450e80333f8fcd2fbb5f7e46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d863ba2f7a4c26c5a677e0f0414893552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078e6c308e2a738f6f396bd0550eb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080dfa4d18ea531becbaf96a14e2ad1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb422a3ce1ac9a5f303269a09c7ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85fecad92b36ae99702a866508cfa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b8727fd6024dbe38d46450a301e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef8677af23d49e3cf0f95f9aa2661558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee3f58a5914c9de463b1c3f79636a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878fc26a9b74d7a102915e4f62a811560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c36b003d15ae030ac26f857eb9ae6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a64314ceca03b196aa9915b8a5f3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352533d825753a1e42eeb0e29b39887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4510538db8f7576090660c8e583d46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438dfec28d126d727ad9d9ab87f2020565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca708b0b7e8b66533ab4dde544dfcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571492ae850926d245c1c889b18702f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5d350b1001c1cb8777577f68fb94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10647f3aeea938a1e979a4cbcbcf0d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb927902114b8c8a03645e39b63e066570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8b613d7ae6c06abdce46a4c1b257571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b043ecfcdd701f0b7a7ff8eaaa9364572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b3c3ffb183658555d3ef112666d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd98b037be8597b6ec6b6e7c2279a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef368be201a56b91e1ea28c39dd8a52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad26273d8d2aa9f4c05794e38f9d33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f54cdc0429e0087e3bf9227ea8e31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433150c7917db9d3b2b5ceea2264f320578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb3f1f3e972957dc2b55775b53ca2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef5e9b6a86b7a3356fa269c0dba6f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec198eabd390c00ec79262ecb293401581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ffdfdcb6a19ea0a1820c8dc4986a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93964c12eed551bdea52c83da554b086583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a475a4a2bef15710ab8b21188370b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53c0e6956217de9fd6082b892181d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21789df4ecda19ba56c7e6b67bf6e814586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd49b9cf238c4402739cdf96093dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522040b7221360bfc93a4c0d881c0ece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a9d80378609b2c2d557d572aaa5f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4386429d051005167397c3830006590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f625590fe326bcb051f2af8aa6af60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139deb801e72d5ff68ef6ed73fb1ae2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc1be171afe20d008d427f33f9fff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf282a6550d62f07a0c6849a3b4ca9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94a0ed2add47647dd3d58d1e3b43b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485395f309f720d6b76296646686dbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b605a61098a8780acc7fefb93d70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ef042c40da3e3f9fd44e56dc1c44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa9f3581f342a446460cf0395dc81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736972c9f028242217d1e7d6bfe8ee56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4079346321c4e467654e59ce6a8340601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680178820dd2fe727671ad826aa7f485602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aad823cdaf11b972fc48b45fe59e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ec369946e6e9f9870fba3e5d9324604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77e1927862975610d19564697af20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6839b4f62b2b5db7fc601eacdd72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807337bc816e5b1f6eff68ccc04e4166607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec612a06a5e04cb95ec5bb4ec942513608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91ed275208d1dfc95dba48e1fdf99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401fae2d023694ceb4313214f2d123f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288afe10d1efef0885d1782cb8c6070611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360de104438ae2f19bf9f3d2c04344612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc63ce272c08ec6686e89f837459f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d811b49a66070f53fa14b5ace8c267614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78818f647457408dc69bb643e284c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cbdf001fa5e6025532aa272d3868c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171c1e1fea5235cc2d651ac64d835c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf0eda8e0fb3e2726ad6ca8ad1948d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf8aa10f86e231044c542645b02fe3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b73f4e0fb323342f1b8365da7b1b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f275acb435e09d45777beb89b1eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e0d918f15bcc9a717c80847dff1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ffc6e0d5d4f0d7190d7d5cf80f9f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3890d042f727f3dc0c6685020e87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae97cff3ac883ce893d83e35ea8f41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31eef0e68718b5b2d499a54d824798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f165b79601b6cf5cf900feb02d1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ad6830e837e58746480afd775c1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f6641195cacdc3b032a8b274abc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730116b315a1ffd421854c411f4c30a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f7fcbd39a1cbacf21c0a4640498c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ad6545f9884faa830e03b22a422b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595099eb2baa92afebf8df65310a45b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458591929654ae8b48cda230ddc7ef7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beb028d22bf80be4b198aaccf723db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89eb71e45152d419d668242f06254636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163009c4d6bf51efdc5cb90f503c668637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35436dcbbdc535d9321b8c35f1e202aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79e911f3632c2e10e8ebac15b502ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d534b309e72ca48956ab21cb3c3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b66f8a57708e999c88ee000b186f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b23dfa69d56881f8fa73625620b6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c61651db304b95fa668abc891129e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb73a677094eb7733591d5a5422ccf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18cd117eb7e126ebf8d1f91959609d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84837511f574c972f7be4fb46af9da0646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3b8e3616e308a8f52db2d14052e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2dab743eb7335e8e9df4f05e6bbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3bdbda7ff6a7c93025230c3cd1bad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a7f26982e4b149a3b1f0993edc5b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84829dbdb9ee1c5283a1db3e89848505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f594449a04398b96a74bd7d6051b006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585fc6d847c3e9f260eff34f51328e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3111468e822b8e9db5a3e2fcc6b1378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55093c0057b951912ececa3a9525ec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b86b57f775a379515daafc20df7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c1c10e16545f01ef8a74c1b04a88111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe0557a1fa059f7a6e42fa617e83f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd55b91023bc3570f4ec73f5c525cc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fbbf325277829db733fb92a489d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91186ff621fe7489f2b60941ffcf8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a8259e5fb99fffda193424e6c9e2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1182b00b8bc923ca83c2f99eb252017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0be52787535ebf0839458f39c37618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79ece13dc5341f6dc060bda29ad1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd548174593695b7f21a8e1cf4f2ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341950242a9aeefba426949f4e7b8b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3d0fc2703db79205930535371a9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4669a3427571635555ffa3d82c5b6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff1288af93fa4e88f0bbf36f6c8d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2598e9905b23baf792f5c722065d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb4704be6eb2541536ef792f8798c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b4837486e068d530103b97946bd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f00fa32f5a2344a5f1bf78f93426928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b881662b9bf1b576da1a522ae2c4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85741d5c523d2ba0c77d66a85d6f2d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac0a4acf4db8bb8df88d2a2080ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b965120daa1cd89c4ae99ae8b4f9aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67d49ce13a1cdaba3607900a5ec8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd73f5cc769f05cee5b20aa06f822d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922bf7083fd7b962112514e5c1ad79135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d582d843a6748dc83eb5780afec24f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f42e6de0aca889b5b4d7cfad649237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a260315517eeefcf07b008cc5812938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7c4094aff8ecc3c83e645bc1fac0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a7f8f75a8b5081a2cc3fe022bea940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae815c41af92c303e6f2ac499c3baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ec98959503af763ef4b56ea960f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6185bcdd6876a73c963418e16a3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8d4c95a5ddad0fd898a59f7ea5fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5237ab883ece6f89062af688686e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4974b3763ccdad68557df54229f63c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4630400b7e9fa8863242acf609cf2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503505b78bb2d28563ab8df24a69efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53987346d7dea096bfa4680b378ba549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529f4976e5ed80f3ac99c439480266a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb811be4ffc0413f374c4b092c8c1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc3f56b67538dbbb705bc3a16827452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0910c01953912a8b5850cedd4fd3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613425bda7a3684813de1d14ef3976d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d01da80a3c76afbbb23c67293219b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aba4cccabbf3f0298860f3f51948756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952182a167c14a0f5b1523301781f27157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e2df10e70515779c125ea98489a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89307a6f0d278a5c6e52d9a9713e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d795596dd8c43a82fbab3589487c17260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ef93ea71cb738624337094e95982961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e13ab2baa3e3869807ee81ee502862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6073bdcf8254701d3009509b0dce6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfaeed66aeb6f9464c2757f6671a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c09b39619c342baf018ad409fb5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994540b9f4b69cfdfe19165156736166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de69e28fd47df20df530c9c60f5bf1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d12c574aff4770d370001bf6d26868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427068237c0ef9d01a8bceb039cb1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58edb6a9411a37bb11bf4689bc8d20170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d6d570cc86f02d86472bfb34d13d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a75a87212e91a6d6f8b55315ea8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf344faa1d907a471d0ab4defbcd8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36fdcd82cf192fb2ebee8c9738cba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5456f7aac1a7f9a09805a4e69dc0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258a57616f6c1345ce6844f7268cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13798ac21f15462c71c1677d4ed43977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5cf71ae67c1f3600950fdfc93d3f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e68ac8b0e12e4b15591f81484d51bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1608e2138c7061bf4986900a7ffd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed553518b94574897ef2ec76e2e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e757f85e5bd6d8003530671f44976782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a03045dbd5cda80f619dc2c9678a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cee304053dc43ea6a147f2277163084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea560b526fc7d314d7a5df8fbff00585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411075ff38116c3bbac0fc5ea222621c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc6ab096472451145f98fe279c11087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90a7aa67567512693e57ae4b5d14b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9486335ce829cdc4cbd2c58ea861d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa47276e334378874b491e4dbd91c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea67bd7eb6716957821169599b3e8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa38d745dabc6e84a7ec36e209226292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5cb4595fda8f4415bf092f3cacdba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf333eb84778f5e0ea66a5eff6d22294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f6b1d4f30f407ae46ab2838232db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befcb3800daab0dbbbd8d57fc70ce0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56bb8242154c779d7d8d12271215fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b223ab0311848cf52db9d696c1f2f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b5052feb64df898feec55d97ab0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fced7d0f843278fbe52079b5b0e908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017569a831db37d63db14a886675095101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f1cc271b9fedddb5de2f3831a45f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04abdd06249131b76843bbf09e6090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa6a3860dfb6061922bced9b47a1cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c441e1fc68d384ec486efd7c8d25ff9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf68a74494d4c728056b0688315ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914a7a8bfac114d4ae9b6491c8b115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155250cacf1f8e48ac4893e20c13bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c628aa38f2d5ef91cfb4b315335bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fea01902c234982c3a0eb794aaa17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1133541e8067c730ffb743d13e2bd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ffa9043ffbc4ac1d54b601254014112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51916f501f9ce88bceb9b8b68f5d9de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeab28545a13c7ecb04ff96512d6b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f6697aa6419a3e6d6c173d527e10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f0ab3c8d7ea5c8b2cd2ff0ebb2951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2852d914e22eda94225e8fffba68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f66227652a99a63a88ee77d95512118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faef61af4a2b12790a3983a5f896de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323536814f64af20a6408d82d91269d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475efd848612dac7c889a2a5bb0cc80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0cd4370e1b7c5224e1aaf62b21ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a7015010894e50b77738bdb94e724123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca3a8ab07f3928761822c6cc774ac9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050574b89fb50ade28946caf5d9d8045125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e8eb15bffc6d8ba95f87ff98199d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491da0c3f5d4d8a9ab34dab5857fb94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e4ce541bcfff4985366da99a4a53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385867688db9dce573bb93b701b56df7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cab62e81c92f541071c46d1dd05f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211224307d8ffe69ebf3fd9a7e4a88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389d6a34acfae1d2739eea6c06dcdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd770763f3d8c42b9602841b27e3c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198279da25f83be216c5d3fe14a1bf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716f41cfb369982fccd52d270e6f23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843ccf195711cc16aea11559bd32199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d009e6e9c79b8def83d78495b1c542137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b537b1c32dc0f6fd558b32efd86e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696edd571dcb72536c9c9516e81749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7339533fa07c03c6f10de0fc94b9d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a75bddd97e849348d05d52faa89b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13a359b4ab9d906544e6288916b2d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e68b27851b3e7078ae75bd9eff0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c09f509469f37e0571155505fbe724144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5200c224eac1a6a3b5402ddfcb1ee3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d608a80080d9ff8c9cbdc3c279acae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530f733b21e15fdc8e9e2f65cb91ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f5e44cce77084263e3bc92d14bad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b214627f0bf718a37642107114f71bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6ab5cc4fdaf829673f6d07ec2f02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c6da7eddf1338fb359a4a1069f4d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d2f18612f0d09673fb8dc1d18b04a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfedc8684fcc23c1856d449423783ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef969bfc093a8b7affa39175e3bdc700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdefd8d5d932a5134ba6029ba751042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca86275ba9d25eb76794e8ddac1053156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf0e26217920c90247136f3658b4e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927509b990aefcfdbff140e1eaea44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724769abf3687ffb63fcc9bcfca7c0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee46bf9e2a34e7bc22d15821b6337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd912035dc813b1a6362b12e51624a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772e95f54e2b29f4f6d9f493e6c326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778c2dea8c2f3fae6ca9ff881ee1bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1aff87c1a0fb098e7a3441594479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149472701179a165b84f21f33b5fd49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26175539881736f3e7cd4d6b0477ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7534f2f4d8664b328c0d626c8483d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6fc211c50bd013ae1d6c501253fc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3208137f546afbbe1f35b36baf6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845bd7ea8a22dc960983820fe80de8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93345c50a042dfc4b7b702dd5f26c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459967b29d73f2aba1503dc1aa04b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77f62e56a583133bb6834a85b23141173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1ca55c83cd12282fabf8a298a55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aa2196794018ef7dba7295ed4ab23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bcb3ba1ab12b0c348a463b9581e46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc79c753b2aa3324abd34ce7a2b344177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87534e3b445b9e9705b7a436c02421d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74b1088416816dbfb5013ff74da588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86e2f2c0b3eeffdfdc300a4d437f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abe08179c571cf89cbe19f89b178a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229e09f5c11b0fad1e3acdc8745e69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a589e1a0705f5527cf9abc731e4869183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e54f2b82c0b53e3c5ffee8c57d916184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd44d666aaefc6fbce398cffe107f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92a0f70213f9e185f334065fd3452186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc00f602ddb73a887b439d64ea4f4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0644f495765aa82f9961ec1765eca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc42c32d77809518ba5abec3e7f9bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a07371c8fba8f32162e1e22f30036190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ebbf119333ad1216a4f03a996b8d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7fb293c7293b7e05220c541cf4d8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9cb870eb0d1eb9c3e64f56c70bd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf4089d57f447ac64de3ea77cb435b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab373457055ac298947965803c02a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8906dbe2b05ee4c4439e35948286c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7a412f892318785c4f1a8243e9d32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e21b720592e1727bf2cd7766c6d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece21b6441a11c6913924dcca74701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8efd5124366d3a4c28bbeaa96b1b44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de618ead3de8fb5d875c41033ad47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c11794e863932642a0caf8cbb3983202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ecb5e7a60bbe59e535621936fdd09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ee744947de252af87e228b31f1a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc787150e47f3b5f45ebfe424ff125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42591570afba056c9bee4e3257935234206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fd50eead53d987ad960c1c38e1e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af3391147ecc121f0ce6f8f35d76f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986590ebdcd1196915a20b85367bb82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a697374f0e8275c7e493737cd7b73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d2fc958b4b9941c65657edf413f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02fb6c157c83716f36a5c7001fb1ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22358e0cdeb68162821a684a93e00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d6cc04daccc7beb41802faad9744d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2abdaeb31144e570606a8dcdb7f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae4ff6407da1ab1d1b83b8ba6527e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524316205bc060e00c4c85ee497d9982217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e6801dfde464c48cba25a6218d2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f499cfa374a404ad129d26f374f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c594619655185379e62b55f27ed41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d8dfb5899c52d193dcb93fe84aff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1fb0d37ce6b613319a8c345d2e89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12ee3de4e1efa03c28acbb157d08f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2e1dfb88828ab1ab7fda321275857224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a00b743403a30a6d78e647dbaf6df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3860d6bd97bf17075f7995d251cca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fd21ca550f65da647528d0a6dc458227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6362879351974f24c933747c7a12d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f70c17a531c7234c5ab59f237970229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c228879216927bfc8015cfa78204a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789d4b13c0d2dbfaff62d911b52b82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a5f8d7d0b548a19adce8aaa1d36f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d816214a13aafcb0f42e625d8ff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5956537f33abc5046f0d769ed8fa56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12fef1583dbe27f6deded7fa2684c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c991f7c17a56368cb87fb495e3832236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dac23455820aa41cb22ed9391642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e3f3f392645bc0fae4881c78d8098238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222491da46478cf6bbdd70b2815a4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ecc1ce4fa29912ba5e3d9e9aeef83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f6f1e32e5705ed5c5b6439181e5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9fb031ea618d7194eb0e59397d3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f20699e7725e719962251616aed65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083f1018baadf02045bfbc1f9b538d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3493a3f02ab5656a67a9bbc9ad6b46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbffecb182d2806812544d7f3b0e061246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c6ba30dcfaaa5aad8a3cefca45a13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86c587631b5ce1e8a2cdfed404ed7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96afcfdc1cf3d8344c37348a64ddb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fc5ce42389273b4ee4d09aa0822de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee7c2440cefb4c61b29fb627559e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f683688ad6eb5cbd6634f7a37287d93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec059f1e6424905037667ca772b47a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c47d541c603a37268e6a85f1d34f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719228d57c4acab1fc0fac27f0680f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faaf0ddef9149f0f81ecc79e050a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1b3d53808be8e5eac53263fc2530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095190398209514f4408c59e5441ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b96e076caaa87b64cad452ea295672259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770c3d119f33af67b56250e178cc12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452dd2a7aa223b9ac813e5a9783833d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883a66588aee016a9a2bd62721fe3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a11f45bfe41b22aacc79ea510eba01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49753585bc286e2174bdfe3cf7aad3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f70e2006377d027b0a4cd07d6df04d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbda5f1f64eefd333c1797cda4e0ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4918e85e746a30dbb7a68080c8d7e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd790db2331f0788020043bbb44615f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee70ceb0e7351eb7754bf37858fa039269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9abf33baebc1d64c52ae6e972b043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd7b117a097a0900993348848482bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa266f9f524881ac096799e58f2c02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c847a795fb6de5e2192f9dc40735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df5eda4665239b68f78f100cbe823274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e178a63590d7eb068e974c929c59e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed16abe272db00412928f86af4fadc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96640684fcc03cd6e88c81190a786d2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d785b191ed068df22c9a3a7a44eb0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c0655f12824c37a804e6b5ee65aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446628b01ff7040487ddef6e87fd143b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e294ddbee5ac322a7e517ca2a8006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c6b593cad5f9b930abf0651b21b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce36c2d966b3e3cdfdf56b893197d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdea9bfecc165b27ce219eeb13365a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef41cbf0f657b51795ae81defe85b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8acbf38517e61cad37f21f9dfca0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80cbf1a7007baa7bea852d175e7d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bfc1a46eb39f340af82590f42164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dddf1590434aeb6cf53a9682acd40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b233f05d0205a7053d020ab32be91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283de59ff0e8b018042614e2a492ef6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857916636e8517130430ef98026e514c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df29a3f801fddc9a60eaeb06c82fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2bd9e2fe5c5eb300647a6af458960294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c08c7b6a66c7ad6b16f817c055ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e68121b9e0561c9a84bad187d9bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9550a1d09c05184a0e5ccc4ba85e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946161dcda0f9e2fc2e5bfb70831161b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042214cecc9a7d9e878fb5aa10aebbeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7defefbe9f82bdcc2218d69d3f46ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f762e9bdaaaba9b2a74821f11c1ace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd9b821fa14b8899fc4601f64f9eac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2d4d710438fb14e3e40ca0e5913c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe9edd82e94e21ece448de458bdda6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e460b6e883af3d9d9f54d5209d8f17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379b7865b00c80cecb8eb705cc4569306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af389db83a25a2b7e3dc7e0fe5d3a92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4452314ee6ed9fb0f3ee94718ad0b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3d413bca088be483bf763a8a196e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bd7f7bcd323bbcac5d6a841274cc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d521e96b945a722f7c74663d0def1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932e59bf943310685cac5ef0721b30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194bdc10d1b64cfd5fc0aa56b569e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a6cc7869d3c93c1f2a8e32f99638314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99287bfa70dc785ebb786b9d47eb040a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704243c23e147b37cbd50457fa90cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce078005ab3cf2c320ab25e42c0d44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c65a5cbeeb68d6461b0a17a9bf34e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3e965ee647aa00f76d8f29679d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b505f3a1da303120bfe92809dd5213320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5579632ab6c031afae48ca37d997f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622977d311adb1129211d7c4a4b7f4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8cd5949e7255da8fcadfee4070371323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ff6bf83e2677010d12569fba11e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2964fce083f403979a597fd00b33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56a4617fa1ce3f7e4d6ade8433f89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d692bbf3a783238cff203672c2c3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c4e065489869ab1468fa809207e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3b905ffaa5460def91b69b20dc1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32592836dfda57b84184fe31e277d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7140975aa0e3bad29a57526fe75f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088124b8d279cdb334f046194273d39f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449390008e0ee214b56634ed34500caa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bbb5e6d715ed3a9f438acb5559f96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fde7ad307d588ec0d873bfb2cb0d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960fc645f029a2aeafe85a0a8c057d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf11bdf672329f71c068f7916fe39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31fe95245e6a36d2b63a06122203bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b938a392aa588876c2b74f17072e73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29ceaccad2d7958ac3fc660c266acd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff00de2858d5b3a7a2d4346e9b2c7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141a941a3c6094bababcf0a9146bc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967824675b79e16bcea06ae91647e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca319152a33c4543f9f4de6c93211aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf2918e7ed000a0420563efefb89b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf1b03139c14c2d6813d7aa2363ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1d942a8d9778250be4149344a436347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bff92347fbc03d3bc058433249990b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d163ff4c50fcf6381ae474caeb9f3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6107887b45e144d95aed9523e7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eefccd895cbd734b4525eed6b528e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b00420443c884e237e0a3f3b79723352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3df83baef93acfe6b42a0b1b5bd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc78a193b53b419c7ac3617bdd807354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d41c5e37b1c4481d74cb13da87ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ff268a266469ee72af85ea505a6b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71eab7c5b5ddade253ffd46dada791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688027ae40b6d66454a8a05696e1f59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54928513381b7cea3e9b45ebfb644359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff012b12092050839df036b61e26f93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff38323e004dafc763213c9b115da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fec1206162b73c67c5e10b8ddd3f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02886fab82c0f0ebf7ac5cf4b8ed229363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d4515ca21ae28a4529cebac6969e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e965af18aaba88bf0ff1cf190f9f17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b61c91436ca72e9adc4b903bd75e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ffc83984893167e220a3554fa74bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582be6220a270ee34b09250bcc3dd04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de985c3d6fb15853474cc117e364dea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fda3e814a85e46228b1265a2ed37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e174660421848624ffa5a017ddfbde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7219ffb35d17baf79182da34f49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd49126309e8226f8223de8bc6e3b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cca56a8ee770fdde307709f81c2c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834aa52c198eaf1c479dbc2abf72c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858b958b36e8a871831d22ebe32245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33008df255ad08835198f9f7cddd36df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ac0d5728b773181816a07e1a939c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a4bdbb4638131290bcb91c81a33e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a5f788bc158594b7cef0a3e03cbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ece7a14ac05d2475da30e2878a943381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c036ce5da5accb5b9df9524c37e79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f79990c99059f9113631f380f614383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05a7b9ec9ee28258aa71424fa491c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928752abc73d6b314a7080bb3962e77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e51700a82946812a785f729b9a37c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58ad74368a3ea937c84623b38bb55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4604b7d05403c3d5d19d21bf75cba5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c63162603ffb97130fd43871b76a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac084a22ff59b11375889fdb503a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3d3887f2d69db0498a39f4e47ffe8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59a42107580ff4bbbb1d09de86a8d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693993f3fbbf220a5264535d183d569393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683c611f72cb48fa450f796fa78d36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7814397d12a2571cdb4447d3ad6a2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c847cca4617b06ef43476a1918dafe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc9fd78ab3f9a8d57028b8ffe3efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8911973e9620ca3cd59c783b64b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325d51ec3830c2e433a5867fa9cbd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797cd65cd8a318b0cfc2839b001dda3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d2a652e9d562310cfd4b0819736b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248649479dd498d7c66cc150086b8d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4c4735273a31cd17b059a3805f132403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d154e4ccd4cb5cf4af088f40c3aa3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2fc3e9260b26bbf63a19331a13766405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e1a8efbd06301fba84f6a925a6ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffacbec0605f119f2d48b5e7fc2deb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e9186b63f0b3edcb5646ea57a4d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf85203541cb48a7a9f9377968a5be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399235c1706f12c1ce5669e1e795fe7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181c1e57cbecd9eb95505764d8fc7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61a9efc3e5557da2560e6ab0fb5110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8e9fc3a1298d408038dc0418bccf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e91b8cb234871ee97538d42d8804414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55531d8b109053e73544f2bd96faf1de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20835dad57e8dcd0cb81b3fd39e0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bedaaef5d2b2a6ed890a76ca257aa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0fbb7e4fe36d649f7c094992901f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504806d619be0ca2095382848a6e405419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bab98dcca3a9595bd1887c49532a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b988b360571eb1c1a33c895fd8533421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361aa380256bf2681f99b1c6c85f517422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d1c1d5a3c18bc3732cf15a67836fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80e99ff2dd1f0caf6d1015e77e4ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05fe765fe0e724d27c83751e696eca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d50748cc1e9ade8db065b773ca90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc452625494a95e85e82de9609575f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842246316c43869dd439db53619a2ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e334a7c834fdc4802c6015f49afd04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7cf0483429806deb5553e62ce5feb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c0d59edfde0692e469a8527212d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fee53aea59d45f913d9df53271f018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c3a55d846f2c22fa2d7ea55d09b99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d23293f2fbe4d04dbce1ede1903e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f7cfa82a3aaead179fee264a84c09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd649b11afc437dc8dfdb6e81049d78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860562d923433926738e26ee9a970150437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21863e4b49cca182d83670504f6598d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a954e89c493f88d9881d680158d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8e782ec68451bddae0de692007956440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1242281df3a3dfa396e58fddf288713441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b66e31f27b7c3ec491638c78ed05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36336f9ebb7ea84b80fde2a271a38b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8ef75f7ba874733c6d9ae2888fee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51682b6e121f2ac09fb8b9fae83786445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c8eb15fa774d4b08af46e4bc02eeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bceb6f4dd01b0b9898b6ff0615966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987257c2402c281ec31fde2f3293e589448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8545ba709f98ce623e4e54823445e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f78c4413913d4bf7e9cceb4341d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23945773e2c1ed554306e7394659d412451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07464dca7d78c354ed7007315a08b03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e65e6763238bbc604e9634454fa24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e331a5d0efb0d64d9191335906e43e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc315da6bd2f6861ea3cd49e85b8b28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0b5917a116de07aa7d605d96c697456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe3b70f1a773757fb081053554b026457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da504ecef94a7146a7b90d3377d9c9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045536ffd63f980654b0cced5c1b0108459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a804c40f70d58462097530d987b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba7a159445720f1d153edf8c072c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9d0b71f28a4b8d54d439d99c72f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0ff084902de8b13d8a84dde32929463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7cbf3bc69c8f0b8588e7e05855791464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e697d670e7485610f4e5f4af1771c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f72b5378dd31f9cc16e2fe6ee686466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab7d7a4d85b4d662c5aa9f27abc7a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979340c11449978dd8fce662bcd927ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf8b0feb2528422b281ff634b52e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf68dde6407b1028c01b5f4588e0f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1d1e9e9afe2fe12456bcf9b9ce36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eec297d4fe5e9e1e9c0c15221e17c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57611a261fe9ae67713c963a3e492e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816c56291b43952c2d12ec4b59ff3e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc91f185e82cbdb4a88aea8b0f8e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9925f0cc7ef108a7c40d7f3328dc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652519ae783bf1f2956610482075a2d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002eac919d3da9dab9b5648c7170dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf546e6c066b111c4d51a626743063479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b016383044d58cf04dbaec6ae4e94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd26fd15593bb6da96966bc92b825fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a28d4701954da77f3d3d7607c1a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d93c2e8c4e58360e32cc1f172f08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3ce7179a720d391b57c3b28675cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833460d71085e2b3b70060305ad537c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f4e47dbda343e246c7227a5db954486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd598f25cecac81f0137c552a563e5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a400e398af1fcac08e604f906adc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127d9f5844c64868264fb0a665c2e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc161d4edfeaeb2bedecb32dc2b1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e9173768b3fb9315c079122da435491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f75c094cdc50041f2b3b361ca3b74e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf744c388b1dcb2b2611dcd889968493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8f63ad80d574c97661bc09d2e260494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449cbe310975b17c09f9dfbe0566fb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de98edd598da3b44c04cccf0f422137496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abff6b24af950d8c18c29a51de324497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c6adf3de56d71f8e849663307334498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96269136d2f211ece0e11a2896e4cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137daa7a27efd2ae42f0549c23fa00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe99cd464438932940f49c25aa1e10a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ca1c136166c69d3f583209e7b6b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91455e0ec3fac0891f06e18c373a08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd0000f3da4b0b6531f48f2ec17d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34251685890f86262a38a4fd3ca229505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dfc4e47ce88e1f63fdd94c2305ad8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694b310903306f6c79b2139e7db6a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd2790952283e949211fa25daee2f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899becb6cbc3965bdb431d18fb5159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2b71e4535a35b8ca453fedf5fe7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bceb0108ca96ca7d2ac1b314e892e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924867fcbb9609a11d856d343568035512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ada9f41c7738c3465a442474addac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd56ac84775c13957bf2fd13a7bc53c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ca2d04582afa99071d79ea84330d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37561fbb12ce9e1cee4c8eb8dd85f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b323fd363de4191732926c4500a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b1ea024c2ee750fd69e09055d4df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267338893df4738cb5358a844091078519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3b37d0b0fb92b83fd90b55549bef6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe4d1a612cc763a2d9aa75da40bc98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd49a63a94695c573bb1fbe9a73a19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34f9b585dd1c8de4d05b39ff5919d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54bb99b3e64648480afec4b999bacf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b808e4e3c6591aa5f916d93c18d49e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca55fecccce1d7791af85582c0d333526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b062595b3a8d723ddc0b4ba8928340527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046367e7212c78e3a0209fdad0f57d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba9d3c404321263e03a0822c8b343c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eca26c60014dbf130944097797731530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ed9d148207e73c5550afe460b20a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e69fd4ad74ae7bd4d69586286011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2681821616d59f544180d1bfabfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154978686b6b12c7c33aeed42ff1a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0807bfbc2e3b5666dcb59a2a4e63d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28521cc13b81dc9add2e032d59cf2ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d845e5a5657a3eec9535ef75b2fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b6bdf965794e8fa37a2399ff3083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d328e56f661fc6aaca41afc7ee249d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d1e4ccef2041bbd527f35f05420d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e9101f15a72a24bd81351b4d21c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7c5c4c3e9722ee60b94e0e8447cd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72976a233cbf9b3a3a2c77cdf2e95e31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53227ae0ac2c9f0a1c14d1e704f4554544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94f81cf7b8dd2245a999dd2495208545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3748bd157e3355784445e025be8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4781ac011937a7ede640b1abfb81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3098319595402e6d9286d75ae0319d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd0baf58f8a471f78e8885963be5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227e4915b33ba4be5691e74d326854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c0388b8d712bcd18c0311ad0cc5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d16eaa2dab9d3bf2774657934040552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8f8e19e94e554853ddeabfb37058553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57a309b99fe3ff5d0279ca95bcd19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789325f5bf77d9e79eaefafeea3cc4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a031e9349e50e8eb1510cf3ca8693556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b751c29d6f6fbcf71af9ff6a09ab8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4344e5e0f743a9179171e3b83611558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9463e2b7144e6f2fe8a5d26c46bb9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6ea45952a67c91bce9c15258f283560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de4b6394abd02891d5053b6dd6688561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1dc5f90ed02d42cd378c1cc56f97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8c30ba8b49b0f8e9747faae7e690563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fa4a03b95b47b018ddfd93bd09617564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2dbed960386580d0fd8bcab6c4641565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db32153714f7f31dae821e565a8417566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9da8749c890b70aeb56f8a9d258b30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e693f493d2b6dd6cc488631ac1b689568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67638908dd1c1d3a14c45d8331b3b59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f7cb8468aa82e574fa30242578f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fadb17eb21170e2fd804fc0542d383571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6cdc637a23246929755edcc833fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785773a58ea42db5aef538f0b2d5238573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf83ff08ce07c225d140e2899c13b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91798c9c2275992dc1318e428d06e53d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683004c92077acf836ef8895498715c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d567ff0f45efd83b5b42d11e3e05a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cd0a98b0c69910f551445561ef303578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9dacce12b8ea1cb7595d060a8c13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efa0081dab3ae106528faf0293d52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db04f83566c63b26f8383f81929354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89ca789b401f28473e31cb4b8b00a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c9b9c2ebdfbc3484dd5de7d12b1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b57c93b227b121195120bc2e73c29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee13941da0c7c9dcfd995882457472e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd6a0113c8e6fcf98218eb8af7c29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c54955f5dbb0e4f1840c2a594966587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acad6e1b3138a67583acd820c5af7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3fa8e5635d2bd841e5a88c66ead5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6960e12eaea9faafc0c6d301902f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037803847d38006743b118e1e9d75c25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998df86836cdee6e859834e34ef4989592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652400dca0eef9650fb826d243daf9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a50711d5cd40660effa5aa195ae1d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5815edea6b492f066defc9317a73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb05d64b9b2f12bde2db74a63395dd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4766d6bad78f37c22d53aaf98e41a44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dbf6b8d3b837184bc2b7d0124d911598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e316a3f7d76e8a4fd992a82f3e1664599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c99bae047fa39455ea027c8d894e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8020169d8a8c249b2ea0b10e56e5d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b592229aa87979e330c64d52818b40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a092132f60ae31dd2332eca61819e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465d57a18f5b3be37bd2035ea652bc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010150f945198e2d0608f75b71f00a4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eba89105c474e9f011a145e61279c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179257d3b67ff65cf0115828356d153b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe19d88925c8413accc89d7a25d139608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e989fc8b620af579da32b948ada2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59450946612a46513e0266dcfe1571610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a323623de9a918162020cfc1e7787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba030edb61f575c22d6cc2b8bd58d88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91984780cf6de38b1a6a6404174577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d227b343d12f00e4c60bd1b221719f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e3700a19be567d6c59dbd0b549c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19351606d529e9666595772afa7a5f43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a21afeb19d929e4ba3b3ab83264d79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c75c4909434d253ff9705f5d3f3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f021c945833312f828a03ddfe7b772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057febb3c12a7d99ebee6b76dddd991620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4869c3bb5995e5547b4d55f39c5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de116088f66f3747917a47396b4d9a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad721a1e441ec4de1064511ed291fd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0560b36eaedea7beefe44edc60333624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b8a335422332bad58393402f4ff0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bccd168ab0746d4ea8f3e208adb37b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72751c7b984e48fdca28adafcc246d62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492d86414b2616d7317b673bb943f5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e16ed149efe1656e34c1712a9b1fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aebdcf06536562db7f3aba7e8960ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29690940fbab59cefffb647d433761c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e5286f9b49923bc74332fb1d95fb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cab7c789ecd076726047136cea83b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31366b096dd06853b47b41b1015b892634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb2850b247efc67334fa9f2310c7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f98b0bf6aa1d1a9d27b7db170ebc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915cd6e5885ea4875bb6cf2dfbbb000637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb78e74cf46fa4df8b6016b185d76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b32efbd00f166c38b13abc0364bdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a530bd60291b7f875c2609866143f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45aa72a8aee26872d017d151e5794641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f61dbb785d1b028b772e38264ab3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31f32b49d6142ea915df02d4d10c95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ae385e2fad8b1c87c843349610c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499c97964ca0b2176c5dee8cfafbdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298a989915dc04a10e64a0cdce3b88646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>