--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc58cc45ddf6eef550b41fcb55286b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11641af487c9e6a214ffd6385e8c5f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320bc38709dc08855e8ce387765638d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356683b832b4cd1860213103628503ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e90ca117f0cca6875fe03ab41e6f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d495d01c03e08bca37ef7549329b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923bd36563a3b26bc31a36c9ee55657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3a7297bf1f5a85b5de76405d4e938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a1bcefba83f8d7a0d6f778c9667f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66126f18ce81332c525e59281948a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa19be2ea3c8a805ac9ae19752909111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e91e6b35ec5e09eac6a3f8560e02312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50fc783bbcfad2b99d21a6356f204013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0322ea294b0d1d38898d79155018c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5029e2af1b4bef113809d1db410a2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf2ffa7e4b8eee9837afd0f44ec3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad65a3cef51202f64ebb619ec729517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd7c2ed4b0056a5c6fc125f78685518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ca8e91081a48414e4af66b4304b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae772e84919c2ed98cdc41f42466d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce12809bdf4917bb68cb5c91f260a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7151444ff12d506c3317478c960622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63f1b9186bd807346f1524f5930d9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862efe28ac29bf325fe756d57933e0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1ee25f3ecb684f93dfdb62ae802725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaf1a39562a9059b6a753fe8f2c56f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32005cb4880153cfc117d5754734327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cad5b1d6dc91cfb2707a03fe12ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386fab9848299488188d43eceb9531829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2e33e71ac5596e77bff11bf64f4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e965596d20e006fbfb728e2eed50c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0166ae298a3ee71cbe491a9c1a99cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6410cf66e6a333dfc25fef8502a4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0028a3378ad34be568e7e97847f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a42a17faa21806a62f2b5cce760235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df4ce11a84390601219d59cdb912336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cfe6c9f1270136fbafdd9b8d1c46e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbae47a632b10edaf9de5384db954438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7a1bc11f6a3b908bb7c7510d814c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be1370a2970852e2bffc70aa7c65c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf147437878280fa029a782a799ecd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9931c5ecb1b64a2a75d9de06512a0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebca8a90ae917bf4b368eb1b10251b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0267735f8bc2e693cdff39e45e4da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce981f9a3ffe13459d594eae341040345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc264d446b57d6fbd9d110175bd9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f859f25912ce612396d2c2011b82c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223bb9653a8a7f8295fc97121f4389348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58142c982a3877bf687c0360a4d52549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee8f43e41b8f5e8f13572c1bc020050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1c5da495f06e09d5dabdf21fd1c1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e1009667e9d0e2538f80654fbe41152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8692fe3c9724b90371db1f5fb7db9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713dee1a219548e2c3eaa89072e8d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7a60563aa6ae49567a51332a68a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de378412ed88b9b09e256aa33969756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a95ff724ce4f154df2f128ca656f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664774b0bb1c79aa768a4c4110aab53d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c3d8071442abb7b07eaf961eab8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10af4dba323c35e6fbecbe229ad6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a871898e9e1349290de31a13109d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2459bffedd9fbb565e1f9dd503420062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7983f18535a174d846b51427d78f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0c3dc26b13365f425dae64b4fcf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50cd9b7c559440e3c421d361d0f6fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f3f66fe8258f2310aec7099d1e4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3f01f11b78448b6b07685816b00567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b9493c6251194069724ed030a71ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c54e4245ffb9bd66752cd0829ecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f57ea023e8cb01a76cf4f1243efed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d9f789dce577b6541c56f8d0ff2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c45997d801c624282eb4f2f8543372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f49f7d5e7c8dd2dcdde645635c7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda88693c5c053c04d541b838a3efb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df6545ad21c518bfc1544efe50f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0bc11a652b3187fc12e8b439b18276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e811fe2a6bc14cacbbf7117e5c1a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16affb021e283eae4353cd1b8afd496778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9f1d4f05a6968bd8e5e71b56fb7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092aa7aff6ab0449e31d878248ce4a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8ff8e7c125fc3b7345c859d33b0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8b36723fdeea3675fff80e20483182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e74db1ae97bfe1817fd1642b6bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15001fbdee4f8b08bf969fdf5385084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d7fdfb3e2541ddbb785d7b9ea9ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f4ec1c7a5d87c84c780bfef6954086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce301d20222b933d6d16e6d31d84b6dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d5b67e8d74155484c7d40d8376bd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc0a7029637ec51020b7f4d58b09689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1c08473d592d79aecc59fb6a579e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf287cb32c4afc5040e9de908e7c50b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a810a8fbe9af6eb88c0f3d4bca49c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cffcdc8249fe14116cd50ea43439a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe623eb3e781529be88d97c7da8c4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6a3419f8829676eca9df8f48b026595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37a83a62fff5ea7dd83379b04dad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623c3f7c8a5eab4218e075906302c5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284d9f2b111dd9bc9d395d4774b50798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d5fd86378e6cca4ad6fc06dc5d2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b05e78d10f0ab4ad332521ee678dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7bac5cf81201a1c397b5fd8cc9e16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0f8123bb86cfc6767e7f6bdef7151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6adfd2b6c3c5cc4159ab68b950d864103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace03ac16dfa41df8104305d12136578104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a39537664d4ee9c49903671c88b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa738afc5c9cdf0c3b7a808327e0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9320aa2dbc0e86d6cf0ccd7b81ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42594957afd3188efee7da59ca65c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130b91b379fd2bc88570c219e3aadc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e345256688aae28996452ece7a59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3d661291c3ed1b4cf3ae0984e2c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66471c45e4e8d3447129ea87f8b116c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f80fa448efc443e0a064ba2d40d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a2909f14d81c5500410bbc2a7865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0440a1b2f0a2987ae7955b1ab4a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1652162e14d5d5dfff2bbf45a42ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89841164dfd02f4bb783b41a5755228d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb4ef561c3809c487e22a68981c33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381124eb65d6fddd9dbfcb1eb527e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934a38c4daf5fcb62b589626da49bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc28477f0de259bf7fbf3e293ab41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6557ef05d2706240cf1b16e1dcf0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd99aa3d1ac529893102b32e3c0b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4284050fa58c9dc0f4d194d039d802124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b0be81921abf0761ec68d060bb86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f3aaf93d8960e45b86e5d783fdcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6687a84d3be0994d55a601fd5e8630e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc1ad8cad6602fb27d996aa4ec7ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667faaeeea1a1b1e95225fe030dd56f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bdb5d9ec1dc0ba04104532fa66b21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab152bb0825f0c9a242f532fbb7a924131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1b48863037ea8fcaf3a5835fa5b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e5f5bbf5b1943b4b0ea7d7f60a889133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf63584829d33b4c88e1950f4c5d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d2125b854468fe2a1e22df45d34d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2edf44eb736233878a50960d13d8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630314127215ff4e18d81042b5125d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7d4273b3559824438c0d31f93e76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52638e8c3f6fc0801732c2085933271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f64caad442dc927ba5bd980e899dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545f140d03ae6ecc71f65701f06b8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5a8bbc345ac589f17e771e5d610e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28199a2453c6eb0b0cf56f6ab9c5322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a09ea4c19490106d82949aa142cf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4931855c1020808b292f1022c0ba55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f93e464fe72c91652972ba56f6044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b591927aa970d09d658500475b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c345310107a1338d25e9055581a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464c8bfb9c35196d8f39883e9ed203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef5a47eaa760f8441bfdccff24cda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7bc7cfe2aabbad42c5aa59d00879151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780ec3997a474a004143da88312ce2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c74ab2e9144d759f0ef1294ee375153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6425501231546ad64a8ec239ffe3c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a922fa298655cd085672eee1f86a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bf1f7f79d73655ad1b46b636d3db2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ce6ee884722729331ebe4a0c4890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3fc59e92847b0e622c61918bcb9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669effb0e5f1b30314864802e294ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ddf2250d5070306971a977dfc172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81881caab93b64ea27352c4fdf7c00d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571b125b01132fe2e1711cd6d5a7fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2d61da1d325814ec76a5124f9da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e17cd7b6e07324aaf1e4c4afb4d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df35e01a4053f899b1c65810d9f1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc1f5fb34102082df565183325547166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd211ad3353fbcfcefc5b87f091386167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feba08c5a100e79f2680c5f8f9f973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e40dcabf5540be0939bd0bb723d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67beead11619065765df557ee262c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27550c81c9475f65a42970414a8793ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ac39ceffbf4362bbcd94983fab6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7bf709cd405fc0a74c10d716ebe3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5754326a9ae650a52af6fa0879bd54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f003aabef76e72701ab3c5b1fa68a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80993be5b7e191e09624540f3fa88870176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b098de470211806a195dd93d7f21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705bb12c51139cefbeb9103e93e638c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498750f0a9f941cc65b155a2a79848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd9e73102f85cd44c25f055e0133e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca33ed119669d60efa6607b71f6e561181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957e1ad8ef5dc65df699f2c558a37a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545010254dc493dd240e0b3e2a98d1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e15d8e6c4f4ca6ad46156e414e0ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e7631eaa83bd661da41c7b3f52f56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81681cde6f687472006142c0119be96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26817e908bb5b6ed518e5831963fd10b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906535b40b2f1998c0d194f0483887d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29298b4b9684a6830dd2f3fdcd84a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949667dfe4c4376b5140893d3bc9b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1d56f1f09c8615e0053b79977d3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce98025ba95261bd01e173859d059e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8af7e89af4d62435517868de44a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3485eca79d03d598345da59151323194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f2e058e0301b556278e661446d7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4968f41e85b08a75e93e14902ded196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164fc905519d1b743b35bd39c5f1f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db9de7bc7f5faa95e2a435da72690198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6e1d1db7d464fb891172426cbcdcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fabdb6aaef8898d6ec283b8c560a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dac6a5dfbb90109465197d6423bc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9227c8eeefcd97f4df2e94f0ceb52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b85bb128c8638cfa2f513060b0d3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc994f0291ed3ca784f316c4ecb52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ee20d751485fc5420c613a27041e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2daac7c0a5b11c7c342b19a2a03ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a934fbef2af91b364960f3e58bd7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76323f81e234751594146bb772dff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c7821204b6926ca098fb7659931b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9db19384086d6ec166f838da8044a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83f72d2ba9e74d322cf2c74c823b10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff014730376d33a116da1f86ff9f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3bde436988601dc3d5d9b86abdfad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd645b8ce885686fe3a50e2c2dfcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef12b4eac106b834f682af6450f2df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46e2a9d363fb2c1c4efa084d018d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d5307542dc93000687ca5eda68277217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616f419e2c1b651d04d28a058328d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995cc5b5c1ca3d46a73df47e4b20c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c212f8a60fd0f5ab6829660c2d618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7159dea9cef51f4eeead6a779a1ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b7ac7b714c3d333db4d81387efc18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed989e3e4aa04185d48ee1eaf211f43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab088f10e382254721e5caae0f4f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f22a5bf2bb0fcc10ad4f3efc170af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c9d7cba8087268a9573f542d654f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8be7ee539cc0ba897a3a1cefe971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83306e7f5db88982d55a1b2ba4fd885d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07bf813f0ce4a272e7014c16405e5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667481a08c460650e44c0bca5e4cfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a643d91361303ff1825c0aeb880c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea2f56de88e1e5fb75ce8bf846f8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b29e3514d323474d126957fa0840233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712b0a45a76dc1427f5d8ab9de2d24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb068e910bacc69dd9ba77407aafa0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49226e10deb0c372d5ba4908ea3b04cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd9d2e3dc8264d3b80529cecdc44f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf1a9dd988cfd75d248d2f0071c51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5df4aba52f5416288eef59341a2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec402368c5ef80349a6ab2a1171d6d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f43bfc0e10c15cef947bff5d964153241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97738d48a7ca9525e868a090af2f9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cc9e297d323c8ef3bc85f931713f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0671014390d065af5040b4e9380a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103db30cc130de90ec4cee668bfb1eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6186e7c47fe8fa07a1e27ef00e54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c868719a3e20dfa19c4a339ed2fc70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb5f8d36c4114c676d812a5ab8004248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0e936d9a5926b55b26e079ef0e0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d90fb18fd99ad0ec3335f696bd14ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486624f9bed6e0559efe9f18fb1df24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039e260139c8319fe147a818d9b707252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d9b9f0881504c3fba37193b39ca9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8a3cca10e9e7106100aa994d87ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0495017c0e8fc1684552be246853f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32599b50905cb8ef9c682e85cfc432256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35d5c0b857fa4feef148182b790d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f6469c2f6b2618e34428a37d1c799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943a82be3e741aad85db0421738f7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302f55a6c9161aa24090ed76f3b7ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0687c6db2a024e805c87f90ee44c2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29c549a49895b95a86e40e203639f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d97b2e6eefbd2267d8f38229d2500263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810dafafcc6c6a9aa4a7239d65667ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0edec6b9220ad3fc0932f4889702d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367d2ab388aae217209468eab9eeff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c62e73789977525bcca064de87a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1853564835e9afe47da79b107b1ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44c0997b06d03236722cff5bdbc5cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973241a7367d13fbcb918e41d9e44fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e1f1ccc93897b3d9a8c53acf527c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59190316aa5e1c085f80692d56b5eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beea59caa66dd29ff7e5d975c92467273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a84329190e22e3ea60bd93cfc1a30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202398c81f560bcdcb3beed330545576275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc476b0a003e827dbbe63031a9092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae9691132b71d9106dc883d9c6605277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194475342d0b1a8ee776b1775b9923e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff5525df13a53afe1306d668598070279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1e466d80ba1d91db6b24fcf199fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa6b390ad9b719fd3ddedb1e4fe5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0175c073e02619696f49ad1e2047b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a40afa34bc49e6f5cab58dc8e1598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e02b02569b5f17e89f8fabb0aeecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3244b2d148d7f3b7c4bf1be5dd435285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4963570da37b96cd069513f00649286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720cb7a9330bd27662b65ede0e0c7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc57b341e5447afcdafe8e55cb3be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93de82c47f13a5f4aa7ca3053fa56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb684fd500c7f02dcdf31b0b06bc85c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860af1e405948032b47b5b5189925894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a6519bd51527dd5b9bd03eec91a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309b3300315a12e0b2a9350d1ea15e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1ee2314210f08efcb3b5887de464294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481425b4d908e71aee2e91f36f64aaad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931454cbcd28e228cc7e72fa390fee37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55599adb4670298b3b6ea7f972f2f2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dbacfe7a1da7386991a271205303e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9963da23b0a188abe78d85ee8a0d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4abcba19e637b738dacf56cfd32f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab0b635a2ac3fa41c4ee214cb6f2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d8f5bc138cfbd3d293a3a0553b63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4c84f8c7fc2f44af35cfb8266fe1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab70b2901b5f21df7a171f6e50eb7d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913bf017f1407eb69805c187634ce2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58dadc5c20ab42d6d281680b4ddd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1c11cc35e19e72d9c3970780b03a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989bd0a35c811801141fc352a2f434308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7f61df87374078d767ee0ec5d0e7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf286656b4ecc9577facbd27ff341310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429b0df4c88958d28c82446a4129bba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c17d635d457ce41b005be1fc00cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc04697215b2b48725d07ecd54302313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb0ad1801953cd6790edaa08b55e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7782a9130d02688675c2bcb5f242315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d18b49623fa1aaa7207e229e2c2ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0fde8a714b30d8fb2a3f8840e985d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d9aecefde89c05cdad1daf83e3a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b75ca062b8aa5215eab3d31bc0dc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f542f912a38d11cdbc5240bd8245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f49ace042ce5027c48bdd8483f5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b178a197cb1f012a5ac7f7456cf867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041373cf606f6ba20f3a4c4ca96d431323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f680c4a577e14965ea580a79dfbf88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf44bf4b6db27ffd1bbe540aa1444ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53d2301f6cc981c844bc641957fc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf03ccde8264b96766f0b5cdb72e4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff77e1efb3269c5ddd3de3ba93ff7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd838283ea7859b1bf28482d8a17bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a03406b31ba62be4e572ea90e5fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dcb9c6096049ace57d750c8d8c53c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089111a06f036476f2f4e44533d17b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ce1c2740db0af74a6940d05cc93d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30132ad93981fc8178c1496c9201fec4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e888173c9eb721e6ea7eed2fd0b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fa3cf6f53e21c2f14ddc1be28c12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369225bc40daf1a51dca1f13598897ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31913a9a5b4a7595a38834d689fd53d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c5ecc316015feb134720edb3fcfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef605838c8afe388ddc5e90b19d99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc3d6a493ca6f98587eab958bb2ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae6111e9f467c195c8088baa89262342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd05fa3818c029c5ec6b133e178932343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda20d50881bdcf837f1c2e1ee9d70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3505d5f0c6191f4446700e558906345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4553c0d5c40b795ecdcd1a146d7ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc4a9f070c42fea2b1f669000c3a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53030f508d6cb0b7c2dfd14fb681c01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21b254a92128c7af4976c88e7730a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bacbdcb65471e6ec7f1d6b7788cf7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c39bbb63f4bb3ddaab1b5233e9bd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df335c70573ed7a404c4920203af66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23634993745264236bf7574a4cc34ad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd627d8bda24fdf329d3f81f861ea3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc4f3f97eebad71c84a8b00e2f058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f72ae85decd02b1b8ac5dc918e76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046280a90658a4037928007c479d52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a677747c6ea45257ab48096ec0ad3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb25047de1a80d45843a5872f14677359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8ce35ad187b1ae63d6bbae316549360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f55f27a5bcbf41e2d4a509b8cddda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d660c8e3851ef8b93745ffc9e338d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4493d67df1d1ebef2cccd141f6e728363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8300be98c8113f53630037281d53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db793368749a45d4185b9980ad7f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947dff935f7a0ac9fa0dde8c408a94d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851321f49e03656c872ab84bbc94b6d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926380cabfe0ad5cb1bd1e37f34cba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a878bb10744a758d2404b07672241369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec48a4abbd422def4dbc03a77acc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c793a9bd819b94fd0e851c1b61d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e3e99a599926e2d990f0c530eba2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2881967626f4004a80510c0a2b369373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a708e4b4873e6b1ce5eca448aa50ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c270f676787f209b7a6001429196b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66016b9c752ac68d31dd5e686fe52e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e64c7b48603ab4516a41f1ad5a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15959a90f32a046ec01e355253c2e553378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b708da2ad45021ac3b4c203455fccb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d1d4473ac0eec7f63def6553f82a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1b7fcea95833e1de3e990fece22e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff91ef1dd0c3fc3fe13fc758f8e8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794bb37858f001e9b24c9d3a2ee6bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b3b627405953ec8ed86e245ad07f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a83a830ccc075c6e3b5274947d23e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22dc8218e47b4bb8a695a8fb63c11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778c58d77b87a752c61e1b823eb209387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc76395db32c58e7d6e612337171c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf7f86aa8679ba061f2a0c86ffba5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c4e69527108b0ad4a373e5ff82a3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00506145bfb3ccad83c94015b890f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b54d33a04a40280870c277942fb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed35d6dd94cc7dc452183fe7f2c075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fd57520d40284ced1bc2f42cb034394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839681ae0dfd946a4e290bc17c4fad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c5b31562cfbd0ba1da374094dcba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3c4c56c9254c0df7a07ff8953201397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300bde43c2b7bc3a101a631f0dd367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d03483a6377e43792dec04fbbaad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea9c3f442a09f55b27cfc24781867400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531a2e766cc318eaa62e4e162dd311c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e13139d3348f05d83e94dc16a1a41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c3a4f7488e701487ac4a54e32635403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d25a337baee9743cfe604bb5edc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7724024e17112b3543def55e859dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6c52d73d5fd844fee633b02d447c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc4e6cf3d942bdee8cd30f9444439407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a75bf56f0e8b6289459561150788a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bf916c63433f6b13c4d77e6700fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd3768648e4b586d6d1f49c0c0da7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07acf182537abc32900264c02e6514411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf40b6152f57642e6062bfec2496cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc001d02b3d786208d09c2aec3b074413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202807cd75b96339def5588127f257a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc36dabad41cb7bbfc6266dbbe18a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728381003a0a8d9a493275fb1f5d7c81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be590456eac5e068eb76f0aff1bf79a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5583be0a654ec8712e7a550755f61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a848608d4efc2365ae130ed76c6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8988e13b80b1c422af6a6f5ae867b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c653a6385ebfa79582067a289bc650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c4e6840c792ac50bb3fc528ef9c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1fdf6e27ec7af09ccb1707906048423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741f6fc4a715288220fa734f5005934424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba7307953fa99af4759f91076ae36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1321039c15ac6e0a9770784fcb51f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987c8e87fe82c2f8186a2e104c7bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb0df65881935558789e38441c23f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae489f6ade7b4c21e09bfc9dc0a26f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01f49427ebe843ab012be87d935d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f1820dff0da24b361a3df4981f09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d1947695c91034c7a15c8c5cd4ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0a61f930644620aed16aa01fcb21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0324c2e850477814eb30b443df88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253cacd338d11dd88f1b331b76a9aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311bd75434a120520ec4263d3f54546436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a5299066501cb2aa82c4d675a747437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f72b501d71ecfe01ac7a7676db5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa0db487c08bef9ecafd8cb7ebbbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee09822b2dd9c2a54cbc2926b1f28d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcacd90c2b125e0ad865b12868efef2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35b85be4c13950130c86e7736222d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c1993cfa45cc4b2efccf671332fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9de715619f8a21e47bfd82494ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6b1db6ece7af6bb45db43df89a166445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b899323df0c87b63baf96dbba7cef5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f75af355d1b4c1c97000e9d29253a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24e59eaa094082ba644d07cfd2cc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794407de1264276a22fdfba791fde22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f877d0a52f914668dc327658f865cc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b99d640785abf1ce18fad85e0a6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2032b1c7f74eed6c1f015dbc22b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c05a8ec77508c30ddaf296c969312453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6dd08f155b35d94f40d351c701e8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d198f94558089c489b233506ddb5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6cabb7db40f259eb09e4d54283b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf27a6cee9d1b250115beb636d428c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b96ed277eb647abd393b4b8ae85e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a045b7d97100a8cfc91d1099d0ee1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a5611ec2606f9e3fb66111dcd254460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad9936488fd061f1cabc24b77ab85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76afa322d03fc811e207cfabac8fc75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161ce19c34b382af9678d7573b981d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149d533082b90ef195a54670c738de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c85164b6716d0db2472f99901086e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444f08a767f2816455baeff49c61c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76502806b3dbe1084092f39a84168467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1373d5ece0bce0d9d70a77ec650335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90f4eec38c5e79f0dffa99ab5a595469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887905665e4d0b673198ebbd6f97738470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b42da774604f097cd2146fc20ce25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c94deccb0f02dcecd2d8b613f44d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf8958d6f8117ce645eae235f38e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6fe91fc676449c3c540f52aa9a939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bff354374e5a3f341c82cc07b6576475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcebfe0f5fcb3dfc0809232f9bd6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c494a1635e8d7afb791bf824bc782477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62d7ff69f620ebce095f820d6ad58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff0041daf9fa88d22f5090fc5cb69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26b5c7906405d6ca78feb74d2d01a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a17494ec87de3741af6f5e73548f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25852f082628b594591d139556239d50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e26098f47f27627568c7931782a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d4c615ff72dece27bd1a35c99c89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93529bbf30b813caf19c469be3d7daf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4e741ee8652586ae9c6431b9063d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a2062360e9697c01f66446cddae7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44686c1d9cd00ac6780b350d25979d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e3bae814ffbb52a7311f261fccde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b250230a794473b47242226e5199490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48fa9fbd11e4b72ed566dd6c0f8b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2057289f74167c53f5707b051767c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10e01aea9561ac2960c2a655d8539493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9d7466141ca6fd2473c8c6134bc59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089a4dd4ef01245db7b794d436683d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd12ae2c053974f8b12c468ad05b2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e6c80e8cf030a26d8ebf3316808a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f886135163b56f361eedcbac9404498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247795487408f18b13b63f45c83cb22c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e156e64c30c506bf1a1bda57f5db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588e25fc2f52ef1547f6110dbb13535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a774f060d83dd9a883a8fb0fab8990502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc98f067ff23289ef6fc9b9d2546f30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c0cdcd5490f6ee39cada0eceae91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a687717a5f8309a3f2c87123969c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2c5634f9161dfffd10803408fdb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001dfd0d9da1e28ac258029cb28026507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4c907829a21a056c73ec275bbe97c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ba7ca9df002fe07bcdb1660f2aa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666b93e6435a416fb0aadb551f2383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ffc2a545086b503c21629b82615b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce1f4f721e0544fad5b42bbdaca890512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256792cd45cec60a0348df0264a9800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd6846a645a330f85ede2e0276fcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdfe792a819dc31a314703bcc7ed5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04545e4cc7863d7ee8d17c73ae24d6b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d5cb168cf102ded58752eb7e1e958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ecf6b4faa7f6f20b661cbb4f478a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df926090494a22147a6e181f99bc67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e953c4b73bfee69c6a64b0e0aea73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc700f437c08a8e362c94e175c470ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff340111c316aabc8e5c9cb9445e71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c26596c03c0fe20cfd4ea67420c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dd2c6080181fc251dc0cf4a2a636b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc716d491efc35fcef58e1a7af677ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc766c8bad041a84a484ab8311b5895b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e0d3e56e27258d1084df178e05cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a2f1f3753fc10f5d39533d6c51c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae55c965d6035bf51ba5944fe97cfb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603f027467cde0c913b660a7c022ee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f7b8e42a6b8769f209bf250db80a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab365dacd88de83d55f5f0726d46b514532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc484fcca2b58878278bbfce2dde93ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09300cfd3f941b57a0823be42b736c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9f15f8134bfff1dabaa905d528c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd88091ab6a95be2f2ca8b06edbb8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e0682e33cb0367034557d090d2ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54443c2aeffd0ef7eea1ba4300995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04460c9dc18bfe61ed06121b14eaa8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11e5b59b51c8cf2aa58f4f93ecad48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a1a06d7a93ee009c8f5cb43c7fd6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1115a0b957a68804866d3c2e3dd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783abf3b9ddefb469d511ff01035f59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a7c7c62b78d4b2cf1987fb347cc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec81855e1e53b3039975be10bb752545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae03ba890e072c625e9f5920f3434b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f5d50a092a5a6db50b107fd34a70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252024792ec8ffb2a558bcd67392817f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a2b8a543a88ac8a94aaf66c6df67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf776a6fc17ab308f3835dab66e09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4d7a3bf79ea4567f0bc6c7a91fce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587301431663082416854eca59bb4141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbdd42f79a127440be1fcc25610376553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e51961423d3ea030debfefda6d93e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d4d308b66ca5333816932db2b47e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dabe0905583734ae6bc5724567b98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b50de927d91786a0c287f22c9939557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3cae92464c89ae4be845c7f96534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707f744e54f377cc5b3c31ebd12365559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380ab4d925e9ecfab3cfd9586c8351560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590bfde041541edd1bb9882b74153a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a926b758e362e2f366a7b9023c5f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d2777c439317cd271df454c23b16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac63015e7d4ce9c40910be5bcbdb6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d27068fe5cbb996de2fdaeb70030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a174d0ea98e2751bac7aa8428244566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d2afb6c4dea7c3fa6ac29f56495b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8f284f9d44ecae1d0107f543c452568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca58bea26008428f19f7f4da8cfb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693a3f302e334522243e50aabd9594570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2420cfe637ce8c7cefaf5fef2b5b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d24bc5368e8c6a9655feff63bd67a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f68c334ac308c103abfb6bc7e51a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29307739f2835ff793391724afa4eaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f56e9b6b6b649d2f155889be09dc57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396cf6479536e924d517012afeec6fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329ef7d2b351d2dc1779f7d79adacf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdf6954a95556ee0ac917f6275684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2976151fc34e15c094cba621676cdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20e33cad80bd22f6d75feab953ed6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a38f54d955098a4d24132782a264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f3034a967442d79c9f2662751ef36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4972014e38655c34145e676d1caf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf1eab1b417744b2d6678c0ec191cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234c3a26a1b59dbf280b5910a2140f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2818003423f133a7571f78c1cac52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d02e3dd66937434bdcb0d7bfb25a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf8d1d14218a72a826180dd0e9627588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344358ef3489810ca990826efff49207589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd135214674558883fb9f92ce922a3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dbd828afa84ab2bb2000b233e011d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7143366a8d862608cd6474488818158592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be3aa05f3cadfc699df3cd931c4d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3061228f60b94e73747315666d2f15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7e82a67ea7488b7349927a292f74d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9605592ce1f033b6a9d4d2ea6f0451596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448aa4c1dbee264e63fe26e7bb5c4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679f5c332271d83a16714819531624598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c99867e2e73a7a170cccffd2ff5b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2c08b6f4ee0818a3e96545fb710a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1dc734b280af98943c1cc61c32ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecdf0947abce24200f38cb6c10975a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f967315cfa1cecbc602e31c9255488603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff855f899a54f6e2534aec34faab490604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b711a79c255c89cde17b07f17087d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff06f3dc3977d1a19b62c0fd524287606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d863f21a576b797b919f966d5df6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6189a4b836944f49b75551c144387608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee978d94bea3259362eeb8f9a1355d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434242dc262048394262c7ea9f17e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd471ad74d751cbc87212b54527b86a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d31f6879bc884792964c3ac004a8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc151de0061a912a3cd68307b749db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc52f6f322023ffafd797bc3923b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0694824ec177c9a1533c62012ee1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d41cb65b68419c784a4e7f2b8c1f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec1dd5f75bae59b5dcc51bfed3fa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38858c7d3b8b7991b984f98ab0ede618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e29789cf85c7a0eeaefb52cb83e3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc0d80ef5847c9c6d61136c2ab7056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cbeaa4eff2c64ec83b337018675eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1779592d43ad2c0310edf2adc0f5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f186965299f93bc2e6c06c54983c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856919c28f1f495028c2dd484a221415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362581f1804fc0131d3be709949718625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f3b1fa6c3e3e68359b90fa4d46d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade37793c4c9b2b45fd2ab4cf5977a15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4a3ba686e4d7131ce2e5e074202dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8d7099a6f74a5d1e988e194d2ca6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d8494bc0144431a1850b7aac24439630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2d811c136ce37a1af1e67bcfd57e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6027ac7c87228481f953e9b8ab9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02dacd47fe3542b725d7b2ba255ba0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f8bb8ecb9d60aa925964b3fd77b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651296ab71ee6d9484ae206c3bd58510635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146a8c977f30f04e3e4f44569d03fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd0a16ba34955cdc53dc78ed483e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa8d69fd0545cb79af433f50702a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f10f3d8439355b40b79acfa436833639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc7a50b4d219b0684c7679a859a70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac361b51bc6e74c216501f2219362641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe2ab6f7c2d7041f8184cbf065d5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332936593c5e7493252fe76d80cc2b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebbf5cc9cf00437198877c75669a17644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc345570cd5e1c2844fef362fc1c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc4515c8d44aab2a831629eafbb332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9d2982a90c3ddf9e4f9ba3f6bdbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33102c6afff419c7e24ac28fc47140f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ceded0b2ab118021b02efc6ac61e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f45618de5154dbbd27cefc75290d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b91e9b5c590a0408e726987ba5187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc8669a30caa164df46f192c705c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35cc3285c1138c1f5b1e8571280a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a44a486735f83dd6e2de1998d00f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e9679ea6e8279a8069234eef8d59911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30dfb813410f8dbe69c4c2724f940312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c04b35ebd6b07687a1a559f9d887413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e4107d11956e55bdd7045069ac7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d0829b51a5b4d2b6c491f78309b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f16ee9985fae914f13327b1a40e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ab0c68ca0f34dd0b32e03bce7fc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4b74828a08f97d42eb97656de33b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478703fa57afcc4857dd45e13684f8e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b009024c45c71566c061e78ae13d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0d17c73a3e96f97a2b94a630019521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd791d45f3745df2d6b460aab894022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c89093b7b1c2ba46ebb0227915b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58081046c961e00f1b2a649b2e7715f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907a2bbb02672626e22f5cf18d847925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46857b0c6a31a8bb0bdbee237fc39d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251416c683adb0424039c0d4b55e7d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525978f37bc059e9e52847cf928e7ca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d94b830576798c8954f903de5b98329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdac7c90f51b2cb78906c72e67d3f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f078073e316e1a82a914702d218c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6c7bd079d5313425704d4e88eb6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03e0acfe63f447c0e9ba1aeded461e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580085ba5f483102f3596e03df720d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e98cf3e236f867fb3f265e5d6337335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4865d53645d3aff2527621cb955d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c361efed28a6cc00ec3d50075d26437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e072bdd85a4571240bfa864ae7ad4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e66991575ab06ca7306a3bd9080839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa855419fe3dc2125446c609169dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785cb905897afa78e4f87bd4f302f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87660a8b5c37c8ffc3179db4d4ef84342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da5a6c9c30ec24068ab46ac0afa9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01682c2f05d96d949de9ab78d17e938a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4ea7c8713d0d20aebdd588a2f69145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165b07f28239b65200c32d8e48f42cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e341bd6a7112df353ecc1cab7114b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314382337f6e54336280a90d01fe983a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cbefb72b7e41daec47822d640de5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d257ff1dec765f3566850d56f3f0fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84215e0192d23c5fd496659bbd002651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cacda411d0c15feaa5fe3c72b23c8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa2f642c70dc18b7d397a934b64b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d4af3a3b47cec8121ba9840adb5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfebeb847361067dd1b49a825e9b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ee3e49637d81962586a8f0b5042d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37513c2336eb8c1ff1f1f4a0ba53c86b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37576cf93d6dc3cd20aeaa6a56a7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719eb95a69cb1ca5016b4ba3e70db1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dba7b79975aef219a0da18a10dd2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25191ef339f8ce5828d8b4093ea7c3d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48ee9bf46e7493d9c86ae6c6b5fde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979414ad63f1abddcbe1c532173a0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f774585d5a330a63a6661c49187f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5146b6db1cc6370bbb8a9873337f9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a9aadd764846356f7e3891408393c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f621df68fb17dda28fa7e7e2f9c8b1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df9f4b009412abee1eecef8960d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702fdb73eca5659d6d025637649e5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6e39a72446802b415ee66e12d1c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb2d7db40c3bd743ff7e09819e541c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf54a470167aef23a31c5ebe251c0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95433ecdece937953ead6d9dc27cf8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b2ca24c8525912a230246774b75574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c03cf872e9210bfb326b9ff810d6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f8d098f7f4abdcd71dda1824dfb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa84de5de0f19cc44b45d695d9958a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bac4894bcfdfe5ebcbaa882c765d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5a97d4dc60d6ec236ff561b119fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae24f1655ff108d8a6fe3be21a8c0ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47117840ac3a96126aae76b9d3a15181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff79cc227ae872b24f54dcbff623282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb4e83017e7bc0c126277325147bc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40299e767da5b23afbf61370bdb2e3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c84db43eccb90059cc7bda7c476c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f07c03710e65adda7bd721112a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20dc4c4651ac9bcf63bb3bccdc0f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227137e9de6717dc08514dbcf9830a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2cd81e4fa8a23e629c2e6b9529f2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600b1ea4f6bd7069c19e6b397a585e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36722cd01fd6ae571c2c85a4b25ee5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14fddbaa534ec1bcc399943cc1ae692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cddd0db29826fb96f01adfc99caf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2debfd2f8b8c83568df11a339431db294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9df1da9308b09c9e02c98dd4466895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253585b9be9d7b27c643f6ffaa4409096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c2ccb25fab9f30f3ce6668ecc61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8801630329e025e6804ab11313c9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431516596631d238223337d5da45ebf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ac20842ed0fdbcd30aa277c8d17f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282013185f526a5d33326e6a2aa75617101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9e20785077ddb2e81c6856c89b99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686916118e66a988c44160db03ab96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3556aeb455b34f74b1fdda32f13fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a1c6d6c0b62aec4bd427e72f65cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d019bafb0c5b32e7e6afc4fabfaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa169fc65fe6c8079dc298f5e362b67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e475fa20baa0a1db7cb3753475d14d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de32b759039e1daa83341c33edbaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f8846b4df5d687f858a1f34c185a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a003c77c78a0d8326a4dc564f25488111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739143b0eaa5da7f3697f9d79f1bf826112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a1e58807b675943a46b71bc5a1de8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19daa401e418ae5764011f0e8f89ad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b54ec001ec281ac1524ac043f57a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b337d6620027c03c74ef389864a95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012cabf0f008803018435749d830283117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e37c3b35910cfbf15badb36a8865a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925cd8b292841b1c80a21d90f49317119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc121804ba3d5797267c6c499ca50610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18620046e8f2aa73dd1f84f52de275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d63a2828b0ff92d40b2f3a606d36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d73ad3d55d45a24e5fa83cba0c9f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d63add20eae1e09bdaeea59c4cb5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d022d9a91dedcdcb45dc82b82fe88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e25f9449bde24ab6208e985e805ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b0d4a24b1213cba864d45b59eeb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4473f20ed51662220ffb7ecc00922128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eaa966706d4178a8ab3fd20873f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3c432ea08c89986aba9fc6379ec1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5ec4e8ebad45d03b8398b1d11a201131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b34c24c60b215ec7c15af9701a47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23718a76094372326b8c9eaef4941cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eea5378b541c0f65defdafe73a7f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b088ab519aaadb74b8bbab139daa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67cd0668e92ab59d95e615a663d126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1935bbd111b40b19f62189d035a44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87567bab366fe654cd9800883b389138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d47653fd591217b6f7a525b1589c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88d8e09db35a23f1d5094ba56e1a89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458ab8123022d4737eb263098be225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd9301fc29ae50a4ab4b0341262cef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f479ae20254a959e3c0e2bf22f776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82baf178bd64bd8e06401f443200c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c50b553ed3e6a8172d1a465edf32a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaba934f2b1a87110def3d51bf2b8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b76c1d738e0607950e12fc7ba1b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6488fad00780e9d428f974f3d90a84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780d85bf5b1e0e47a96b14c599bf5d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81022b8ed90190f66ec2eede38f874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cec8d676fc794180e1ab38496e23b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf99684a12e1bc97dcd0dc238e903152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01fca794bbd7c6975dd9d0d2483092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae81725d8b1d4bacec04ed7bd75efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d2a0068efe7f97a3e8942392ef28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4435dd5a2f37081e7f5fc83667841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b1e9451c83284b8a2baede18d42d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346edfdebc19df6041caf51ed41aae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129c87f900a112565b67bf705c88f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c9659a342f048f960ce9aed93479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d360e766a1585f0a2e6d5a752031161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ceb882f81c5827ebdee304f72dfc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e40c6cbc7780d9e16e8519766964f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aadf0b41750a6de3dfaeb25807ef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b1fe8793efb28a8aa49c0c2fd070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf514cff18b397ae0c5e939dd6a5ad13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39c662b901ff93f0e326a1e97ccbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271df321948c3b65947d440f72455a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c042beca634b29c27b38fdfe93b208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ecfa43bda33eb39363471540194e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea8067026477f233d80cbabd518d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7f16eec2927418310e3dced165fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d03e41b43191f3443a4f9b732802e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4417fc723d1c9efae5d025de0940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bc78131e5bcc89fb8071d7c10d7be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584f991eb959f0c4f5c061c42718fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d5a5a583a9d64379056a237c1806177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826e12939641d125e4016321691b18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82e8875719db9a07985aa20ac4977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209ac186430d7d599b6131da23db3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a18c1415175b17998f58dc78b1a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2871940905762d4167748eeb59db6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e7f41a983a4af6a2d37bb8e21cb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a45395aed5622049a5ca10c83139c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25ac29c65132940b3c152209324c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb94929dd0acc59fa53b52d4f14f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92586c47306763c41c34694c7dc2f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249927e3c5f71ab4ee2c90333671910b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9e5599ce72af2c22a5caa48e0518189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724a7024e06e071c9f1269cbfb5f5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038ecc84ebb0c21cf253045e594c9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9450bf77e469e72215c77120ca72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525d2d3d8d42c9c0a7edb9470a7e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888c9bea40772975d2ee6078f4eb79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683419a73ec9a0203b722a6e9462895e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6612515030e74ac6d1ab843bee00d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b2eed2147a3f34462bebb975207af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092bba3453c7fb85dbfda871fa68722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeddedcacd35d3f9f6a2a064a086a0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e59018c85d606d970bdd762777c06a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914abbbf4e907218b6c1a3514cd5a43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2fd18d1d9c1d4fe05770fc9b29a71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4b5acd788d6a727bf744d55d6849203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff6639fffc36372816bce770591ce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276b5ad5ae989fe3378e5b841148d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc6aa9062b6ddeb65301c6c2ba2c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f5f4816113014cc15b4b1716096ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb0d33a63b0407c17b69333df891b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75256b7201b64bcd63bf0a922fbf1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1eac4ffa0dd72ffbb3bc41b811e65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48822034f1c0800efb34dc45f7cbeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5206b8eddb66411f8429efef51836212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc861a2c389f163a952cec1f5350f69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c27ffbc6316fd8427930f5b16aeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de216fd176dbdd0725a5d6e55808312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d0ee5baff8e27c476907f9b236693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecdb175927c0ca2cb17bb4ee922639217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa3a2810fcb6f988ce9fb9bc7d6f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d4db545c1e25d23358b12b1ca3dd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff855bdb8dc3f0a15178c3b036a2d5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48911528d6d88e38ff678dd8bad947221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb023f0970693d4467208f6e7b4cd58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9cbe3b491600d2ccde7fcb8d4de0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7288e9320c2696cf78dfa4bfeb7ddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cbd77adb9030e42865e1c5c299f69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d8559bc6e350240901b62aa4addee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39172d1e733d0a2b55545728e851dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c2c7babc9c37213cee29028538fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc09aa23df66cc76734385254e6540229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3012012ad248c11fc7683f7718a50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c70c1f8b220c006d4e5d28ac1adf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa604deb0b4bf70cd30b19f2380de91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0859e4daa6ab6faa4594ca0ad8425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3c20ed93cae345269002bb87bf25f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acbcd9da0628843f8c2ad304096ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec98b26cf91a046f692c0cbfac92c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9347241ff7cd4851cff10875f30267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6cded784d4c5bbd144c9c5206e285238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db869e5d6ef8c5931a1a53888b2f092239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9724b85758653f3e487037eded27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afea709d561628a69a95130e43b3ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70122f04754708ef03ac095e2f27be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfb46c3063eceb950a6bb6be60acc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c1888af7bfb65cf5bb8e62e2ea1f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ee0516b03c5666328bfcdafa7cc13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00898a9b8b04e72ed47cb6981d76615a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef2fc43092be34a0adfdaf70efe92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0929f1778e5f2bf8ec9ad368c3a85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de693e78531c075fbaf43552c45339e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f53b8aa04f52c3b833b4ae959f660250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078488d9ed3592aa78ed73f8658337251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a29e4cc8fe71a5d37f3d4a1d99d6a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d149d85626b560d08dab2400013ab6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841ae02d05351d50b811d0b806175c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359053813b9ca81f2d2f04b81fb75a0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b43ac28cfcb36e0e576080f9b364256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3c75c81ce3d4e67bc6bdc1cc3f302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5215f35efaec6706df9f24031e458258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200f45f74e2d43869a09c4e87bf6d2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b58d821c0d8547695ba046324afff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e583af134128c85ea2aeb40e45be0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805475512ff2d2b28e0f4758ffc46bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c2a788a9526d4a5941e45e01f0d38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820077cb300cabb039ee795e5c4632e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeac3d63d48330e9405fd2eff66ab4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e94d564ca5dbd330c0fbfefac48e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3994e214888b884eb0b096d8b45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69464ab6a92a3ffcb0053409e8cc9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda88cf74d972c2015720006deff686e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995650fde251e6beb0ed7f35a536eea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a377eb5d96b11945e3b40b0f7f5c6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc97564bcc04a593ff3b46cb481e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73ff4cb1692ead72d4d8885fa7616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd4a486336266a75e34650b1a77371274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c00238b8da4b9cd9ab461db73b695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e4f454d444d37ff83f47f6acf863b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493023d796b721caeed7371b5b99abed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1bb42e42e97ce8e51b67cb62e591a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e23f8897f6308b30a39ca6d97d81d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77bb4f4b21d0f768731c803d9533c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c51aacd223f2f710471626fec8829281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f9eb79bc27ef170f63807cc043fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1e2b4cec3d283c562911aaf40c8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d6e225ebaaaf2450c7bd9ab501b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a8e585b20ab4f01a1a13fae00eb73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d7c010a08a393e142535ca49e151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39342cf7669e573ce0048562c7cb67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed266054e7d26cbcf04204defc7953288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b507065ff0125a16be93df1c63057289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada00e2ec36c247f3b0b9c056095ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d310533a1e8281c70ec6a321f38a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d72d13e42aec3cf89e881e25a893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f989227d148bf443e1901054ea21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6edc55f6e96db7286310f981af1941294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d59851666a6f0e59764391e723c05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee34da40b8ba563cd5a4675ab0b89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bcea42a549e67eaae4e1f44d38ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204fbeae99511eae31fdf4aa69cef29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f836bf3756d48846cdefcf6a92a77f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3718e474d1278f3cb437777497db18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcbf12f5b4f7cd8853d37d41721cab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963d4e0cbe67f510ea23af0021402a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e31d3194489ef8dfa0cc0e3c5addc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc3bb13465c8b381ec973ddc2717d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b53fe5f2d9bf5a7964eed92d6107d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c559f4502ef146bfea8a8c265daa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b8e66cc12cd388e6dd52e95659c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54c0ec63e68429072a0fcb4ef5b1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90cc3835fa34aa9ef633d58909e8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952ea0a08b524fda5646bf0d6ad1b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a039ff40ee6008daeb3c8ac801e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce7df907b88f891de464125c483bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605d0c07f5f7c0b0d6c9c62d50653b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac779b786d9ed42d1e7cfa6c235ec4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c985823ef5151cfc5a7bb7aa0afbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e7ea1c7969af2e5db2026d3d5d0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba746ee744c041a2880983d6ea2528e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a88841ffa35308dddb9cedeb7ac0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147de0da16a7169439154a3be405f23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2260166feb6814cc5eb1c9ed9a99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8490a8ef3986dcab4f55d090b8d33b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddea05d1a322d6722673b106a5935322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fce413bc4c489633614d485633849323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddc4207a9ebd76585c7d789dc8acf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dbd39eed3f56385b536edaf691d90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424823c9ff2fac310275919b675864f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e7a17ed742851c5b670daf41ae721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c22f37a2310e8872bbac77b517bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833adc3fca4a63ec8c91d967e6d940be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260d2c736d0273e3ee1873e6aa5391330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20961e525fbd2d620af729335f5f7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d1fc79d7dde8cc3590ec81677edc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3ed94c75c05a518186ffe9fd9cbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88a75c110a7a6c368f14262622f48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e50a8a1860066b1950f67d4d5227335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d870c36a2e5966b9bd32d8c2e2203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ab3d511cacd40a716198e35ee336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab41ff5852d833b97e0542d679111e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a2cc5792a199b0c6cde0ae8729fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a496069973dd6da68286327e4bd2d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a16b2a0ffac99000e0c3e97743253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b235b7de1019d40d0d6cd60e8120cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f8f59d3e8170f05532b906f87906343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7753bafc962bb384d81b26ecb0ab6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a642143304fb0ff946442237b630345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339baf3557b1082f437aee4076f03f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e739f73de1b4b81ea7602b5c43c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a11f20ca8a5428f8e46dd8866290348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeab44453e0160b7e71f2d620f46b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e862706b0f6231beb7c7a8b84c0f11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f45b5c7d85decf810db0932dd80745351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab4e3c2c65cfaee562d5c5a86c347352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d2bf777b4e3135f6e9bcf26953e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a2d10455b4035018ff2de9065ef5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3307e0ee8e2c912168410d51e20f686355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404891d6492929d41f82c9364a7012356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d292184e1c4a7c67a8989fc299d5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53797a9e2c71b4568dd70358d67a4ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94970e379273da8f81a5a4484c1f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d6476915165381d067d9c04883aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7d8464377dd411ffb1a88778777b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe99fad2246049af84019eb1fe7706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683f98e35942adfbc6bd6c6e3928aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08fa84e964b4209ca682ba3753015e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a38ed2cb89e06629822131b245c24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1726048fc545d256c8daafac321e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02419c66638c85333d538b647ddd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ccb2317fd7d29247ced5b31b8416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aec8c043ff045729c49d218c1f09b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e77c42f19ff9eb749f064e21e533c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905ccc27ad53b1a837ccd27805caa12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436f7603d85583176faaaef194d923372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb850f6a4c0ee40b2ad42d7bdbb7d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a360223854ff2cd9e2057a219a8a96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc6c04db0fe264baae42a921e35b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19f6b7b96aadaf2fd4efabb8d17a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f84c56b7628fb4e23a4d2811d8f44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff3fd6e8102f0aa1dc63dc4f1505d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372bcaeb40d96af899bd9478ef73ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f16d95c8dfb65a0d7291893a249f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31533c483d34cf0f2a38df76631654381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e597888e374c159ea05d7704d3718382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b393d91849214cbf2a05bd22b59d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179173aa05784b97a34a04b59e84509384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700555266f65957d2fce3f045f20344f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9fd49d0b0a7b50888434889df31b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998109c7b4d78d6c44df2e906294dc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ccd5f64c1a9d242f8d753609bc5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01e694f8fb727891a17fec5b776a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9963224c8b60836cf5a7be2cd5d1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebbfab03c79ba0ecff85ad597e91a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ae8dce45261893283c5d04bb1343392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e4bf90069abde41f5eb0a3bae0c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96064ff31ee642cdbef4634ccc7d99c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524905ef1819ed1fefec0b9aca66faa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f374053ba89ce548b144a729df05c1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d3ea8fcb0ac6aa2370a625a6038e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a0505e052250245bed225521e28e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c0506d0c121c2f3da2de2cea6e257399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7d4034887299d6d2773a24329cbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549a001a5f6638da46c09c11aaf17ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469ab378be7ae53a68f58e1c20f8826402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bae194ab016e03a2668d7d384bcd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc63b1a4b4a5b6e839afaa02975650404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ca61226cfcc01a7845f963d2f10a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e7dcee89f9bc7ba43cb3cbfd4cad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952708f36207a3a20e0eee7a9bcb1b37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139f539f64f676b5f2247c1f7cb7d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5843864f0ccdd0ca9582255b4cec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f15192161a12c8159c08ef10f76437410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecf3eef816ccab0aa55e7ae73c298411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac55c8b2ce28fbf45edd49d7f0e5ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6531434bdfbb39f4ceefd6e9d4b63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278cee629e3725eaf88413e2943a731414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1786fad964222a6d9d7fa456d3187415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90755146c5a66ca27dc852876a8c9f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e944f562e33f0af95ec8d3af68b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad70c2b000dc47cde06b95a5c44f80e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446c2c401f972dbad34180d28b4dcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97d0c74dbdc1e6d25f3986ca2413a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b10838b59412dd3cafb944c74c21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357015c83eaa4d755e91d4fb0e4e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06551c6067d15e21c2be116db91ce5eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b942fcc74b742fe030069ce7654398424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c0b369c47fa6104c1e9b1485cd6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc71b22ef74e903ef2797229cb6c55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3d9fa3fa801e6bfc18bcff7bac27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c972bf526d0b2997e0c42f388a39c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9791834b593e58f06b73accde91b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18870c0e0a3528871864b7c07fbd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d047ccfdff509d9111259e2dd8ff6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fb5f6d0f45c267786d18c0476c5dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2b715f75168b0332f9c1494ac54c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ec787318d7652bb830a2110d6574434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646cf6cd6c2f07c56b0f1f14dc28215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f78dca44517efee3cbd2ce161bd61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26799e863dfee7416dde9bdd8e47bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203eca0b565cb2630458c5df4f219e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a58c87610a18a555d6f9d34b0313fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b729fbe649636c7d8b823b08570c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a14e2ef50f2e9c41e5306962e5f3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e572e2ae881899d483a297e358e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698a3057fb45d543e698ced711bfed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e01e139fcac4bff869420dc6b8bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db863e6a0cae22fa0fbed5408a6bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b30a2e67ccb4e3b8f1b7c3470d733446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b962659348eaafe3aa7b4c48b84087447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc1a53c1da4bd9fa623a0ec8c5041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f81c30e294166d42161f3e22037ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e021d6f6bb30f1359ab89aa563d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1fbf552378b8f5a27c1678ed49c5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a49f72105d9f270dbac10144a58b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09370c07da7a296d5849f0f31805bbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d16dd67fb19a87b7d8501514601e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed4d3f1c323e607da8764376d4e507455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0484c821a48b38b8c2672fc3a6371456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4cf3e69c07666271493f5c7668678457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a193464503736407713f43ff2598e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ca76778216a3b83ecad10ea206a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6054944541dedc07c9ea1854b8c6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a77f5c55d0feb171ad2c0da7b867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b702b7b9ab7a4500430359dbe92b8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c1641f35622f44919b10a82fc4fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720d7f0d6ae5137f612fb948f755355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08edf7cd732e2bce4923482e206a93d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140f030ad3966e755141b6d2972292466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0febc1482b4d5fb44be2ed513af86c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e10dd441c84e03e578b115d0afe66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70dd531d228526b645b282df9a740469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b0af3c4396c7214a054b2f3aa9b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963629e39de3ffe4dbef5c7b398e7af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3281c0e74929749a9224af229caf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b124bf54016a783561a5d5785ccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797521225bafc2b9273a23e71251f347474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3537bba5c3ab46a14c7d74f1aafa93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50a2e7ddf84b63ae242c2a61b78cb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7587923bd11c7cdc9176c9002fa2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256dd59a6264672622954874537901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307ea340e2fb8bb50e8dc70e4c7b38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5072e32b9ca088f526b6305701a26a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101b4410f598d42bb2a7feb5a45432481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c72c38d3d866bee5b5d76d2becd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b976faba8d2b0456f6ab4bc25e8191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b3e2047b2925ce801d300b04e542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34649d624a2872252c3a571262dc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f23fae25a151bc2b3971d67ff36c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8426f9db4f71ddec4bba072c002d2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e870d39774a7aea92154e35e44b2a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea052d38d3d2618750be2be03c2fa566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061383326b5dbc3b613a35d82d90e35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c205b16f84a0f24ce44ae868ffb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717920c46ea09b58e9bac6011d17c69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a11d528b77fb1c05f1f2b7ccedc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315ceffac8d8229f163a9e98936167494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f576166e09e67e7acfbf97c3b046dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0d095d29402cd0cb40e36e3ea8b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5632b2f2046695df6976f7633fe51a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353516690653de6320ad003d4397eeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc0c7fa7e2062c6ea5290b21084d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371d2ebb5977268bd6d139b329ba92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd0c3228b41278cfc41045943938e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b666a94a7f289d4f5922eae68e52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12da2b76d87364676667d846061d92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1881a0eec07d7c66cf8fa444517f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc4eda157f6bc9dad3560f3a53ac1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e68a1610a2c52a3dcdfbc6b00e45b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fe118ac6f222eb4d3fe6c7d38541507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3668669bcb78f1cd55e7f2dc3046d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ccdbbf15ff44409d0884d20805eea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf184a3ee70c89da4676341ec096259510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946d6867e99d4e5645edfe5a61df48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9fd3adb48a864d83fd20a69137dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e336fc41addc6fd62b6a18dd1a51d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab89e0c80861a8e805b06cc929dca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dfabcbb4ac918527c9242ae9d79e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1305a39f0c24f0c2b72ae045afa18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be75ce9f829f8f16aa76086f45789517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f90934df6b1cf3147ad51c4df1739518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62447fec7b30fc977c764a6e08153b0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528b3ed6367cd1dde6adaf46484ee7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b74efa8379072c916635bedce8964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26418cf66a015d0dffa2037754b64f71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d08fa4c1e0b539b9d405f293eded6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7ddde4665b18b196343906483a59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16242066637b4270247a75f6c5d54d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86623847f1174608e0f69f019dff3ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9b4545c7d34837dbfc6d9b7f51ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f1b3e49abbda0e0d439b445d1688528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26415d374f3b3a4ab7fd085bcbabab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61f8a5c39b077ba3968a749971230530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a81c6734df1d683e051eebe7b995e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e017a1a2738b30aaec09919783aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856bafbd6671e48deab4a5417639e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54737b7a726ca71a23ea791666dd2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e3b67009cbaa565051535100a2b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673c1113ba878bd01d80cf3a07a88b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36705303725a96a0cab9996b848af486537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6bde493da6ff5a046e4148378283538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba8e6ff8a989e642c860e707fe2af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b9bf445d0c013e5e4ca06c81a5b0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e783b7ca7447c6b2af29c12f4c44084541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c44b1221628e486cdacd0d5bb6e74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed889f649321e56f9521448189a053543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746188bcc367ded6c1dc44169c66cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96a5011a9c891b62d5ae34c7d5c6a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40583d4882aaded37d3382e6b0803555546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d96094ee5fa374bc350c991c22a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4baa355a0b190a7543fb0991b561e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18415e7318258597e9ffe582c110d9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a85e3b7d439185132b38fbf9447f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92bcd50ac1d0feb72b25b83ea70192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c0b0bcef560516b26ba5b1ba94d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b76508ed4b88ff52570b0b9d961d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f25f5fb0bddda5e4f12d28739fb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c9eb3affb503a6f2f7f50c8f375ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2dd0bafb01e1e237b6b55961c6358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307fd677c9b09456777156ab8c01c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b6dde4dd03504101d08de66583cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa95e52e02b882d6f874013e61028a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb52c0377521a0163e41c49aa82a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938401c1b5e6cd1499b3fc979f2577b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebf5faa41bfbd0424f1d40a9c29ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e75b9781fec453826e9392203d530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718ad8cf4ec39b3fb94d22cc969563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d2d034c718b1d87f52191556e091565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681036ee49c04d079c6a18b28bacfcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de1505c8dcd28739bd4bd8556b562567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce65594744b0c5bf52e42f1fa0ca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8cfb286dc56a995bb4a9af5247ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce4b58d839fc220daafa34df18962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53d85a518a4d8d6e04d6adfc9a9bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987dc53afd7ba61fbe4bdac7c437ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d568c725c305d8ece9234bdaee8436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443341006a66696d2c354015a7ce5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8f31ce91634e665f7ee07e341aef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4891ec49bc0851da079c803a9358ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdeab6c55cfacf1ebc83299691d1da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0deba8dae70c55b71eb10ff6c3cba2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8063330756ef2af767cfa7150adced579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f8472ba9248cb62faf7a09dedf3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a73045b4a566d478b170784015123581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7508903fad686e6371d8ad2318bf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6a7201c97f7f615b562b7d677b30b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755aabd817da55d8fb59ccdff5a3d3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde1b42cfe6e89aa0437beb341bb4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0922f64d199ff0b3ae61154689d2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff2c7effa84aeceaec67ed2d2c918587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf579a0be97b6acbc111b0a3c7978f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf486a390c192d22f700f001b594cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e0f6ecb8dbfa10a859da42664e38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7498cfac43fbbaab4191818ee817591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9017f5fc52b4f7cefff26d3f19903592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1e78930ec182c1b984eb372ef4e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc7c98d8334599e4195ae4ce428d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e194823ebb0e2912104b91520ffc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645382b676d055cf95a283a40e1133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964421078683d300b2f3704e529e197597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b3deb916b06a5ee4d1592a20e1bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df8e2ac4bc213a079aa7fba49c2c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb5ed5f42989d0275d88b4c49d4d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ebf4b14cafcdbcc71ebc9f6e22f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b39c8833f9cb0b9c43ba09c630ffb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457cc8f3c5f2d0f41d74ea54cd47fa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd32014935fa57526a70e2049ed59a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c6f6ea0fb6b8bdfead38599ead50b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef241d8990809d9bbf60ecf2b43a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866b9fe96b7074becb0d470591df35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f015af84590a5ce84827d3d0a707608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b425c1c99df7d049e731c59db178199609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143f29ca4b3c76fd13ce72bb6004a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4f84caf39097349dfa57665d234b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf8c2e115d2f4529a4acbd7d77a4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a73a540ade6bc3c4b9284f6d42bf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50fc16e035d39054d84454a493bad7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b960b0e1b8f9a2c984ccf09d577793615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485287cccef2bc9d484abc95ea146c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc06be967f08e03495a59f842c2285617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa0f0053f643b6f84168ab4147175618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248fe2c273eb66446e526ed5b64ef1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822153ade4736bb623ff5fba1c00bfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd06dccdfd9360fb5c56ad9b1b974621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77c04178320b7cbc53c81ad700fa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec528bc2bc5a55e7df131fb09d4f45c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f2e559180373234c3e6d00f65196624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36809af475d16d15d3ebadc67ae68d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e43d159f4a001552404eeb0270dbf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df5f8263587d164816147e8a7f936c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491cf2548d8145cafe61ff5e48710f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd52e0c8d8a2ec4261893dfbd833307629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f537b1f91aada17f10f5607af237c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab563e8b87357b27de82ace16187463631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467c2fac60b48f944e132de585231e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda052228babe8c73bb0b1fb82a334633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b8204e71ccd1679f3db5708d6cee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5c993db9c8a7c0447a29bad30c1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f17fee753d50ed9225048a11bc690636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992f67573cf53327a3097f042e3eab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107ddb0c2151a6ceb9ffb8c1e523da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8cbb698ff16892acc5ce86b1d7ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e0a0f892501d1fe2b425b6da5eb4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0465576bdd75259f99867a93ef67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740a999901c077b1191d25fb9007b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a182f19fd42356c8850a0613e9f7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd54b512ec5da54bc0f26a4c841fbe644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>